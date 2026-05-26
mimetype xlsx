--- v0 (2026-05-06)
+++ v1 (2026-05-26)
@@ -71,98 +71,98 @@
   <si>
     <t>Andorra</t>
   </si>
   <si>
     <t>Labour Force Survey</t>
   </si>
   <si>
     <t>Enquête sur les Forces de Travail</t>
   </si>
   <si>
     <t>Argentina</t>
   </si>
   <si>
     <t>Armenia</t>
   </si>
   <si>
     <t>Household Labour Force Survey</t>
   </si>
   <si>
     <t>Australia</t>
   </si>
   <si>
     <t>Social Survey</t>
   </si>
   <si>
+    <t>General Social Survey</t>
+  </si>
+  <si>
+    <t>https://www.abs.gov.au/statistics/people/people-and-communities/general-social-survey-summary-results-australia/2019</t>
+  </si>
+  <si>
     <t>General social survey</t>
   </si>
   <si>
     <t>https://www.abs.gov.au/AUSSTATS/abs@.nsf/DetailsPage/4159.02010?OpenDocumenthttps://www.abs.gov.au/AUSSTATS/abs@.nsf/DetailsPage/4159.02010?OpenDocument</t>
   </si>
   <si>
     <t>https://www.abs.gov.au/AUSSTATS/abs@.nsf/DetailsPage/4159.02014?OpenDocumenthttps://www.abs.gov.au/AUSSTATS/abs@.nsf/DetailsPage/4159.02014?OpenDocument</t>
   </si>
   <si>
     <t>Census</t>
   </si>
   <si>
     <t>Census of Population and Housing</t>
   </si>
   <si>
     <t>https://quickstats.censusdata.abs.gov.au/census_services/getproduct/census/2016/communityprofile/036?opendocumenthttps://quickstats.censusdata.abs.gov.au/census_services/getproduct/census/2016/communityprofile/036?opendocument</t>
   </si>
   <si>
-    <t>General Social Survey</t>
-[...4 lines deleted...]
-  <si>
     <t>Austria</t>
   </si>
   <si>
     <t>EU-SILC, Social/cultural participation and material deprivation module</t>
   </si>
   <si>
     <t>https://ec.europa.eu/eurostat/web/income-and-living-conditions/data/database?node_code=ilc_scphttps://ec.europa.eu/eurostat/web/income-and-living-conditions/data/database?node_code=ilc_scp</t>
   </si>
   <si>
     <t>Azerbaijan</t>
   </si>
   <si>
     <t>Bangladesh</t>
   </si>
   <si>
+    <t>http://www.bbs.gov.bd/site/page/111d09ce-718a-4ae6-8188-f7d938ada348/-http://www.bbs.gov.bd/site/page/111d09ce-718a-4ae6-8188-f7d938ada348/-</t>
+  </si>
+  <si>
+    <t>Quarterly Labour Force Survey (QLFS) 2015-16</t>
+  </si>
+  <si>
     <t>http://catalog.ihsn.org/index.php/catalog/7277/get-microdatahttp://catalog.ihsn.org/index.php/catalog/7277/get-microdata</t>
   </si>
   <si>
-    <t>http://www.bbs.gov.bd/site/page/111d09ce-718a-4ae6-8188-f7d938ada348/-http://www.bbs.gov.bd/site/page/111d09ce-718a-4ae6-8188-f7d938ada348/-</t>
-[...4 lines deleted...]
-  <si>
     <t>Belarus</t>
   </si>
   <si>
     <t>Belgium</t>
   </si>
   <si>
     <t>Enquête sur les forces de travail</t>
   </si>
   <si>
     <t>https://www.kbs-frb.be/fr/Virtual-Library/2015/20151019DShttps://www.kbs-frb.be/fr/Virtual-Library/2015/20151019DS</t>
   </si>
   <si>
     <t>Bhutan</t>
   </si>
   <si>
     <t>Brazil</t>
   </si>
   <si>
     <t>Pesquisa Nacional por Amostra de Domicílios Contínua</t>
   </si>
   <si>
     <t>https://biblioteca.ibge.gov.br/index.php/biblioteca-catalogo?view=detalhes&amp;id=2101413https://biblioteca.ibge.gov.br/index.php/biblioteca-catalogo?view=detalhes&amp;id=2101413</t>
   </si>
   <si>
     <t>Household Sample Survey</t>
@@ -332,62 +332,62 @@
   <si>
     <t>Ghana</t>
   </si>
   <si>
     <t>Greece</t>
   </si>
   <si>
     <t>other</t>
   </si>
   <si>
     <t>Annual survey of Non Profit Institutions</t>
   </si>
   <si>
     <t>Guatemala</t>
   </si>
   <si>
     <t>Encuesta Nacional de Empleo e Ingresos</t>
   </si>
   <si>
     <t>Honduras</t>
   </si>
   <si>
     <t>Hungary</t>
   </si>
   <si>
+    <t>http://www.ksh.hu/docs/hun/xftp/idoszaki/pdf/onkentesmunka.pdfhttp://www.ksh.hu/docs/hun/xftp/idoszaki/pdf/onkentesmunka.pdf</t>
+  </si>
+  <si>
+    <t>http://www.ksh.hu/docs/eng/modsz/modsz93.htmlhttp://www.ksh.hu/docs/eng/modsz/modsz93.html</t>
+  </si>
+  <si>
+    <t>http://www.ksh.hu/stadat_infra_9_7http://www.ksh.hu/stadat_infra_9_7</t>
+  </si>
+  <si>
     <t>https://www.ksh.hu/stadat_infra_9_13</t>
   </si>
   <si>
-    <t>http://www.ksh.hu/docs/hun/xftp/idoszaki/pdf/onkentesmunka.pdfhttp://www.ksh.hu/docs/hun/xftp/idoszaki/pdf/onkentesmunka.pdf</t>
-[...7 lines deleted...]
-  <si>
     <t>Iceland</t>
   </si>
   <si>
     <t>India</t>
   </si>
   <si>
     <t>Time use Survey</t>
   </si>
   <si>
     <t>http://mospi.nic.in/sites/default/files/publication_reports/Report_TUS_2019_0.pdf</t>
   </si>
   <si>
     <t>Indonesia</t>
   </si>
   <si>
     <t>National Labour Force Survey</t>
   </si>
   <si>
     <t>Iran (Islamic Republic of)</t>
   </si>
   <si>
     <t>Iraq</t>
   </si>
   <si>
     <t>Ireland</t>
@@ -458,80 +458,80 @@
   <si>
     <t>Mali</t>
   </si>
   <si>
     <t>Enquête Modulaire Permanente auprès des Ménages (EMOP)</t>
   </si>
   <si>
     <t>Malta</t>
   </si>
   <si>
     <t>Mexico</t>
   </si>
   <si>
     <t>Encuesta Nacional de Ocupación y Empleo</t>
   </si>
   <si>
     <t>https://www.inegi.org.mx/programas/enoe/15ymas/default.html#Documentacionhttps://www.inegi.org.mx/programas/enoe/15ymas/default.html#Documentacion</t>
   </si>
   <si>
     <t>Mongolia</t>
   </si>
   <si>
     <t>Labour force survey</t>
   </si>
   <si>
+    <t>http://web.nso.mn/nada/index.php/catalog/101http://web.nso.mn/nada/index.php/catalog/101</t>
+  </si>
+  <si>
+    <t>http://web.nso.mn/nada/index.php/catalog/102http://web.nso.mn/nada/index.php/catalog/102</t>
+  </si>
+  <si>
+    <t>http://web.nso.mn/nada/index.php/catalog/103http://web.nso.mn/nada/index.php/catalog/103</t>
+  </si>
+  <si>
+    <t>http://web.nso.mn/nada/index.php/catalog/92http://web.nso.mn/nada/index.php/catalog/92</t>
+  </si>
+  <si>
+    <t>http://web.nso.mn/nada/index.php/catalog/104http://web.nso.mn/nada/index.php/catalog/104</t>
+  </si>
+  <si>
+    <t>http://web.nso.mn/nada/index.php/catalog/105http://web.nso.mn/nada/index.php/catalog/105</t>
+  </si>
+  <si>
+    <t>http://web.nso.mn/nada/index.php/catalog/107http://web.nso.mn/nada/index.php/catalog/107</t>
+  </si>
+  <si>
+    <t>http://web.nso.mn/nada/index.php/catalog/109http://web.nso.mn/nada/index.php/catalog/109</t>
+  </si>
+  <si>
     <t>http://web.nso.mn/nada/index.php/catalog/116http://web.nso.mn/nada/index.php/catalog/116</t>
   </si>
   <si>
     <t>http://web.nso.mn/nada/index.php/catalog/118http://web.nso.mn/nada/index.php/catalog/118</t>
   </si>
   <si>
-    <t>http://web.nso.mn/nada/index.php/catalog/101http://web.nso.mn/nada/index.php/catalog/101</t>
-[...22 lines deleted...]
-  <si>
     <t>Morocco</t>
   </si>
   <si>
     <t>Nepal</t>
   </si>
   <si>
     <t>Social survey</t>
   </si>
   <si>
     <t>Household survey</t>
   </si>
   <si>
     <t>https://cbs.gov.np/nepal-labour-force-survery-iii/https://cbs.gov.np/nepal-labour-force-survery-iii/</t>
   </si>
   <si>
     <t>Netherlands</t>
   </si>
   <si>
     <t>https://www.cbs.nl/en-gb/publication/2017/26/trends-in-the-netherlands-2017https://www.cbs.nl/en-gb/publication/2017/26/trends-in-the-netherlands-2017</t>
   </si>
   <si>
     <t>Permanent Survey on Living Conditions</t>
   </si>
   <si>
     <t>New Zealand</t>
@@ -641,62 +641,62 @@
   <si>
     <t>Обследования Рабочей Силы</t>
   </si>
   <si>
     <t>https://gks.ru/compendium/document/13265https://gks.ru/compendium/document/13265</t>
   </si>
   <si>
     <t>https://gks.ru/compendium/document/13265</t>
   </si>
   <si>
     <t>Serbia</t>
   </si>
   <si>
     <t>Seychelles</t>
   </si>
   <si>
     <t>Individual Giving Survey</t>
   </si>
   <si>
     <t>Sierra Leone</t>
   </si>
   <si>
     <t>Singapore</t>
   </si>
   <si>
+    <t>https://cityofgood.sg/resources/individual-giving-survey-2012-findings-2/</t>
+  </si>
+  <si>
+    <t>https://cityofgood.sg/resources/individual-giving-survey-2014-findings-2/</t>
+  </si>
+  <si>
+    <t>https://cityofgood.sg/resources/individual-giving-survey-2016-findings/</t>
+  </si>
+  <si>
     <t>https://cityofgood.sg/resources/nvpc-individual-giving-study-2018/</t>
   </si>
   <si>
-    <t>https://cityofgood.sg/resources/individual-giving-survey-2012-findings-2/</t>
-[...7 lines deleted...]
-  <si>
     <t>Slovakia</t>
   </si>
   <si>
     <t>Slovenia</t>
   </si>
   <si>
     <t>South Africa</t>
   </si>
   <si>
     <t>Quarterly Labour Force Survey</t>
   </si>
   <si>
     <t>http://www.statssa.gov.za/?page_id=1854&amp;PPN=P0211.3&amp;SCH=6347http://www.statssa.gov.za/?page_id=1854&amp;PPN=P0211.3&amp;SCH=6347</t>
   </si>
   <si>
     <t>http://www.statssa.gov.za/?page_id=1854&amp;PPN=P0211.3</t>
   </si>
   <si>
     <t>Spain</t>
   </si>
   <si>
     <t>https://ec.europa.eu/eurostat/web/income-and-living-conditions/data/database?node_code=ilc_scp</t>
   </si>
   <si>
     <t>Sri Lanka</t>
@@ -728,90 +728,90 @@
   <si>
     <t>Tajikistan</t>
   </si>
   <si>
     <t>Thailand</t>
   </si>
   <si>
     <t>The Non - profit Organization Survey</t>
   </si>
   <si>
     <t>Trinidad and Tobago</t>
   </si>
   <si>
     <t>Türkiye</t>
   </si>
   <si>
     <t>Uganda</t>
   </si>
   <si>
     <t>Ukraine</t>
   </si>
   <si>
     <t>United Kingdom of Great Britain and Northern Ireland</t>
   </si>
   <si>
+    <t>Household Survey</t>
+  </si>
+  <si>
     <t>Community Life Survey</t>
   </si>
   <si>
-    <t>Household Survey</t>
-[...1 lines deleted...]
-  <si>
     <t>United Republic of Tanzania</t>
   </si>
   <si>
     <t>United States of America</t>
   </si>
   <si>
     <t>Current Population Survey</t>
   </si>
   <si>
+    <t>https://www.bls.gov/opub/ted/2011/ted_20110128.htm</t>
+  </si>
+  <si>
+    <t>https://www.bls.gov/opub/ted/2012/ted_20120223.htm</t>
+  </si>
+  <si>
+    <t>https://www.bls.gov/opub/ted/2013/ted_20130226.htm</t>
+  </si>
+  <si>
+    <t>https://www.bls.gov/opub/ted/2014/ted_20140228.htm</t>
+  </si>
+  <si>
+    <t>https://www.bls.gov/opub/ted/2015/volunteering-in-2014.htm</t>
+  </si>
+  <si>
+    <t>https://www.census.gov/data/datasets/time-series/demo/cps/cps-supp_cps-repwgt/cps-volunteer.html</t>
+  </si>
+  <si>
+    <t>https://beta.bls.gov/dataQuery/find?fq=survey:[tu]&amp;s=popularity:Dhttps://beta.bls.gov/dataQuery/find?fq=survey:[tu]&amp;s=popularity:D</t>
+  </si>
+  <si>
     <t>https://www.bls.gov/cps/demographics.htm#volunteer</t>
   </si>
   <si>
-    <t>https://www.bls.gov/opub/ted/2011/ted_20110128.htm</t>
-[...1 lines deleted...]
-  <si>
     <t>https://beta.bls.gov/dataQuery/find?fq=survey%3A%5Btu%5D&amp;s=popularity%3AD</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://beta.bls.gov/dataQuery/find?fq=survey:[tu]&amp;s=popularity:Dhttps://beta.bls.gov/dataQuery/find?fq=survey:[tu]&amp;s=popularity:D</t>
   </si>
   <si>
     <t>Uruguay</t>
   </si>
   <si>
     <t>Encuesta de Uso del tiempo y trabajo no remunerado</t>
   </si>
   <si>
     <t>https://www.ine.gub.uy/web/guest/encuesta-de-uso-del-tiempo-eut-/-/asset_publisher/8nW0ZKdgKuqR/content/uso-del-tiempo-y-trabajo-no-remunerado-en-uruguay-2013/maximized?_101_INSTANCE_8nW0ZKdgKuqR_redirect=%2Fweb%2Fguest%2Fencuesta-de-uso-del-tiempo-eut-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1239,210 +1239,210 @@
       <c r="D5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E5" s="1"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B6" s="1">
         <v>2013</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E6" s="1"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="1">
-        <v>2018</v>
+        <v>2021</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="E7" s="1"/>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B8" s="1">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="E8" s="1"/>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B9" s="1">
-        <v>2008</v>
+        <v>2018</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="E9" s="1"/>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="1">
-        <v>2023</v>
+        <v>2019</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="E10" s="1"/>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="1">
-        <v>2021</v>
+        <v>2008</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="E11" s="1"/>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="1">
-        <v>2020</v>
+        <v>2023</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E12" s="1"/>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B13" s="1">
-        <v>2010</v>
+        <v>2020</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>19</v>
-[...3 lines deleted...]
-      </c>
+        <v>18</v>
+      </c>
+      <c r="E13" s="1"/>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="1">
-        <v>2014</v>
+        <v>2019</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E14" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="1">
-        <v>2016</v>
+        <v>2010</v>
       </c>
       <c r="C15" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E15" s="1" t="s">
         <v>22</v>
-      </c>
-[...4 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B16" s="1">
-        <v>2020</v>
+        <v>2014</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="E16" s="1"/>
+        <v>21</v>
+      </c>
+      <c r="E16" s="1" t="s">
+        <v>23</v>
+      </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B17" s="1">
-        <v>2019</v>
+        <v>2016</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E17" s="1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B18" s="1">
         <v>2011</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E18" s="1"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="1" t="s">
@@ -1474,110 +1474,110 @@
       <c r="D20" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E20" s="1"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="1" t="s">
         <v>30</v>
       </c>
       <c r="B21" s="1">
         <v>2009</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E21" s="1"/>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B22" s="1">
-        <v>2010</v>
+        <v>2016</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E22" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="1">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>12</v>
+        <v>33</v>
       </c>
       <c r="E23" s="1" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="1">
-        <v>2017</v>
+        <v>2022</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>34</v>
-[...3 lines deleted...]
-      </c>
+        <v>12</v>
+      </c>
+      <c r="E24" s="1"/>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B25" s="1">
-        <v>2022</v>
+        <v>2010</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="E25" s="1"/>
+      <c r="E25" s="1" t="s">
+        <v>34</v>
+      </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="1" t="s">
         <v>35</v>
       </c>
       <c r="B26" s="1">
         <v>2015</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E26" s="1"/>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" s="1" t="s">
         <v>35</v>
       </c>
       <c r="B27" s="1">
         <v>2016</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>12</v>
@@ -1748,51 +1748,51 @@
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="1" t="s">
         <v>40</v>
       </c>
       <c r="B38" s="1">
         <v>2019</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D38" s="1" t="s">
         <v>41</v>
       </c>
       <c r="E38" s="1"/>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="1" t="s">
         <v>46</v>
       </c>
       <c r="B39" s="1">
         <v>2016</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>47</v>
       </c>
       <c r="E39" s="1"/>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" s="1" t="s">
         <v>46</v>
       </c>
       <c r="B40" s="1">
         <v>2017</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E40" s="1"/>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" s="1" t="s">
         <v>48</v>
       </c>
@@ -1807,83 +1807,83 @@
       </c>
       <c r="E41" s="1"/>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" s="1" t="s">
         <v>48</v>
       </c>
       <c r="B42" s="1">
         <v>2015</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D42" s="1" t="s">
         <v>28</v>
       </c>
       <c r="E42" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" s="1" t="s">
         <v>49</v>
       </c>
       <c r="B43" s="1">
-        <v>2012</v>
+        <v>2022</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>50</v>
-[...3 lines deleted...]
-      </c>
+        <v>12</v>
+      </c>
+      <c r="E43" s="1"/>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" s="1" t="s">
         <v>49</v>
       </c>
       <c r="B44" s="1">
-        <v>2023</v>
+        <v>2012</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="D44" s="1" t="s">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="E44" s="1"/>
+        <v>50</v>
+      </c>
+      <c r="E44" s="1" t="s">
+        <v>51</v>
+      </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" s="1" t="s">
         <v>49</v>
       </c>
       <c r="B45" s="1">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D45" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E45" s="1"/>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" s="1" t="s">
         <v>52</v>
       </c>
       <c r="B46" s="1">
         <v>2010</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D46" s="1" t="s">
         <v>53</v>
       </c>
       <c r="E46" s="1"/>
     </row>
     <row r="47" spans="1:5">
@@ -2227,185 +2227,185 @@
         <v>29</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" s="1" t="s">
         <v>77</v>
       </c>
       <c r="B68" s="1">
         <v>2017</v>
       </c>
       <c r="C68" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D68" s="1" t="s">
         <v>78</v>
       </c>
       <c r="E68" s="1" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="A69" s="1" t="s">
         <v>80</v>
       </c>
       <c r="B69" s="1">
-        <v>2023</v>
+        <v>2013</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="D69" s="1" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="E69" s="1"/>
     </row>
     <row r="70" spans="1:5">
       <c r="A70" s="1" t="s">
         <v>80</v>
       </c>
       <c r="B70" s="1">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="D70" s="1" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="E70" s="1"/>
+        <v>28</v>
+      </c>
+      <c r="E70" s="1" t="s">
+        <v>29</v>
+      </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" s="1" t="s">
         <v>80</v>
       </c>
       <c r="B71" s="1">
-        <v>2015</v>
+        <v>2023</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="D71" s="1" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-      </c>
+        <v>12</v>
+      </c>
+      <c r="E71" s="1"/>
     </row>
     <row r="72" spans="1:5">
       <c r="A72" s="1" t="s">
         <v>81</v>
       </c>
       <c r="B72" s="1">
-        <v>2018</v>
+        <v>2009</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="D72" s="1" t="s">
-        <v>82</v>
-[...3 lines deleted...]
-      </c>
+        <v>9</v>
+      </c>
+      <c r="E72" s="1"/>
     </row>
     <row r="73" spans="1:5">
       <c r="A73" s="1" t="s">
         <v>81</v>
       </c>
       <c r="B73" s="1">
-        <v>2019</v>
+        <v>2015</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>5</v>
+        <v>18</v>
       </c>
       <c r="D73" s="1" t="s">
-        <v>82</v>
+        <v>28</v>
       </c>
       <c r="E73" s="1" t="s">
-        <v>83</v>
+        <v>29</v>
       </c>
     </row>
     <row r="74" spans="1:5">
       <c r="A74" s="1" t="s">
         <v>81</v>
       </c>
       <c r="B74" s="1">
-        <v>2009</v>
+        <v>2020</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="D74" s="1" t="s">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="E74" s="1"/>
     </row>
     <row r="75" spans="1:5">
       <c r="A75" s="1" t="s">
         <v>81</v>
       </c>
       <c r="B75" s="1">
-        <v>2015</v>
+        <v>2018</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>18</v>
+        <v>5</v>
       </c>
       <c r="D75" s="1" t="s">
-        <v>28</v>
+        <v>82</v>
       </c>
       <c r="E75" s="1" t="s">
-        <v>29</v>
+        <v>83</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76" s="1" t="s">
         <v>81</v>
       </c>
       <c r="B76" s="1">
-        <v>2020</v>
+        <v>2019</v>
       </c>
       <c r="C76" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D76" s="1" t="s">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="E76" s="1"/>
+        <v>82</v>
+      </c>
+      <c r="E76" s="1" t="s">
+        <v>83</v>
+      </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77" s="1" t="s">
         <v>84</v>
       </c>
       <c r="B77" s="1">
         <v>2011</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="D77" s="1" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="E77" s="1"/>
     </row>
     <row r="78" spans="1:5">
       <c r="A78" s="1" t="s">
         <v>84</v>
       </c>
       <c r="B78" s="1">
         <v>2013</v>
       </c>
       <c r="C78" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D78" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E78" s="1"/>
     </row>
     <row r="79" spans="1:5">
       <c r="A79" s="1" t="s">
         <v>85</v>
       </c>
       <c r="B79" s="1">
         <v>2012</v>
       </c>
@@ -2701,172 +2701,172 @@
       <c r="D97" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E97" s="1"/>
     </row>
     <row r="98" spans="1:5">
       <c r="A98" s="1" t="s">
         <v>104</v>
       </c>
       <c r="B98" s="1">
         <v>2009</v>
       </c>
       <c r="C98" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D98" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E98" s="1"/>
     </row>
     <row r="99" spans="1:5">
       <c r="A99" s="1" t="s">
         <v>105</v>
       </c>
       <c r="B99" s="1">
-        <v>2019</v>
+        <v>2011</v>
       </c>
       <c r="C99" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D99" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E99" s="1" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="100" spans="1:5">
       <c r="A100" s="1" t="s">
         <v>105</v>
       </c>
       <c r="B100" s="1">
-        <v>2023</v>
+        <v>2014</v>
       </c>
       <c r="C100" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D100" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="E100" s="1"/>
+      <c r="E100" s="1" t="s">
+        <v>107</v>
+      </c>
     </row>
     <row r="101" spans="1:5">
       <c r="A101" s="1" t="s">
         <v>105</v>
       </c>
       <c r="B101" s="1">
-        <v>2010</v>
+        <v>2015</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="D101" s="1" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="E101" s="1"/>
+        <v>28</v>
+      </c>
+      <c r="E101" s="1" t="s">
+        <v>29</v>
+      </c>
     </row>
     <row r="102" spans="1:5">
       <c r="A102" s="1" t="s">
         <v>105</v>
       </c>
       <c r="B102" s="1">
-        <v>2011</v>
+        <v>2017</v>
       </c>
       <c r="C102" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D102" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E102" s="1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="103" spans="1:5">
       <c r="A103" s="1" t="s">
         <v>105</v>
       </c>
       <c r="B103" s="1">
-        <v>2014</v>
+        <v>2020</v>
       </c>
       <c r="C103" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D103" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="E103" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E103" s="1"/>
     </row>
     <row r="104" spans="1:5">
       <c r="A104" s="1" t="s">
         <v>105</v>
       </c>
       <c r="B104" s="1">
-        <v>2015</v>
+        <v>2019</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="D104" s="1" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="E104" s="1" t="s">
-        <v>29</v>
+        <v>109</v>
       </c>
     </row>
     <row r="105" spans="1:5">
       <c r="A105" s="1" t="s">
         <v>105</v>
       </c>
       <c r="B105" s="1">
-        <v>2017</v>
+        <v>2023</v>
       </c>
       <c r="C105" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D105" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="E105" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E105" s="1"/>
     </row>
     <row r="106" spans="1:5">
       <c r="A106" s="1" t="s">
         <v>105</v>
       </c>
       <c r="B106" s="1">
-        <v>2020</v>
+        <v>2010</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="D106" s="1" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="E106" s="1"/>
     </row>
     <row r="107" spans="1:5">
       <c r="A107" s="1" t="s">
         <v>110</v>
       </c>
       <c r="B107" s="1">
         <v>2015</v>
       </c>
       <c r="C107" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D107" s="1" t="s">
         <v>28</v>
       </c>
       <c r="E107" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="108" spans="1:5">
       <c r="A108" s="1" t="s">
         <v>111</v>
       </c>
       <c r="B108" s="1">
@@ -2959,274 +2959,274 @@
         <v>120</v>
       </c>
     </row>
     <row r="114" spans="1:5">
       <c r="A114" s="1" t="s">
         <v>118</v>
       </c>
       <c r="B114" s="1">
         <v>2015</v>
       </c>
       <c r="C114" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D114" s="1" t="s">
         <v>28</v>
       </c>
       <c r="E114" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="115" spans="1:5">
       <c r="A115" s="1" t="s">
         <v>121</v>
       </c>
       <c r="B115" s="1">
-        <v>2021</v>
+        <v>2009</v>
       </c>
       <c r="C115" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D115" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="E115" s="1"/>
+      <c r="E115" s="1" t="s">
+        <v>122</v>
+      </c>
     </row>
     <row r="116" spans="1:5">
       <c r="A116" s="1" t="s">
         <v>121</v>
       </c>
       <c r="B116" s="1">
-        <v>2017</v>
+        <v>2010</v>
       </c>
       <c r="C116" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D116" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E116" s="1" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="117" spans="1:5">
       <c r="A117" s="1" t="s">
         <v>121</v>
       </c>
       <c r="B117" s="1">
-        <v>2020</v>
+        <v>2011</v>
       </c>
       <c r="C117" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D117" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="E117" s="1"/>
+      <c r="E117" s="1" t="s">
+        <v>122</v>
+      </c>
     </row>
     <row r="118" spans="1:5">
       <c r="A118" s="1" t="s">
         <v>121</v>
       </c>
       <c r="B118" s="1">
-        <v>2018</v>
+        <v>2012</v>
       </c>
       <c r="C118" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D118" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E118" s="1" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="119" spans="1:5">
       <c r="A119" s="1" t="s">
         <v>121</v>
       </c>
       <c r="B119" s="1">
-        <v>2019</v>
+        <v>2013</v>
       </c>
       <c r="C119" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D119" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="E119" s="1"/>
+      <c r="E119" s="1" t="s">
+        <v>122</v>
+      </c>
     </row>
     <row r="120" spans="1:5">
       <c r="A120" s="1" t="s">
         <v>121</v>
       </c>
       <c r="B120" s="1">
-        <v>2023</v>
+        <v>2014</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D120" s="1" t="s">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="E120" s="1"/>
+        <v>18</v>
+      </c>
+      <c r="E120" s="1" t="s">
+        <v>122</v>
+      </c>
     </row>
     <row r="121" spans="1:5">
       <c r="A121" s="1" t="s">
         <v>121</v>
       </c>
       <c r="B121" s="1">
-        <v>2009</v>
+        <v>2015</v>
       </c>
       <c r="C121" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D121" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E121" s="1" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="122" spans="1:5">
       <c r="A122" s="1" t="s">
         <v>121</v>
       </c>
       <c r="B122" s="1">
-        <v>2010</v>
+        <v>2016</v>
       </c>
       <c r="C122" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D122" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E122" s="1" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="123" spans="1:5">
       <c r="A123" s="1" t="s">
         <v>121</v>
       </c>
       <c r="B123" s="1">
-        <v>2011</v>
+        <v>2017</v>
       </c>
       <c r="C123" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D123" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E123" s="1" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="124" spans="1:5">
       <c r="A124" s="1" t="s">
         <v>121</v>
       </c>
       <c r="B124" s="1">
-        <v>2012</v>
+        <v>2021</v>
       </c>
       <c r="C124" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D124" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="E124" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E124" s="1"/>
     </row>
     <row r="125" spans="1:5">
       <c r="A125" s="1" t="s">
         <v>121</v>
       </c>
       <c r="B125" s="1">
-        <v>2013</v>
+        <v>2018</v>
       </c>
       <c r="C125" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D125" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E125" s="1" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="126" spans="1:5">
       <c r="A126" s="1" t="s">
         <v>121</v>
       </c>
       <c r="B126" s="1">
-        <v>2014</v>
+        <v>2020</v>
       </c>
       <c r="C126" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D126" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="E126" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E126" s="1"/>
     </row>
     <row r="127" spans="1:5">
       <c r="A127" s="1" t="s">
         <v>121</v>
       </c>
       <c r="B127" s="1">
-        <v>2015</v>
+        <v>2019</v>
       </c>
       <c r="C127" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D127" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="E127" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E127" s="1"/>
     </row>
     <row r="128" spans="1:5">
       <c r="A128" s="1" t="s">
         <v>121</v>
       </c>
       <c r="B128" s="1">
-        <v>2016</v>
+        <v>2023</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="D128" s="1" t="s">
-        <v>18</v>
-[...3 lines deleted...]
-      </c>
+        <v>12</v>
+      </c>
+      <c r="E128" s="1"/>
     </row>
     <row r="129" spans="1:5">
       <c r="A129" s="1" t="s">
         <v>123</v>
       </c>
       <c r="B129" s="1">
         <v>2008</v>
       </c>
       <c r="C129" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D129" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E129" s="1"/>
     </row>
     <row r="130" spans="1:5">
       <c r="A130" s="1" t="s">
         <v>123</v>
       </c>
       <c r="B130" s="1">
         <v>2009</v>
       </c>
       <c r="C130" s="1" t="s">
         <v>9</v>
@@ -3384,51 +3384,51 @@
     <row r="140" spans="1:5">
       <c r="A140" s="1" t="s">
         <v>129</v>
       </c>
       <c r="B140" s="1">
         <v>2020</v>
       </c>
       <c r="C140" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D140" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E140" s="1" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="141" spans="1:5">
       <c r="A141" s="1" t="s">
         <v>131</v>
       </c>
       <c r="B141" s="1">
         <v>2009</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="D141" s="1" t="s">
         <v>132</v>
       </c>
       <c r="E141" s="1"/>
     </row>
     <row r="142" spans="1:5">
       <c r="A142" s="1" t="s">
         <v>131</v>
       </c>
       <c r="B142" s="1">
         <v>2016</v>
       </c>
       <c r="C142" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D142" s="1" t="s">
         <v>133</v>
       </c>
       <c r="E142" s="1" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="143" spans="1:5">
       <c r="A143" s="1" t="s">
@@ -3558,210 +3558,210 @@
         <v>29</v>
       </c>
     </row>
     <row r="151" spans="1:5">
       <c r="A151" s="1" t="s">
         <v>143</v>
       </c>
       <c r="B151" s="1">
         <v>2018</v>
       </c>
       <c r="C151" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D151" s="1" t="s">
         <v>144</v>
       </c>
       <c r="E151" s="1" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="152" spans="1:5">
       <c r="A152" s="1" t="s">
         <v>146</v>
       </c>
       <c r="B152" s="1">
-        <v>2017</v>
+        <v>2009</v>
       </c>
       <c r="C152" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D152" s="1" t="s">
         <v>147</v>
       </c>
       <c r="E152" s="1" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="153" spans="1:5">
       <c r="A153" s="1" t="s">
         <v>146</v>
       </c>
       <c r="B153" s="1">
-        <v>2018</v>
+        <v>2010</v>
       </c>
       <c r="C153" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D153" s="1" t="s">
-        <v>12</v>
+        <v>147</v>
       </c>
       <c r="E153" s="1" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="154" spans="1:5">
       <c r="A154" s="1" t="s">
         <v>146</v>
       </c>
       <c r="B154" s="1">
-        <v>2009</v>
+        <v>2011</v>
       </c>
       <c r="C154" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D154" s="1" t="s">
         <v>147</v>
       </c>
       <c r="E154" s="1" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="155" spans="1:5">
       <c r="A155" s="1" t="s">
         <v>146</v>
       </c>
       <c r="B155" s="1">
-        <v>2010</v>
+        <v>2012</v>
       </c>
       <c r="C155" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D155" s="1" t="s">
         <v>147</v>
       </c>
       <c r="E155" s="1" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="156" spans="1:5">
       <c r="A156" s="1" t="s">
         <v>146</v>
       </c>
       <c r="B156" s="1">
-        <v>2011</v>
+        <v>2013</v>
       </c>
       <c r="C156" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D156" s="1" t="s">
         <v>147</v>
       </c>
       <c r="E156" s="1" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="157" spans="1:5">
       <c r="A157" s="1" t="s">
         <v>146</v>
       </c>
       <c r="B157" s="1">
-        <v>2012</v>
+        <v>2014</v>
       </c>
       <c r="C157" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D157" s="1" t="s">
         <v>147</v>
       </c>
       <c r="E157" s="1" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="158" spans="1:5">
       <c r="A158" s="1" t="s">
         <v>146</v>
       </c>
       <c r="B158" s="1">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="D158" s="1" t="s">
-        <v>147</v>
+        <v>9</v>
       </c>
       <c r="E158" s="1" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="159" spans="1:5">
       <c r="A159" s="1" t="s">
         <v>146</v>
       </c>
       <c r="B159" s="1">
-        <v>2014</v>
+        <v>2016</v>
       </c>
       <c r="C159" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D159" s="1" t="s">
         <v>147</v>
       </c>
       <c r="E159" s="1" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="160" spans="1:5">
       <c r="A160" s="1" t="s">
         <v>146</v>
       </c>
       <c r="B160" s="1">
-        <v>2015</v>
+        <v>2017</v>
       </c>
       <c r="C160" s="1" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="D160" s="1" t="s">
-        <v>9</v>
+        <v>147</v>
       </c>
       <c r="E160" s="1" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="161" spans="1:5">
       <c r="A161" s="1" t="s">
         <v>146</v>
       </c>
       <c r="B161" s="1">
-        <v>2016</v>
+        <v>2018</v>
       </c>
       <c r="C161" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D161" s="1" t="s">
-        <v>147</v>
+        <v>12</v>
       </c>
       <c r="E161" s="1" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="162" spans="1:5">
       <c r="A162" s="1" t="s">
         <v>158</v>
       </c>
       <c r="B162" s="1">
         <v>2012</v>
       </c>
       <c r="C162" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D162" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E162" s="1"/>
     </row>
     <row r="163" spans="1:5">
       <c r="A163" s="1" t="s">
         <v>159</v>
       </c>
       <c r="B163" s="1">
@@ -3965,175 +3965,175 @@
       </c>
       <c r="E175" s="1" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="176" spans="1:5">
       <c r="A176" s="1" t="s">
         <v>172</v>
       </c>
       <c r="B176" s="1">
         <v>2015</v>
       </c>
       <c r="C176" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D176" s="1" t="s">
         <v>173</v>
       </c>
       <c r="E176" s="1"/>
     </row>
     <row r="177" spans="1:5">
       <c r="A177" s="1" t="s">
         <v>174</v>
       </c>
       <c r="B177" s="1">
-        <v>2009</v>
+        <v>2015</v>
       </c>
       <c r="C177" s="1" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="D177" s="1" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="E177" s="1"/>
+        <v>28</v>
+      </c>
+      <c r="E177" s="1" t="s">
+        <v>29</v>
+      </c>
     </row>
     <row r="178" spans="1:5">
       <c r="A178" s="1" t="s">
         <v>174</v>
       </c>
       <c r="B178" s="1">
-        <v>2015</v>
+        <v>2009</v>
       </c>
       <c r="C178" s="1" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="D178" s="1" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-      </c>
+        <v>9</v>
+      </c>
+      <c r="E178" s="1"/>
     </row>
     <row r="179" spans="1:5">
       <c r="A179" s="1" t="s">
         <v>175</v>
       </c>
       <c r="B179" s="1">
-        <v>2022</v>
+        <v>2011</v>
       </c>
       <c r="C179" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D179" s="1" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="E179" s="1"/>
+        <v>176</v>
+      </c>
+      <c r="E179" s="1" t="s">
+        <v>177</v>
+      </c>
     </row>
     <row r="180" spans="1:5">
       <c r="A180" s="1" t="s">
         <v>175</v>
       </c>
       <c r="B180" s="1">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="C180" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D180" s="1" t="s">
-        <v>176</v>
+        <v>28</v>
       </c>
       <c r="E180" s="1" t="s">
-        <v>177</v>
+        <v>29</v>
       </c>
     </row>
     <row r="181" spans="1:5">
       <c r="A181" s="1" t="s">
         <v>175</v>
       </c>
       <c r="B181" s="1">
-        <v>2017</v>
+        <v>2022</v>
       </c>
       <c r="C181" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D181" s="1" t="s">
-        <v>176</v>
-[...3 lines deleted...]
-      </c>
+        <v>18</v>
+      </c>
+      <c r="E181" s="1"/>
     </row>
     <row r="182" spans="1:5">
       <c r="A182" s="1" t="s">
         <v>175</v>
       </c>
       <c r="B182" s="1">
-        <v>2020</v>
+        <v>2014</v>
       </c>
       <c r="C182" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D182" s="1" t="s">
         <v>176</v>
       </c>
       <c r="E182" s="1" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="183" spans="1:5">
       <c r="A183" s="1" t="s">
         <v>175</v>
       </c>
       <c r="B183" s="1">
-        <v>2011</v>
+        <v>2017</v>
       </c>
       <c r="C183" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D183" s="1" t="s">
         <v>176</v>
       </c>
       <c r="E183" s="1" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="184" spans="1:5">
       <c r="A184" s="1" t="s">
         <v>175</v>
       </c>
       <c r="B184" s="1">
-        <v>2015</v>
+        <v>2020</v>
       </c>
       <c r="C184" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D184" s="1" t="s">
-        <v>28</v>
+        <v>176</v>
       </c>
       <c r="E184" s="1" t="s">
-        <v>29</v>
+        <v>177</v>
       </c>
     </row>
     <row r="185" spans="1:5">
       <c r="A185" s="1" t="s">
         <v>178</v>
       </c>
       <c r="B185" s="1">
         <v>2008</v>
       </c>
       <c r="C185" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D185" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E185" s="1"/>
     </row>
     <row r="186" spans="1:5">
       <c r="A186" s="1" t="s">
         <v>179</v>
       </c>
       <c r="B186" s="1">
         <v>2007</v>
       </c>
       <c r="C186" s="1" t="s">
@@ -4157,138 +4157,138 @@
       <c r="D187" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E187" s="1"/>
     </row>
     <row r="188" spans="1:5">
       <c r="A188" s="1" t="s">
         <v>181</v>
       </c>
       <c r="B188" s="1">
         <v>2017</v>
       </c>
       <c r="C188" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D188" s="1" t="s">
         <v>182</v>
       </c>
       <c r="E188" s="1"/>
     </row>
     <row r="189" spans="1:5">
       <c r="A189" s="1" t="s">
         <v>183</v>
       </c>
       <c r="B189" s="1">
-        <v>2022</v>
+        <v>2010</v>
       </c>
       <c r="C189" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D189" s="1" t="s">
-        <v>12</v>
+        <v>184</v>
       </c>
       <c r="E189" s="1"/>
     </row>
     <row r="190" spans="1:5">
       <c r="A190" s="1" t="s">
         <v>183</v>
       </c>
       <c r="B190" s="1">
-        <v>2010</v>
+        <v>2013</v>
       </c>
       <c r="C190" s="1" t="s">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="D190" s="1" t="s">
-        <v>184</v>
+        <v>9</v>
       </c>
       <c r="E190" s="1"/>
     </row>
     <row r="191" spans="1:5">
       <c r="A191" s="1" t="s">
         <v>183</v>
       </c>
       <c r="B191" s="1">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="C191" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D191" s="1" t="s">
-        <v>9</v>
+        <v>185</v>
       </c>
       <c r="E191" s="1"/>
     </row>
     <row r="192" spans="1:5">
       <c r="A192" s="1" t="s">
         <v>183</v>
       </c>
       <c r="B192" s="1">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="C192" s="1" t="s">
-        <v>5</v>
+        <v>18</v>
       </c>
       <c r="D192" s="1" t="s">
-        <v>185</v>
-[...1 lines deleted...]
-      <c r="E192" s="1"/>
+        <v>28</v>
+      </c>
+      <c r="E192" s="1" t="s">
+        <v>29</v>
+      </c>
     </row>
     <row r="193" spans="1:5">
       <c r="A193" s="1" t="s">
         <v>183</v>
       </c>
       <c r="B193" s="1">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="C193" s="1" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="D193" s="1" t="s">
-        <v>28</v>
+        <v>184</v>
       </c>
       <c r="E193" s="1" t="s">
-        <v>29</v>
+        <v>186</v>
       </c>
     </row>
     <row r="194" spans="1:5">
       <c r="A194" s="1" t="s">
         <v>183</v>
       </c>
       <c r="B194" s="1">
-        <v>2016</v>
+        <v>2022</v>
       </c>
       <c r="C194" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D194" s="1" t="s">
-        <v>184</v>
-[...3 lines deleted...]
-      </c>
+        <v>12</v>
+      </c>
+      <c r="E194" s="1"/>
     </row>
     <row r="195" spans="1:5">
       <c r="A195" s="1" t="s">
         <v>187</v>
       </c>
       <c r="B195" s="1">
         <v>2012</v>
       </c>
       <c r="C195" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D195" s="1" t="s">
         <v>188</v>
       </c>
       <c r="E195" s="1" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="196" spans="1:5">
       <c r="A196" s="1" t="s">
         <v>187</v>
       </c>
       <c r="B196" s="1">
         <v>2015</v>
       </c>
@@ -4317,189 +4317,189 @@
       </c>
       <c r="E197" s="1" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="198" spans="1:5">
       <c r="A198" s="1" t="s">
         <v>192</v>
       </c>
       <c r="B198" s="1">
         <v>2012</v>
       </c>
       <c r="C198" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D198" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E198" s="1"/>
     </row>
     <row r="199" spans="1:5">
       <c r="A199" s="1" t="s">
         <v>193</v>
       </c>
       <c r="B199" s="1">
-        <v>2013</v>
+        <v>2011</v>
       </c>
       <c r="C199" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D199" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E199" s="1" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="200" spans="1:5">
       <c r="A200" s="1" t="s">
         <v>193</v>
       </c>
       <c r="B200" s="1">
-        <v>2014</v>
+        <v>2013</v>
       </c>
       <c r="C200" s="1" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="D200" s="1" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="E200" s="1"/>
+        <v>18</v>
+      </c>
+      <c r="E200" s="1" t="s">
+        <v>194</v>
+      </c>
     </row>
     <row r="201" spans="1:5">
       <c r="A201" s="1" t="s">
         <v>193</v>
       </c>
       <c r="B201" s="1">
-        <v>2015</v>
+        <v>2014</v>
       </c>
       <c r="C201" s="1" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="D201" s="1" t="s">
-        <v>18</v>
-[...3 lines deleted...]
-      </c>
+        <v>9</v>
+      </c>
+      <c r="E201" s="1"/>
     </row>
     <row r="202" spans="1:5">
       <c r="A202" s="1" t="s">
         <v>193</v>
       </c>
       <c r="B202" s="1">
-        <v>2021</v>
+        <v>2015</v>
       </c>
       <c r="C202" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D202" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="E202" s="1"/>
+      <c r="E202" s="1" t="s">
+        <v>194</v>
+      </c>
     </row>
     <row r="203" spans="1:5">
       <c r="A203" s="1" t="s">
         <v>193</v>
       </c>
       <c r="B203" s="1">
         <v>2017</v>
       </c>
       <c r="C203" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D203" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E203" s="1" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="204" spans="1:5">
       <c r="A204" s="1" t="s">
         <v>193</v>
       </c>
       <c r="B204" s="1">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="C204" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D204" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E204" s="1"/>
     </row>
     <row r="205" spans="1:5">
       <c r="A205" s="1" t="s">
         <v>193</v>
       </c>
       <c r="B205" s="1">
         <v>2019</v>
       </c>
       <c r="C205" s="1" t="s">
         <v>160</v>
       </c>
       <c r="D205" s="1" t="s">
         <v>160</v>
       </c>
       <c r="E205" s="1" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="206" spans="1:5">
       <c r="A206" s="1" t="s">
         <v>193</v>
       </c>
       <c r="B206" s="1">
-        <v>2023</v>
+        <v>2020</v>
       </c>
       <c r="C206" s="1" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D206" s="1" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="E206" s="1"/>
     </row>
     <row r="207" spans="1:5">
       <c r="A207" s="1" t="s">
         <v>193</v>
       </c>
       <c r="B207" s="1">
-        <v>2011</v>
+        <v>2023</v>
       </c>
       <c r="C207" s="1" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="D207" s="1" t="s">
-        <v>18</v>
-[...3 lines deleted...]
-      </c>
+        <v>12</v>
+      </c>
+      <c r="E207" s="1"/>
     </row>
     <row r="208" spans="1:5">
       <c r="A208" s="1" t="s">
         <v>196</v>
       </c>
       <c r="B208" s="1">
         <v>2012</v>
       </c>
       <c r="C208" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D208" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E208" s="1"/>
     </row>
     <row r="209" spans="1:5">
       <c r="A209" s="1" t="s">
         <v>196</v>
       </c>
       <c r="B209" s="1">
         <v>2015</v>
       </c>
       <c r="C209" s="1" t="s">
         <v>12</v>
@@ -4609,76 +4609,76 @@
         <v>202</v>
       </c>
     </row>
     <row r="216" spans="1:5">
       <c r="A216" s="1" t="s">
         <v>200</v>
       </c>
       <c r="B216" s="1">
         <v>2019</v>
       </c>
       <c r="C216" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D216" s="1" t="s">
         <v>201</v>
       </c>
       <c r="E216" s="1" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="217" spans="1:5">
       <c r="A217" s="1" t="s">
         <v>204</v>
       </c>
       <c r="B217" s="1">
-        <v>2010</v>
+        <v>2015</v>
       </c>
       <c r="C217" s="1" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="D217" s="1" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="E217" s="1"/>
+        <v>28</v>
+      </c>
+      <c r="E217" s="1" t="s">
+        <v>29</v>
+      </c>
     </row>
     <row r="218" spans="1:5">
       <c r="A218" s="1" t="s">
         <v>204</v>
       </c>
       <c r="B218" s="1">
-        <v>2015</v>
+        <v>2010</v>
       </c>
       <c r="C218" s="1" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="D218" s="1" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-      </c>
+        <v>9</v>
+      </c>
+      <c r="E218" s="1"/>
     </row>
     <row r="219" spans="1:5">
       <c r="A219" s="1" t="s">
         <v>205</v>
       </c>
       <c r="B219" s="1">
         <v>2016</v>
       </c>
       <c r="C219" s="1" t="s">
         <v>160</v>
       </c>
       <c r="D219" s="1" t="s">
         <v>206</v>
       </c>
       <c r="E219" s="1"/>
     </row>
     <row r="220" spans="1:5">
       <c r="A220" s="1" t="s">
         <v>205</v>
       </c>
       <c r="B220" s="1">
         <v>2017</v>
       </c>
       <c r="C220" s="1" t="s">
         <v>12</v>
@@ -4686,127 +4686,127 @@
       <c r="D220" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E220" s="1"/>
     </row>
     <row r="221" spans="1:5">
       <c r="A221" s="1" t="s">
         <v>207</v>
       </c>
       <c r="B221" s="1">
         <v>2014</v>
       </c>
       <c r="C221" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D221" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E221" s="1"/>
     </row>
     <row r="222" spans="1:5">
       <c r="A222" s="1" t="s">
         <v>208</v>
       </c>
       <c r="B222" s="1">
-        <v>2018</v>
+        <v>2012</v>
       </c>
       <c r="C222" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D222" s="1" t="s">
-        <v>18</v>
+        <v>206</v>
       </c>
       <c r="E222" s="1" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="223" spans="1:5">
       <c r="A223" s="1" t="s">
         <v>208</v>
       </c>
       <c r="B223" s="1">
-        <v>2023</v>
+        <v>2014</v>
       </c>
       <c r="C223" s="1" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D223" s="1" t="s">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="E223" s="1"/>
+        <v>206</v>
+      </c>
+      <c r="E223" s="1" t="s">
+        <v>210</v>
+      </c>
     </row>
     <row r="224" spans="1:5">
       <c r="A224" s="1" t="s">
         <v>208</v>
       </c>
       <c r="B224" s="1">
-        <v>2012</v>
+        <v>2016</v>
       </c>
       <c r="C224" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D224" s="1" t="s">
         <v>206</v>
       </c>
       <c r="E224" s="1" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
     </row>
     <row r="225" spans="1:5">
       <c r="A225" s="1" t="s">
         <v>208</v>
       </c>
       <c r="B225" s="1">
-        <v>2014</v>
+        <v>2018</v>
       </c>
       <c r="C225" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D225" s="1" t="s">
-        <v>206</v>
+        <v>18</v>
       </c>
       <c r="E225" s="1" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
     </row>
     <row r="226" spans="1:5">
       <c r="A226" s="1" t="s">
         <v>208</v>
       </c>
       <c r="B226" s="1">
-        <v>2016</v>
+        <v>2023</v>
       </c>
       <c r="C226" s="1" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="D226" s="1" t="s">
-        <v>206</v>
-[...3 lines deleted...]
-      </c>
+        <v>12</v>
+      </c>
+      <c r="E226" s="1"/>
     </row>
     <row r="227" spans="1:5">
       <c r="A227" s="1" t="s">
         <v>213</v>
       </c>
       <c r="B227" s="1">
         <v>2015</v>
       </c>
       <c r="C227" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D227" s="1" t="s">
         <v>28</v>
       </c>
       <c r="E227" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="228" spans="1:5">
       <c r="A228" s="1" t="s">
         <v>214</v>
       </c>
       <c r="B228" s="1">
         <v>2015</v>
       </c>
@@ -4887,152 +4887,152 @@
       </c>
     </row>
     <row r="233" spans="1:5">
       <c r="A233" s="1" t="s">
         <v>221</v>
       </c>
       <c r="B233" s="1">
         <v>2017</v>
       </c>
       <c r="C233" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D233" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E233" s="1"/>
     </row>
     <row r="234" spans="1:5">
       <c r="A234" s="1" t="s">
         <v>222</v>
       </c>
       <c r="B234" s="1">
         <v>2012</v>
       </c>
       <c r="C234" s="1" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="D234" s="1" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="E234" s="1"/>
     </row>
     <row r="235" spans="1:5">
       <c r="A235" s="1" t="s">
         <v>223</v>
       </c>
       <c r="B235" s="1">
-        <v>2015</v>
+        <v>2011</v>
       </c>
       <c r="C235" s="1" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="D235" s="1" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-      </c>
+        <v>9</v>
+      </c>
+      <c r="E235" s="1"/>
     </row>
     <row r="236" spans="1:5">
       <c r="A236" s="1" t="s">
         <v>223</v>
       </c>
       <c r="B236" s="1">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="C236" s="1" t="s">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="D236" s="1" t="s">
-        <v>9</v>
+        <v>224</v>
       </c>
       <c r="E236" s="1"/>
     </row>
     <row r="237" spans="1:5">
       <c r="A237" s="1" t="s">
         <v>223</v>
       </c>
       <c r="B237" s="1">
-        <v>2012</v>
+        <v>2015</v>
       </c>
       <c r="C237" s="1" t="s">
-        <v>5</v>
+        <v>18</v>
       </c>
       <c r="D237" s="1" t="s">
-        <v>224</v>
-[...1 lines deleted...]
-      <c r="E237" s="1"/>
+        <v>28</v>
+      </c>
+      <c r="E237" s="1" t="s">
+        <v>220</v>
+      </c>
     </row>
     <row r="238" spans="1:5">
       <c r="A238" s="1" t="s">
         <v>225</v>
       </c>
       <c r="B238" s="1">
         <v>2010</v>
       </c>
       <c r="C238" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D238" s="1" t="s">
         <v>226</v>
       </c>
       <c r="E238" s="1" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="239" spans="1:5">
       <c r="A239" s="1" t="s">
         <v>225</v>
       </c>
       <c r="B239" s="1">
-        <v>2011</v>
+        <v>2020</v>
       </c>
       <c r="C239" s="1" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="D239" s="1" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="E239" s="1"/>
+        <v>228</v>
+      </c>
+      <c r="E239" s="1" t="s">
+        <v>227</v>
+      </c>
     </row>
     <row r="240" spans="1:5">
       <c r="A240" s="1" t="s">
         <v>225</v>
       </c>
       <c r="B240" s="1">
-        <v>2020</v>
+        <v>2011</v>
       </c>
       <c r="C240" s="1" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="D240" s="1" t="s">
-        <v>228</v>
-[...3 lines deleted...]
-      </c>
+        <v>9</v>
+      </c>
+      <c r="E240" s="1"/>
     </row>
     <row r="241" spans="1:5">
       <c r="A241" s="1" t="s">
         <v>225</v>
       </c>
       <c r="B241" s="1">
         <v>2013</v>
       </c>
       <c r="C241" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D241" s="1" t="s">
         <v>226</v>
       </c>
       <c r="E241" s="1" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="242" spans="1:5">
       <c r="A242" s="1" t="s">
         <v>225</v>
       </c>
       <c r="B242" s="1">
         <v>2015</v>
       </c>
@@ -5151,352 +5151,352 @@
       <c r="D249" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E249" s="1"/>
     </row>
     <row r="250" spans="1:5">
       <c r="A250" s="1" t="s">
         <v>236</v>
       </c>
       <c r="B250" s="1">
         <v>2021</v>
       </c>
       <c r="C250" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D250" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E250" s="1"/>
     </row>
     <row r="251" spans="1:5">
       <c r="A251" s="1" t="s">
         <v>237</v>
       </c>
       <c r="B251" s="1">
-        <v>2015</v>
+        <v>2021</v>
       </c>
       <c r="C251" s="1" t="s">
-        <v>18</v>
+        <v>238</v>
       </c>
       <c r="D251" s="1" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-      </c>
+        <v>238</v>
+      </c>
+      <c r="E251" s="1"/>
     </row>
     <row r="252" spans="1:5">
       <c r="A252" s="1" t="s">
         <v>237</v>
       </c>
       <c r="B252" s="1">
-        <v>2017</v>
+        <v>2020</v>
       </c>
       <c r="C252" s="1" t="s">
-        <v>160</v>
+        <v>238</v>
       </c>
       <c r="D252" s="1" t="s">
         <v>238</v>
       </c>
       <c r="E252" s="1"/>
     </row>
     <row r="253" spans="1:5">
       <c r="A253" s="1" t="s">
         <v>237</v>
       </c>
       <c r="B253" s="1">
-        <v>2021</v>
+        <v>2019</v>
       </c>
       <c r="C253" s="1" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="D253" s="1" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="E253" s="1"/>
     </row>
     <row r="254" spans="1:5">
       <c r="A254" s="1" t="s">
         <v>237</v>
       </c>
       <c r="B254" s="1">
-        <v>2020</v>
+        <v>2018</v>
       </c>
       <c r="C254" s="1" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="D254" s="1" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="E254" s="1"/>
     </row>
     <row r="255" spans="1:5">
       <c r="A255" s="1" t="s">
         <v>237</v>
       </c>
       <c r="B255" s="1">
-        <v>2019</v>
+        <v>2015</v>
       </c>
       <c r="C255" s="1" t="s">
-        <v>239</v>
+        <v>18</v>
       </c>
       <c r="D255" s="1" t="s">
-        <v>239</v>
-[...1 lines deleted...]
-      <c r="E255" s="1"/>
+        <v>28</v>
+      </c>
+      <c r="E255" s="1" t="s">
+        <v>29</v>
+      </c>
     </row>
     <row r="256" spans="1:5">
       <c r="A256" s="1" t="s">
         <v>237</v>
       </c>
       <c r="B256" s="1">
-        <v>2018</v>
+        <v>2017</v>
       </c>
       <c r="C256" s="1" t="s">
-        <v>239</v>
+        <v>160</v>
       </c>
       <c r="D256" s="1" t="s">
         <v>239</v>
       </c>
       <c r="E256" s="1"/>
     </row>
     <row r="257" spans="1:5">
       <c r="A257" s="1" t="s">
         <v>240</v>
       </c>
       <c r="B257" s="1">
         <v>2014</v>
       </c>
       <c r="C257" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D257" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E257" s="1"/>
     </row>
     <row r="258" spans="1:5">
       <c r="A258" s="1" t="s">
         <v>241</v>
       </c>
       <c r="B258" s="1">
-        <v>2015</v>
+        <v>2010</v>
       </c>
       <c r="C258" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D258" s="1" t="s">
         <v>242</v>
       </c>
       <c r="E258" s="1" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="259" spans="1:5">
       <c r="A259" s="1" t="s">
         <v>241</v>
       </c>
       <c r="B259" s="1">
-        <v>2009</v>
+        <v>2023</v>
       </c>
       <c r="C259" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D259" s="1" t="s">
-        <v>242</v>
-[...3 lines deleted...]
-      </c>
+        <v>12</v>
+      </c>
+      <c r="E259" s="1"/>
     </row>
     <row r="260" spans="1:5">
       <c r="A260" s="1" t="s">
         <v>241</v>
       </c>
       <c r="B260" s="1">
-        <v>2016</v>
+        <v>2011</v>
       </c>
       <c r="C260" s="1" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="D260" s="1" t="s">
-        <v>112</v>
+        <v>242</v>
       </c>
       <c r="E260" s="1" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
     </row>
     <row r="261" spans="1:5">
       <c r="A261" s="1" t="s">
         <v>241</v>
       </c>
       <c r="B261" s="1">
-        <v>2010</v>
+        <v>2012</v>
       </c>
       <c r="C261" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D261" s="1" t="s">
         <v>242</v>
       </c>
       <c r="E261" s="1" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
     </row>
     <row r="262" spans="1:5">
       <c r="A262" s="1" t="s">
         <v>241</v>
       </c>
       <c r="B262" s="1">
-        <v>2023</v>
+        <v>2013</v>
       </c>
       <c r="C262" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D262" s="1" t="s">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="E262" s="1"/>
+        <v>242</v>
+      </c>
+      <c r="E262" s="1" t="s">
+        <v>246</v>
+      </c>
     </row>
     <row r="263" spans="1:5">
       <c r="A263" s="1" t="s">
         <v>241</v>
       </c>
       <c r="B263" s="1">
-        <v>2011</v>
+        <v>2014</v>
       </c>
       <c r="C263" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D263" s="1" t="s">
         <v>242</v>
       </c>
       <c r="E263" s="1" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
     </row>
     <row r="264" spans="1:5">
       <c r="A264" s="1" t="s">
         <v>241</v>
       </c>
       <c r="B264" s="1">
-        <v>2012</v>
+        <v>2017</v>
       </c>
       <c r="C264" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D264" s="1" t="s">
         <v>242</v>
       </c>
       <c r="E264" s="1" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="265" spans="1:5">
       <c r="A265" s="1" t="s">
         <v>241</v>
       </c>
       <c r="B265" s="1">
-        <v>2013</v>
+        <v>2018</v>
       </c>
       <c r="C265" s="1" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="D265" s="1" t="s">
-        <v>242</v>
+        <v>9</v>
       </c>
       <c r="E265" s="1" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="266" spans="1:5">
       <c r="A266" s="1" t="s">
         <v>241</v>
       </c>
       <c r="B266" s="1">
-        <v>2014</v>
+        <v>2019</v>
       </c>
       <c r="C266" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D266" s="1" t="s">
         <v>242</v>
       </c>
       <c r="E266" s="1" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="267" spans="1:5">
       <c r="A267" s="1" t="s">
         <v>241</v>
       </c>
       <c r="B267" s="1">
-        <v>2017</v>
+        <v>2015</v>
       </c>
       <c r="C267" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D267" s="1" t="s">
         <v>242</v>
       </c>
       <c r="E267" s="1" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="268" spans="1:5">
       <c r="A268" s="1" t="s">
         <v>241</v>
       </c>
       <c r="B268" s="1">
-        <v>2018</v>
+        <v>2016</v>
       </c>
       <c r="C268" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D268" s="1" t="s">
-        <v>9</v>
+        <v>112</v>
       </c>
       <c r="E268" s="1" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="269" spans="1:5">
       <c r="A269" s="1" t="s">
         <v>241</v>
       </c>
       <c r="B269" s="1">
-        <v>2019</v>
+        <v>2009</v>
       </c>
       <c r="C269" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D269" s="1" t="s">
         <v>242</v>
       </c>
       <c r="E269" s="1" t="s">
-        <v>250</v>
+        <v>243</v>
       </c>
     </row>
     <row r="270" spans="1:5">
       <c r="A270" s="1" t="s">
         <v>252</v>
       </c>
       <c r="B270" s="1">
         <v>2013</v>
       </c>
       <c r="C270" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D270" s="1" t="s">
         <v>253</v>
       </c>
       <c r="E270" s="1" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="271" spans="1:5">
       <c r="A271" s="1" t="s">
         <v>252</v>
       </c>
       <c r="B271" s="1">
         <v>2007</v>