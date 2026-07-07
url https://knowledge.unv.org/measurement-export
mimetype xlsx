--- v1 (2026-05-26)
+++ v2 (2026-07-07)
@@ -71,98 +71,98 @@
   <si>
     <t>Andorra</t>
   </si>
   <si>
     <t>Labour Force Survey</t>
   </si>
   <si>
     <t>Enquête sur les Forces de Travail</t>
   </si>
   <si>
     <t>Argentina</t>
   </si>
   <si>
     <t>Armenia</t>
   </si>
   <si>
     <t>Household Labour Force Survey</t>
   </si>
   <si>
     <t>Australia</t>
   </si>
   <si>
     <t>Social Survey</t>
   </si>
   <si>
+    <t>General social survey</t>
+  </si>
+  <si>
+    <t>https://www.abs.gov.au/AUSSTATS/abs@.nsf/DetailsPage/4159.02010?OpenDocumenthttps://www.abs.gov.au/AUSSTATS/abs@.nsf/DetailsPage/4159.02010?OpenDocument</t>
+  </si>
+  <si>
+    <t>https://www.abs.gov.au/AUSSTATS/abs@.nsf/DetailsPage/4159.02014?OpenDocumenthttps://www.abs.gov.au/AUSSTATS/abs@.nsf/DetailsPage/4159.02014?OpenDocument</t>
+  </si>
+  <si>
+    <t>Census</t>
+  </si>
+  <si>
+    <t>Census of Population and Housing</t>
+  </si>
+  <si>
+    <t>https://quickstats.censusdata.abs.gov.au/census_services/getproduct/census/2016/communityprofile/036?opendocumenthttps://quickstats.censusdata.abs.gov.au/census_services/getproduct/census/2016/communityprofile/036?opendocument</t>
+  </si>
+  <si>
     <t>General Social Survey</t>
   </si>
   <si>
     <t>https://www.abs.gov.au/statistics/people/people-and-communities/general-social-survey-summary-results-australia/2019</t>
   </si>
   <si>
-    <t>General social survey</t>
-[...16 lines deleted...]
-  <si>
     <t>Austria</t>
   </si>
   <si>
     <t>EU-SILC, Social/cultural participation and material deprivation module</t>
   </si>
   <si>
     <t>https://ec.europa.eu/eurostat/web/income-and-living-conditions/data/database?node_code=ilc_scphttps://ec.europa.eu/eurostat/web/income-and-living-conditions/data/database?node_code=ilc_scp</t>
   </si>
   <si>
     <t>Azerbaijan</t>
   </si>
   <si>
     <t>Bangladesh</t>
   </si>
   <si>
+    <t>http://catalog.ihsn.org/index.php/catalog/7277/get-microdatahttp://catalog.ihsn.org/index.php/catalog/7277/get-microdata</t>
+  </si>
+  <si>
     <t>http://www.bbs.gov.bd/site/page/111d09ce-718a-4ae6-8188-f7d938ada348/-http://www.bbs.gov.bd/site/page/111d09ce-718a-4ae6-8188-f7d938ada348/-</t>
   </si>
   <si>
     <t>Quarterly Labour Force Survey (QLFS) 2015-16</t>
   </si>
   <si>
-    <t>http://catalog.ihsn.org/index.php/catalog/7277/get-microdatahttp://catalog.ihsn.org/index.php/catalog/7277/get-microdata</t>
-[...1 lines deleted...]
-  <si>
     <t>Belarus</t>
   </si>
   <si>
     <t>Belgium</t>
   </si>
   <si>
     <t>Enquête sur les forces de travail</t>
   </si>
   <si>
     <t>https://www.kbs-frb.be/fr/Virtual-Library/2015/20151019DShttps://www.kbs-frb.be/fr/Virtual-Library/2015/20151019DS</t>
   </si>
   <si>
     <t>Bhutan</t>
   </si>
   <si>
     <t>Brazil</t>
   </si>
   <si>
     <t>Pesquisa Nacional por Amostra de Domicílios Contínua</t>
   </si>
   <si>
     <t>https://biblioteca.ibge.gov.br/index.php/biblioteca-catalogo?view=detalhes&amp;id=2101413https://biblioteca.ibge.gov.br/index.php/biblioteca-catalogo?view=detalhes&amp;id=2101413</t>
   </si>
   <si>
     <t>Household Sample Survey</t>
@@ -194,80 +194,80 @@
   <si>
     <t>Canada</t>
   </si>
   <si>
     <t>GSS-Giving, Volunteering and Participating</t>
   </si>
   <si>
     <t>https://www150.statcan.gc.ca/n1/pub/89-652-x/89-652-x2015003-eng.htm#a5https://www150.statcan.gc.ca/n1/pub/89-652-x/89-652-x2015003-eng.htm#a5</t>
   </si>
   <si>
     <t>Chile</t>
   </si>
   <si>
     <t>Encuesta Nacional sobre Uso del Tiempo</t>
   </si>
   <si>
     <t>China</t>
   </si>
   <si>
     <t>Colombia</t>
   </si>
   <si>
     <t>Gran Encuesta Integrada de Hogares</t>
   </si>
   <si>
+    <t>http://microdatos.dane.gov.co/index.php/catalog/77/get_microdatahttp://microdatos.dane.gov.co/index.php/catalog/77/get_microdata</t>
+  </si>
+  <si>
+    <t>http://microdatos.dane.gov.co/index.php/catalog/68/get_microdatahttp://microdatos.dane.gov.co/index.php/catalog/68/get_microdata</t>
+  </si>
+  <si>
+    <t>http://microdatos.dane.gov.co/index.php/catalog/328/get_microdatahttp://microdatos.dane.gov.co/index.php/catalog/328/get_microdata</t>
+  </si>
+  <si>
+    <t>http://microdatos.dane.gov.co/index.php/catalog/356/get_microdatahttp://microdatos.dane.gov.co/index.php/catalog/356/get_microdata</t>
+  </si>
+  <si>
+    <t>http://microdatos.dane.gov.co/index.php/catalog/427/get_microdatahttp://microdatos.dane.gov.co/index.php/catalog/427/get_microdata</t>
+  </si>
+  <si>
+    <t>http://microdatos.dane.gov.co/index.php/catalog/458/get_microdatahttp://microdatos.dane.gov.co/index.php/catalog/458/get_microdata</t>
+  </si>
+  <si>
+    <t>Gran Encuesta Integrada de Hogares (GEIH), Encuesta Nacional de Uso del Tiempo (ENUT)</t>
+  </si>
+  <si>
+    <t>http://microdatos.dane.gov.co/index.php/catalog/547/study-descriptionhttp://microdatos.dane.gov.co/index.php/catalog/547/study-description</t>
+  </si>
+  <si>
     <t>http://microdatos.dane.gov.co/index.php/catalog/205/get_microdatahttp://microdatos.dane.gov.co/index.php/catalog/205/get_microdata</t>
   </si>
   <si>
     <t>http://microdatos.dane.gov.co/index.php/catalog/182/get_microdatahttp://microdatos.dane.gov.co/index.php/catalog/182/get_microdata</t>
   </si>
   <si>
-    <t>http://microdatos.dane.gov.co/index.php/catalog/77/get_microdatahttp://microdatos.dane.gov.co/index.php/catalog/77/get_microdata</t>
-[...22 lines deleted...]
-  <si>
     <t>Costa Rica</t>
   </si>
   <si>
     <t>Encuesta Nacional de Hogares</t>
   </si>
   <si>
     <t>http://sistemas.inec.cr:8080/bincri/RpWebEngine.exe/Portal?BASE=ENAHO2018&amp;lang=esphttp://sistemas.inec.cr:8080/bincri/RpWebEngine.exe/Portal?BASE=ENAHO2018&amp;lang=esp</t>
   </si>
   <si>
     <t>Encuesta Continua de Empleo</t>
   </si>
   <si>
     <t>Côte d'Ivoire</t>
   </si>
   <si>
     <t>Enquête Nationale sur l'Emploi</t>
   </si>
   <si>
     <t>Croatia</t>
   </si>
   <si>
     <t>Cyprus</t>
   </si>
   <si>
     <t>Republic  of Cyprus Statistical Agency</t>
@@ -395,56 +395,56 @@
   <si>
     <t>Quarterly National Household Survey Quarter 3 2013 Module on Volunteering and Well-Being</t>
   </si>
   <si>
     <t>https://www.cso.ie/en/releasesandpublications/er/q-vwb/qnhsvolunteeringandwellbeingq32013/https://www.cso.ie/en/releasesandpublications/er/q-vwb/qnhsvolunteeringandwellbeingq32013/</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
     <t>https://surveys.cbs.gov.il/Survey/surveyE.htmhttps://surveys.cbs.gov.il/Survey/surveyE.htm</t>
   </si>
   <si>
     <t>Italy</t>
   </si>
   <si>
     <t>Aspetti della vita quotidiana</t>
   </si>
   <si>
     <t>http://dati.istat.it/http://dati.istat.it/</t>
   </si>
   <si>
     <t>Japan</t>
   </si>
   <si>
+    <t>Survey on Time Use and Leisure Activities</t>
+  </si>
+  <si>
     <t>General Survey on Working Conditions</t>
   </si>
   <si>
-    <t>Survey on Time Use and Leisure Activities</t>
-[...1 lines deleted...]
-  <si>
     <t>Kazakhstan</t>
   </si>
   <si>
     <t>https://stat.gov.kz/official/industry/25/statistic/5</t>
   </si>
   <si>
     <t>Kenya</t>
   </si>
   <si>
     <t>Kenya Population and Housing Census</t>
   </si>
   <si>
     <t>Kenya integrated Household Budget survey</t>
   </si>
   <si>
     <t>http://catalog.ihsn.org/index.php/catalog/7432/related-materialshttp://catalog.ihsn.org/index.php/catalog/7432/related-materials</t>
   </si>
   <si>
     <t>Kyrgyzstan</t>
   </si>
   <si>
     <t>Lao People’s Democratic Republic</t>
   </si>
   <si>
     <t>Latvia</t>
@@ -506,56 +506,56 @@
   <si>
     <t>http://web.nso.mn/nada/index.php/catalog/116http://web.nso.mn/nada/index.php/catalog/116</t>
   </si>
   <si>
     <t>http://web.nso.mn/nada/index.php/catalog/118http://web.nso.mn/nada/index.php/catalog/118</t>
   </si>
   <si>
     <t>Morocco</t>
   </si>
   <si>
     <t>Nepal</t>
   </si>
   <si>
     <t>Social survey</t>
   </si>
   <si>
     <t>Household survey</t>
   </si>
   <si>
     <t>https://cbs.gov.np/nepal-labour-force-survery-iii/https://cbs.gov.np/nepal-labour-force-survery-iii/</t>
   </si>
   <si>
     <t>Netherlands</t>
   </si>
   <si>
+    <t>Permanent Survey on Living Conditions</t>
+  </si>
+  <si>
     <t>https://www.cbs.nl/en-gb/publication/2017/26/trends-in-the-netherlands-2017https://www.cbs.nl/en-gb/publication/2017/26/trends-in-the-netherlands-2017</t>
   </si>
   <si>
-    <t>Permanent Survey on Living Conditions</t>
-[...1 lines deleted...]
-  <si>
     <t>New Zealand</t>
   </si>
   <si>
     <t>NZ General Social Survey</t>
   </si>
   <si>
     <t>http://archive.stats.govt.nz/browse_for_stats/people_and_communities/Households/nzgss_HOTP2008.aspxhttp://archive.stats.govt.nz/browse_for_stats/people_and_communities/Households/nzgss_HOTP2008.aspx</t>
   </si>
   <si>
     <t>NZ General Social Survey, Civic and Cultural Participation Supplement</t>
   </si>
   <si>
     <t>http://archive.stats.govt.nz/browse_for_stats/people_and_communities/Households/WellbeingStatistics_HOTP16/Related%20Links.aspxhttp://archive.stats.govt.nz/browse_for_stats/people_and_communities/Households/WellbeingStatistics_HOTP16/Related%20Links.aspx</t>
   </si>
   <si>
     <t>https://www.stats.govt.nz/information-releases/labour-market-statistics-volunteer-work-june-2018-quarterhttps://www.stats.govt.nz/information-releases/labour-market-statistics-volunteer-work-june-2018-quarter</t>
   </si>
   <si>
     <t>Nigeria</t>
   </si>
   <si>
     <t>General Household Survey</t>
   </si>
   <si>
     <t>North Macedonia</t>
@@ -728,90 +728,90 @@
   <si>
     <t>Tajikistan</t>
   </si>
   <si>
     <t>Thailand</t>
   </si>
   <si>
     <t>The Non - profit Organization Survey</t>
   </si>
   <si>
     <t>Trinidad and Tobago</t>
   </si>
   <si>
     <t>Türkiye</t>
   </si>
   <si>
     <t>Uganda</t>
   </si>
   <si>
     <t>Ukraine</t>
   </si>
   <si>
     <t>United Kingdom of Great Britain and Northern Ireland</t>
   </si>
   <si>
+    <t>Community Life Survey</t>
+  </si>
+  <si>
     <t>Household Survey</t>
   </si>
   <si>
-    <t>Community Life Survey</t>
-[...1 lines deleted...]
-  <si>
     <t>United Republic of Tanzania</t>
   </si>
   <si>
     <t>United States of America</t>
   </si>
   <si>
     <t>Current Population Survey</t>
   </si>
   <si>
+    <t>https://www.bls.gov/cps/demographics.htm#volunteer</t>
+  </si>
+  <si>
     <t>https://www.bls.gov/opub/ted/2011/ted_20110128.htm</t>
   </si>
   <si>
+    <t>https://beta.bls.gov/dataQuery/find?fq=survey%3A%5Btu%5D&amp;s=popularity%3AD</t>
+  </si>
+  <si>
     <t>https://www.bls.gov/opub/ted/2012/ted_20120223.htm</t>
   </si>
   <si>
     <t>https://www.bls.gov/opub/ted/2013/ted_20130226.htm</t>
   </si>
   <si>
     <t>https://www.bls.gov/opub/ted/2014/ted_20140228.htm</t>
   </si>
   <si>
     <t>https://www.bls.gov/opub/ted/2015/volunteering-in-2014.htm</t>
   </si>
   <si>
     <t>https://www.census.gov/data/datasets/time-series/demo/cps/cps-supp_cps-repwgt/cps-volunteer.html</t>
   </si>
   <si>
     <t>https://beta.bls.gov/dataQuery/find?fq=survey:[tu]&amp;s=popularity:Dhttps://beta.bls.gov/dataQuery/find?fq=survey:[tu]&amp;s=popularity:D</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://beta.bls.gov/dataQuery/find?fq=survey%3A%5Btu%5D&amp;s=popularity%3AD</t>
   </si>
   <si>
     <t>Uruguay</t>
   </si>
   <si>
     <t>Encuesta de Uso del tiempo y trabajo no remunerado</t>
   </si>
   <si>
     <t>https://www.ine.gub.uy/web/guest/encuesta-de-uso-del-tiempo-eut-/-/asset_publisher/8nW0ZKdgKuqR/content/uso-del-tiempo-y-trabajo-no-remunerado-en-uruguay-2013/maximized?_101_INSTANCE_8nW0ZKdgKuqR_redirect=%2Fweb%2Fguest%2Fencuesta-de-uso-del-tiempo-eut-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1239,210 +1239,210 @@
       <c r="D5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E5" s="1"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B6" s="1">
         <v>2013</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E6" s="1"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="1">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E7" s="1"/>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B8" s="1">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E8" s="1"/>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B9" s="1">
-        <v>2018</v>
+        <v>2020</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="E9" s="1"/>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="1">
-        <v>2019</v>
+        <v>2018</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E10" s="1"/>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="1">
-        <v>2008</v>
+        <v>2019</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="E11" s="1"/>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="1">
-        <v>2023</v>
+        <v>2008</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="E12" s="1"/>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B13" s="1">
-        <v>2020</v>
+        <v>2010</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="E13" s="1"/>
+        <v>19</v>
+      </c>
+      <c r="E13" s="1" t="s">
+        <v>20</v>
+      </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="1">
-        <v>2019</v>
+        <v>2014</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E14" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="1">
-        <v>2010</v>
+        <v>2016</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="E15" s="1" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B16" s="1">
-        <v>2014</v>
+        <v>2020</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>21</v>
-[...3 lines deleted...]
-      </c>
+        <v>18</v>
+      </c>
+      <c r="E16" s="1"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B17" s="1">
-        <v>2016</v>
+        <v>2019</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E17" s="1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B18" s="1">
         <v>2011</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E18" s="1"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="1" t="s">
@@ -1474,110 +1474,110 @@
       <c r="D20" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E20" s="1"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="1" t="s">
         <v>30</v>
       </c>
       <c r="B21" s="1">
         <v>2009</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E21" s="1"/>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B22" s="1">
-        <v>2016</v>
+        <v>2010</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E22" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="1">
-        <v>2017</v>
+        <v>2016</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D23" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E23" s="1" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="1">
-        <v>2022</v>
+        <v>2017</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="E24" s="1"/>
+        <v>34</v>
+      </c>
+      <c r="E24" s="1" t="s">
+        <v>33</v>
+      </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B25" s="1">
-        <v>2010</v>
+        <v>2022</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="E25" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E25" s="1"/>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="1" t="s">
         <v>35</v>
       </c>
       <c r="B26" s="1">
         <v>2015</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E26" s="1"/>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" s="1" t="s">
         <v>35</v>
       </c>
       <c r="B27" s="1">
         <v>2016</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>12</v>
@@ -1748,51 +1748,51 @@
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="1" t="s">
         <v>40</v>
       </c>
       <c r="B38" s="1">
         <v>2019</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D38" s="1" t="s">
         <v>41</v>
       </c>
       <c r="E38" s="1"/>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="1" t="s">
         <v>46</v>
       </c>
       <c r="B39" s="1">
         <v>2016</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>47</v>
       </c>
       <c r="E39" s="1"/>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" s="1" t="s">
         <v>46</v>
       </c>
       <c r="B40" s="1">
         <v>2017</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E40" s="1"/>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" s="1" t="s">
         <v>48</v>
       </c>
@@ -1807,91 +1807,91 @@
       </c>
       <c r="E41" s="1"/>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" s="1" t="s">
         <v>48</v>
       </c>
       <c r="B42" s="1">
         <v>2015</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D42" s="1" t="s">
         <v>28</v>
       </c>
       <c r="E42" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" s="1" t="s">
         <v>49</v>
       </c>
       <c r="B43" s="1">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D43" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E43" s="1"/>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" s="1" t="s">
         <v>49</v>
       </c>
       <c r="B44" s="1">
-        <v>2012</v>
+        <v>2022</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D44" s="1" t="s">
-        <v>50</v>
-[...3 lines deleted...]
-      </c>
+        <v>12</v>
+      </c>
+      <c r="E44" s="1"/>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" s="1" t="s">
         <v>49</v>
       </c>
       <c r="B45" s="1">
-        <v>2023</v>
+        <v>2012</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="D45" s="1" t="s">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="E45" s="1"/>
+        <v>50</v>
+      </c>
+      <c r="E45" s="1" t="s">
+        <v>51</v>
+      </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" s="1" t="s">
         <v>52</v>
       </c>
       <c r="B46" s="1">
         <v>2010</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D46" s="1" t="s">
         <v>53</v>
       </c>
       <c r="E46" s="1"/>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" s="1" t="s">
         <v>52</v>
       </c>
       <c r="B47" s="1">
         <v>2013</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>18</v>
@@ -1931,212 +1931,212 @@
       <c r="D49" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E49" s="1"/>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" s="1" t="s">
         <v>57</v>
       </c>
       <c r="B50" s="1">
         <v>2008</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D50" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E50" s="1"/>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" s="1" t="s">
         <v>58</v>
       </c>
       <c r="B51" s="1">
-        <v>2010</v>
+        <v>2012</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D51" s="1" t="s">
         <v>59</v>
       </c>
       <c r="E51" s="1" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" s="1" t="s">
         <v>58</v>
       </c>
       <c r="B52" s="1">
-        <v>2011</v>
+        <v>2013</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D52" s="1" t="s">
         <v>59</v>
       </c>
       <c r="E52" s="1" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" s="1" t="s">
         <v>58</v>
       </c>
       <c r="B53" s="1">
-        <v>2012</v>
+        <v>2014</v>
       </c>
       <c r="C53" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D53" s="1" t="s">
         <v>59</v>
       </c>
       <c r="E53" s="1" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" s="1" t="s">
         <v>58</v>
       </c>
       <c r="B54" s="1">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D54" s="1" t="s">
         <v>59</v>
       </c>
       <c r="E54" s="1" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" s="1" t="s">
         <v>58</v>
       </c>
       <c r="B55" s="1">
-        <v>2014</v>
+        <v>2016</v>
       </c>
       <c r="C55" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D55" s="1" t="s">
         <v>59</v>
       </c>
       <c r="E55" s="1" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" s="1" t="s">
         <v>58</v>
       </c>
       <c r="B56" s="1">
-        <v>2015</v>
+        <v>2017</v>
       </c>
       <c r="C56" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D56" s="1" t="s">
         <v>59</v>
       </c>
       <c r="E56" s="1" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" s="1" t="s">
         <v>58</v>
       </c>
       <c r="B57" s="1">
-        <v>2016</v>
+        <v>2018</v>
       </c>
       <c r="C57" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D57" s="1" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="E57" s="1" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" s="1" t="s">
         <v>58</v>
       </c>
       <c r="B58" s="1">
-        <v>2017</v>
+        <v>2019</v>
       </c>
       <c r="C58" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D58" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="E58" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E58" s="1"/>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" s="1" t="s">
         <v>58</v>
       </c>
       <c r="B59" s="1">
-        <v>2018</v>
+        <v>2010</v>
       </c>
       <c r="C59" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D59" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="E59" s="1" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60" s="1" t="s">
         <v>58</v>
       </c>
       <c r="B60" s="1">
-        <v>2019</v>
+        <v>2011</v>
       </c>
       <c r="C60" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D60" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="E60" s="1"/>
+      <c r="E60" s="1" t="s">
+        <v>69</v>
+      </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" s="1" t="s">
         <v>70</v>
       </c>
       <c r="B61" s="1">
         <v>2016</v>
       </c>
       <c r="C61" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D61" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E61" s="1" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" s="1" t="s">
         <v>70</v>
       </c>
       <c r="B62" s="1">
         <v>2017</v>
       </c>
@@ -2227,185 +2227,185 @@
         <v>29</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" s="1" t="s">
         <v>77</v>
       </c>
       <c r="B68" s="1">
         <v>2017</v>
       </c>
       <c r="C68" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D68" s="1" t="s">
         <v>78</v>
       </c>
       <c r="E68" s="1" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="A69" s="1" t="s">
         <v>80</v>
       </c>
       <c r="B69" s="1">
-        <v>2013</v>
+        <v>2023</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="D69" s="1" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="E69" s="1"/>
     </row>
     <row r="70" spans="1:5">
       <c r="A70" s="1" t="s">
         <v>80</v>
       </c>
       <c r="B70" s="1">
-        <v>2015</v>
+        <v>2013</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="D70" s="1" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-      </c>
+        <v>9</v>
+      </c>
+      <c r="E70" s="1"/>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" s="1" t="s">
         <v>80</v>
       </c>
       <c r="B71" s="1">
-        <v>2023</v>
+        <v>2015</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D71" s="1" t="s">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="E71" s="1"/>
+        <v>28</v>
+      </c>
+      <c r="E71" s="1" t="s">
+        <v>29</v>
+      </c>
     </row>
     <row r="72" spans="1:5">
       <c r="A72" s="1" t="s">
         <v>81</v>
       </c>
       <c r="B72" s="1">
-        <v>2009</v>
+        <v>2018</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="D72" s="1" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="E72" s="1"/>
+        <v>82</v>
+      </c>
+      <c r="E72" s="1" t="s">
+        <v>83</v>
+      </c>
     </row>
     <row r="73" spans="1:5">
       <c r="A73" s="1" t="s">
         <v>81</v>
       </c>
       <c r="B73" s="1">
-        <v>2015</v>
+        <v>2019</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>18</v>
+        <v>5</v>
       </c>
       <c r="D73" s="1" t="s">
-        <v>28</v>
+        <v>82</v>
       </c>
       <c r="E73" s="1" t="s">
-        <v>29</v>
+        <v>83</v>
       </c>
     </row>
     <row r="74" spans="1:5">
       <c r="A74" s="1" t="s">
         <v>81</v>
       </c>
       <c r="B74" s="1">
-        <v>2020</v>
+        <v>2009</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="D74" s="1" t="s">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="E74" s="1"/>
     </row>
     <row r="75" spans="1:5">
       <c r="A75" s="1" t="s">
         <v>81</v>
       </c>
       <c r="B75" s="1">
-        <v>2018</v>
+        <v>2015</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>5</v>
+        <v>18</v>
       </c>
       <c r="D75" s="1" t="s">
-        <v>82</v>
+        <v>28</v>
       </c>
       <c r="E75" s="1" t="s">
-        <v>83</v>
+        <v>29</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76" s="1" t="s">
         <v>81</v>
       </c>
       <c r="B76" s="1">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="C76" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D76" s="1" t="s">
-        <v>82</v>
-[...3 lines deleted...]
-      </c>
+        <v>5</v>
+      </c>
+      <c r="E76" s="1"/>
     </row>
     <row r="77" spans="1:5">
       <c r="A77" s="1" t="s">
         <v>84</v>
       </c>
       <c r="B77" s="1">
         <v>2011</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="D77" s="1" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="E77" s="1"/>
     </row>
     <row r="78" spans="1:5">
       <c r="A78" s="1" t="s">
         <v>84</v>
       </c>
       <c r="B78" s="1">
         <v>2013</v>
       </c>
       <c r="C78" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D78" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E78" s="1"/>
     </row>
     <row r="79" spans="1:5">
       <c r="A79" s="1" t="s">
         <v>85</v>
       </c>
       <c r="B79" s="1">
         <v>2012</v>
       </c>
@@ -2562,76 +2562,76 @@
         <v>29</v>
       </c>
     </row>
     <row r="89" spans="1:5">
       <c r="A89" s="1" t="s">
         <v>91</v>
       </c>
       <c r="B89" s="1">
         <v>2016</v>
       </c>
       <c r="C89" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D89" s="1" t="s">
         <v>95</v>
       </c>
       <c r="E89" s="1" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="90" spans="1:5">
       <c r="A90" s="1" t="s">
         <v>96</v>
       </c>
       <c r="B90" s="1">
-        <v>2012</v>
+        <v>2015</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="D90" s="1" t="s">
-        <v>97</v>
-[...1 lines deleted...]
-      <c r="E90" s="1"/>
+        <v>28</v>
+      </c>
+      <c r="E90" s="1" t="s">
+        <v>29</v>
+      </c>
     </row>
     <row r="91" spans="1:5">
       <c r="A91" s="1" t="s">
         <v>96</v>
       </c>
       <c r="B91" s="1">
-        <v>2015</v>
+        <v>2012</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="D91" s="1" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-      </c>
+        <v>97</v>
+      </c>
+      <c r="E91" s="1"/>
     </row>
     <row r="92" spans="1:5">
       <c r="A92" s="1" t="s">
         <v>98</v>
       </c>
       <c r="B92" s="1">
         <v>2009</v>
       </c>
       <c r="C92" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D92" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E92" s="1"/>
     </row>
     <row r="93" spans="1:5">
       <c r="A93" s="1" t="s">
         <v>99</v>
       </c>
       <c r="B93" s="1">
         <v>2014</v>
       </c>
       <c r="C93" s="1" t="s">
         <v>9</v>
@@ -2701,174 +2701,174 @@
       <c r="D97" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E97" s="1"/>
     </row>
     <row r="98" spans="1:5">
       <c r="A98" s="1" t="s">
         <v>104</v>
       </c>
       <c r="B98" s="1">
         <v>2009</v>
       </c>
       <c r="C98" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D98" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E98" s="1"/>
     </row>
     <row r="99" spans="1:5">
       <c r="A99" s="1" t="s">
         <v>105</v>
       </c>
       <c r="B99" s="1">
-        <v>2011</v>
+        <v>2023</v>
       </c>
       <c r="C99" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D99" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="E99" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E99" s="1"/>
     </row>
     <row r="100" spans="1:5">
       <c r="A100" s="1" t="s">
         <v>105</v>
       </c>
       <c r="B100" s="1">
-        <v>2014</v>
+        <v>2010</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="D100" s="1" t="s">
-        <v>12</v>
-[...3 lines deleted...]
-      </c>
+        <v>9</v>
+      </c>
+      <c r="E100" s="1"/>
     </row>
     <row r="101" spans="1:5">
       <c r="A101" s="1" t="s">
         <v>105</v>
       </c>
       <c r="B101" s="1">
-        <v>2015</v>
+        <v>2011</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="D101" s="1" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="E101" s="1" t="s">
-        <v>29</v>
+        <v>106</v>
       </c>
     </row>
     <row r="102" spans="1:5">
       <c r="A102" s="1" t="s">
         <v>105</v>
       </c>
       <c r="B102" s="1">
-        <v>2017</v>
+        <v>2014</v>
       </c>
       <c r="C102" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D102" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E102" s="1" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
     </row>
     <row r="103" spans="1:5">
       <c r="A103" s="1" t="s">
         <v>105</v>
       </c>
       <c r="B103" s="1">
-        <v>2020</v>
+        <v>2015</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D103" s="1" t="s">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="E103" s="1"/>
+        <v>28</v>
+      </c>
+      <c r="E103" s="1" t="s">
+        <v>29</v>
+      </c>
     </row>
     <row r="104" spans="1:5">
       <c r="A104" s="1" t="s">
         <v>105</v>
       </c>
       <c r="B104" s="1">
-        <v>2019</v>
+        <v>2017</v>
       </c>
       <c r="C104" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D104" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E104" s="1" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="105" spans="1:5">
       <c r="A105" s="1" t="s">
         <v>105</v>
       </c>
       <c r="B105" s="1">
-        <v>2023</v>
+        <v>2020</v>
       </c>
       <c r="C105" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D105" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E105" s="1"/>
     </row>
     <row r="106" spans="1:5">
       <c r="A106" s="1" t="s">
         <v>105</v>
       </c>
       <c r="B106" s="1">
-        <v>2010</v>
+        <v>2019</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="D106" s="1" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="E106" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="E106" s="1" t="s">
+        <v>109</v>
+      </c>
     </row>
     <row r="107" spans="1:5">
       <c r="A107" s="1" t="s">
         <v>110</v>
       </c>
       <c r="B107" s="1">
         <v>2015</v>
       </c>
       <c r="C107" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D107" s="1" t="s">
         <v>28</v>
       </c>
       <c r="E107" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="108" spans="1:5">
       <c r="A108" s="1" t="s">
         <v>111</v>
       </c>
       <c r="B108" s="1">
         <v>2019</v>
       </c>
@@ -2959,272 +2959,272 @@
         <v>120</v>
       </c>
     </row>
     <row r="114" spans="1:5">
       <c r="A114" s="1" t="s">
         <v>118</v>
       </c>
       <c r="B114" s="1">
         <v>2015</v>
       </c>
       <c r="C114" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D114" s="1" t="s">
         <v>28</v>
       </c>
       <c r="E114" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="115" spans="1:5">
       <c r="A115" s="1" t="s">
         <v>121</v>
       </c>
       <c r="B115" s="1">
-        <v>2009</v>
+        <v>2023</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="D115" s="1" t="s">
-        <v>18</v>
-[...3 lines deleted...]
-      </c>
+        <v>12</v>
+      </c>
+      <c r="E115" s="1"/>
     </row>
     <row r="116" spans="1:5">
       <c r="A116" s="1" t="s">
         <v>121</v>
       </c>
       <c r="B116" s="1">
-        <v>2010</v>
+        <v>2009</v>
       </c>
       <c r="C116" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D116" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E116" s="1" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="117" spans="1:5">
       <c r="A117" s="1" t="s">
         <v>121</v>
       </c>
       <c r="B117" s="1">
-        <v>2011</v>
+        <v>2010</v>
       </c>
       <c r="C117" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D117" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E117" s="1" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="118" spans="1:5">
       <c r="A118" s="1" t="s">
         <v>121</v>
       </c>
       <c r="B118" s="1">
-        <v>2012</v>
+        <v>2011</v>
       </c>
       <c r="C118" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D118" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E118" s="1" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="119" spans="1:5">
       <c r="A119" s="1" t="s">
         <v>121</v>
       </c>
       <c r="B119" s="1">
-        <v>2013</v>
+        <v>2012</v>
       </c>
       <c r="C119" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D119" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E119" s="1" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="120" spans="1:5">
       <c r="A120" s="1" t="s">
         <v>121</v>
       </c>
       <c r="B120" s="1">
-        <v>2014</v>
+        <v>2013</v>
       </c>
       <c r="C120" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D120" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E120" s="1" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="121" spans="1:5">
       <c r="A121" s="1" t="s">
         <v>121</v>
       </c>
       <c r="B121" s="1">
-        <v>2015</v>
+        <v>2014</v>
       </c>
       <c r="C121" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D121" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E121" s="1" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="122" spans="1:5">
       <c r="A122" s="1" t="s">
         <v>121</v>
       </c>
       <c r="B122" s="1">
-        <v>2016</v>
+        <v>2015</v>
       </c>
       <c r="C122" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D122" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E122" s="1" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="123" spans="1:5">
       <c r="A123" s="1" t="s">
         <v>121</v>
       </c>
       <c r="B123" s="1">
-        <v>2017</v>
+        <v>2016</v>
       </c>
       <c r="C123" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D123" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E123" s="1" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="124" spans="1:5">
       <c r="A124" s="1" t="s">
         <v>121</v>
       </c>
       <c r="B124" s="1">
-        <v>2021</v>
+        <v>2017</v>
       </c>
       <c r="C124" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D124" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="E124" s="1"/>
+      <c r="E124" s="1" t="s">
+        <v>122</v>
+      </c>
     </row>
     <row r="125" spans="1:5">
       <c r="A125" s="1" t="s">
         <v>121</v>
       </c>
       <c r="B125" s="1">
-        <v>2018</v>
+        <v>2021</v>
       </c>
       <c r="C125" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D125" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="E125" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E125" s="1"/>
     </row>
     <row r="126" spans="1:5">
       <c r="A126" s="1" t="s">
         <v>121</v>
       </c>
       <c r="B126" s="1">
-        <v>2020</v>
+        <v>2018</v>
       </c>
       <c r="C126" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D126" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="E126" s="1"/>
+      <c r="E126" s="1" t="s">
+        <v>122</v>
+      </c>
     </row>
     <row r="127" spans="1:5">
       <c r="A127" s="1" t="s">
         <v>121</v>
       </c>
       <c r="B127" s="1">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="C127" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D127" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E127" s="1"/>
     </row>
     <row r="128" spans="1:5">
       <c r="A128" s="1" t="s">
         <v>121</v>
       </c>
       <c r="B128" s="1">
-        <v>2023</v>
+        <v>2019</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D128" s="1" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="E128" s="1"/>
     </row>
     <row r="129" spans="1:5">
       <c r="A129" s="1" t="s">
         <v>123</v>
       </c>
       <c r="B129" s="1">
         <v>2008</v>
       </c>
       <c r="C129" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D129" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E129" s="1"/>
     </row>
     <row r="130" spans="1:5">
       <c r="A130" s="1" t="s">
         <v>123</v>
       </c>
       <c r="B130" s="1">
         <v>2009</v>
       </c>
@@ -3253,182 +3253,182 @@
         <v>125</v>
       </c>
     </row>
     <row r="132" spans="1:5">
       <c r="A132" s="1" t="s">
         <v>123</v>
       </c>
       <c r="B132" s="1">
         <v>2015</v>
       </c>
       <c r="C132" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D132" s="1" t="s">
         <v>28</v>
       </c>
       <c r="E132" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="133" spans="1:5">
       <c r="A133" s="1" t="s">
         <v>126</v>
       </c>
       <c r="B133" s="1">
-        <v>2013</v>
+        <v>2016</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="D133" s="1" t="s">
         <v>127</v>
       </c>
       <c r="E133" s="1"/>
     </row>
     <row r="134" spans="1:5">
       <c r="A134" s="1" t="s">
         <v>126</v>
       </c>
       <c r="B134" s="1">
-        <v>2016</v>
+        <v>2013</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="D134" s="1" t="s">
         <v>128</v>
       </c>
       <c r="E134" s="1"/>
     </row>
     <row r="135" spans="1:5">
       <c r="A135" s="1" t="s">
         <v>129</v>
       </c>
       <c r="B135" s="1">
-        <v>2021</v>
+        <v>2012</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="D135" s="1" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="E135" s="1"/>
     </row>
     <row r="136" spans="1:5">
       <c r="A136" s="1" t="s">
         <v>129</v>
       </c>
       <c r="B136" s="1">
-        <v>2012</v>
+        <v>2017</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="D136" s="1" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="E136" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="E136" s="1" t="s">
+        <v>130</v>
+      </c>
     </row>
     <row r="137" spans="1:5">
       <c r="A137" s="1" t="s">
         <v>129</v>
       </c>
       <c r="B137" s="1">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="C137" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D137" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E137" s="1" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="138" spans="1:5">
       <c r="A138" s="1" t="s">
         <v>129</v>
       </c>
       <c r="B138" s="1">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="C138" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D138" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E138" s="1" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="139" spans="1:5">
       <c r="A139" s="1" t="s">
         <v>129</v>
       </c>
       <c r="B139" s="1">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="C139" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D139" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E139" s="1" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="140" spans="1:5">
       <c r="A140" s="1" t="s">
         <v>129</v>
       </c>
       <c r="B140" s="1">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="C140" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D140" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="E140" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E140" s="1"/>
     </row>
     <row r="141" spans="1:5">
       <c r="A141" s="1" t="s">
         <v>131</v>
       </c>
       <c r="B141" s="1">
         <v>2009</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="D141" s="1" t="s">
         <v>132</v>
       </c>
       <c r="E141" s="1"/>
     </row>
     <row r="142" spans="1:5">
       <c r="A142" s="1" t="s">
         <v>131</v>
       </c>
       <c r="B142" s="1">
         <v>2016</v>
       </c>
       <c r="C142" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D142" s="1" t="s">
         <v>133</v>
       </c>
       <c r="E142" s="1" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="143" spans="1:5">
       <c r="A143" s="1" t="s">
@@ -3775,366 +3775,366 @@
       </c>
       <c r="E163" s="1"/>
     </row>
     <row r="164" spans="1:5">
       <c r="A164" s="1" t="s">
         <v>159</v>
       </c>
       <c r="B164" s="1">
         <v>2018</v>
       </c>
       <c r="C164" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D164" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E164" s="1" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="165" spans="1:5">
       <c r="A165" s="1" t="s">
         <v>163</v>
       </c>
       <c r="B165" s="1">
-        <v>2012</v>
+        <v>2017</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>9</v>
+        <v>160</v>
       </c>
       <c r="D165" s="1" t="s">
-        <v>9</v>
+        <v>164</v>
       </c>
       <c r="E165" s="1"/>
     </row>
     <row r="166" spans="1:5">
       <c r="A166" s="1" t="s">
         <v>163</v>
       </c>
       <c r="B166" s="1">
-        <v>2015</v>
+        <v>2023</v>
       </c>
       <c r="C166" s="1" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="D166" s="1" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-      </c>
+        <v>12</v>
+      </c>
+      <c r="E166" s="1"/>
     </row>
     <row r="167" spans="1:5">
       <c r="A167" s="1" t="s">
         <v>163</v>
       </c>
       <c r="B167" s="1">
-        <v>2016</v>
+        <v>2012</v>
       </c>
       <c r="C167" s="1" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="D167" s="1" t="s">
-        <v>12</v>
-[...3 lines deleted...]
-      </c>
+        <v>9</v>
+      </c>
+      <c r="E167" s="1"/>
     </row>
     <row r="168" spans="1:5">
       <c r="A168" s="1" t="s">
         <v>163</v>
       </c>
       <c r="B168" s="1">
-        <v>2017</v>
+        <v>2015</v>
       </c>
       <c r="C168" s="1" t="s">
-        <v>160</v>
+        <v>18</v>
       </c>
       <c r="D168" s="1" t="s">
-        <v>165</v>
-[...1 lines deleted...]
-      <c r="E168" s="1"/>
+        <v>28</v>
+      </c>
+      <c r="E168" s="1" t="s">
+        <v>29</v>
+      </c>
     </row>
     <row r="169" spans="1:5">
       <c r="A169" s="1" t="s">
         <v>163</v>
       </c>
       <c r="B169" s="1">
-        <v>2023</v>
+        <v>2016</v>
       </c>
       <c r="C169" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D169" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="E169" s="1"/>
+      <c r="E169" s="1" t="s">
+        <v>165</v>
+      </c>
     </row>
     <row r="170" spans="1:5">
       <c r="A170" s="1" t="s">
         <v>166</v>
       </c>
       <c r="B170" s="1">
-        <v>2021</v>
+        <v>2008</v>
       </c>
       <c r="C170" s="1" t="s">
-        <v>18</v>
+        <v>160</v>
       </c>
       <c r="D170" s="1" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="E170" s="1"/>
+        <v>167</v>
+      </c>
+      <c r="E170" s="1" t="s">
+        <v>168</v>
+      </c>
     </row>
     <row r="171" spans="1:5">
       <c r="A171" s="1" t="s">
         <v>166</v>
       </c>
       <c r="B171" s="1">
-        <v>2008</v>
+        <v>2010</v>
       </c>
       <c r="C171" s="1" t="s">
-        <v>160</v>
+        <v>9</v>
       </c>
       <c r="D171" s="1" t="s">
-        <v>167</v>
-[...3 lines deleted...]
-      </c>
+        <v>9</v>
+      </c>
+      <c r="E171" s="1"/>
     </row>
     <row r="172" spans="1:5">
       <c r="A172" s="1" t="s">
         <v>166</v>
       </c>
       <c r="B172" s="1">
-        <v>2010</v>
+        <v>2012</v>
       </c>
       <c r="C172" s="1" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="D172" s="1" t="s">
-        <v>9</v>
+        <v>167</v>
       </c>
       <c r="E172" s="1"/>
     </row>
     <row r="173" spans="1:5">
       <c r="A173" s="1" t="s">
         <v>166</v>
       </c>
       <c r="B173" s="1">
-        <v>2012</v>
+        <v>2016</v>
       </c>
       <c r="C173" s="1" t="s">
-        <v>18</v>
+        <v>160</v>
       </c>
       <c r="D173" s="1" t="s">
-        <v>167</v>
-[...1 lines deleted...]
-      <c r="E173" s="1"/>
+        <v>169</v>
+      </c>
+      <c r="E173" s="1" t="s">
+        <v>170</v>
+      </c>
     </row>
     <row r="174" spans="1:5">
       <c r="A174" s="1" t="s">
         <v>166</v>
       </c>
       <c r="B174" s="1">
-        <v>2016</v>
+        <v>2018</v>
       </c>
       <c r="C174" s="1" t="s">
-        <v>160</v>
+        <v>12</v>
       </c>
       <c r="D174" s="1" t="s">
-        <v>169</v>
+        <v>16</v>
       </c>
       <c r="E174" s="1" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="175" spans="1:5">
       <c r="A175" s="1" t="s">
         <v>166</v>
       </c>
       <c r="B175" s="1">
-        <v>2018</v>
+        <v>2021</v>
       </c>
       <c r="C175" s="1" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D175" s="1" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>18</v>
+      </c>
+      <c r="E175" s="1"/>
     </row>
     <row r="176" spans="1:5">
       <c r="A176" s="1" t="s">
         <v>172</v>
       </c>
       <c r="B176" s="1">
         <v>2015</v>
       </c>
       <c r="C176" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D176" s="1" t="s">
         <v>173</v>
       </c>
       <c r="E176" s="1"/>
     </row>
     <row r="177" spans="1:5">
       <c r="A177" s="1" t="s">
         <v>174</v>
       </c>
       <c r="B177" s="1">
-        <v>2015</v>
+        <v>2009</v>
       </c>
       <c r="C177" s="1" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="D177" s="1" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-      </c>
+        <v>9</v>
+      </c>
+      <c r="E177" s="1"/>
     </row>
     <row r="178" spans="1:5">
       <c r="A178" s="1" t="s">
         <v>174</v>
       </c>
       <c r="B178" s="1">
-        <v>2009</v>
+        <v>2015</v>
       </c>
       <c r="C178" s="1" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="D178" s="1" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="E178" s="1"/>
+        <v>28</v>
+      </c>
+      <c r="E178" s="1" t="s">
+        <v>29</v>
+      </c>
     </row>
     <row r="179" spans="1:5">
       <c r="A179" s="1" t="s">
         <v>175</v>
       </c>
       <c r="B179" s="1">
-        <v>2011</v>
+        <v>2014</v>
       </c>
       <c r="C179" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D179" s="1" t="s">
         <v>176</v>
       </c>
       <c r="E179" s="1" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="180" spans="1:5">
       <c r="A180" s="1" t="s">
         <v>175</v>
       </c>
       <c r="B180" s="1">
-        <v>2015</v>
+        <v>2017</v>
       </c>
       <c r="C180" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D180" s="1" t="s">
-        <v>28</v>
+        <v>176</v>
       </c>
       <c r="E180" s="1" t="s">
-        <v>29</v>
+        <v>177</v>
       </c>
     </row>
     <row r="181" spans="1:5">
       <c r="A181" s="1" t="s">
         <v>175</v>
       </c>
       <c r="B181" s="1">
-        <v>2022</v>
+        <v>2020</v>
       </c>
       <c r="C181" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D181" s="1" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="E181" s="1"/>
+        <v>176</v>
+      </c>
+      <c r="E181" s="1" t="s">
+        <v>177</v>
+      </c>
     </row>
     <row r="182" spans="1:5">
       <c r="A182" s="1" t="s">
         <v>175</v>
       </c>
       <c r="B182" s="1">
-        <v>2014</v>
+        <v>2011</v>
       </c>
       <c r="C182" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D182" s="1" t="s">
         <v>176</v>
       </c>
       <c r="E182" s="1" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="183" spans="1:5">
       <c r="A183" s="1" t="s">
         <v>175</v>
       </c>
       <c r="B183" s="1">
-        <v>2017</v>
+        <v>2015</v>
       </c>
       <c r="C183" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D183" s="1" t="s">
-        <v>176</v>
+        <v>28</v>
       </c>
       <c r="E183" s="1" t="s">
-        <v>177</v>
+        <v>29</v>
       </c>
     </row>
     <row r="184" spans="1:5">
       <c r="A184" s="1" t="s">
         <v>175</v>
       </c>
       <c r="B184" s="1">
-        <v>2020</v>
+        <v>2022</v>
       </c>
       <c r="C184" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D184" s="1" t="s">
-        <v>176</v>
-[...3 lines deleted...]
-      </c>
+        <v>18</v>
+      </c>
+      <c r="E184" s="1"/>
     </row>
     <row r="185" spans="1:5">
       <c r="A185" s="1" t="s">
         <v>178</v>
       </c>
       <c r="B185" s="1">
         <v>2008</v>
       </c>
       <c r="C185" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D185" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E185" s="1"/>
     </row>
     <row r="186" spans="1:5">
       <c r="A186" s="1" t="s">
         <v>179</v>
       </c>
       <c r="B186" s="1">
         <v>2007</v>
       </c>
       <c r="C186" s="1" t="s">
         <v>9</v>
@@ -4317,253 +4317,253 @@
       </c>
       <c r="E197" s="1" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="198" spans="1:5">
       <c r="A198" s="1" t="s">
         <v>192</v>
       </c>
       <c r="B198" s="1">
         <v>2012</v>
       </c>
       <c r="C198" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D198" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E198" s="1"/>
     </row>
     <row r="199" spans="1:5">
       <c r="A199" s="1" t="s">
         <v>193</v>
       </c>
       <c r="B199" s="1">
-        <v>2011</v>
+        <v>2023</v>
       </c>
       <c r="C199" s="1" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="D199" s="1" t="s">
-        <v>18</v>
-[...3 lines deleted...]
-      </c>
+        <v>12</v>
+      </c>
+      <c r="E199" s="1"/>
     </row>
     <row r="200" spans="1:5">
       <c r="A200" s="1" t="s">
         <v>193</v>
       </c>
       <c r="B200" s="1">
-        <v>2013</v>
+        <v>2011</v>
       </c>
       <c r="C200" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D200" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E200" s="1" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="201" spans="1:5">
       <c r="A201" s="1" t="s">
         <v>193</v>
       </c>
       <c r="B201" s="1">
-        <v>2014</v>
+        <v>2013</v>
       </c>
       <c r="C201" s="1" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="D201" s="1" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="E201" s="1"/>
+        <v>18</v>
+      </c>
+      <c r="E201" s="1" t="s">
+        <v>194</v>
+      </c>
     </row>
     <row r="202" spans="1:5">
       <c r="A202" s="1" t="s">
         <v>193</v>
       </c>
       <c r="B202" s="1">
-        <v>2015</v>
+        <v>2014</v>
       </c>
       <c r="C202" s="1" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="D202" s="1" t="s">
-        <v>18</v>
-[...3 lines deleted...]
-      </c>
+        <v>9</v>
+      </c>
+      <c r="E202" s="1"/>
     </row>
     <row r="203" spans="1:5">
       <c r="A203" s="1" t="s">
         <v>193</v>
       </c>
       <c r="B203" s="1">
-        <v>2017</v>
+        <v>2015</v>
       </c>
       <c r="C203" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D203" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E203" s="1" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
     </row>
     <row r="204" spans="1:5">
       <c r="A204" s="1" t="s">
         <v>193</v>
       </c>
       <c r="B204" s="1">
-        <v>2021</v>
+        <v>2017</v>
       </c>
       <c r="C204" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D204" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="E204" s="1"/>
+      <c r="E204" s="1" t="s">
+        <v>195</v>
+      </c>
     </row>
     <row r="205" spans="1:5">
       <c r="A205" s="1" t="s">
         <v>193</v>
       </c>
       <c r="B205" s="1">
-        <v>2019</v>
+        <v>2021</v>
       </c>
       <c r="C205" s="1" t="s">
-        <v>160</v>
+        <v>18</v>
       </c>
       <c r="D205" s="1" t="s">
-        <v>160</v>
-[...3 lines deleted...]
-      </c>
+        <v>18</v>
+      </c>
+      <c r="E205" s="1"/>
     </row>
     <row r="206" spans="1:5">
       <c r="A206" s="1" t="s">
         <v>193</v>
       </c>
       <c r="B206" s="1">
-        <v>2020</v>
+        <v>2019</v>
       </c>
       <c r="C206" s="1" t="s">
-        <v>18</v>
+        <v>160</v>
       </c>
       <c r="D206" s="1" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="E206" s="1"/>
+        <v>160</v>
+      </c>
+      <c r="E206" s="1" t="s">
+        <v>194</v>
+      </c>
     </row>
     <row r="207" spans="1:5">
       <c r="A207" s="1" t="s">
         <v>193</v>
       </c>
       <c r="B207" s="1">
-        <v>2023</v>
+        <v>2020</v>
       </c>
       <c r="C207" s="1" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D207" s="1" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="E207" s="1"/>
     </row>
     <row r="208" spans="1:5">
       <c r="A208" s="1" t="s">
         <v>196</v>
       </c>
       <c r="B208" s="1">
         <v>2012</v>
       </c>
       <c r="C208" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D208" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E208" s="1"/>
     </row>
     <row r="209" spans="1:5">
       <c r="A209" s="1" t="s">
         <v>196</v>
       </c>
       <c r="B209" s="1">
         <v>2015</v>
       </c>
       <c r="C209" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D209" s="1" t="s">
         <v>197</v>
       </c>
       <c r="E209" s="1" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="210" spans="1:5">
       <c r="A210" s="1" t="s">
         <v>199</v>
       </c>
       <c r="B210" s="1">
-        <v>2012</v>
+        <v>2015</v>
       </c>
       <c r="C210" s="1" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="D210" s="1" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="E210" s="1"/>
+        <v>28</v>
+      </c>
+      <c r="E210" s="1" t="s">
+        <v>29</v>
+      </c>
     </row>
     <row r="211" spans="1:5">
       <c r="A211" s="1" t="s">
         <v>199</v>
       </c>
       <c r="B211" s="1">
-        <v>2015</v>
+        <v>2012</v>
       </c>
       <c r="C211" s="1" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="D211" s="1" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-      </c>
+        <v>9</v>
+      </c>
+      <c r="E211" s="1"/>
     </row>
     <row r="212" spans="1:5">
       <c r="A212" s="1" t="s">
         <v>200</v>
       </c>
       <c r="B212" s="1">
         <v>2014</v>
       </c>
       <c r="C212" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D212" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E212" s="1"/>
     </row>
     <row r="213" spans="1:5">
       <c r="A213" s="1" t="s">
         <v>200</v>
       </c>
       <c r="B213" s="1">
         <v>2016</v>
       </c>
       <c r="C213" s="1" t="s">
         <v>12</v>
@@ -4609,76 +4609,76 @@
         <v>202</v>
       </c>
     </row>
     <row r="216" spans="1:5">
       <c r="A216" s="1" t="s">
         <v>200</v>
       </c>
       <c r="B216" s="1">
         <v>2019</v>
       </c>
       <c r="C216" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D216" s="1" t="s">
         <v>201</v>
       </c>
       <c r="E216" s="1" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="217" spans="1:5">
       <c r="A217" s="1" t="s">
         <v>204</v>
       </c>
       <c r="B217" s="1">
-        <v>2015</v>
+        <v>2010</v>
       </c>
       <c r="C217" s="1" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="D217" s="1" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-      </c>
+        <v>9</v>
+      </c>
+      <c r="E217" s="1"/>
     </row>
     <row r="218" spans="1:5">
       <c r="A218" s="1" t="s">
         <v>204</v>
       </c>
       <c r="B218" s="1">
-        <v>2010</v>
+        <v>2015</v>
       </c>
       <c r="C218" s="1" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="D218" s="1" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="E218" s="1"/>
+        <v>28</v>
+      </c>
+      <c r="E218" s="1" t="s">
+        <v>29</v>
+      </c>
     </row>
     <row r="219" spans="1:5">
       <c r="A219" s="1" t="s">
         <v>205</v>
       </c>
       <c r="B219" s="1">
         <v>2016</v>
       </c>
       <c r="C219" s="1" t="s">
         <v>160</v>
       </c>
       <c r="D219" s="1" t="s">
         <v>206</v>
       </c>
       <c r="E219" s="1"/>
     </row>
     <row r="220" spans="1:5">
       <c r="A220" s="1" t="s">
         <v>205</v>
       </c>
       <c r="B220" s="1">
         <v>2017</v>
       </c>
       <c r="C220" s="1" t="s">
         <v>12</v>
@@ -4686,127 +4686,127 @@
       <c r="D220" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E220" s="1"/>
     </row>
     <row r="221" spans="1:5">
       <c r="A221" s="1" t="s">
         <v>207</v>
       </c>
       <c r="B221" s="1">
         <v>2014</v>
       </c>
       <c r="C221" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D221" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E221" s="1"/>
     </row>
     <row r="222" spans="1:5">
       <c r="A222" s="1" t="s">
         <v>208</v>
       </c>
       <c r="B222" s="1">
-        <v>2012</v>
+        <v>2023</v>
       </c>
       <c r="C222" s="1" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="D222" s="1" t="s">
-        <v>206</v>
-[...3 lines deleted...]
-      </c>
+        <v>12</v>
+      </c>
+      <c r="E222" s="1"/>
     </row>
     <row r="223" spans="1:5">
       <c r="A223" s="1" t="s">
         <v>208</v>
       </c>
       <c r="B223" s="1">
-        <v>2014</v>
+        <v>2012</v>
       </c>
       <c r="C223" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D223" s="1" t="s">
         <v>206</v>
       </c>
       <c r="E223" s="1" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
     </row>
     <row r="224" spans="1:5">
       <c r="A224" s="1" t="s">
         <v>208</v>
       </c>
       <c r="B224" s="1">
-        <v>2016</v>
+        <v>2014</v>
       </c>
       <c r="C224" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D224" s="1" t="s">
         <v>206</v>
       </c>
       <c r="E224" s="1" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="225" spans="1:5">
       <c r="A225" s="1" t="s">
         <v>208</v>
       </c>
       <c r="B225" s="1">
-        <v>2018</v>
+        <v>2016</v>
       </c>
       <c r="C225" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D225" s="1" t="s">
-        <v>18</v>
+        <v>206</v>
       </c>
       <c r="E225" s="1" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="226" spans="1:5">
       <c r="A226" s="1" t="s">
         <v>208</v>
       </c>
       <c r="B226" s="1">
-        <v>2023</v>
+        <v>2018</v>
       </c>
       <c r="C226" s="1" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D226" s="1" t="s">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="E226" s="1"/>
+        <v>18</v>
+      </c>
+      <c r="E226" s="1" t="s">
+        <v>212</v>
+      </c>
     </row>
     <row r="227" spans="1:5">
       <c r="A227" s="1" t="s">
         <v>213</v>
       </c>
       <c r="B227" s="1">
         <v>2015</v>
       </c>
       <c r="C227" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D227" s="1" t="s">
         <v>28</v>
       </c>
       <c r="E227" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="228" spans="1:5">
       <c r="A228" s="1" t="s">
         <v>214</v>
       </c>
       <c r="B228" s="1">
         <v>2015</v>
       </c>
@@ -4887,54 +4887,54 @@
       </c>
     </row>
     <row r="233" spans="1:5">
       <c r="A233" s="1" t="s">
         <v>221</v>
       </c>
       <c r="B233" s="1">
         <v>2017</v>
       </c>
       <c r="C233" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D233" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E233" s="1"/>
     </row>
     <row r="234" spans="1:5">
       <c r="A234" s="1" t="s">
         <v>222</v>
       </c>
       <c r="B234" s="1">
         <v>2012</v>
       </c>
       <c r="C234" s="1" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="D234" s="1" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="E234" s="1"/>
     </row>
     <row r="235" spans="1:5">
       <c r="A235" s="1" t="s">
         <v>223</v>
       </c>
       <c r="B235" s="1">
         <v>2011</v>
       </c>
       <c r="C235" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D235" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E235" s="1"/>
     </row>
     <row r="236" spans="1:5">
       <c r="A236" s="1" t="s">
         <v>223</v>
       </c>
       <c r="B236" s="1">
         <v>2012</v>
       </c>
@@ -5061,72 +5061,72 @@
       </c>
       <c r="E243" s="1" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="244" spans="1:5">
       <c r="A244" s="1" t="s">
         <v>230</v>
       </c>
       <c r="B244" s="1">
         <v>2016</v>
       </c>
       <c r="C244" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D244" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E244" s="1"/>
     </row>
     <row r="245" spans="1:5">
       <c r="A245" s="1" t="s">
         <v>231</v>
       </c>
       <c r="B245" s="1">
-        <v>2009</v>
+        <v>2013</v>
       </c>
       <c r="C245" s="1" t="s">
-        <v>9</v>
+        <v>160</v>
       </c>
       <c r="D245" s="1" t="s">
-        <v>9</v>
+        <v>232</v>
       </c>
       <c r="E245" s="1"/>
     </row>
     <row r="246" spans="1:5">
       <c r="A246" s="1" t="s">
         <v>231</v>
       </c>
       <c r="B246" s="1">
-        <v>2013</v>
+        <v>2009</v>
       </c>
       <c r="C246" s="1" t="s">
-        <v>160</v>
+        <v>9</v>
       </c>
       <c r="D246" s="1" t="s">
-        <v>232</v>
+        <v>9</v>
       </c>
       <c r="E246" s="1"/>
     </row>
     <row r="247" spans="1:5">
       <c r="A247" s="1" t="s">
         <v>233</v>
       </c>
       <c r="B247" s="1">
         <v>2009</v>
       </c>
       <c r="C247" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D247" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E247" s="1"/>
     </row>
     <row r="248" spans="1:5">
       <c r="A248" s="1" t="s">
         <v>234</v>
       </c>
       <c r="B248" s="1">
         <v>2015</v>
       </c>
@@ -5151,352 +5151,352 @@
       <c r="D249" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E249" s="1"/>
     </row>
     <row r="250" spans="1:5">
       <c r="A250" s="1" t="s">
         <v>236</v>
       </c>
       <c r="B250" s="1">
         <v>2021</v>
       </c>
       <c r="C250" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D250" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E250" s="1"/>
     </row>
     <row r="251" spans="1:5">
       <c r="A251" s="1" t="s">
         <v>237</v>
       </c>
       <c r="B251" s="1">
-        <v>2021</v>
+        <v>2015</v>
       </c>
       <c r="C251" s="1" t="s">
-        <v>238</v>
+        <v>18</v>
       </c>
       <c r="D251" s="1" t="s">
-        <v>238</v>
-[...1 lines deleted...]
-      <c r="E251" s="1"/>
+        <v>28</v>
+      </c>
+      <c r="E251" s="1" t="s">
+        <v>29</v>
+      </c>
     </row>
     <row r="252" spans="1:5">
       <c r="A252" s="1" t="s">
         <v>237</v>
       </c>
       <c r="B252" s="1">
-        <v>2020</v>
+        <v>2017</v>
       </c>
       <c r="C252" s="1" t="s">
-        <v>238</v>
+        <v>160</v>
       </c>
       <c r="D252" s="1" t="s">
         <v>238</v>
       </c>
       <c r="E252" s="1"/>
     </row>
     <row r="253" spans="1:5">
       <c r="A253" s="1" t="s">
         <v>237</v>
       </c>
       <c r="B253" s="1">
-        <v>2019</v>
+        <v>2021</v>
       </c>
       <c r="C253" s="1" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="D253" s="1" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E253" s="1"/>
     </row>
     <row r="254" spans="1:5">
       <c r="A254" s="1" t="s">
         <v>237</v>
       </c>
       <c r="B254" s="1">
-        <v>2018</v>
+        <v>2020</v>
       </c>
       <c r="C254" s="1" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="D254" s="1" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E254" s="1"/>
     </row>
     <row r="255" spans="1:5">
       <c r="A255" s="1" t="s">
         <v>237</v>
       </c>
       <c r="B255" s="1">
-        <v>2015</v>
+        <v>2019</v>
       </c>
       <c r="C255" s="1" t="s">
-        <v>18</v>
+        <v>239</v>
       </c>
       <c r="D255" s="1" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-      </c>
+        <v>239</v>
+      </c>
+      <c r="E255" s="1"/>
     </row>
     <row r="256" spans="1:5">
       <c r="A256" s="1" t="s">
         <v>237</v>
       </c>
       <c r="B256" s="1">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="C256" s="1" t="s">
-        <v>160</v>
+        <v>239</v>
       </c>
       <c r="D256" s="1" t="s">
         <v>239</v>
       </c>
       <c r="E256" s="1"/>
     </row>
     <row r="257" spans="1:5">
       <c r="A257" s="1" t="s">
         <v>240</v>
       </c>
       <c r="B257" s="1">
         <v>2014</v>
       </c>
       <c r="C257" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D257" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E257" s="1"/>
     </row>
     <row r="258" spans="1:5">
       <c r="A258" s="1" t="s">
         <v>241</v>
       </c>
       <c r="B258" s="1">
-        <v>2010</v>
+        <v>2015</v>
       </c>
       <c r="C258" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D258" s="1" t="s">
         <v>242</v>
       </c>
       <c r="E258" s="1" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="259" spans="1:5">
       <c r="A259" s="1" t="s">
         <v>241</v>
       </c>
       <c r="B259" s="1">
-        <v>2023</v>
+        <v>2009</v>
       </c>
       <c r="C259" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D259" s="1" t="s">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="E259" s="1"/>
+        <v>242</v>
+      </c>
+      <c r="E259" s="1" t="s">
+        <v>244</v>
+      </c>
     </row>
     <row r="260" spans="1:5">
       <c r="A260" s="1" t="s">
         <v>241</v>
       </c>
       <c r="B260" s="1">
-        <v>2011</v>
+        <v>2016</v>
       </c>
       <c r="C260" s="1" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="D260" s="1" t="s">
-        <v>242</v>
+        <v>112</v>
       </c>
       <c r="E260" s="1" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
     </row>
     <row r="261" spans="1:5">
       <c r="A261" s="1" t="s">
         <v>241</v>
       </c>
       <c r="B261" s="1">
-        <v>2012</v>
+        <v>2010</v>
       </c>
       <c r="C261" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D261" s="1" t="s">
         <v>242</v>
       </c>
       <c r="E261" s="1" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
     </row>
     <row r="262" spans="1:5">
       <c r="A262" s="1" t="s">
         <v>241</v>
       </c>
       <c r="B262" s="1">
-        <v>2013</v>
+        <v>2023</v>
       </c>
       <c r="C262" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D262" s="1" t="s">
-        <v>242</v>
-[...3 lines deleted...]
-      </c>
+        <v>12</v>
+      </c>
+      <c r="E262" s="1"/>
     </row>
     <row r="263" spans="1:5">
       <c r="A263" s="1" t="s">
         <v>241</v>
       </c>
       <c r="B263" s="1">
-        <v>2014</v>
+        <v>2011</v>
       </c>
       <c r="C263" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D263" s="1" t="s">
         <v>242</v>
       </c>
       <c r="E263" s="1" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="264" spans="1:5">
       <c r="A264" s="1" t="s">
         <v>241</v>
       </c>
       <c r="B264" s="1">
-        <v>2017</v>
+        <v>2012</v>
       </c>
       <c r="C264" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D264" s="1" t="s">
         <v>242</v>
       </c>
       <c r="E264" s="1" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
     </row>
     <row r="265" spans="1:5">
       <c r="A265" s="1" t="s">
         <v>241</v>
       </c>
       <c r="B265" s="1">
-        <v>2018</v>
+        <v>2013</v>
       </c>
       <c r="C265" s="1" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="D265" s="1" t="s">
-        <v>9</v>
+        <v>242</v>
       </c>
       <c r="E265" s="1" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="266" spans="1:5">
       <c r="A266" s="1" t="s">
         <v>241</v>
       </c>
       <c r="B266" s="1">
-        <v>2019</v>
+        <v>2014</v>
       </c>
       <c r="C266" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D266" s="1" t="s">
         <v>242</v>
       </c>
       <c r="E266" s="1" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="267" spans="1:5">
       <c r="A267" s="1" t="s">
         <v>241</v>
       </c>
       <c r="B267" s="1">
-        <v>2015</v>
+        <v>2017</v>
       </c>
       <c r="C267" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D267" s="1" t="s">
         <v>242</v>
       </c>
       <c r="E267" s="1" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="268" spans="1:5">
       <c r="A268" s="1" t="s">
         <v>241</v>
       </c>
       <c r="B268" s="1">
-        <v>2016</v>
+        <v>2018</v>
       </c>
       <c r="C268" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D268" s="1" t="s">
-        <v>112</v>
+        <v>9</v>
       </c>
       <c r="E268" s="1" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="269" spans="1:5">
       <c r="A269" s="1" t="s">
         <v>241</v>
       </c>
       <c r="B269" s="1">
-        <v>2009</v>
+        <v>2019</v>
       </c>
       <c r="C269" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D269" s="1" t="s">
         <v>242</v>
       </c>
       <c r="E269" s="1" t="s">
-        <v>243</v>
+        <v>250</v>
       </c>
     </row>
     <row r="270" spans="1:5">
       <c r="A270" s="1" t="s">
         <v>252</v>
       </c>
       <c r="B270" s="1">
         <v>2013</v>
       </c>
       <c r="C270" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D270" s="1" t="s">
         <v>253</v>
       </c>
       <c r="E270" s="1" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="271" spans="1:5">
       <c r="A271" s="1" t="s">
         <v>252</v>
       </c>
       <c r="B271" s="1">
         <v>2007</v>