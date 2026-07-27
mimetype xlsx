--- v2 (2026-07-07)
+++ v3 (2026-07-27)
@@ -3110,108 +3110,108 @@
         <v>122</v>
       </c>
     </row>
     <row r="123" spans="1:5">
       <c r="A123" s="1" t="s">
         <v>121</v>
       </c>
       <c r="B123" s="1">
         <v>2016</v>
       </c>
       <c r="C123" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D123" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E123" s="1" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="124" spans="1:5">
       <c r="A124" s="1" t="s">
         <v>121</v>
       </c>
       <c r="B124" s="1">
-        <v>2017</v>
+        <v>2021</v>
       </c>
       <c r="C124" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D124" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="E124" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E124" s="1"/>
     </row>
     <row r="125" spans="1:5">
       <c r="A125" s="1" t="s">
         <v>121</v>
       </c>
       <c r="B125" s="1">
-        <v>2021</v>
+        <v>2017</v>
       </c>
       <c r="C125" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D125" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="E125" s="1"/>
+      <c r="E125" s="1" t="s">
+        <v>122</v>
+      </c>
     </row>
     <row r="126" spans="1:5">
       <c r="A126" s="1" t="s">
         <v>121</v>
       </c>
       <c r="B126" s="1">
-        <v>2018</v>
+        <v>2020</v>
       </c>
       <c r="C126" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D126" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="E126" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E126" s="1"/>
     </row>
     <row r="127" spans="1:5">
       <c r="A127" s="1" t="s">
         <v>121</v>
       </c>
       <c r="B127" s="1">
-        <v>2020</v>
+        <v>2018</v>
       </c>
       <c r="C127" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D127" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="E127" s="1"/>
+      <c r="E127" s="1" t="s">
+        <v>122</v>
+      </c>
     </row>
     <row r="128" spans="1:5">
       <c r="A128" s="1" t="s">
         <v>121</v>
       </c>
       <c r="B128" s="1">
         <v>2019</v>
       </c>
       <c r="C128" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D128" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E128" s="1"/>
     </row>
     <row r="129" spans="1:5">
       <c r="A129" s="1" t="s">
         <v>123</v>
       </c>
       <c r="B129" s="1">
         <v>2008</v>
       </c>
       <c r="C129" s="1" t="s">
         <v>9</v>
@@ -4398,108 +4398,108 @@
       </c>
       <c r="E202" s="1"/>
     </row>
     <row r="203" spans="1:5">
       <c r="A203" s="1" t="s">
         <v>193</v>
       </c>
       <c r="B203" s="1">
         <v>2015</v>
       </c>
       <c r="C203" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D203" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E203" s="1" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="204" spans="1:5">
       <c r="A204" s="1" t="s">
         <v>193</v>
       </c>
       <c r="B204" s="1">
-        <v>2017</v>
+        <v>2021</v>
       </c>
       <c r="C204" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D204" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="E204" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E204" s="1"/>
     </row>
     <row r="205" spans="1:5">
       <c r="A205" s="1" t="s">
         <v>193</v>
       </c>
       <c r="B205" s="1">
-        <v>2021</v>
+        <v>2017</v>
       </c>
       <c r="C205" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D205" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="E205" s="1"/>
+      <c r="E205" s="1" t="s">
+        <v>195</v>
+      </c>
     </row>
     <row r="206" spans="1:5">
       <c r="A206" s="1" t="s">
         <v>193</v>
       </c>
       <c r="B206" s="1">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="C206" s="1" t="s">
-        <v>160</v>
+        <v>18</v>
       </c>
       <c r="D206" s="1" t="s">
-        <v>160</v>
-[...3 lines deleted...]
-      </c>
+        <v>18</v>
+      </c>
+      <c r="E206" s="1"/>
     </row>
     <row r="207" spans="1:5">
       <c r="A207" s="1" t="s">
         <v>193</v>
       </c>
       <c r="B207" s="1">
-        <v>2020</v>
+        <v>2019</v>
       </c>
       <c r="C207" s="1" t="s">
-        <v>18</v>
+        <v>160</v>
       </c>
       <c r="D207" s="1" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="E207" s="1"/>
+        <v>160</v>
+      </c>
+      <c r="E207" s="1" t="s">
+        <v>194</v>
+      </c>
     </row>
     <row r="208" spans="1:5">
       <c r="A208" s="1" t="s">
         <v>196</v>
       </c>
       <c r="B208" s="1">
         <v>2012</v>
       </c>
       <c r="C208" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D208" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E208" s="1"/>
     </row>
     <row r="209" spans="1:5">
       <c r="A209" s="1" t="s">
         <v>196</v>
       </c>
       <c r="B209" s="1">
         <v>2015</v>
       </c>
       <c r="C209" s="1" t="s">
         <v>12</v>
@@ -4963,76 +4963,76 @@
         <v>220</v>
       </c>
     </row>
     <row r="238" spans="1:5">
       <c r="A238" s="1" t="s">
         <v>225</v>
       </c>
       <c r="B238" s="1">
         <v>2010</v>
       </c>
       <c r="C238" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D238" s="1" t="s">
         <v>226</v>
       </c>
       <c r="E238" s="1" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="239" spans="1:5">
       <c r="A239" s="1" t="s">
         <v>225</v>
       </c>
       <c r="B239" s="1">
-        <v>2020</v>
+        <v>2011</v>
       </c>
       <c r="C239" s="1" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="D239" s="1" t="s">
-        <v>228</v>
-[...3 lines deleted...]
-      </c>
+        <v>9</v>
+      </c>
+      <c r="E239" s="1"/>
     </row>
     <row r="240" spans="1:5">
       <c r="A240" s="1" t="s">
         <v>225</v>
       </c>
       <c r="B240" s="1">
-        <v>2011</v>
+        <v>2020</v>
       </c>
       <c r="C240" s="1" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="D240" s="1" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="E240" s="1"/>
+        <v>228</v>
+      </c>
+      <c r="E240" s="1" t="s">
+        <v>227</v>
+      </c>
     </row>
     <row r="241" spans="1:5">
       <c r="A241" s="1" t="s">
         <v>225</v>
       </c>
       <c r="B241" s="1">
         <v>2013</v>
       </c>
       <c r="C241" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D241" s="1" t="s">
         <v>226</v>
       </c>
       <c r="E241" s="1" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="242" spans="1:5">
       <c r="A242" s="1" t="s">
         <v>225</v>
       </c>
       <c r="B242" s="1">
         <v>2015</v>
       </c>