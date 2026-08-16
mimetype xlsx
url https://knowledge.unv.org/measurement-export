--- v3 (2026-07-27)
+++ v4 (2026-08-16)
@@ -71,74 +71,74 @@
   <si>
     <t>Andorra</t>
   </si>
   <si>
     <t>Labour Force Survey</t>
   </si>
   <si>
     <t>Enquête sur les Forces de Travail</t>
   </si>
   <si>
     <t>Argentina</t>
   </si>
   <si>
     <t>Armenia</t>
   </si>
   <si>
     <t>Household Labour Force Survey</t>
   </si>
   <si>
     <t>Australia</t>
   </si>
   <si>
     <t>Social Survey</t>
   </si>
   <si>
+    <t>General Social Survey</t>
+  </si>
+  <si>
+    <t>https://www.abs.gov.au/statistics/people/people-and-communities/general-social-survey-summary-results-australia/2019</t>
+  </si>
+  <si>
     <t>General social survey</t>
   </si>
   <si>
     <t>https://www.abs.gov.au/AUSSTATS/abs@.nsf/DetailsPage/4159.02010?OpenDocumenthttps://www.abs.gov.au/AUSSTATS/abs@.nsf/DetailsPage/4159.02010?OpenDocument</t>
   </si>
   <si>
     <t>https://www.abs.gov.au/AUSSTATS/abs@.nsf/DetailsPage/4159.02014?OpenDocumenthttps://www.abs.gov.au/AUSSTATS/abs@.nsf/DetailsPage/4159.02014?OpenDocument</t>
   </si>
   <si>
     <t>Census</t>
   </si>
   <si>
     <t>Census of Population and Housing</t>
   </si>
   <si>
     <t>https://quickstats.censusdata.abs.gov.au/census_services/getproduct/census/2016/communityprofile/036?opendocumenthttps://quickstats.censusdata.abs.gov.au/census_services/getproduct/census/2016/communityprofile/036?opendocument</t>
   </si>
   <si>
-    <t>General Social Survey</t>
-[...4 lines deleted...]
-  <si>
     <t>Austria</t>
   </si>
   <si>
     <t>EU-SILC, Social/cultural participation and material deprivation module</t>
   </si>
   <si>
     <t>https://ec.europa.eu/eurostat/web/income-and-living-conditions/data/database?node_code=ilc_scphttps://ec.europa.eu/eurostat/web/income-and-living-conditions/data/database?node_code=ilc_scp</t>
   </si>
   <si>
     <t>Azerbaijan</t>
   </si>
   <si>
     <t>Bangladesh</t>
   </si>
   <si>
     <t>http://catalog.ihsn.org/index.php/catalog/7277/get-microdatahttp://catalog.ihsn.org/index.php/catalog/7277/get-microdata</t>
   </si>
   <si>
     <t>http://www.bbs.gov.bd/site/page/111d09ce-718a-4ae6-8188-f7d938ada348/-http://www.bbs.gov.bd/site/page/111d09ce-718a-4ae6-8188-f7d938ada348/-</t>
   </si>
   <si>
     <t>Quarterly Labour Force Survey (QLFS) 2015-16</t>
   </si>
   <si>
     <t>Belarus</t>
@@ -194,80 +194,80 @@
   <si>
     <t>Canada</t>
   </si>
   <si>
     <t>GSS-Giving, Volunteering and Participating</t>
   </si>
   <si>
     <t>https://www150.statcan.gc.ca/n1/pub/89-652-x/89-652-x2015003-eng.htm#a5https://www150.statcan.gc.ca/n1/pub/89-652-x/89-652-x2015003-eng.htm#a5</t>
   </si>
   <si>
     <t>Chile</t>
   </si>
   <si>
     <t>Encuesta Nacional sobre Uso del Tiempo</t>
   </si>
   <si>
     <t>China</t>
   </si>
   <si>
     <t>Colombia</t>
   </si>
   <si>
     <t>Gran Encuesta Integrada de Hogares</t>
   </si>
   <si>
+    <t>http://microdatos.dane.gov.co/index.php/catalog/205/get_microdatahttp://microdatos.dane.gov.co/index.php/catalog/205/get_microdata</t>
+  </si>
+  <si>
+    <t>http://microdatos.dane.gov.co/index.php/catalog/182/get_microdatahttp://microdatos.dane.gov.co/index.php/catalog/182/get_microdata</t>
+  </si>
+  <si>
     <t>http://microdatos.dane.gov.co/index.php/catalog/77/get_microdatahttp://microdatos.dane.gov.co/index.php/catalog/77/get_microdata</t>
   </si>
   <si>
     <t>http://microdatos.dane.gov.co/index.php/catalog/68/get_microdatahttp://microdatos.dane.gov.co/index.php/catalog/68/get_microdata</t>
   </si>
   <si>
     <t>http://microdatos.dane.gov.co/index.php/catalog/328/get_microdatahttp://microdatos.dane.gov.co/index.php/catalog/328/get_microdata</t>
   </si>
   <si>
     <t>http://microdatos.dane.gov.co/index.php/catalog/356/get_microdatahttp://microdatos.dane.gov.co/index.php/catalog/356/get_microdata</t>
   </si>
   <si>
     <t>http://microdatos.dane.gov.co/index.php/catalog/427/get_microdatahttp://microdatos.dane.gov.co/index.php/catalog/427/get_microdata</t>
   </si>
   <si>
     <t>http://microdatos.dane.gov.co/index.php/catalog/458/get_microdatahttp://microdatos.dane.gov.co/index.php/catalog/458/get_microdata</t>
   </si>
   <si>
     <t>Gran Encuesta Integrada de Hogares (GEIH), Encuesta Nacional de Uso del Tiempo (ENUT)</t>
   </si>
   <si>
     <t>http://microdatos.dane.gov.co/index.php/catalog/547/study-descriptionhttp://microdatos.dane.gov.co/index.php/catalog/547/study-description</t>
   </si>
   <si>
-    <t>http://microdatos.dane.gov.co/index.php/catalog/205/get_microdatahttp://microdatos.dane.gov.co/index.php/catalog/205/get_microdata</t>
-[...4 lines deleted...]
-  <si>
     <t>Costa Rica</t>
   </si>
   <si>
     <t>Encuesta Nacional de Hogares</t>
   </si>
   <si>
     <t>http://sistemas.inec.cr:8080/bincri/RpWebEngine.exe/Portal?BASE=ENAHO2018&amp;lang=esphttp://sistemas.inec.cr:8080/bincri/RpWebEngine.exe/Portal?BASE=ENAHO2018&amp;lang=esp</t>
   </si>
   <si>
     <t>Encuesta Continua de Empleo</t>
   </si>
   <si>
     <t>Côte d'Ivoire</t>
   </si>
   <si>
     <t>Enquête Nationale sur l'Emploi</t>
   </si>
   <si>
     <t>Croatia</t>
   </si>
   <si>
     <t>Cyprus</t>
   </si>
   <si>
     <t>Republic  of Cyprus Statistical Agency</t>
@@ -332,62 +332,62 @@
   <si>
     <t>Ghana</t>
   </si>
   <si>
     <t>Greece</t>
   </si>
   <si>
     <t>other</t>
   </si>
   <si>
     <t>Annual survey of Non Profit Institutions</t>
   </si>
   <si>
     <t>Guatemala</t>
   </si>
   <si>
     <t>Encuesta Nacional de Empleo e Ingresos</t>
   </si>
   <si>
     <t>Honduras</t>
   </si>
   <si>
     <t>Hungary</t>
   </si>
   <si>
+    <t>https://www.ksh.hu/stadat_infra_9_13</t>
+  </si>
+  <si>
     <t>http://www.ksh.hu/docs/hun/xftp/idoszaki/pdf/onkentesmunka.pdfhttp://www.ksh.hu/docs/hun/xftp/idoszaki/pdf/onkentesmunka.pdf</t>
   </si>
   <si>
     <t>http://www.ksh.hu/docs/eng/modsz/modsz93.htmlhttp://www.ksh.hu/docs/eng/modsz/modsz93.html</t>
   </si>
   <si>
     <t>http://www.ksh.hu/stadat_infra_9_7http://www.ksh.hu/stadat_infra_9_7</t>
   </si>
   <si>
-    <t>https://www.ksh.hu/stadat_infra_9_13</t>
-[...1 lines deleted...]
-  <si>
     <t>Iceland</t>
   </si>
   <si>
     <t>India</t>
   </si>
   <si>
     <t>Time use Survey</t>
   </si>
   <si>
     <t>http://mospi.nic.in/sites/default/files/publication_reports/Report_TUS_2019_0.pdf</t>
   </si>
   <si>
     <t>Indonesia</t>
   </si>
   <si>
     <t>National Labour Force Survey</t>
   </si>
   <si>
     <t>Iran (Islamic Republic of)</t>
   </si>
   <si>
     <t>Iraq</t>
   </si>
   <si>
     <t>Ireland</t>
@@ -395,56 +395,56 @@
   <si>
     <t>Quarterly National Household Survey Quarter 3 2013 Module on Volunteering and Well-Being</t>
   </si>
   <si>
     <t>https://www.cso.ie/en/releasesandpublications/er/q-vwb/qnhsvolunteeringandwellbeingq32013/https://www.cso.ie/en/releasesandpublications/er/q-vwb/qnhsvolunteeringandwellbeingq32013/</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
     <t>https://surveys.cbs.gov.il/Survey/surveyE.htmhttps://surveys.cbs.gov.il/Survey/surveyE.htm</t>
   </si>
   <si>
     <t>Italy</t>
   </si>
   <si>
     <t>Aspetti della vita quotidiana</t>
   </si>
   <si>
     <t>http://dati.istat.it/http://dati.istat.it/</t>
   </si>
   <si>
     <t>Japan</t>
   </si>
   <si>
+    <t>General Survey on Working Conditions</t>
+  </si>
+  <si>
     <t>Survey on Time Use and Leisure Activities</t>
   </si>
   <si>
-    <t>General Survey on Working Conditions</t>
-[...1 lines deleted...]
-  <si>
     <t>Kazakhstan</t>
   </si>
   <si>
     <t>https://stat.gov.kz/official/industry/25/statistic/5</t>
   </si>
   <si>
     <t>Kenya</t>
   </si>
   <si>
     <t>Kenya Population and Housing Census</t>
   </si>
   <si>
     <t>Kenya integrated Household Budget survey</t>
   </si>
   <si>
     <t>http://catalog.ihsn.org/index.php/catalog/7432/related-materialshttp://catalog.ihsn.org/index.php/catalog/7432/related-materials</t>
   </si>
   <si>
     <t>Kyrgyzstan</t>
   </si>
   <si>
     <t>Lao People’s Democratic Republic</t>
   </si>
   <si>
     <t>Latvia</t>
@@ -506,56 +506,56 @@
   <si>
     <t>http://web.nso.mn/nada/index.php/catalog/116http://web.nso.mn/nada/index.php/catalog/116</t>
   </si>
   <si>
     <t>http://web.nso.mn/nada/index.php/catalog/118http://web.nso.mn/nada/index.php/catalog/118</t>
   </si>
   <si>
     <t>Morocco</t>
   </si>
   <si>
     <t>Nepal</t>
   </si>
   <si>
     <t>Social survey</t>
   </si>
   <si>
     <t>Household survey</t>
   </si>
   <si>
     <t>https://cbs.gov.np/nepal-labour-force-survery-iii/https://cbs.gov.np/nepal-labour-force-survery-iii/</t>
   </si>
   <si>
     <t>Netherlands</t>
   </si>
   <si>
+    <t>https://www.cbs.nl/en-gb/publication/2017/26/trends-in-the-netherlands-2017https://www.cbs.nl/en-gb/publication/2017/26/trends-in-the-netherlands-2017</t>
+  </si>
+  <si>
     <t>Permanent Survey on Living Conditions</t>
   </si>
   <si>
-    <t>https://www.cbs.nl/en-gb/publication/2017/26/trends-in-the-netherlands-2017https://www.cbs.nl/en-gb/publication/2017/26/trends-in-the-netherlands-2017</t>
-[...1 lines deleted...]
-  <si>
     <t>New Zealand</t>
   </si>
   <si>
     <t>NZ General Social Survey</t>
   </si>
   <si>
     <t>http://archive.stats.govt.nz/browse_for_stats/people_and_communities/Households/nzgss_HOTP2008.aspxhttp://archive.stats.govt.nz/browse_for_stats/people_and_communities/Households/nzgss_HOTP2008.aspx</t>
   </si>
   <si>
     <t>NZ General Social Survey, Civic and Cultural Participation Supplement</t>
   </si>
   <si>
     <t>http://archive.stats.govt.nz/browse_for_stats/people_and_communities/Households/WellbeingStatistics_HOTP16/Related%20Links.aspxhttp://archive.stats.govt.nz/browse_for_stats/people_and_communities/Households/WellbeingStatistics_HOTP16/Related%20Links.aspx</t>
   </si>
   <si>
     <t>https://www.stats.govt.nz/information-releases/labour-market-statistics-volunteer-work-june-2018-quarterhttps://www.stats.govt.nz/information-releases/labour-market-statistics-volunteer-work-june-2018-quarter</t>
   </si>
   <si>
     <t>Nigeria</t>
   </si>
   <si>
     <t>General Household Survey</t>
   </si>
   <si>
     <t>North Macedonia</t>
@@ -566,56 +566,56 @@
   <si>
     <t>EU Statistics on Income and Living Conditions</t>
   </si>
   <si>
     <t>https://www.ssb.no/en/statbank/list/orgakt</t>
   </si>
   <si>
     <t>Oman</t>
   </si>
   <si>
     <t>Pakistan</t>
   </si>
   <si>
     <t>Panama</t>
   </si>
   <si>
     <t>Peru</t>
   </si>
   <si>
     <t>Prueba Piloto: Encuesta para el estudio del Mercado laboral</t>
   </si>
   <si>
     <t>Poland</t>
   </si>
   <si>
+    <t>Non-profit institutions</t>
+  </si>
+  <si>
     <t>LFS Module - Volunteer work outside own household</t>
   </si>
   <si>
-    <t>Non-profit institutions</t>
-[...1 lines deleted...]
-  <si>
     <t>https://stat.gov.pl/en/topics/social-economy/volunteering-and-other-types-of-unpaid-work-outside-own-household/volunteering-in-2016,1,2.htmlhttps://stat.gov.pl/en/topics/social-economy/volunteering-and-other-types-of-unpaid-work-outside-own-household/volunteering-in-2016,1,2.html</t>
   </si>
   <si>
     <t>Portugal</t>
   </si>
   <si>
     <t>Inquérito ao Emprego</t>
   </si>
   <si>
     <t>https://www.ine.pt/xportal/xmain?xpid=INE&amp;xpgid=cn_quadros&amp;boui=95393187https://www.ine.pt/xportal/xmain?xpid=INE&amp;xpgid=cn_quadros&amp;boui=95393187</t>
   </si>
   <si>
     <t>Inquérito ao Trabalho Voluntário 2018</t>
   </si>
   <si>
     <t>https://www.ine.pt/xportal/xmain?xpid=INE&amp;xpgid=ine_destaques&amp;DESTAQUESdest_boui=379956830&amp;DESTAQUESmodo=2&amp;xlang=pthttps://www.ine.pt/xportal/xmain?xpid=INE&amp;xpgid=ine_destaques&amp;DESTAQUESdest_boui=379956830&amp;DESTAQUESmodo=2&amp;xlang=pt</t>
   </si>
   <si>
     <t>Qatar</t>
   </si>
   <si>
     <t>Republic of Korea</t>
   </si>
   <si>
     <t>http://kosis.kr/eng/statisticsList/statisticsListIndex.do?menuId=M_01_01&amp;vwcd=MT_ETITLE&amp;parmTabId=M_01_01&amp;statId=1977013&amp;themaId=#SelectStatsBoxDivhttp://kosis.kr/eng/statisticsList/statisticsListIndex.do?menuId=M_01_01&amp;vwcd=MT_ETITLE&amp;parmTabId=M_01_01&amp;statId=1977013&amp;themaId=#SelectStatsBoxDiv</t>
@@ -641,62 +641,62 @@
   <si>
     <t>Обследования Рабочей Силы</t>
   </si>
   <si>
     <t>https://gks.ru/compendium/document/13265https://gks.ru/compendium/document/13265</t>
   </si>
   <si>
     <t>https://gks.ru/compendium/document/13265</t>
   </si>
   <si>
     <t>Serbia</t>
   </si>
   <si>
     <t>Seychelles</t>
   </si>
   <si>
     <t>Individual Giving Survey</t>
   </si>
   <si>
     <t>Sierra Leone</t>
   </si>
   <si>
     <t>Singapore</t>
   </si>
   <si>
+    <t>https://cityofgood.sg/resources/nvpc-individual-giving-study-2018/</t>
+  </si>
+  <si>
     <t>https://cityofgood.sg/resources/individual-giving-survey-2012-findings-2/</t>
   </si>
   <si>
     <t>https://cityofgood.sg/resources/individual-giving-survey-2014-findings-2/</t>
   </si>
   <si>
     <t>https://cityofgood.sg/resources/individual-giving-survey-2016-findings/</t>
   </si>
   <si>
-    <t>https://cityofgood.sg/resources/nvpc-individual-giving-study-2018/</t>
-[...1 lines deleted...]
-  <si>
     <t>Slovakia</t>
   </si>
   <si>
     <t>Slovenia</t>
   </si>
   <si>
     <t>South Africa</t>
   </si>
   <si>
     <t>Quarterly Labour Force Survey</t>
   </si>
   <si>
     <t>http://www.statssa.gov.za/?page_id=1854&amp;PPN=P0211.3&amp;SCH=6347http://www.statssa.gov.za/?page_id=1854&amp;PPN=P0211.3&amp;SCH=6347</t>
   </si>
   <si>
     <t>http://www.statssa.gov.za/?page_id=1854&amp;PPN=P0211.3</t>
   </si>
   <si>
     <t>Spain</t>
   </si>
   <si>
     <t>https://ec.europa.eu/eurostat/web/income-and-living-conditions/data/database?node_code=ilc_scp</t>
   </si>
   <si>
     <t>Sri Lanka</t>
@@ -728,54 +728,54 @@
   <si>
     <t>Tajikistan</t>
   </si>
   <si>
     <t>Thailand</t>
   </si>
   <si>
     <t>The Non - profit Organization Survey</t>
   </si>
   <si>
     <t>Trinidad and Tobago</t>
   </si>
   <si>
     <t>Türkiye</t>
   </si>
   <si>
     <t>Uganda</t>
   </si>
   <si>
     <t>Ukraine</t>
   </si>
   <si>
     <t>United Kingdom of Great Britain and Northern Ireland</t>
   </si>
   <si>
+    <t>Household Survey</t>
+  </si>
+  <si>
     <t>Community Life Survey</t>
-  </si>
-[...1 lines deleted...]
-    <t>Household Survey</t>
   </si>
   <si>
     <t>United Republic of Tanzania</t>
   </si>
   <si>
     <t>United States of America</t>
   </si>
   <si>
     <t>Current Population Survey</t>
   </si>
   <si>
     <t>https://www.bls.gov/cps/demographics.htm#volunteer</t>
   </si>
   <si>
     <t>https://www.bls.gov/opub/ted/2011/ted_20110128.htm</t>
   </si>
   <si>
     <t>https://beta.bls.gov/dataQuery/find?fq=survey%3A%5Btu%5D&amp;s=popularity%3AD</t>
   </si>
   <si>
     <t>https://www.bls.gov/opub/ted/2012/ted_20120223.htm</t>
   </si>
   <si>
     <t>https://www.bls.gov/opub/ted/2013/ted_20130226.htm</t>
   </si>
@@ -1239,217 +1239,217 @@
       <c r="D5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E5" s="1"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B6" s="1">
         <v>2013</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E6" s="1"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="1">
-        <v>2023</v>
+        <v>2018</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="E7" s="1"/>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B8" s="1">
-        <v>2021</v>
+        <v>2019</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="E8" s="1"/>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B9" s="1">
-        <v>2020</v>
+        <v>2008</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="E9" s="1"/>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="1">
-        <v>2018</v>
+        <v>2023</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="E10" s="1"/>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="1">
-        <v>2019</v>
+        <v>2021</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="E11" s="1"/>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="1">
-        <v>2008</v>
+        <v>2020</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="E12" s="1"/>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B13" s="1">
-        <v>2010</v>
+        <v>2019</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E13" s="1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="1">
-        <v>2014</v>
+        <v>2010</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="E14" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="1">
-        <v>2016</v>
+        <v>2014</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="D15" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E15" s="1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B16" s="1">
-        <v>2020</v>
+        <v>2016</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="E16" s="1"/>
+        <v>25</v>
+      </c>
+      <c r="E16" s="1" t="s">
+        <v>26</v>
+      </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B17" s="1">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>25</v>
-[...3 lines deleted...]
-      </c>
+        <v>18</v>
+      </c>
+      <c r="E17" s="1"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B18" s="1">
         <v>2011</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E18" s="1"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="1">
         <v>2015</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>18</v>
@@ -1649,150 +1649,150 @@
       <c r="D31" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E31" s="1"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="1" t="s">
         <v>39</v>
       </c>
       <c r="B32" s="1">
         <v>2007</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E32" s="1"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="1" t="s">
         <v>40</v>
       </c>
       <c r="B33" s="1">
-        <v>2012</v>
+        <v>2016</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="E33" s="1"/>
+        <v>41</v>
+      </c>
+      <c r="E33" s="1" t="s">
+        <v>42</v>
+      </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="1" t="s">
         <v>40</v>
       </c>
       <c r="B34" s="1">
-        <v>2016</v>
+        <v>2022</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>12</v>
+        <v>43</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>41</v>
-[...3 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="E34" s="1"/>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="1" t="s">
         <v>40</v>
       </c>
       <c r="B35" s="1">
-        <v>2022</v>
+        <v>2017</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>43</v>
+        <v>12</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="E35" s="1"/>
+        <v>41</v>
+      </c>
+      <c r="E35" s="1" t="s">
+        <v>44</v>
+      </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="1" t="s">
         <v>40</v>
       </c>
       <c r="B36" s="1">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>41</v>
       </c>
       <c r="E36" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="1" t="s">
         <v>40</v>
       </c>
       <c r="B37" s="1">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="E37" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E37" s="1"/>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="1" t="s">
         <v>40</v>
       </c>
       <c r="B38" s="1">
-        <v>2019</v>
+        <v>2012</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>41</v>
+        <v>9</v>
       </c>
       <c r="E38" s="1"/>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="1" t="s">
         <v>46</v>
       </c>
       <c r="B39" s="1">
         <v>2016</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>47</v>
       </c>
       <c r="E39" s="1"/>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" s="1" t="s">
         <v>46</v>
       </c>
       <c r="B40" s="1">
         <v>2017</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E40" s="1"/>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" s="1" t="s">
         <v>48</v>
       </c>
@@ -1807,91 +1807,91 @@
       </c>
       <c r="E41" s="1"/>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" s="1" t="s">
         <v>48</v>
       </c>
       <c r="B42" s="1">
         <v>2015</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D42" s="1" t="s">
         <v>28</v>
       </c>
       <c r="E42" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" s="1" t="s">
         <v>49</v>
       </c>
       <c r="B43" s="1">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D43" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E43" s="1"/>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" s="1" t="s">
         <v>49</v>
       </c>
       <c r="B44" s="1">
-        <v>2022</v>
+        <v>2012</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="D44" s="1" t="s">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="E44" s="1"/>
+        <v>50</v>
+      </c>
+      <c r="E44" s="1" t="s">
+        <v>51</v>
+      </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" s="1" t="s">
         <v>49</v>
       </c>
       <c r="B45" s="1">
-        <v>2012</v>
+        <v>2023</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D45" s="1" t="s">
-        <v>50</v>
-[...3 lines deleted...]
-      </c>
+        <v>12</v>
+      </c>
+      <c r="E45" s="1"/>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" s="1" t="s">
         <v>52</v>
       </c>
       <c r="B46" s="1">
         <v>2010</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D46" s="1" t="s">
         <v>53</v>
       </c>
       <c r="E46" s="1"/>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" s="1" t="s">
         <v>52</v>
       </c>
       <c r="B47" s="1">
         <v>2013</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>18</v>
@@ -1931,212 +1931,212 @@
       <c r="D49" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E49" s="1"/>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" s="1" t="s">
         <v>57</v>
       </c>
       <c r="B50" s="1">
         <v>2008</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D50" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E50" s="1"/>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" s="1" t="s">
         <v>58</v>
       </c>
       <c r="B51" s="1">
-        <v>2012</v>
+        <v>2010</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D51" s="1" t="s">
         <v>59</v>
       </c>
       <c r="E51" s="1" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" s="1" t="s">
         <v>58</v>
       </c>
       <c r="B52" s="1">
-        <v>2013</v>
+        <v>2011</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D52" s="1" t="s">
         <v>59</v>
       </c>
       <c r="E52" s="1" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" s="1" t="s">
         <v>58</v>
       </c>
       <c r="B53" s="1">
-        <v>2014</v>
+        <v>2012</v>
       </c>
       <c r="C53" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D53" s="1" t="s">
         <v>59</v>
       </c>
       <c r="E53" s="1" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" s="1" t="s">
         <v>58</v>
       </c>
       <c r="B54" s="1">
-        <v>2015</v>
+        <v>2013</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D54" s="1" t="s">
         <v>59</v>
       </c>
       <c r="E54" s="1" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" s="1" t="s">
         <v>58</v>
       </c>
       <c r="B55" s="1">
-        <v>2016</v>
+        <v>2014</v>
       </c>
       <c r="C55" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D55" s="1" t="s">
         <v>59</v>
       </c>
       <c r="E55" s="1" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" s="1" t="s">
         <v>58</v>
       </c>
       <c r="B56" s="1">
-        <v>2017</v>
+        <v>2015</v>
       </c>
       <c r="C56" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D56" s="1" t="s">
         <v>59</v>
       </c>
       <c r="E56" s="1" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" s="1" t="s">
         <v>58</v>
       </c>
       <c r="B57" s="1">
-        <v>2018</v>
+        <v>2016</v>
       </c>
       <c r="C57" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D57" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="E57" s="1" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" s="1" t="s">
         <v>58</v>
       </c>
       <c r="B58" s="1">
-        <v>2019</v>
+        <v>2017</v>
       </c>
       <c r="C58" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D58" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="E58" s="1"/>
+      <c r="E58" s="1" t="s">
+        <v>67</v>
+      </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" s="1" t="s">
         <v>58</v>
       </c>
       <c r="B59" s="1">
-        <v>2010</v>
+        <v>2018</v>
       </c>
       <c r="C59" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D59" s="1" t="s">
-        <v>59</v>
+        <v>68</v>
       </c>
       <c r="E59" s="1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60" s="1" t="s">
         <v>58</v>
       </c>
       <c r="B60" s="1">
-        <v>2011</v>
+        <v>2019</v>
       </c>
       <c r="C60" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D60" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="E60" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E60" s="1"/>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" s="1" t="s">
         <v>70</v>
       </c>
       <c r="B61" s="1">
         <v>2016</v>
       </c>
       <c r="C61" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D61" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E61" s="1" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" s="1" t="s">
         <v>70</v>
       </c>
       <c r="B62" s="1">
         <v>2017</v>
       </c>
@@ -2193,77 +2193,77 @@
       </c>
       <c r="E65" s="1"/>
     </row>
     <row r="66" spans="1:5">
       <c r="A66" s="1" t="s">
         <v>76</v>
       </c>
       <c r="B66" s="1">
         <v>2015</v>
       </c>
       <c r="C66" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D66" s="1" t="s">
         <v>28</v>
       </c>
       <c r="E66" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" s="1" t="s">
         <v>77</v>
       </c>
       <c r="B67" s="1">
-        <v>2015</v>
+        <v>2017</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>18</v>
+        <v>5</v>
       </c>
       <c r="D67" s="1" t="s">
-        <v>28</v>
+        <v>78</v>
       </c>
       <c r="E67" s="1" t="s">
-        <v>29</v>
+        <v>79</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" s="1" t="s">
         <v>77</v>
       </c>
       <c r="B68" s="1">
-        <v>2017</v>
+        <v>2015</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>5</v>
+        <v>18</v>
       </c>
       <c r="D68" s="1" t="s">
-        <v>78</v>
+        <v>28</v>
       </c>
       <c r="E68" s="1" t="s">
-        <v>79</v>
+        <v>29</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="A69" s="1" t="s">
         <v>80</v>
       </c>
       <c r="B69" s="1">
         <v>2023</v>
       </c>
       <c r="C69" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D69" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E69" s="1"/>
     </row>
     <row r="70" spans="1:5">
       <c r="A70" s="1" t="s">
         <v>80</v>
       </c>
       <c r="B70" s="1">
         <v>2013</v>
       </c>
       <c r="C70" s="1" t="s">
@@ -2274,138 +2274,138 @@
       </c>
       <c r="E70" s="1"/>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" s="1" t="s">
         <v>80</v>
       </c>
       <c r="B71" s="1">
         <v>2015</v>
       </c>
       <c r="C71" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D71" s="1" t="s">
         <v>28</v>
       </c>
       <c r="E71" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="A72" s="1" t="s">
         <v>81</v>
       </c>
       <c r="B72" s="1">
-        <v>2018</v>
+        <v>2009</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="D72" s="1" t="s">
-        <v>82</v>
-[...3 lines deleted...]
-      </c>
+        <v>9</v>
+      </c>
+      <c r="E72" s="1"/>
     </row>
     <row r="73" spans="1:5">
       <c r="A73" s="1" t="s">
         <v>81</v>
       </c>
       <c r="B73" s="1">
-        <v>2019</v>
+        <v>2015</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>5</v>
+        <v>18</v>
       </c>
       <c r="D73" s="1" t="s">
-        <v>82</v>
+        <v>28</v>
       </c>
       <c r="E73" s="1" t="s">
-        <v>83</v>
+        <v>29</v>
       </c>
     </row>
     <row r="74" spans="1:5">
       <c r="A74" s="1" t="s">
         <v>81</v>
       </c>
       <c r="B74" s="1">
-        <v>2009</v>
+        <v>2020</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="D74" s="1" t="s">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="E74" s="1"/>
     </row>
     <row r="75" spans="1:5">
       <c r="A75" s="1" t="s">
         <v>81</v>
       </c>
       <c r="B75" s="1">
-        <v>2015</v>
+        <v>2018</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>18</v>
+        <v>5</v>
       </c>
       <c r="D75" s="1" t="s">
-        <v>28</v>
+        <v>82</v>
       </c>
       <c r="E75" s="1" t="s">
-        <v>29</v>
+        <v>83</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76" s="1" t="s">
         <v>81</v>
       </c>
       <c r="B76" s="1">
-        <v>2020</v>
+        <v>2019</v>
       </c>
       <c r="C76" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D76" s="1" t="s">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="E76" s="1"/>
+        <v>82</v>
+      </c>
+      <c r="E76" s="1" t="s">
+        <v>83</v>
+      </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77" s="1" t="s">
         <v>84</v>
       </c>
       <c r="B77" s="1">
         <v>2011</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="D77" s="1" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="E77" s="1"/>
     </row>
     <row r="78" spans="1:5">
       <c r="A78" s="1" t="s">
         <v>84</v>
       </c>
       <c r="B78" s="1">
         <v>2013</v>
       </c>
       <c r="C78" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D78" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E78" s="1"/>
     </row>
     <row r="79" spans="1:5">
       <c r="A79" s="1" t="s">
         <v>85</v>
       </c>
       <c r="B79" s="1">
         <v>2012</v>
       </c>
@@ -2562,76 +2562,76 @@
         <v>29</v>
       </c>
     </row>
     <row r="89" spans="1:5">
       <c r="A89" s="1" t="s">
         <v>91</v>
       </c>
       <c r="B89" s="1">
         <v>2016</v>
       </c>
       <c r="C89" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D89" s="1" t="s">
         <v>95</v>
       </c>
       <c r="E89" s="1" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="90" spans="1:5">
       <c r="A90" s="1" t="s">
         <v>96</v>
       </c>
       <c r="B90" s="1">
-        <v>2015</v>
+        <v>2012</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="D90" s="1" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-      </c>
+        <v>97</v>
+      </c>
+      <c r="E90" s="1"/>
     </row>
     <row r="91" spans="1:5">
       <c r="A91" s="1" t="s">
         <v>96</v>
       </c>
       <c r="B91" s="1">
-        <v>2012</v>
+        <v>2015</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="D91" s="1" t="s">
-        <v>97</v>
-[...1 lines deleted...]
-      <c r="E91" s="1"/>
+        <v>28</v>
+      </c>
+      <c r="E91" s="1" t="s">
+        <v>29</v>
+      </c>
     </row>
     <row r="92" spans="1:5">
       <c r="A92" s="1" t="s">
         <v>98</v>
       </c>
       <c r="B92" s="1">
         <v>2009</v>
       </c>
       <c r="C92" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D92" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E92" s="1"/>
     </row>
     <row r="93" spans="1:5">
       <c r="A93" s="1" t="s">
         <v>99</v>
       </c>
       <c r="B93" s="1">
         <v>2014</v>
       </c>
       <c r="C93" s="1" t="s">
         <v>9</v>
@@ -2701,164 +2701,164 @@
       <c r="D97" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E97" s="1"/>
     </row>
     <row r="98" spans="1:5">
       <c r="A98" s="1" t="s">
         <v>104</v>
       </c>
       <c r="B98" s="1">
         <v>2009</v>
       </c>
       <c r="C98" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D98" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E98" s="1"/>
     </row>
     <row r="99" spans="1:5">
       <c r="A99" s="1" t="s">
         <v>105</v>
       </c>
       <c r="B99" s="1">
-        <v>2023</v>
+        <v>2020</v>
       </c>
       <c r="C99" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D99" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E99" s="1"/>
     </row>
     <row r="100" spans="1:5">
       <c r="A100" s="1" t="s">
         <v>105</v>
       </c>
       <c r="B100" s="1">
-        <v>2010</v>
+        <v>2019</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="D100" s="1" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="E100" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="E100" s="1" t="s">
+        <v>106</v>
+      </c>
     </row>
     <row r="101" spans="1:5">
       <c r="A101" s="1" t="s">
         <v>105</v>
       </c>
       <c r="B101" s="1">
-        <v>2011</v>
+        <v>2023</v>
       </c>
       <c r="C101" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D101" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="E101" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E101" s="1"/>
     </row>
     <row r="102" spans="1:5">
       <c r="A102" s="1" t="s">
         <v>105</v>
       </c>
       <c r="B102" s="1">
-        <v>2014</v>
+        <v>2010</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="D102" s="1" t="s">
-        <v>12</v>
-[...3 lines deleted...]
-      </c>
+        <v>9</v>
+      </c>
+      <c r="E102" s="1"/>
     </row>
     <row r="103" spans="1:5">
       <c r="A103" s="1" t="s">
         <v>105</v>
       </c>
       <c r="B103" s="1">
-        <v>2015</v>
+        <v>2011</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="D103" s="1" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="E103" s="1" t="s">
-        <v>29</v>
+        <v>107</v>
       </c>
     </row>
     <row r="104" spans="1:5">
       <c r="A104" s="1" t="s">
         <v>105</v>
       </c>
       <c r="B104" s="1">
-        <v>2017</v>
+        <v>2014</v>
       </c>
       <c r="C104" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D104" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E104" s="1" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="105" spans="1:5">
       <c r="A105" s="1" t="s">
         <v>105</v>
       </c>
       <c r="B105" s="1">
-        <v>2020</v>
+        <v>2015</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D105" s="1" t="s">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="E105" s="1"/>
+        <v>28</v>
+      </c>
+      <c r="E105" s="1" t="s">
+        <v>29</v>
+      </c>
     </row>
     <row r="106" spans="1:5">
       <c r="A106" s="1" t="s">
         <v>105</v>
       </c>
       <c r="B106" s="1">
-        <v>2019</v>
+        <v>2017</v>
       </c>
       <c r="C106" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D106" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E106" s="1" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="107" spans="1:5">
       <c r="A107" s="1" t="s">
         <v>110</v>
       </c>
       <c r="B107" s="1">
         <v>2015</v>
       </c>
       <c r="C107" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D107" s="1" t="s">
         <v>28</v>
       </c>
       <c r="E107" s="1" t="s">
@@ -2959,272 +2959,272 @@
         <v>120</v>
       </c>
     </row>
     <row r="114" spans="1:5">
       <c r="A114" s="1" t="s">
         <v>118</v>
       </c>
       <c r="B114" s="1">
         <v>2015</v>
       </c>
       <c r="C114" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D114" s="1" t="s">
         <v>28</v>
       </c>
       <c r="E114" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="115" spans="1:5">
       <c r="A115" s="1" t="s">
         <v>121</v>
       </c>
       <c r="B115" s="1">
-        <v>2023</v>
+        <v>2009</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D115" s="1" t="s">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="E115" s="1"/>
+        <v>18</v>
+      </c>
+      <c r="E115" s="1" t="s">
+        <v>122</v>
+      </c>
     </row>
     <row r="116" spans="1:5">
       <c r="A116" s="1" t="s">
         <v>121</v>
       </c>
       <c r="B116" s="1">
-        <v>2009</v>
+        <v>2010</v>
       </c>
       <c r="C116" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D116" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E116" s="1" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="117" spans="1:5">
       <c r="A117" s="1" t="s">
         <v>121</v>
       </c>
       <c r="B117" s="1">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="C117" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D117" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E117" s="1" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="118" spans="1:5">
       <c r="A118" s="1" t="s">
         <v>121</v>
       </c>
       <c r="B118" s="1">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="C118" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D118" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E118" s="1" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="119" spans="1:5">
       <c r="A119" s="1" t="s">
         <v>121</v>
       </c>
       <c r="B119" s="1">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="C119" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D119" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E119" s="1" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="120" spans="1:5">
       <c r="A120" s="1" t="s">
         <v>121</v>
       </c>
       <c r="B120" s="1">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="C120" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D120" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E120" s="1" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="121" spans="1:5">
       <c r="A121" s="1" t="s">
         <v>121</v>
       </c>
       <c r="B121" s="1">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="C121" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D121" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E121" s="1" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="122" spans="1:5">
       <c r="A122" s="1" t="s">
         <v>121</v>
       </c>
       <c r="B122" s="1">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="C122" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D122" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E122" s="1" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="123" spans="1:5">
       <c r="A123" s="1" t="s">
         <v>121</v>
       </c>
       <c r="B123" s="1">
-        <v>2016</v>
+        <v>2021</v>
       </c>
       <c r="C123" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D123" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="E123" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E123" s="1"/>
     </row>
     <row r="124" spans="1:5">
       <c r="A124" s="1" t="s">
         <v>121</v>
       </c>
       <c r="B124" s="1">
-        <v>2021</v>
+        <v>2017</v>
       </c>
       <c r="C124" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D124" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="E124" s="1"/>
+      <c r="E124" s="1" t="s">
+        <v>122</v>
+      </c>
     </row>
     <row r="125" spans="1:5">
       <c r="A125" s="1" t="s">
         <v>121</v>
       </c>
       <c r="B125" s="1">
-        <v>2017</v>
+        <v>2020</v>
       </c>
       <c r="C125" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D125" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="E125" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E125" s="1"/>
     </row>
     <row r="126" spans="1:5">
       <c r="A126" s="1" t="s">
         <v>121</v>
       </c>
       <c r="B126" s="1">
-        <v>2020</v>
+        <v>2018</v>
       </c>
       <c r="C126" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D126" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="E126" s="1"/>
+      <c r="E126" s="1" t="s">
+        <v>122</v>
+      </c>
     </row>
     <row r="127" spans="1:5">
       <c r="A127" s="1" t="s">
         <v>121</v>
       </c>
       <c r="B127" s="1">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="C127" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D127" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="E127" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E127" s="1"/>
     </row>
     <row r="128" spans="1:5">
       <c r="A128" s="1" t="s">
         <v>121</v>
       </c>
       <c r="B128" s="1">
-        <v>2019</v>
+        <v>2023</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="D128" s="1" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="E128" s="1"/>
     </row>
     <row r="129" spans="1:5">
       <c r="A129" s="1" t="s">
         <v>123</v>
       </c>
       <c r="B129" s="1">
         <v>2008</v>
       </c>
       <c r="C129" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D129" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E129" s="1"/>
     </row>
     <row r="130" spans="1:5">
       <c r="A130" s="1" t="s">
         <v>123</v>
       </c>
       <c r="B130" s="1">
         <v>2009</v>
       </c>
@@ -3253,182 +3253,182 @@
         <v>125</v>
       </c>
     </row>
     <row r="132" spans="1:5">
       <c r="A132" s="1" t="s">
         <v>123</v>
       </c>
       <c r="B132" s="1">
         <v>2015</v>
       </c>
       <c r="C132" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D132" s="1" t="s">
         <v>28</v>
       </c>
       <c r="E132" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="133" spans="1:5">
       <c r="A133" s="1" t="s">
         <v>126</v>
       </c>
       <c r="B133" s="1">
-        <v>2016</v>
+        <v>2013</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="D133" s="1" t="s">
         <v>127</v>
       </c>
       <c r="E133" s="1"/>
     </row>
     <row r="134" spans="1:5">
       <c r="A134" s="1" t="s">
         <v>126</v>
       </c>
       <c r="B134" s="1">
-        <v>2013</v>
+        <v>2016</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="D134" s="1" t="s">
         <v>128</v>
       </c>
       <c r="E134" s="1"/>
     </row>
     <row r="135" spans="1:5">
       <c r="A135" s="1" t="s">
         <v>129</v>
       </c>
       <c r="B135" s="1">
-        <v>2012</v>
+        <v>2021</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="D135" s="1" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="E135" s="1"/>
     </row>
     <row r="136" spans="1:5">
       <c r="A136" s="1" t="s">
         <v>129</v>
       </c>
       <c r="B136" s="1">
-        <v>2017</v>
+        <v>2012</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="D136" s="1" t="s">
-        <v>12</v>
-[...3 lines deleted...]
-      </c>
+        <v>9</v>
+      </c>
+      <c r="E136" s="1"/>
     </row>
     <row r="137" spans="1:5">
       <c r="A137" s="1" t="s">
         <v>129</v>
       </c>
       <c r="B137" s="1">
-        <v>2018</v>
+        <v>2017</v>
       </c>
       <c r="C137" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D137" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E137" s="1" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="138" spans="1:5">
       <c r="A138" s="1" t="s">
         <v>129</v>
       </c>
       <c r="B138" s="1">
-        <v>2019</v>
+        <v>2018</v>
       </c>
       <c r="C138" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D138" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E138" s="1" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="139" spans="1:5">
       <c r="A139" s="1" t="s">
         <v>129</v>
       </c>
       <c r="B139" s="1">
-        <v>2020</v>
+        <v>2019</v>
       </c>
       <c r="C139" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D139" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E139" s="1" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="140" spans="1:5">
       <c r="A140" s="1" t="s">
         <v>129</v>
       </c>
       <c r="B140" s="1">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="C140" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D140" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="E140" s="1"/>
+      <c r="E140" s="1" t="s">
+        <v>130</v>
+      </c>
     </row>
     <row r="141" spans="1:5">
       <c r="A141" s="1" t="s">
         <v>131</v>
       </c>
       <c r="B141" s="1">
         <v>2009</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="D141" s="1" t="s">
         <v>132</v>
       </c>
       <c r="E141" s="1"/>
     </row>
     <row r="142" spans="1:5">
       <c r="A142" s="1" t="s">
         <v>131</v>
       </c>
       <c r="B142" s="1">
         <v>2016</v>
       </c>
       <c r="C142" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D142" s="1" t="s">
         <v>133</v>
       </c>
       <c r="E142" s="1" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="143" spans="1:5">
       <c r="A143" s="1" t="s">
@@ -3775,219 +3775,219 @@
       </c>
       <c r="E163" s="1"/>
     </row>
     <row r="164" spans="1:5">
       <c r="A164" s="1" t="s">
         <v>159</v>
       </c>
       <c r="B164" s="1">
         <v>2018</v>
       </c>
       <c r="C164" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D164" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E164" s="1" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="165" spans="1:5">
       <c r="A165" s="1" t="s">
         <v>163</v>
       </c>
       <c r="B165" s="1">
-        <v>2017</v>
+        <v>2012</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>160</v>
+        <v>9</v>
       </c>
       <c r="D165" s="1" t="s">
-        <v>164</v>
+        <v>9</v>
       </c>
       <c r="E165" s="1"/>
     </row>
     <row r="166" spans="1:5">
       <c r="A166" s="1" t="s">
         <v>163</v>
       </c>
       <c r="B166" s="1">
-        <v>2023</v>
+        <v>2015</v>
       </c>
       <c r="C166" s="1" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D166" s="1" t="s">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="E166" s="1"/>
+        <v>28</v>
+      </c>
+      <c r="E166" s="1" t="s">
+        <v>29</v>
+      </c>
     </row>
     <row r="167" spans="1:5">
       <c r="A167" s="1" t="s">
         <v>163</v>
       </c>
       <c r="B167" s="1">
-        <v>2012</v>
+        <v>2016</v>
       </c>
       <c r="C167" s="1" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="D167" s="1" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="E167" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="E167" s="1" t="s">
+        <v>164</v>
+      </c>
     </row>
     <row r="168" spans="1:5">
       <c r="A168" s="1" t="s">
         <v>163</v>
       </c>
       <c r="B168" s="1">
-        <v>2015</v>
+        <v>2017</v>
       </c>
       <c r="C168" s="1" t="s">
-        <v>18</v>
+        <v>160</v>
       </c>
       <c r="D168" s="1" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-      </c>
+        <v>165</v>
+      </c>
+      <c r="E168" s="1"/>
     </row>
     <row r="169" spans="1:5">
       <c r="A169" s="1" t="s">
         <v>163</v>
       </c>
       <c r="B169" s="1">
-        <v>2016</v>
+        <v>2023</v>
       </c>
       <c r="C169" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D169" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="E169" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E169" s="1"/>
     </row>
     <row r="170" spans="1:5">
       <c r="A170" s="1" t="s">
         <v>166</v>
       </c>
       <c r="B170" s="1">
-        <v>2008</v>
+        <v>2021</v>
       </c>
       <c r="C170" s="1" t="s">
-        <v>160</v>
+        <v>18</v>
       </c>
       <c r="D170" s="1" t="s">
-        <v>167</v>
-[...3 lines deleted...]
-      </c>
+        <v>18</v>
+      </c>
+      <c r="E170" s="1"/>
     </row>
     <row r="171" spans="1:5">
       <c r="A171" s="1" t="s">
         <v>166</v>
       </c>
       <c r="B171" s="1">
-        <v>2010</v>
+        <v>2008</v>
       </c>
       <c r="C171" s="1" t="s">
-        <v>9</v>
+        <v>160</v>
       </c>
       <c r="D171" s="1" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="E171" s="1"/>
+        <v>167</v>
+      </c>
+      <c r="E171" s="1" t="s">
+        <v>168</v>
+      </c>
     </row>
     <row r="172" spans="1:5">
       <c r="A172" s="1" t="s">
         <v>166</v>
       </c>
       <c r="B172" s="1">
-        <v>2012</v>
+        <v>2010</v>
       </c>
       <c r="C172" s="1" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="D172" s="1" t="s">
-        <v>167</v>
+        <v>9</v>
       </c>
       <c r="E172" s="1"/>
     </row>
     <row r="173" spans="1:5">
       <c r="A173" s="1" t="s">
         <v>166</v>
       </c>
       <c r="B173" s="1">
-        <v>2016</v>
+        <v>2012</v>
       </c>
       <c r="C173" s="1" t="s">
-        <v>160</v>
+        <v>18</v>
       </c>
       <c r="D173" s="1" t="s">
-        <v>169</v>
-[...3 lines deleted...]
-      </c>
+        <v>167</v>
+      </c>
+      <c r="E173" s="1"/>
     </row>
     <row r="174" spans="1:5">
       <c r="A174" s="1" t="s">
         <v>166</v>
       </c>
       <c r="B174" s="1">
-        <v>2018</v>
+        <v>2016</v>
       </c>
       <c r="C174" s="1" t="s">
-        <v>12</v>
+        <v>160</v>
       </c>
       <c r="D174" s="1" t="s">
-        <v>16</v>
+        <v>169</v>
       </c>
       <c r="E174" s="1" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
     </row>
     <row r="175" spans="1:5">
       <c r="A175" s="1" t="s">
         <v>166</v>
       </c>
       <c r="B175" s="1">
-        <v>2021</v>
+        <v>2018</v>
       </c>
       <c r="C175" s="1" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="D175" s="1" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="E175" s="1"/>
+        <v>16</v>
+      </c>
+      <c r="E175" s="1" t="s">
+        <v>171</v>
+      </c>
     </row>
     <row r="176" spans="1:5">
       <c r="A176" s="1" t="s">
         <v>172</v>
       </c>
       <c r="B176" s="1">
         <v>2015</v>
       </c>
       <c r="C176" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D176" s="1" t="s">
         <v>173</v>
       </c>
       <c r="E176" s="1"/>
     </row>
     <row r="177" spans="1:5">
       <c r="A177" s="1" t="s">
         <v>174</v>
       </c>
       <c r="B177" s="1">
         <v>2009</v>
       </c>
       <c r="C177" s="1" t="s">
         <v>9</v>
@@ -3997,144 +3997,144 @@
       </c>
       <c r="E177" s="1"/>
     </row>
     <row r="178" spans="1:5">
       <c r="A178" s="1" t="s">
         <v>174</v>
       </c>
       <c r="B178" s="1">
         <v>2015</v>
       </c>
       <c r="C178" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D178" s="1" t="s">
         <v>28</v>
       </c>
       <c r="E178" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="179" spans="1:5">
       <c r="A179" s="1" t="s">
         <v>175</v>
       </c>
       <c r="B179" s="1">
-        <v>2014</v>
+        <v>2022</v>
       </c>
       <c r="C179" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D179" s="1" t="s">
-        <v>176</v>
-[...3 lines deleted...]
-      </c>
+        <v>18</v>
+      </c>
+      <c r="E179" s="1"/>
     </row>
     <row r="180" spans="1:5">
       <c r="A180" s="1" t="s">
         <v>175</v>
       </c>
       <c r="B180" s="1">
-        <v>2017</v>
+        <v>2014</v>
       </c>
       <c r="C180" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D180" s="1" t="s">
         <v>176</v>
       </c>
       <c r="E180" s="1" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="181" spans="1:5">
       <c r="A181" s="1" t="s">
         <v>175</v>
       </c>
       <c r="B181" s="1">
-        <v>2020</v>
+        <v>2017</v>
       </c>
       <c r="C181" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D181" s="1" t="s">
         <v>176</v>
       </c>
       <c r="E181" s="1" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="182" spans="1:5">
       <c r="A182" s="1" t="s">
         <v>175</v>
       </c>
       <c r="B182" s="1">
-        <v>2011</v>
+        <v>2020</v>
       </c>
       <c r="C182" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D182" s="1" t="s">
         <v>176</v>
       </c>
       <c r="E182" s="1" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="183" spans="1:5">
       <c r="A183" s="1" t="s">
         <v>175</v>
       </c>
       <c r="B183" s="1">
-        <v>2015</v>
+        <v>2011</v>
       </c>
       <c r="C183" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D183" s="1" t="s">
-        <v>28</v>
+        <v>176</v>
       </c>
       <c r="E183" s="1" t="s">
-        <v>29</v>
+        <v>177</v>
       </c>
     </row>
     <row r="184" spans="1:5">
       <c r="A184" s="1" t="s">
         <v>175</v>
       </c>
       <c r="B184" s="1">
-        <v>2022</v>
+        <v>2015</v>
       </c>
       <c r="C184" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D184" s="1" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="E184" s="1"/>
+        <v>28</v>
+      </c>
+      <c r="E184" s="1" t="s">
+        <v>29</v>
+      </c>
     </row>
     <row r="185" spans="1:5">
       <c r="A185" s="1" t="s">
         <v>178</v>
       </c>
       <c r="B185" s="1">
         <v>2008</v>
       </c>
       <c r="C185" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D185" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E185" s="1"/>
     </row>
     <row r="186" spans="1:5">
       <c r="A186" s="1" t="s">
         <v>179</v>
       </c>
       <c r="B186" s="1">
         <v>2007</v>
       </c>
       <c r="C186" s="1" t="s">
         <v>9</v>
@@ -4157,136 +4157,136 @@
       <c r="D187" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E187" s="1"/>
     </row>
     <row r="188" spans="1:5">
       <c r="A188" s="1" t="s">
         <v>181</v>
       </c>
       <c r="B188" s="1">
         <v>2017</v>
       </c>
       <c r="C188" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D188" s="1" t="s">
         <v>182</v>
       </c>
       <c r="E188" s="1"/>
     </row>
     <row r="189" spans="1:5">
       <c r="A189" s="1" t="s">
         <v>183</v>
       </c>
       <c r="B189" s="1">
-        <v>2010</v>
+        <v>2014</v>
       </c>
       <c r="C189" s="1" t="s">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="D189" s="1" t="s">
         <v>184</v>
       </c>
       <c r="E189" s="1"/>
     </row>
     <row r="190" spans="1:5">
       <c r="A190" s="1" t="s">
         <v>183</v>
       </c>
       <c r="B190" s="1">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="C190" s="1" t="s">
-        <v>5</v>
+        <v>18</v>
       </c>
       <c r="D190" s="1" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="E190" s="1"/>
+        <v>28</v>
+      </c>
+      <c r="E190" s="1" t="s">
+        <v>29</v>
+      </c>
     </row>
     <row r="191" spans="1:5">
       <c r="A191" s="1" t="s">
         <v>183</v>
       </c>
       <c r="B191" s="1">
-        <v>2014</v>
+        <v>2016</v>
       </c>
       <c r="C191" s="1" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D191" s="1" t="s">
         <v>185</v>
       </c>
-      <c r="E191" s="1"/>
+      <c r="E191" s="1" t="s">
+        <v>186</v>
+      </c>
     </row>
     <row r="192" spans="1:5">
       <c r="A192" s="1" t="s">
         <v>183</v>
       </c>
       <c r="B192" s="1">
-        <v>2015</v>
+        <v>2022</v>
       </c>
       <c r="C192" s="1" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="D192" s="1" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-      </c>
+        <v>12</v>
+      </c>
+      <c r="E192" s="1"/>
     </row>
     <row r="193" spans="1:5">
       <c r="A193" s="1" t="s">
         <v>183</v>
       </c>
       <c r="B193" s="1">
-        <v>2016</v>
+        <v>2010</v>
       </c>
       <c r="C193" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D193" s="1" t="s">
-        <v>184</v>
-[...3 lines deleted...]
-      </c>
+        <v>185</v>
+      </c>
+      <c r="E193" s="1"/>
     </row>
     <row r="194" spans="1:5">
       <c r="A194" s="1" t="s">
         <v>183</v>
       </c>
       <c r="B194" s="1">
-        <v>2022</v>
+        <v>2013</v>
       </c>
       <c r="C194" s="1" t="s">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="D194" s="1" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="E194" s="1"/>
     </row>
     <row r="195" spans="1:5">
       <c r="A195" s="1" t="s">
         <v>187</v>
       </c>
       <c r="B195" s="1">
         <v>2012</v>
       </c>
       <c r="C195" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D195" s="1" t="s">
         <v>188</v>
       </c>
       <c r="E195" s="1" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="196" spans="1:5">
       <c r="A196" s="1" t="s">
         <v>187</v>
       </c>
       <c r="B196" s="1">
@@ -4317,253 +4317,253 @@
       </c>
       <c r="E197" s="1" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="198" spans="1:5">
       <c r="A198" s="1" t="s">
         <v>192</v>
       </c>
       <c r="B198" s="1">
         <v>2012</v>
       </c>
       <c r="C198" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D198" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E198" s="1"/>
     </row>
     <row r="199" spans="1:5">
       <c r="A199" s="1" t="s">
         <v>193</v>
       </c>
       <c r="B199" s="1">
-        <v>2023</v>
+        <v>2011</v>
       </c>
       <c r="C199" s="1" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D199" s="1" t="s">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="E199" s="1"/>
+        <v>18</v>
+      </c>
+      <c r="E199" s="1" t="s">
+        <v>194</v>
+      </c>
     </row>
     <row r="200" spans="1:5">
       <c r="A200" s="1" t="s">
         <v>193</v>
       </c>
       <c r="B200" s="1">
-        <v>2011</v>
+        <v>2013</v>
       </c>
       <c r="C200" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D200" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E200" s="1" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="201" spans="1:5">
       <c r="A201" s="1" t="s">
         <v>193</v>
       </c>
       <c r="B201" s="1">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="C201" s="1" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="D201" s="1" t="s">
-        <v>18</v>
-[...3 lines deleted...]
-      </c>
+        <v>9</v>
+      </c>
+      <c r="E201" s="1"/>
     </row>
     <row r="202" spans="1:5">
       <c r="A202" s="1" t="s">
         <v>193</v>
       </c>
       <c r="B202" s="1">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="C202" s="1" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="D202" s="1" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="E202" s="1"/>
+        <v>18</v>
+      </c>
+      <c r="E202" s="1" t="s">
+        <v>194</v>
+      </c>
     </row>
     <row r="203" spans="1:5">
       <c r="A203" s="1" t="s">
         <v>193</v>
       </c>
       <c r="B203" s="1">
-        <v>2015</v>
+        <v>2021</v>
       </c>
       <c r="C203" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D203" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="E203" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E203" s="1"/>
     </row>
     <row r="204" spans="1:5">
       <c r="A204" s="1" t="s">
         <v>193</v>
       </c>
       <c r="B204" s="1">
-        <v>2021</v>
+        <v>2017</v>
       </c>
       <c r="C204" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D204" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="E204" s="1"/>
+      <c r="E204" s="1" t="s">
+        <v>195</v>
+      </c>
     </row>
     <row r="205" spans="1:5">
       <c r="A205" s="1" t="s">
         <v>193</v>
       </c>
       <c r="B205" s="1">
-        <v>2017</v>
+        <v>2020</v>
       </c>
       <c r="C205" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D205" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="E205" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E205" s="1"/>
     </row>
     <row r="206" spans="1:5">
       <c r="A206" s="1" t="s">
         <v>193</v>
       </c>
       <c r="B206" s="1">
-        <v>2020</v>
+        <v>2019</v>
       </c>
       <c r="C206" s="1" t="s">
-        <v>18</v>
+        <v>160</v>
       </c>
       <c r="D206" s="1" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="E206" s="1"/>
+        <v>160</v>
+      </c>
+      <c r="E206" s="1" t="s">
+        <v>194</v>
+      </c>
     </row>
     <row r="207" spans="1:5">
       <c r="A207" s="1" t="s">
         <v>193</v>
       </c>
       <c r="B207" s="1">
-        <v>2019</v>
+        <v>2023</v>
       </c>
       <c r="C207" s="1" t="s">
-        <v>160</v>
+        <v>12</v>
       </c>
       <c r="D207" s="1" t="s">
-        <v>160</v>
-[...3 lines deleted...]
-      </c>
+        <v>12</v>
+      </c>
+      <c r="E207" s="1"/>
     </row>
     <row r="208" spans="1:5">
       <c r="A208" s="1" t="s">
         <v>196</v>
       </c>
       <c r="B208" s="1">
         <v>2012</v>
       </c>
       <c r="C208" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D208" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E208" s="1"/>
     </row>
     <row r="209" spans="1:5">
       <c r="A209" s="1" t="s">
         <v>196</v>
       </c>
       <c r="B209" s="1">
         <v>2015</v>
       </c>
       <c r="C209" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D209" s="1" t="s">
         <v>197</v>
       </c>
       <c r="E209" s="1" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="210" spans="1:5">
       <c r="A210" s="1" t="s">
         <v>199</v>
       </c>
       <c r="B210" s="1">
-        <v>2015</v>
+        <v>2012</v>
       </c>
       <c r="C210" s="1" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="D210" s="1" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-      </c>
+        <v>9</v>
+      </c>
+      <c r="E210" s="1"/>
     </row>
     <row r="211" spans="1:5">
       <c r="A211" s="1" t="s">
         <v>199</v>
       </c>
       <c r="B211" s="1">
-        <v>2012</v>
+        <v>2015</v>
       </c>
       <c r="C211" s="1" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="D211" s="1" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="E211" s="1"/>
+        <v>28</v>
+      </c>
+      <c r="E211" s="1" t="s">
+        <v>29</v>
+      </c>
     </row>
     <row r="212" spans="1:5">
       <c r="A212" s="1" t="s">
         <v>200</v>
       </c>
       <c r="B212" s="1">
         <v>2014</v>
       </c>
       <c r="C212" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D212" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E212" s="1"/>
     </row>
     <row r="213" spans="1:5">
       <c r="A213" s="1" t="s">
         <v>200</v>
       </c>
       <c r="B213" s="1">
         <v>2016</v>
       </c>
       <c r="C213" s="1" t="s">
         <v>12</v>
@@ -4686,123 +4686,123 @@
       <c r="D220" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E220" s="1"/>
     </row>
     <row r="221" spans="1:5">
       <c r="A221" s="1" t="s">
         <v>207</v>
       </c>
       <c r="B221" s="1">
         <v>2014</v>
       </c>
       <c r="C221" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D221" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E221" s="1"/>
     </row>
     <row r="222" spans="1:5">
       <c r="A222" s="1" t="s">
         <v>208</v>
       </c>
       <c r="B222" s="1">
-        <v>2023</v>
+        <v>2018</v>
       </c>
       <c r="C222" s="1" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D222" s="1" t="s">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="E222" s="1"/>
+        <v>18</v>
+      </c>
+      <c r="E222" s="1" t="s">
+        <v>209</v>
+      </c>
     </row>
     <row r="223" spans="1:5">
       <c r="A223" s="1" t="s">
         <v>208</v>
       </c>
       <c r="B223" s="1">
-        <v>2012</v>
+        <v>2023</v>
       </c>
       <c r="C223" s="1" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="D223" s="1" t="s">
-        <v>206</v>
-[...3 lines deleted...]
-      </c>
+        <v>12</v>
+      </c>
+      <c r="E223" s="1"/>
     </row>
     <row r="224" spans="1:5">
       <c r="A224" s="1" t="s">
         <v>208</v>
       </c>
       <c r="B224" s="1">
-        <v>2014</v>
+        <v>2012</v>
       </c>
       <c r="C224" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D224" s="1" t="s">
         <v>206</v>
       </c>
       <c r="E224" s="1" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="225" spans="1:5">
       <c r="A225" s="1" t="s">
         <v>208</v>
       </c>
       <c r="B225" s="1">
-        <v>2016</v>
+        <v>2014</v>
       </c>
       <c r="C225" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D225" s="1" t="s">
         <v>206</v>
       </c>
       <c r="E225" s="1" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="226" spans="1:5">
       <c r="A226" s="1" t="s">
         <v>208</v>
       </c>
       <c r="B226" s="1">
-        <v>2018</v>
+        <v>2016</v>
       </c>
       <c r="C226" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D226" s="1" t="s">
-        <v>18</v>
+        <v>206</v>
       </c>
       <c r="E226" s="1" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="227" spans="1:5">
       <c r="A227" s="1" t="s">
         <v>213</v>
       </c>
       <c r="B227" s="1">
         <v>2015</v>
       </c>
       <c r="C227" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D227" s="1" t="s">
         <v>28</v>
       </c>
       <c r="E227" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="228" spans="1:5">
       <c r="A228" s="1" t="s">
         <v>214</v>
@@ -4887,54 +4887,54 @@
       </c>
     </row>
     <row r="233" spans="1:5">
       <c r="A233" s="1" t="s">
         <v>221</v>
       </c>
       <c r="B233" s="1">
         <v>2017</v>
       </c>
       <c r="C233" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D233" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E233" s="1"/>
     </row>
     <row r="234" spans="1:5">
       <c r="A234" s="1" t="s">
         <v>222</v>
       </c>
       <c r="B234" s="1">
         <v>2012</v>
       </c>
       <c r="C234" s="1" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="D234" s="1" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="E234" s="1"/>
     </row>
     <row r="235" spans="1:5">
       <c r="A235" s="1" t="s">
         <v>223</v>
       </c>
       <c r="B235" s="1">
         <v>2011</v>
       </c>
       <c r="C235" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D235" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E235" s="1"/>
     </row>
     <row r="236" spans="1:5">
       <c r="A236" s="1" t="s">
         <v>223</v>
       </c>
       <c r="B236" s="1">
         <v>2012</v>
       </c>
@@ -5061,72 +5061,72 @@
       </c>
       <c r="E243" s="1" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="244" spans="1:5">
       <c r="A244" s="1" t="s">
         <v>230</v>
       </c>
       <c r="B244" s="1">
         <v>2016</v>
       </c>
       <c r="C244" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D244" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E244" s="1"/>
     </row>
     <row r="245" spans="1:5">
       <c r="A245" s="1" t="s">
         <v>231</v>
       </c>
       <c r="B245" s="1">
-        <v>2013</v>
+        <v>2009</v>
       </c>
       <c r="C245" s="1" t="s">
-        <v>160</v>
+        <v>9</v>
       </c>
       <c r="D245" s="1" t="s">
-        <v>232</v>
+        <v>9</v>
       </c>
       <c r="E245" s="1"/>
     </row>
     <row r="246" spans="1:5">
       <c r="A246" s="1" t="s">
         <v>231</v>
       </c>
       <c r="B246" s="1">
-        <v>2009</v>
+        <v>2013</v>
       </c>
       <c r="C246" s="1" t="s">
-        <v>9</v>
+        <v>160</v>
       </c>
       <c r="D246" s="1" t="s">
-        <v>9</v>
+        <v>232</v>
       </c>
       <c r="E246" s="1"/>
     </row>
     <row r="247" spans="1:5">
       <c r="A247" s="1" t="s">
         <v>233</v>
       </c>
       <c r="B247" s="1">
         <v>2009</v>
       </c>
       <c r="C247" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D247" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E247" s="1"/>
     </row>
     <row r="248" spans="1:5">
       <c r="A248" s="1" t="s">
         <v>234</v>
       </c>
       <c r="B248" s="1">
         <v>2015</v>
       </c>
@@ -5151,131 +5151,131 @@
       <c r="D249" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E249" s="1"/>
     </row>
     <row r="250" spans="1:5">
       <c r="A250" s="1" t="s">
         <v>236</v>
       </c>
       <c r="B250" s="1">
         <v>2021</v>
       </c>
       <c r="C250" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D250" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E250" s="1"/>
     </row>
     <row r="251" spans="1:5">
       <c r="A251" s="1" t="s">
         <v>237</v>
       </c>
       <c r="B251" s="1">
-        <v>2015</v>
+        <v>2021</v>
       </c>
       <c r="C251" s="1" t="s">
-        <v>18</v>
+        <v>238</v>
       </c>
       <c r="D251" s="1" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-      </c>
+        <v>238</v>
+      </c>
+      <c r="E251" s="1"/>
     </row>
     <row r="252" spans="1:5">
       <c r="A252" s="1" t="s">
         <v>237</v>
       </c>
       <c r="B252" s="1">
-        <v>2017</v>
+        <v>2020</v>
       </c>
       <c r="C252" s="1" t="s">
-        <v>160</v>
+        <v>238</v>
       </c>
       <c r="D252" s="1" t="s">
         <v>238</v>
       </c>
       <c r="E252" s="1"/>
     </row>
     <row r="253" spans="1:5">
       <c r="A253" s="1" t="s">
         <v>237</v>
       </c>
       <c r="B253" s="1">
-        <v>2021</v>
+        <v>2019</v>
       </c>
       <c r="C253" s="1" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="D253" s="1" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="E253" s="1"/>
     </row>
     <row r="254" spans="1:5">
       <c r="A254" s="1" t="s">
         <v>237</v>
       </c>
       <c r="B254" s="1">
-        <v>2020</v>
+        <v>2018</v>
       </c>
       <c r="C254" s="1" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="D254" s="1" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="E254" s="1"/>
     </row>
     <row r="255" spans="1:5">
       <c r="A255" s="1" t="s">
         <v>237</v>
       </c>
       <c r="B255" s="1">
-        <v>2019</v>
+        <v>2015</v>
       </c>
       <c r="C255" s="1" t="s">
-        <v>239</v>
+        <v>18</v>
       </c>
       <c r="D255" s="1" t="s">
-        <v>239</v>
-[...1 lines deleted...]
-      <c r="E255" s="1"/>
+        <v>28</v>
+      </c>
+      <c r="E255" s="1" t="s">
+        <v>29</v>
+      </c>
     </row>
     <row r="256" spans="1:5">
       <c r="A256" s="1" t="s">
         <v>237</v>
       </c>
       <c r="B256" s="1">
-        <v>2018</v>
+        <v>2017</v>
       </c>
       <c r="C256" s="1" t="s">
-        <v>239</v>
+        <v>160</v>
       </c>
       <c r="D256" s="1" t="s">
         <v>239</v>
       </c>
       <c r="E256" s="1"/>
     </row>
     <row r="257" spans="1:5">
       <c r="A257" s="1" t="s">
         <v>240</v>
       </c>
       <c r="B257" s="1">
         <v>2014</v>
       </c>
       <c r="C257" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D257" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E257" s="1"/>
     </row>
     <row r="258" spans="1:5">
       <c r="A258" s="1" t="s">
         <v>241</v>
       </c>
@@ -5460,76 +5460,76 @@
         <v>251</v>
       </c>
     </row>
     <row r="269" spans="1:5">
       <c r="A269" s="1" t="s">
         <v>241</v>
       </c>
       <c r="B269" s="1">
         <v>2019</v>
       </c>
       <c r="C269" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D269" s="1" t="s">
         <v>242</v>
       </c>
       <c r="E269" s="1" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="270" spans="1:5">
       <c r="A270" s="1" t="s">
         <v>252</v>
       </c>
       <c r="B270" s="1">
-        <v>2013</v>
+        <v>2007</v>
       </c>
       <c r="C270" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D270" s="1" t="s">
         <v>253</v>
       </c>
-      <c r="E270" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E270" s="1"/>
     </row>
     <row r="271" spans="1:5">
       <c r="A271" s="1" t="s">
         <v>252</v>
       </c>
       <c r="B271" s="1">
-        <v>2007</v>
+        <v>2013</v>
       </c>
       <c r="C271" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D271" s="1" t="s">
         <v>253</v>
       </c>
-      <c r="E271" s="1"/>
+      <c r="E271" s="1" t="s">
+        <v>254</v>
+      </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">