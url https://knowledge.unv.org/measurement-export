--- v4 (2026-08-16)
+++ v5 (2026-10-15)
@@ -746,54 +746,54 @@
   <si>
     <t>Ukraine</t>
   </si>
   <si>
     <t>United Kingdom of Great Britain and Northern Ireland</t>
   </si>
   <si>
     <t>Household Survey</t>
   </si>
   <si>
     <t>Community Life Survey</t>
   </si>
   <si>
     <t>United Republic of Tanzania</t>
   </si>
   <si>
     <t>United States of America</t>
   </si>
   <si>
     <t>Current Population Survey</t>
   </si>
   <si>
     <t>https://www.bls.gov/cps/demographics.htm#volunteer</t>
   </si>
   <si>
+    <t>https://beta.bls.gov/dataQuery/find?fq=survey%3A%5Btu%5D&amp;s=popularity%3AD</t>
+  </si>
+  <si>
     <t>https://www.bls.gov/opub/ted/2011/ted_20110128.htm</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://beta.bls.gov/dataQuery/find?fq=survey%3A%5Btu%5D&amp;s=popularity%3AD</t>
   </si>
   <si>
     <t>https://www.bls.gov/opub/ted/2012/ted_20120223.htm</t>
   </si>
   <si>
     <t>https://www.bls.gov/opub/ted/2013/ted_20130226.htm</t>
   </si>
   <si>
     <t>https://www.bls.gov/opub/ted/2014/ted_20140228.htm</t>
   </si>
   <si>
     <t>https://www.bls.gov/opub/ted/2015/volunteering-in-2014.htm</t>
   </si>
   <si>
     <t>https://www.census.gov/data/datasets/time-series/demo/cps/cps-supp_cps-repwgt/cps-volunteer.html</t>
   </si>
   <si>
     <t>https://beta.bls.gov/dataQuery/find?fq=survey:[tu]&amp;s=popularity:Dhttps://beta.bls.gov/dataQuery/find?fq=survey:[tu]&amp;s=popularity:D</t>
   </si>
   <si>
     <t>Uruguay</t>
   </si>
   <si>
     <t>Encuesta de Uso del tiempo y trabajo no remunerado</t>
   </si>
@@ -1602,76 +1602,76 @@
       </c>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B29" s="1">
         <v>2014</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E29" s="1" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B30" s="1">
-        <v>2015</v>
+        <v>2019</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-      </c>
+        <v>12</v>
+      </c>
+      <c r="E30" s="1"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B31" s="1">
-        <v>2019</v>
+        <v>2015</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="E31" s="1"/>
+        <v>28</v>
+      </c>
+      <c r="E31" s="1" t="s">
+        <v>29</v>
+      </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="1" t="s">
         <v>39</v>
       </c>
       <c r="B32" s="1">
         <v>2007</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E32" s="1"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="1" t="s">
         <v>40</v>
       </c>
       <c r="B33" s="1">
         <v>2016</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>12</v>
@@ -3095,108 +3095,108 @@
         <v>122</v>
       </c>
     </row>
     <row r="122" spans="1:5">
       <c r="A122" s="1" t="s">
         <v>121</v>
       </c>
       <c r="B122" s="1">
         <v>2016</v>
       </c>
       <c r="C122" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D122" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E122" s="1" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="123" spans="1:5">
       <c r="A123" s="1" t="s">
         <v>121</v>
       </c>
       <c r="B123" s="1">
-        <v>2021</v>
+        <v>2017</v>
       </c>
       <c r="C123" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D123" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="E123" s="1"/>
+      <c r="E123" s="1" t="s">
+        <v>122</v>
+      </c>
     </row>
     <row r="124" spans="1:5">
       <c r="A124" s="1" t="s">
         <v>121</v>
       </c>
       <c r="B124" s="1">
-        <v>2017</v>
+        <v>2021</v>
       </c>
       <c r="C124" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D124" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="E124" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E124" s="1"/>
     </row>
     <row r="125" spans="1:5">
       <c r="A125" s="1" t="s">
         <v>121</v>
       </c>
       <c r="B125" s="1">
-        <v>2020</v>
+        <v>2018</v>
       </c>
       <c r="C125" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D125" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="E125" s="1"/>
+      <c r="E125" s="1" t="s">
+        <v>122</v>
+      </c>
     </row>
     <row r="126" spans="1:5">
       <c r="A126" s="1" t="s">
         <v>121</v>
       </c>
       <c r="B126" s="1">
-        <v>2018</v>
+        <v>2020</v>
       </c>
       <c r="C126" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D126" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="E126" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E126" s="1"/>
     </row>
     <row r="127" spans="1:5">
       <c r="A127" s="1" t="s">
         <v>121</v>
       </c>
       <c r="B127" s="1">
         <v>2019</v>
       </c>
       <c r="C127" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D127" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E127" s="1"/>
     </row>
     <row r="128" spans="1:5">
       <c r="A128" s="1" t="s">
         <v>121</v>
       </c>
       <c r="B128" s="1">
         <v>2023</v>
       </c>
       <c r="C128" s="1" t="s">
         <v>12</v>
@@ -4383,108 +4383,108 @@
       </c>
       <c r="E201" s="1"/>
     </row>
     <row r="202" spans="1:5">
       <c r="A202" s="1" t="s">
         <v>193</v>
       </c>
       <c r="B202" s="1">
         <v>2015</v>
       </c>
       <c r="C202" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D202" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E202" s="1" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="203" spans="1:5">
       <c r="A203" s="1" t="s">
         <v>193</v>
       </c>
       <c r="B203" s="1">
-        <v>2021</v>
+        <v>2017</v>
       </c>
       <c r="C203" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D203" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="E203" s="1"/>
+      <c r="E203" s="1" t="s">
+        <v>195</v>
+      </c>
     </row>
     <row r="204" spans="1:5">
       <c r="A204" s="1" t="s">
         <v>193</v>
       </c>
       <c r="B204" s="1">
-        <v>2017</v>
+        <v>2021</v>
       </c>
       <c r="C204" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D204" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="E204" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E204" s="1"/>
     </row>
     <row r="205" spans="1:5">
       <c r="A205" s="1" t="s">
         <v>193</v>
       </c>
       <c r="B205" s="1">
-        <v>2020</v>
+        <v>2019</v>
       </c>
       <c r="C205" s="1" t="s">
-        <v>18</v>
+        <v>160</v>
       </c>
       <c r="D205" s="1" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="E205" s="1"/>
+        <v>160</v>
+      </c>
+      <c r="E205" s="1" t="s">
+        <v>194</v>
+      </c>
     </row>
     <row r="206" spans="1:5">
       <c r="A206" s="1" t="s">
         <v>193</v>
       </c>
       <c r="B206" s="1">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="C206" s="1" t="s">
-        <v>160</v>
+        <v>18</v>
       </c>
       <c r="D206" s="1" t="s">
-        <v>160</v>
-[...3 lines deleted...]
-      </c>
+        <v>18</v>
+      </c>
+      <c r="E206" s="1"/>
     </row>
     <row r="207" spans="1:5">
       <c r="A207" s="1" t="s">
         <v>193</v>
       </c>
       <c r="B207" s="1">
         <v>2023</v>
       </c>
       <c r="C207" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D207" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E207" s="1"/>
     </row>
     <row r="208" spans="1:5">
       <c r="A208" s="1" t="s">
         <v>196</v>
       </c>
       <c r="B208" s="1">
         <v>2012</v>
       </c>
       <c r="C208" s="1" t="s">
         <v>9</v>
@@ -4963,76 +4963,76 @@
         <v>220</v>
       </c>
     </row>
     <row r="238" spans="1:5">
       <c r="A238" s="1" t="s">
         <v>225</v>
       </c>
       <c r="B238" s="1">
         <v>2010</v>
       </c>
       <c r="C238" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D238" s="1" t="s">
         <v>226</v>
       </c>
       <c r="E238" s="1" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="239" spans="1:5">
       <c r="A239" s="1" t="s">
         <v>225</v>
       </c>
       <c r="B239" s="1">
-        <v>2011</v>
+        <v>2020</v>
       </c>
       <c r="C239" s="1" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="D239" s="1" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="E239" s="1"/>
+        <v>228</v>
+      </c>
+      <c r="E239" s="1" t="s">
+        <v>227</v>
+      </c>
     </row>
     <row r="240" spans="1:5">
       <c r="A240" s="1" t="s">
         <v>225</v>
       </c>
       <c r="B240" s="1">
-        <v>2020</v>
+        <v>2011</v>
       </c>
       <c r="C240" s="1" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="D240" s="1" t="s">
-        <v>228</v>
-[...3 lines deleted...]
-      </c>
+        <v>9</v>
+      </c>
+      <c r="E240" s="1"/>
     </row>
     <row r="241" spans="1:5">
       <c r="A241" s="1" t="s">
         <v>225</v>
       </c>
       <c r="B241" s="1">
         <v>2013</v>
       </c>
       <c r="C241" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D241" s="1" t="s">
         <v>226</v>
       </c>
       <c r="E241" s="1" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="242" spans="1:5">
       <c r="A242" s="1" t="s">
         <v>225</v>
       </c>
       <c r="B242" s="1">
         <v>2015</v>
       </c>
@@ -5275,94 +5275,94 @@
       </c>
       <c r="E257" s="1"/>
     </row>
     <row r="258" spans="1:5">
       <c r="A258" s="1" t="s">
         <v>241</v>
       </c>
       <c r="B258" s="1">
         <v>2015</v>
       </c>
       <c r="C258" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D258" s="1" t="s">
         <v>242</v>
       </c>
       <c r="E258" s="1" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="259" spans="1:5">
       <c r="A259" s="1" t="s">
         <v>241</v>
       </c>
       <c r="B259" s="1">
-        <v>2009</v>
+        <v>2016</v>
       </c>
       <c r="C259" s="1" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="D259" s="1" t="s">
-        <v>242</v>
+        <v>112</v>
       </c>
       <c r="E259" s="1" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="260" spans="1:5">
       <c r="A260" s="1" t="s">
         <v>241</v>
       </c>
       <c r="B260" s="1">
-        <v>2016</v>
+        <v>2009</v>
       </c>
       <c r="C260" s="1" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="D260" s="1" t="s">
-        <v>112</v>
+        <v>242</v>
       </c>
       <c r="E260" s="1" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="261" spans="1:5">
       <c r="A261" s="1" t="s">
         <v>241</v>
       </c>
       <c r="B261" s="1">
         <v>2010</v>
       </c>
       <c r="C261" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D261" s="1" t="s">
         <v>242</v>
       </c>
       <c r="E261" s="1" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
     </row>
     <row r="262" spans="1:5">
       <c r="A262" s="1" t="s">
         <v>241</v>
       </c>
       <c r="B262" s="1">
         <v>2023</v>
       </c>
       <c r="C262" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D262" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E262" s="1"/>
     </row>
     <row r="263" spans="1:5">
       <c r="A263" s="1" t="s">
         <v>241</v>
       </c>
       <c r="B263" s="1">
         <v>2011</v>
       </c>
       <c r="C263" s="1" t="s">