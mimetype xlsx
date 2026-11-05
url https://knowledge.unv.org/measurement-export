--- v5 (2026-10-15)
+++ v6 (2026-11-05)
@@ -110,59 +110,59 @@
   <si>
     <t>Census</t>
   </si>
   <si>
     <t>Census of Population and Housing</t>
   </si>
   <si>
     <t>https://quickstats.censusdata.abs.gov.au/census_services/getproduct/census/2016/communityprofile/036?opendocumenthttps://quickstats.censusdata.abs.gov.au/census_services/getproduct/census/2016/communityprofile/036?opendocument</t>
   </si>
   <si>
     <t>Austria</t>
   </si>
   <si>
     <t>EU-SILC, Social/cultural participation and material deprivation module</t>
   </si>
   <si>
     <t>https://ec.europa.eu/eurostat/web/income-and-living-conditions/data/database?node_code=ilc_scphttps://ec.europa.eu/eurostat/web/income-and-living-conditions/data/database?node_code=ilc_scp</t>
   </si>
   <si>
     <t>Azerbaijan</t>
   </si>
   <si>
     <t>Bangladesh</t>
   </si>
   <si>
+    <t>http://www.bbs.gov.bd/site/page/111d09ce-718a-4ae6-8188-f7d938ada348/-http://www.bbs.gov.bd/site/page/111d09ce-718a-4ae6-8188-f7d938ada348/-</t>
+  </si>
+  <si>
+    <t>Quarterly Labour Force Survey (QLFS) 2015-16</t>
+  </si>
+  <si>
     <t>http://catalog.ihsn.org/index.php/catalog/7277/get-microdatahttp://catalog.ihsn.org/index.php/catalog/7277/get-microdata</t>
   </si>
   <si>
-    <t>http://www.bbs.gov.bd/site/page/111d09ce-718a-4ae6-8188-f7d938ada348/-http://www.bbs.gov.bd/site/page/111d09ce-718a-4ae6-8188-f7d938ada348/-</t>
-[...4 lines deleted...]
-  <si>
     <t>Belarus</t>
   </si>
   <si>
     <t>Belgium</t>
   </si>
   <si>
     <t>Enquête sur les forces de travail</t>
   </si>
   <si>
     <t>https://www.kbs-frb.be/fr/Virtual-Library/2015/20151019DShttps://www.kbs-frb.be/fr/Virtual-Library/2015/20151019DS</t>
   </si>
   <si>
     <t>Bhutan</t>
   </si>
   <si>
     <t>Brazil</t>
   </si>
   <si>
     <t>Pesquisa Nacional por Amostra de Domicílios Contínua</t>
   </si>
   <si>
     <t>https://biblioteca.ibge.gov.br/index.php/biblioteca-catalogo?view=detalhes&amp;id=2101413https://biblioteca.ibge.gov.br/index.php/biblioteca-catalogo?view=detalhes&amp;id=2101413</t>
   </si>
   <si>
     <t>Household Sample Survey</t>
@@ -332,62 +332,62 @@
   <si>
     <t>Ghana</t>
   </si>
   <si>
     <t>Greece</t>
   </si>
   <si>
     <t>other</t>
   </si>
   <si>
     <t>Annual survey of Non Profit Institutions</t>
   </si>
   <si>
     <t>Guatemala</t>
   </si>
   <si>
     <t>Encuesta Nacional de Empleo e Ingresos</t>
   </si>
   <si>
     <t>Honduras</t>
   </si>
   <si>
     <t>Hungary</t>
   </si>
   <si>
+    <t>http://www.ksh.hu/docs/hun/xftp/idoszaki/pdf/onkentesmunka.pdfhttp://www.ksh.hu/docs/hun/xftp/idoszaki/pdf/onkentesmunka.pdf</t>
+  </si>
+  <si>
+    <t>http://www.ksh.hu/docs/eng/modsz/modsz93.htmlhttp://www.ksh.hu/docs/eng/modsz/modsz93.html</t>
+  </si>
+  <si>
+    <t>http://www.ksh.hu/stadat_infra_9_7http://www.ksh.hu/stadat_infra_9_7</t>
+  </si>
+  <si>
     <t>https://www.ksh.hu/stadat_infra_9_13</t>
   </si>
   <si>
-    <t>http://www.ksh.hu/docs/hun/xftp/idoszaki/pdf/onkentesmunka.pdfhttp://www.ksh.hu/docs/hun/xftp/idoszaki/pdf/onkentesmunka.pdf</t>
-[...7 lines deleted...]
-  <si>
     <t>Iceland</t>
   </si>
   <si>
     <t>India</t>
   </si>
   <si>
     <t>Time use Survey</t>
   </si>
   <si>
     <t>http://mospi.nic.in/sites/default/files/publication_reports/Report_TUS_2019_0.pdf</t>
   </si>
   <si>
     <t>Indonesia</t>
   </si>
   <si>
     <t>National Labour Force Survey</t>
   </si>
   <si>
     <t>Iran (Islamic Republic of)</t>
   </si>
   <si>
     <t>Iraq</t>
   </si>
   <si>
     <t>Ireland</t>
@@ -566,56 +566,56 @@
   <si>
     <t>EU Statistics on Income and Living Conditions</t>
   </si>
   <si>
     <t>https://www.ssb.no/en/statbank/list/orgakt</t>
   </si>
   <si>
     <t>Oman</t>
   </si>
   <si>
     <t>Pakistan</t>
   </si>
   <si>
     <t>Panama</t>
   </si>
   <si>
     <t>Peru</t>
   </si>
   <si>
     <t>Prueba Piloto: Encuesta para el estudio del Mercado laboral</t>
   </si>
   <si>
     <t>Poland</t>
   </si>
   <si>
+    <t>LFS Module - Volunteer work outside own household</t>
+  </si>
+  <si>
     <t>Non-profit institutions</t>
   </si>
   <si>
-    <t>LFS Module - Volunteer work outside own household</t>
-[...1 lines deleted...]
-  <si>
     <t>https://stat.gov.pl/en/topics/social-economy/volunteering-and-other-types-of-unpaid-work-outside-own-household/volunteering-in-2016,1,2.htmlhttps://stat.gov.pl/en/topics/social-economy/volunteering-and-other-types-of-unpaid-work-outside-own-household/volunteering-in-2016,1,2.html</t>
   </si>
   <si>
     <t>Portugal</t>
   </si>
   <si>
     <t>Inquérito ao Emprego</t>
   </si>
   <si>
     <t>https://www.ine.pt/xportal/xmain?xpid=INE&amp;xpgid=cn_quadros&amp;boui=95393187https://www.ine.pt/xportal/xmain?xpid=INE&amp;xpgid=cn_quadros&amp;boui=95393187</t>
   </si>
   <si>
     <t>Inquérito ao Trabalho Voluntário 2018</t>
   </si>
   <si>
     <t>https://www.ine.pt/xportal/xmain?xpid=INE&amp;xpgid=ine_destaques&amp;DESTAQUESdest_boui=379956830&amp;DESTAQUESmodo=2&amp;xlang=pthttps://www.ine.pt/xportal/xmain?xpid=INE&amp;xpgid=ine_destaques&amp;DESTAQUESdest_boui=379956830&amp;DESTAQUESmodo=2&amp;xlang=pt</t>
   </si>
   <si>
     <t>Qatar</t>
   </si>
   <si>
     <t>Republic of Korea</t>
   </si>
   <si>
     <t>http://kosis.kr/eng/statisticsList/statisticsListIndex.do?menuId=M_01_01&amp;vwcd=MT_ETITLE&amp;parmTabId=M_01_01&amp;statId=1977013&amp;themaId=#SelectStatsBoxDivhttp://kosis.kr/eng/statisticsList/statisticsListIndex.do?menuId=M_01_01&amp;vwcd=MT_ETITLE&amp;parmTabId=M_01_01&amp;statId=1977013&amp;themaId=#SelectStatsBoxDiv</t>
@@ -641,62 +641,62 @@
   <si>
     <t>Обследования Рабочей Силы</t>
   </si>
   <si>
     <t>https://gks.ru/compendium/document/13265https://gks.ru/compendium/document/13265</t>
   </si>
   <si>
     <t>https://gks.ru/compendium/document/13265</t>
   </si>
   <si>
     <t>Serbia</t>
   </si>
   <si>
     <t>Seychelles</t>
   </si>
   <si>
     <t>Individual Giving Survey</t>
   </si>
   <si>
     <t>Sierra Leone</t>
   </si>
   <si>
     <t>Singapore</t>
   </si>
   <si>
+    <t>https://cityofgood.sg/resources/individual-giving-survey-2012-findings-2/</t>
+  </si>
+  <si>
+    <t>https://cityofgood.sg/resources/individual-giving-survey-2014-findings-2/</t>
+  </si>
+  <si>
+    <t>https://cityofgood.sg/resources/individual-giving-survey-2016-findings/</t>
+  </si>
+  <si>
     <t>https://cityofgood.sg/resources/nvpc-individual-giving-study-2018/</t>
   </si>
   <si>
-    <t>https://cityofgood.sg/resources/individual-giving-survey-2012-findings-2/</t>
-[...7 lines deleted...]
-  <si>
     <t>Slovakia</t>
   </si>
   <si>
     <t>Slovenia</t>
   </si>
   <si>
     <t>South Africa</t>
   </si>
   <si>
     <t>Quarterly Labour Force Survey</t>
   </si>
   <si>
     <t>http://www.statssa.gov.za/?page_id=1854&amp;PPN=P0211.3&amp;SCH=6347http://www.statssa.gov.za/?page_id=1854&amp;PPN=P0211.3&amp;SCH=6347</t>
   </si>
   <si>
     <t>http://www.statssa.gov.za/?page_id=1854&amp;PPN=P0211.3</t>
   </si>
   <si>
     <t>Spain</t>
   </si>
   <si>
     <t>https://ec.europa.eu/eurostat/web/income-and-living-conditions/data/database?node_code=ilc_scp</t>
   </si>
   <si>
     <t>Sri Lanka</t>
@@ -743,75 +743,75 @@
   <si>
     <t>Uganda</t>
   </si>
   <si>
     <t>Ukraine</t>
   </si>
   <si>
     <t>United Kingdom of Great Britain and Northern Ireland</t>
   </si>
   <si>
     <t>Household Survey</t>
   </si>
   <si>
     <t>Community Life Survey</t>
   </si>
   <si>
     <t>United Republic of Tanzania</t>
   </si>
   <si>
     <t>United States of America</t>
   </si>
   <si>
     <t>Current Population Survey</t>
   </si>
   <si>
+    <t>https://www.bls.gov/opub/ted/2011/ted_20110128.htm</t>
+  </si>
+  <si>
+    <t>https://www.bls.gov/opub/ted/2012/ted_20120223.htm</t>
+  </si>
+  <si>
+    <t>https://www.bls.gov/opub/ted/2013/ted_20130226.htm</t>
+  </si>
+  <si>
+    <t>https://www.bls.gov/opub/ted/2014/ted_20140228.htm</t>
+  </si>
+  <si>
+    <t>https://www.bls.gov/opub/ted/2015/volunteering-in-2014.htm</t>
+  </si>
+  <si>
+    <t>https://www.census.gov/data/datasets/time-series/demo/cps/cps-supp_cps-repwgt/cps-volunteer.html</t>
+  </si>
+  <si>
+    <t>https://beta.bls.gov/dataQuery/find?fq=survey:[tu]&amp;s=popularity:Dhttps://beta.bls.gov/dataQuery/find?fq=survey:[tu]&amp;s=popularity:D</t>
+  </si>
+  <si>
     <t>https://www.bls.gov/cps/demographics.htm#volunteer</t>
   </si>
   <si>
     <t>https://beta.bls.gov/dataQuery/find?fq=survey%3A%5Btu%5D&amp;s=popularity%3AD</t>
-  </si>
-[...19 lines deleted...]
-    <t>https://beta.bls.gov/dataQuery/find?fq=survey:[tu]&amp;s=popularity:Dhttps://beta.bls.gov/dataQuery/find?fq=survey:[tu]&amp;s=popularity:D</t>
   </si>
   <si>
     <t>Uruguay</t>
   </si>
   <si>
     <t>Encuesta de Uso del tiempo y trabajo no remunerado</t>
   </si>
   <si>
     <t>https://www.ine.gub.uy/web/guest/encuesta-de-uso-del-tiempo-eut-/-/asset_publisher/8nW0ZKdgKuqR/content/uso-del-tiempo-y-trabajo-no-remunerado-en-uruguay-2013/maximized?_101_INSTANCE_8nW0ZKdgKuqR_redirect=%2Fweb%2Fguest%2Fencuesta-de-uso-del-tiempo-eut-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1239,217 +1239,217 @@
       <c r="D5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E5" s="1"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B6" s="1">
         <v>2013</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E6" s="1"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="1">
-        <v>2018</v>
+        <v>2021</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="E7" s="1"/>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B8" s="1">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="E8" s="1"/>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B9" s="1">
-        <v>2008</v>
+        <v>2018</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="E9" s="1"/>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="1">
-        <v>2023</v>
+        <v>2019</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="E10" s="1"/>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="1">
-        <v>2021</v>
+        <v>2008</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="E11" s="1"/>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="1">
-        <v>2020</v>
+        <v>2023</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E12" s="1"/>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B13" s="1">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>19</v>
-[...3 lines deleted...]
-      </c>
+        <v>18</v>
+      </c>
+      <c r="E13" s="1"/>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="1">
-        <v>2010</v>
+        <v>2019</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="E14" s="1" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="1">
-        <v>2014</v>
+        <v>2010</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B16" s="1">
-        <v>2016</v>
+        <v>2014</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="E16" s="1" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B17" s="1">
-        <v>2020</v>
+        <v>2016</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="E17" s="1"/>
+        <v>25</v>
+      </c>
+      <c r="E17" s="1" t="s">
+        <v>26</v>
+      </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B18" s="1">
         <v>2011</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E18" s="1"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="1">
         <v>2015</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>18</v>
@@ -1474,110 +1474,110 @@
       <c r="D20" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E20" s="1"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="1" t="s">
         <v>30</v>
       </c>
       <c r="B21" s="1">
         <v>2009</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E21" s="1"/>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B22" s="1">
-        <v>2010</v>
+        <v>2016</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E22" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="1">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>12</v>
+        <v>33</v>
       </c>
       <c r="E23" s="1" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="1">
-        <v>2017</v>
+        <v>2022</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>34</v>
-[...3 lines deleted...]
-      </c>
+        <v>12</v>
+      </c>
+      <c r="E24" s="1"/>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B25" s="1">
-        <v>2022</v>
+        <v>2010</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="E25" s="1"/>
+      <c r="E25" s="1" t="s">
+        <v>34</v>
+      </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="1" t="s">
         <v>35</v>
       </c>
       <c r="B26" s="1">
         <v>2015</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E26" s="1"/>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" s="1" t="s">
         <v>35</v>
       </c>
       <c r="B27" s="1">
         <v>2016</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>12</v>
@@ -1602,185 +1602,185 @@
       </c>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B29" s="1">
         <v>2014</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E29" s="1" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B30" s="1">
-        <v>2019</v>
+        <v>2015</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="E30" s="1"/>
+        <v>28</v>
+      </c>
+      <c r="E30" s="1" t="s">
+        <v>29</v>
+      </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B31" s="1">
-        <v>2015</v>
+        <v>2019</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-      </c>
+        <v>12</v>
+      </c>
+      <c r="E31" s="1"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="1" t="s">
         <v>39</v>
       </c>
       <c r="B32" s="1">
         <v>2007</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E32" s="1"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="1" t="s">
         <v>40</v>
       </c>
       <c r="B33" s="1">
-        <v>2016</v>
+        <v>2012</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>41</v>
-[...3 lines deleted...]
-      </c>
+        <v>9</v>
+      </c>
+      <c r="E33" s="1"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="1" t="s">
         <v>40</v>
       </c>
       <c r="B34" s="1">
-        <v>2022</v>
+        <v>2016</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>43</v>
+        <v>12</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="E34" s="1"/>
+        <v>41</v>
+      </c>
+      <c r="E34" s="1" t="s">
+        <v>42</v>
+      </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="1" t="s">
         <v>40</v>
       </c>
       <c r="B35" s="1">
-        <v>2017</v>
+        <v>2022</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>12</v>
+        <v>43</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>41</v>
-[...3 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="E35" s="1"/>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="1" t="s">
         <v>40</v>
       </c>
       <c r="B36" s="1">
-        <v>2018</v>
+        <v>2017</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>41</v>
       </c>
       <c r="E36" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="1" t="s">
         <v>40</v>
       </c>
       <c r="B37" s="1">
-        <v>2019</v>
+        <v>2018</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="E37" s="1"/>
+      <c r="E37" s="1" t="s">
+        <v>45</v>
+      </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="1" t="s">
         <v>40</v>
       </c>
       <c r="B38" s="1">
-        <v>2012</v>
+        <v>2019</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>9</v>
+        <v>41</v>
       </c>
       <c r="E38" s="1"/>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="1" t="s">
         <v>46</v>
       </c>
       <c r="B39" s="1">
         <v>2016</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>47</v>
       </c>
       <c r="E39" s="1"/>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" s="1" t="s">
         <v>46</v>
       </c>
       <c r="B40" s="1">
         <v>2017</v>
       </c>
@@ -2193,125 +2193,125 @@
       </c>
       <c r="E65" s="1"/>
     </row>
     <row r="66" spans="1:5">
       <c r="A66" s="1" t="s">
         <v>76</v>
       </c>
       <c r="B66" s="1">
         <v>2015</v>
       </c>
       <c r="C66" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D66" s="1" t="s">
         <v>28</v>
       </c>
       <c r="E66" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" s="1" t="s">
         <v>77</v>
       </c>
       <c r="B67" s="1">
-        <v>2017</v>
+        <v>2015</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>5</v>
+        <v>18</v>
       </c>
       <c r="D67" s="1" t="s">
-        <v>78</v>
+        <v>28</v>
       </c>
       <c r="E67" s="1" t="s">
-        <v>79</v>
+        <v>29</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" s="1" t="s">
         <v>77</v>
       </c>
       <c r="B68" s="1">
-        <v>2015</v>
+        <v>2017</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>18</v>
+        <v>5</v>
       </c>
       <c r="D68" s="1" t="s">
-        <v>28</v>
+        <v>78</v>
       </c>
       <c r="E68" s="1" t="s">
-        <v>29</v>
+        <v>79</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="A69" s="1" t="s">
         <v>80</v>
       </c>
       <c r="B69" s="1">
-        <v>2023</v>
+        <v>2013</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="D69" s="1" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="E69" s="1"/>
     </row>
     <row r="70" spans="1:5">
       <c r="A70" s="1" t="s">
         <v>80</v>
       </c>
       <c r="B70" s="1">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="D70" s="1" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="E70" s="1"/>
+        <v>28</v>
+      </c>
+      <c r="E70" s="1" t="s">
+        <v>29</v>
+      </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" s="1" t="s">
         <v>80</v>
       </c>
       <c r="B71" s="1">
-        <v>2015</v>
+        <v>2023</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="D71" s="1" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-      </c>
+        <v>12</v>
+      </c>
+      <c r="E71" s="1"/>
     </row>
     <row r="72" spans="1:5">
       <c r="A72" s="1" t="s">
         <v>81</v>
       </c>
       <c r="B72" s="1">
         <v>2009</v>
       </c>
       <c r="C72" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D72" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E72" s="1"/>
     </row>
     <row r="73" spans="1:5">
       <c r="A73" s="1" t="s">
         <v>81</v>
       </c>
       <c r="B73" s="1">
         <v>2015</v>
       </c>
       <c r="C73" s="1" t="s">
         <v>18</v>
@@ -2701,174 +2701,174 @@
       <c r="D97" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E97" s="1"/>
     </row>
     <row r="98" spans="1:5">
       <c r="A98" s="1" t="s">
         <v>104</v>
       </c>
       <c r="B98" s="1">
         <v>2009</v>
       </c>
       <c r="C98" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D98" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E98" s="1"/>
     </row>
     <row r="99" spans="1:5">
       <c r="A99" s="1" t="s">
         <v>105</v>
       </c>
       <c r="B99" s="1">
-        <v>2020</v>
+        <v>2011</v>
       </c>
       <c r="C99" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D99" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="E99" s="1"/>
+      <c r="E99" s="1" t="s">
+        <v>106</v>
+      </c>
     </row>
     <row r="100" spans="1:5">
       <c r="A100" s="1" t="s">
         <v>105</v>
       </c>
       <c r="B100" s="1">
-        <v>2019</v>
+        <v>2014</v>
       </c>
       <c r="C100" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D100" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E100" s="1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="101" spans="1:5">
       <c r="A101" s="1" t="s">
         <v>105</v>
       </c>
       <c r="B101" s="1">
-        <v>2023</v>
+        <v>2015</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D101" s="1" t="s">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="E101" s="1"/>
+        <v>28</v>
+      </c>
+      <c r="E101" s="1" t="s">
+        <v>29</v>
+      </c>
     </row>
     <row r="102" spans="1:5">
       <c r="A102" s="1" t="s">
         <v>105</v>
       </c>
       <c r="B102" s="1">
-        <v>2010</v>
+        <v>2017</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="D102" s="1" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="E102" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="E102" s="1" t="s">
+        <v>108</v>
+      </c>
     </row>
     <row r="103" spans="1:5">
       <c r="A103" s="1" t="s">
         <v>105</v>
       </c>
       <c r="B103" s="1">
-        <v>2011</v>
+        <v>2020</v>
       </c>
       <c r="C103" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D103" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="E103" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E103" s="1"/>
     </row>
     <row r="104" spans="1:5">
       <c r="A104" s="1" t="s">
         <v>105</v>
       </c>
       <c r="B104" s="1">
-        <v>2014</v>
+        <v>2019</v>
       </c>
       <c r="C104" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D104" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E104" s="1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="105" spans="1:5">
       <c r="A105" s="1" t="s">
         <v>105</v>
       </c>
       <c r="B105" s="1">
-        <v>2015</v>
+        <v>2023</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="D105" s="1" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-      </c>
+        <v>12</v>
+      </c>
+      <c r="E105" s="1"/>
     </row>
     <row r="106" spans="1:5">
       <c r="A106" s="1" t="s">
         <v>105</v>
       </c>
       <c r="B106" s="1">
-        <v>2017</v>
+        <v>2010</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="D106" s="1" t="s">
-        <v>12</v>
-[...3 lines deleted...]
-      </c>
+        <v>9</v>
+      </c>
+      <c r="E106" s="1"/>
     </row>
     <row r="107" spans="1:5">
       <c r="A107" s="1" t="s">
         <v>110</v>
       </c>
       <c r="B107" s="1">
         <v>2015</v>
       </c>
       <c r="C107" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D107" s="1" t="s">
         <v>28</v>
       </c>
       <c r="E107" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="108" spans="1:5">
       <c r="A108" s="1" t="s">
         <v>111</v>
       </c>
       <c r="B108" s="1">
         <v>2019</v>
       </c>
@@ -3095,108 +3095,108 @@
         <v>122</v>
       </c>
     </row>
     <row r="122" spans="1:5">
       <c r="A122" s="1" t="s">
         <v>121</v>
       </c>
       <c r="B122" s="1">
         <v>2016</v>
       </c>
       <c r="C122" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D122" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E122" s="1" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="123" spans="1:5">
       <c r="A123" s="1" t="s">
         <v>121</v>
       </c>
       <c r="B123" s="1">
-        <v>2017</v>
+        <v>2021</v>
       </c>
       <c r="C123" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D123" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="E123" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E123" s="1"/>
     </row>
     <row r="124" spans="1:5">
       <c r="A124" s="1" t="s">
         <v>121</v>
       </c>
       <c r="B124" s="1">
-        <v>2021</v>
+        <v>2017</v>
       </c>
       <c r="C124" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D124" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="E124" s="1"/>
+      <c r="E124" s="1" t="s">
+        <v>122</v>
+      </c>
     </row>
     <row r="125" spans="1:5">
       <c r="A125" s="1" t="s">
         <v>121</v>
       </c>
       <c r="B125" s="1">
-        <v>2018</v>
+        <v>2020</v>
       </c>
       <c r="C125" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D125" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="E125" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E125" s="1"/>
     </row>
     <row r="126" spans="1:5">
       <c r="A126" s="1" t="s">
         <v>121</v>
       </c>
       <c r="B126" s="1">
-        <v>2020</v>
+        <v>2018</v>
       </c>
       <c r="C126" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D126" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="E126" s="1"/>
+      <c r="E126" s="1" t="s">
+        <v>122</v>
+      </c>
     </row>
     <row r="127" spans="1:5">
       <c r="A127" s="1" t="s">
         <v>121</v>
       </c>
       <c r="B127" s="1">
         <v>2019</v>
       </c>
       <c r="C127" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D127" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E127" s="1"/>
     </row>
     <row r="128" spans="1:5">
       <c r="A128" s="1" t="s">
         <v>121</v>
       </c>
       <c r="B128" s="1">
         <v>2023</v>
       </c>
       <c r="C128" s="1" t="s">
         <v>12</v>
@@ -3965,175 +3965,175 @@
       </c>
       <c r="E175" s="1" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="176" spans="1:5">
       <c r="A176" s="1" t="s">
         <v>172</v>
       </c>
       <c r="B176" s="1">
         <v>2015</v>
       </c>
       <c r="C176" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D176" s="1" t="s">
         <v>173</v>
       </c>
       <c r="E176" s="1"/>
     </row>
     <row r="177" spans="1:5">
       <c r="A177" s="1" t="s">
         <v>174</v>
       </c>
       <c r="B177" s="1">
-        <v>2009</v>
+        <v>2015</v>
       </c>
       <c r="C177" s="1" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="D177" s="1" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="E177" s="1"/>
+        <v>28</v>
+      </c>
+      <c r="E177" s="1" t="s">
+        <v>29</v>
+      </c>
     </row>
     <row r="178" spans="1:5">
       <c r="A178" s="1" t="s">
         <v>174</v>
       </c>
       <c r="B178" s="1">
-        <v>2015</v>
+        <v>2009</v>
       </c>
       <c r="C178" s="1" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="D178" s="1" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-      </c>
+        <v>9</v>
+      </c>
+      <c r="E178" s="1"/>
     </row>
     <row r="179" spans="1:5">
       <c r="A179" s="1" t="s">
         <v>175</v>
       </c>
       <c r="B179" s="1">
-        <v>2022</v>
+        <v>2011</v>
       </c>
       <c r="C179" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D179" s="1" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="E179" s="1"/>
+        <v>176</v>
+      </c>
+      <c r="E179" s="1" t="s">
+        <v>177</v>
+      </c>
     </row>
     <row r="180" spans="1:5">
       <c r="A180" s="1" t="s">
         <v>175</v>
       </c>
       <c r="B180" s="1">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="C180" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D180" s="1" t="s">
-        <v>176</v>
+        <v>28</v>
       </c>
       <c r="E180" s="1" t="s">
-        <v>177</v>
+        <v>29</v>
       </c>
     </row>
     <row r="181" spans="1:5">
       <c r="A181" s="1" t="s">
         <v>175</v>
       </c>
       <c r="B181" s="1">
-        <v>2017</v>
+        <v>2022</v>
       </c>
       <c r="C181" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D181" s="1" t="s">
-        <v>176</v>
-[...3 lines deleted...]
-      </c>
+        <v>18</v>
+      </c>
+      <c r="E181" s="1"/>
     </row>
     <row r="182" spans="1:5">
       <c r="A182" s="1" t="s">
         <v>175</v>
       </c>
       <c r="B182" s="1">
-        <v>2020</v>
+        <v>2014</v>
       </c>
       <c r="C182" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D182" s="1" t="s">
         <v>176</v>
       </c>
       <c r="E182" s="1" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="183" spans="1:5">
       <c r="A183" s="1" t="s">
         <v>175</v>
       </c>
       <c r="B183" s="1">
-        <v>2011</v>
+        <v>2017</v>
       </c>
       <c r="C183" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D183" s="1" t="s">
         <v>176</v>
       </c>
       <c r="E183" s="1" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="184" spans="1:5">
       <c r="A184" s="1" t="s">
         <v>175</v>
       </c>
       <c r="B184" s="1">
-        <v>2015</v>
+        <v>2020</v>
       </c>
       <c r="C184" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D184" s="1" t="s">
-        <v>28</v>
+        <v>176</v>
       </c>
       <c r="E184" s="1" t="s">
-        <v>29</v>
+        <v>177</v>
       </c>
     </row>
     <row r="185" spans="1:5">
       <c r="A185" s="1" t="s">
         <v>178</v>
       </c>
       <c r="B185" s="1">
         <v>2008</v>
       </c>
       <c r="C185" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D185" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E185" s="1"/>
     </row>
     <row r="186" spans="1:5">
       <c r="A186" s="1" t="s">
         <v>179</v>
       </c>
       <c r="B186" s="1">
         <v>2007</v>
       </c>
       <c r="C186" s="1" t="s">
@@ -4157,136 +4157,136 @@
       <c r="D187" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E187" s="1"/>
     </row>
     <row r="188" spans="1:5">
       <c r="A188" s="1" t="s">
         <v>181</v>
       </c>
       <c r="B188" s="1">
         <v>2017</v>
       </c>
       <c r="C188" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D188" s="1" t="s">
         <v>182</v>
       </c>
       <c r="E188" s="1"/>
     </row>
     <row r="189" spans="1:5">
       <c r="A189" s="1" t="s">
         <v>183</v>
       </c>
       <c r="B189" s="1">
-        <v>2014</v>
+        <v>2010</v>
       </c>
       <c r="C189" s="1" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D189" s="1" t="s">
         <v>184</v>
       </c>
       <c r="E189" s="1"/>
     </row>
     <row r="190" spans="1:5">
       <c r="A190" s="1" t="s">
         <v>183</v>
       </c>
       <c r="B190" s="1">
-        <v>2015</v>
+        <v>2013</v>
       </c>
       <c r="C190" s="1" t="s">
-        <v>18</v>
+        <v>5</v>
       </c>
       <c r="D190" s="1" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-      </c>
+        <v>9</v>
+      </c>
+      <c r="E190" s="1"/>
     </row>
     <row r="191" spans="1:5">
       <c r="A191" s="1" t="s">
         <v>183</v>
       </c>
       <c r="B191" s="1">
-        <v>2016</v>
+        <v>2014</v>
       </c>
       <c r="C191" s="1" t="s">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="D191" s="1" t="s">
         <v>185</v>
       </c>
-      <c r="E191" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E191" s="1"/>
     </row>
     <row r="192" spans="1:5">
       <c r="A192" s="1" t="s">
         <v>183</v>
       </c>
       <c r="B192" s="1">
-        <v>2022</v>
+        <v>2015</v>
       </c>
       <c r="C192" s="1" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D192" s="1" t="s">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="E192" s="1"/>
+        <v>28</v>
+      </c>
+      <c r="E192" s="1" t="s">
+        <v>29</v>
+      </c>
     </row>
     <row r="193" spans="1:5">
       <c r="A193" s="1" t="s">
         <v>183</v>
       </c>
       <c r="B193" s="1">
-        <v>2010</v>
+        <v>2016</v>
       </c>
       <c r="C193" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D193" s="1" t="s">
-        <v>185</v>
-[...1 lines deleted...]
-      <c r="E193" s="1"/>
+        <v>184</v>
+      </c>
+      <c r="E193" s="1" t="s">
+        <v>186</v>
+      </c>
     </row>
     <row r="194" spans="1:5">
       <c r="A194" s="1" t="s">
         <v>183</v>
       </c>
       <c r="B194" s="1">
-        <v>2013</v>
+        <v>2022</v>
       </c>
       <c r="C194" s="1" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D194" s="1" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="E194" s="1"/>
     </row>
     <row r="195" spans="1:5">
       <c r="A195" s="1" t="s">
         <v>187</v>
       </c>
       <c r="B195" s="1">
         <v>2012</v>
       </c>
       <c r="C195" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D195" s="1" t="s">
         <v>188</v>
       </c>
       <c r="E195" s="1" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="196" spans="1:5">
       <c r="A196" s="1" t="s">
         <v>187</v>
       </c>
       <c r="B196" s="1">
@@ -4383,108 +4383,108 @@
       </c>
       <c r="E201" s="1"/>
     </row>
     <row r="202" spans="1:5">
       <c r="A202" s="1" t="s">
         <v>193</v>
       </c>
       <c r="B202" s="1">
         <v>2015</v>
       </c>
       <c r="C202" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D202" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E202" s="1" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="203" spans="1:5">
       <c r="A203" s="1" t="s">
         <v>193</v>
       </c>
       <c r="B203" s="1">
-        <v>2017</v>
+        <v>2021</v>
       </c>
       <c r="C203" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D203" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="E203" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E203" s="1"/>
     </row>
     <row r="204" spans="1:5">
       <c r="A204" s="1" t="s">
         <v>193</v>
       </c>
       <c r="B204" s="1">
-        <v>2021</v>
+        <v>2017</v>
       </c>
       <c r="C204" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D204" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="E204" s="1"/>
+      <c r="E204" s="1" t="s">
+        <v>195</v>
+      </c>
     </row>
     <row r="205" spans="1:5">
       <c r="A205" s="1" t="s">
         <v>193</v>
       </c>
       <c r="B205" s="1">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="C205" s="1" t="s">
-        <v>160</v>
+        <v>18</v>
       </c>
       <c r="D205" s="1" t="s">
-        <v>160</v>
-[...3 lines deleted...]
-      </c>
+        <v>18</v>
+      </c>
+      <c r="E205" s="1"/>
     </row>
     <row r="206" spans="1:5">
       <c r="A206" s="1" t="s">
         <v>193</v>
       </c>
       <c r="B206" s="1">
-        <v>2020</v>
+        <v>2019</v>
       </c>
       <c r="C206" s="1" t="s">
-        <v>18</v>
+        <v>160</v>
       </c>
       <c r="D206" s="1" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="E206" s="1"/>
+        <v>160</v>
+      </c>
+      <c r="E206" s="1" t="s">
+        <v>194</v>
+      </c>
     </row>
     <row r="207" spans="1:5">
       <c r="A207" s="1" t="s">
         <v>193</v>
       </c>
       <c r="B207" s="1">
         <v>2023</v>
       </c>
       <c r="C207" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D207" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E207" s="1"/>
     </row>
     <row r="208" spans="1:5">
       <c r="A208" s="1" t="s">
         <v>196</v>
       </c>
       <c r="B208" s="1">
         <v>2012</v>
       </c>
       <c r="C208" s="1" t="s">
         <v>9</v>
@@ -4609,76 +4609,76 @@
         <v>202</v>
       </c>
     </row>
     <row r="216" spans="1:5">
       <c r="A216" s="1" t="s">
         <v>200</v>
       </c>
       <c r="B216" s="1">
         <v>2019</v>
       </c>
       <c r="C216" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D216" s="1" t="s">
         <v>201</v>
       </c>
       <c r="E216" s="1" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="217" spans="1:5">
       <c r="A217" s="1" t="s">
         <v>204</v>
       </c>
       <c r="B217" s="1">
-        <v>2010</v>
+        <v>2015</v>
       </c>
       <c r="C217" s="1" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="D217" s="1" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="E217" s="1"/>
+        <v>28</v>
+      </c>
+      <c r="E217" s="1" t="s">
+        <v>29</v>
+      </c>
     </row>
     <row r="218" spans="1:5">
       <c r="A218" s="1" t="s">
         <v>204</v>
       </c>
       <c r="B218" s="1">
-        <v>2015</v>
+        <v>2010</v>
       </c>
       <c r="C218" s="1" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="D218" s="1" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-      </c>
+        <v>9</v>
+      </c>
+      <c r="E218" s="1"/>
     </row>
     <row r="219" spans="1:5">
       <c r="A219" s="1" t="s">
         <v>205</v>
       </c>
       <c r="B219" s="1">
         <v>2016</v>
       </c>
       <c r="C219" s="1" t="s">
         <v>160</v>
       </c>
       <c r="D219" s="1" t="s">
         <v>206</v>
       </c>
       <c r="E219" s="1"/>
     </row>
     <row r="220" spans="1:5">
       <c r="A220" s="1" t="s">
         <v>205</v>
       </c>
       <c r="B220" s="1">
         <v>2017</v>
       </c>
       <c r="C220" s="1" t="s">
         <v>12</v>
@@ -4686,127 +4686,127 @@
       <c r="D220" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E220" s="1"/>
     </row>
     <row r="221" spans="1:5">
       <c r="A221" s="1" t="s">
         <v>207</v>
       </c>
       <c r="B221" s="1">
         <v>2014</v>
       </c>
       <c r="C221" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D221" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E221" s="1"/>
     </row>
     <row r="222" spans="1:5">
       <c r="A222" s="1" t="s">
         <v>208</v>
       </c>
       <c r="B222" s="1">
-        <v>2018</v>
+        <v>2012</v>
       </c>
       <c r="C222" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D222" s="1" t="s">
-        <v>18</v>
+        <v>206</v>
       </c>
       <c r="E222" s="1" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="223" spans="1:5">
       <c r="A223" s="1" t="s">
         <v>208</v>
       </c>
       <c r="B223" s="1">
-        <v>2023</v>
+        <v>2014</v>
       </c>
       <c r="C223" s="1" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D223" s="1" t="s">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="E223" s="1"/>
+        <v>206</v>
+      </c>
+      <c r="E223" s="1" t="s">
+        <v>210</v>
+      </c>
     </row>
     <row r="224" spans="1:5">
       <c r="A224" s="1" t="s">
         <v>208</v>
       </c>
       <c r="B224" s="1">
-        <v>2012</v>
+        <v>2016</v>
       </c>
       <c r="C224" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D224" s="1" t="s">
         <v>206</v>
       </c>
       <c r="E224" s="1" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
     </row>
     <row r="225" spans="1:5">
       <c r="A225" s="1" t="s">
         <v>208</v>
       </c>
       <c r="B225" s="1">
-        <v>2014</v>
+        <v>2018</v>
       </c>
       <c r="C225" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D225" s="1" t="s">
-        <v>206</v>
+        <v>18</v>
       </c>
       <c r="E225" s="1" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
     </row>
     <row r="226" spans="1:5">
       <c r="A226" s="1" t="s">
         <v>208</v>
       </c>
       <c r="B226" s="1">
-        <v>2016</v>
+        <v>2023</v>
       </c>
       <c r="C226" s="1" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="D226" s="1" t="s">
-        <v>206</v>
-[...3 lines deleted...]
-      </c>
+        <v>12</v>
+      </c>
+      <c r="E226" s="1"/>
     </row>
     <row r="227" spans="1:5">
       <c r="A227" s="1" t="s">
         <v>213</v>
       </c>
       <c r="B227" s="1">
         <v>2015</v>
       </c>
       <c r="C227" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D227" s="1" t="s">
         <v>28</v>
       </c>
       <c r="E227" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="228" spans="1:5">
       <c r="A228" s="1" t="s">
         <v>214</v>
       </c>
       <c r="B228" s="1">
         <v>2015</v>
       </c>
@@ -4963,76 +4963,76 @@
         <v>220</v>
       </c>
     </row>
     <row r="238" spans="1:5">
       <c r="A238" s="1" t="s">
         <v>225</v>
       </c>
       <c r="B238" s="1">
         <v>2010</v>
       </c>
       <c r="C238" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D238" s="1" t="s">
         <v>226</v>
       </c>
       <c r="E238" s="1" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="239" spans="1:5">
       <c r="A239" s="1" t="s">
         <v>225</v>
       </c>
       <c r="B239" s="1">
-        <v>2020</v>
+        <v>2011</v>
       </c>
       <c r="C239" s="1" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="D239" s="1" t="s">
-        <v>228</v>
-[...3 lines deleted...]
-      </c>
+        <v>9</v>
+      </c>
+      <c r="E239" s="1"/>
     </row>
     <row r="240" spans="1:5">
       <c r="A240" s="1" t="s">
         <v>225</v>
       </c>
       <c r="B240" s="1">
-        <v>2011</v>
+        <v>2020</v>
       </c>
       <c r="C240" s="1" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="D240" s="1" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="E240" s="1"/>
+        <v>228</v>
+      </c>
+      <c r="E240" s="1" t="s">
+        <v>227</v>
+      </c>
     </row>
     <row r="241" spans="1:5">
       <c r="A241" s="1" t="s">
         <v>225</v>
       </c>
       <c r="B241" s="1">
         <v>2013</v>
       </c>
       <c r="C241" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D241" s="1" t="s">
         <v>226</v>
       </c>
       <c r="E241" s="1" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="242" spans="1:5">
       <c r="A242" s="1" t="s">
         <v>225</v>
       </c>
       <c r="B242" s="1">
         <v>2015</v>
       </c>
@@ -5258,278 +5258,278 @@
       <c r="D256" s="1" t="s">
         <v>239</v>
       </c>
       <c r="E256" s="1"/>
     </row>
     <row r="257" spans="1:5">
       <c r="A257" s="1" t="s">
         <v>240</v>
       </c>
       <c r="B257" s="1">
         <v>2014</v>
       </c>
       <c r="C257" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D257" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E257" s="1"/>
     </row>
     <row r="258" spans="1:5">
       <c r="A258" s="1" t="s">
         <v>241</v>
       </c>
       <c r="B258" s="1">
-        <v>2015</v>
+        <v>2010</v>
       </c>
       <c r="C258" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D258" s="1" t="s">
         <v>242</v>
       </c>
       <c r="E258" s="1" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="259" spans="1:5">
       <c r="A259" s="1" t="s">
         <v>241</v>
       </c>
       <c r="B259" s="1">
-        <v>2016</v>
+        <v>2023</v>
       </c>
       <c r="C259" s="1" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="D259" s="1" t="s">
-        <v>112</v>
-[...3 lines deleted...]
-      </c>
+        <v>12</v>
+      </c>
+      <c r="E259" s="1"/>
     </row>
     <row r="260" spans="1:5">
       <c r="A260" s="1" t="s">
         <v>241</v>
       </c>
       <c r="B260" s="1">
-        <v>2009</v>
+        <v>2011</v>
       </c>
       <c r="C260" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D260" s="1" t="s">
         <v>242</v>
       </c>
       <c r="E260" s="1" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
     </row>
     <row r="261" spans="1:5">
       <c r="A261" s="1" t="s">
         <v>241</v>
       </c>
       <c r="B261" s="1">
-        <v>2010</v>
+        <v>2012</v>
       </c>
       <c r="C261" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D261" s="1" t="s">
         <v>242</v>
       </c>
       <c r="E261" s="1" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="262" spans="1:5">
       <c r="A262" s="1" t="s">
         <v>241</v>
       </c>
       <c r="B262" s="1">
-        <v>2023</v>
+        <v>2013</v>
       </c>
       <c r="C262" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D262" s="1" t="s">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="E262" s="1"/>
+        <v>242</v>
+      </c>
+      <c r="E262" s="1" t="s">
+        <v>246</v>
+      </c>
     </row>
     <row r="263" spans="1:5">
       <c r="A263" s="1" t="s">
         <v>241</v>
       </c>
       <c r="B263" s="1">
-        <v>2011</v>
+        <v>2014</v>
       </c>
       <c r="C263" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D263" s="1" t="s">
         <v>242</v>
       </c>
       <c r="E263" s="1" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
     </row>
     <row r="264" spans="1:5">
       <c r="A264" s="1" t="s">
         <v>241</v>
       </c>
       <c r="B264" s="1">
-        <v>2012</v>
+        <v>2017</v>
       </c>
       <c r="C264" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D264" s="1" t="s">
         <v>242</v>
       </c>
       <c r="E264" s="1" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="265" spans="1:5">
       <c r="A265" s="1" t="s">
         <v>241</v>
       </c>
       <c r="B265" s="1">
-        <v>2013</v>
+        <v>2018</v>
       </c>
       <c r="C265" s="1" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="D265" s="1" t="s">
-        <v>242</v>
+        <v>9</v>
       </c>
       <c r="E265" s="1" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="266" spans="1:5">
       <c r="A266" s="1" t="s">
         <v>241</v>
       </c>
       <c r="B266" s="1">
-        <v>2014</v>
+        <v>2019</v>
       </c>
       <c r="C266" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D266" s="1" t="s">
         <v>242</v>
       </c>
       <c r="E266" s="1" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="267" spans="1:5">
       <c r="A267" s="1" t="s">
         <v>241</v>
       </c>
       <c r="B267" s="1">
-        <v>2017</v>
+        <v>2015</v>
       </c>
       <c r="C267" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D267" s="1" t="s">
         <v>242</v>
       </c>
       <c r="E267" s="1" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="268" spans="1:5">
       <c r="A268" s="1" t="s">
         <v>241</v>
       </c>
       <c r="B268" s="1">
-        <v>2018</v>
+        <v>2009</v>
       </c>
       <c r="C268" s="1" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="D268" s="1" t="s">
-        <v>9</v>
+        <v>242</v>
       </c>
       <c r="E268" s="1" t="s">
-        <v>251</v>
+        <v>243</v>
       </c>
     </row>
     <row r="269" spans="1:5">
       <c r="A269" s="1" t="s">
         <v>241</v>
       </c>
       <c r="B269" s="1">
-        <v>2019</v>
+        <v>2016</v>
       </c>
       <c r="C269" s="1" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="D269" s="1" t="s">
-        <v>242</v>
+        <v>112</v>
       </c>
       <c r="E269" s="1" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="270" spans="1:5">
       <c r="A270" s="1" t="s">
         <v>252</v>
       </c>
       <c r="B270" s="1">
-        <v>2007</v>
+        <v>2013</v>
       </c>
       <c r="C270" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D270" s="1" t="s">
         <v>253</v>
       </c>
-      <c r="E270" s="1"/>
+      <c r="E270" s="1" t="s">
+        <v>254</v>
+      </c>
     </row>
     <row r="271" spans="1:5">
       <c r="A271" s="1" t="s">
         <v>252</v>
       </c>
       <c r="B271" s="1">
-        <v>2013</v>
+        <v>2007</v>
       </c>
       <c r="C271" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D271" s="1" t="s">
         <v>253</v>
       </c>
-      <c r="E271" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E271" s="1"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">