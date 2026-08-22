--- v3 (2026-08-02)
+++ v4 (2026-08-22)
@@ -90,402 +90,402 @@
   </si>
   <si>
     <t>SDG 3, SDG 4, SDG 8, Cross-cutting</t>
   </si>
   <si>
     <t>Page number
               57.00
     Add exact paragraph
               Volunteering in education: This program aims at developing an educated generation who take the lead in volunteerism with active involvement in advancing the society and serving the nation. The program also aims at promoting respect of volunteerism, developing a sense of social responsibility and active interaction among students.
 ,   
     Page number
               86.00
     Add exact paragraph
               In addition, MLSD  launched a national volunteering platform to promote awareness of the importance of volunteering It is the objective of MLSD to increase the number of volunteers to 300,000 By 2020. The following graph shows the number of volunteers by field and economic value. Number of volunteers in 2017 in the Kingdom: 55,832 volunteers. Economic value of volunteering: 45,558,912 SAR, USD 12.15 million. Volunteering fields: Health, relief and rescue, organization, sports, social, arts and heritage, technical, media, management, training and education, psychologica, legal, financial.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/20230SDGs_English_Report972018_FINAL.pdf</t>
   </si>
   <si>
     <t>Afghanistan</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/280392021_VNR_Report_Afghanistan.pdf</t>
+  </si>
+  <si>
     <t>https://sustainabledevelopment.un.org/memberstates/afghanistan</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://sustainabledevelopment.un.org/content/documents/280392021_VNR_Report_Afghanistan.pdf</t>
   </si>
   <si>
     <t>Albania</t>
   </si>
   <si>
     <t>Cross-cutting</t>
   </si>
   <si>
     <t>Page number
               25.00
     Add exact paragraph
               At present, publicly funded non-financial social care services (other than limited institutional services) are very limited in Albania. Most such services are provided by Civil Society Organisations (CSOs) on a voluntary basis or by development partners.
 ,</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/20257ALBANIA_VNR_2018_FINAL2.pdf</t>
   </si>
   <si>
     <t>Algeria</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/23441MAE_rapport_2019_complet.pdf</t>
   </si>
   <si>
     <t>Andorra</t>
   </si>
   <si>
+    <t>SDG 4, SDG 17</t>
+  </si>
+  <si>
+    <t>Page number
+              83.00
+    Add exact paragraph
+              Tutoring courses for pupils aged 6 to 12 from all educational systems have enabled continuity of support for pupils in the teaching and learning processes. Priority was given to interested primary school pupils who had difficulties to attend online classes during the lockdown. The delivery of the courses was based on the voluntary participation of teachers or young graduates.   
+,   
+    Page number
+              246.00
+    Add exact paragraph
+              Volunteering: It is in the spirit of solidarity and exchange of values and experiences that the Government of Andorra actively encourages volunteering, at both national and international levels. At the national level, volunteering is very present among Andorran civil society, whether through social, cultural, or sports activities. Moreover, the Ministry of Foreign Affairs promotes international volunteering and the department in charge of cooperation regularly participates in roundtables and activities organized by local entities to provide information on volunteering. It also participates in each of the editions of the Course on Cooperation organized annually by the University of Andorra in collaboration with some of the NGOs in the country. The health, social and economic crisis caused by Covid-19 has revealed the importance of solidarity and cooperation in the Andorran society where empathy and closeness have contributed to providing responses to the needs of the population. The pandemic has highlighted that volunteers are a fundamental part of the society, an example of commitment, dedication, and effort. One of the examples to be mentioned in this sense is that volunteers joined efforts during the outbreak of the Covid-19 pandemic in March 2020 by creating the COVID Team. This was a group of people with some prior health knowledge, or at least experience with telephone switchboard reception, and the aim was to detect positive cases and curb the spread of the disease. The team has grown, acquired knowledge and the necessary technological devices such as the Pandemius programme. The good functioning and usefulness of this team of volunteers was recognized, and in November 2020, the creation of the COVID Office was enacted by decree.
+It is also worth highlighting the work of the Andorran Red Cross which, since 1980, has been working to reduce social inequalities and promote solidarity in the society. To develop its activities at national level, the Andorran Red Cross relies mainly on the work of its volunteers which allows a wide range of different activities to be carried out, all focusing on the fight against poverty, reinforcement of social cohesion in order to raise awareness about solidarity among the population, and in particular among young people. </t>
+  </si>
+  <si>
+    <t>https://hlpf.un.org/sites/default/files/vnrs/2022/ods2030_ANDORRA_fr_FINAL.pdf</t>
+  </si>
+  <si>
     <t>Cross-cutting, SDG 15, SDG 17</t>
   </si>
   <si>
     <t>Page number
               66.00
     Add exact paragraph
               The Mountain Federation also carried out communication, training and awareness-raising activities for all stakeholders at the event. Meetings for volunteers were organized to disseminate and share the organization’s environmental policy, good practices and points to consider during the competition. 
 ,   
     Page number
               67.00
     Add exact paragraph
               The Font Blanca competition sets a good example for other sporting events in the country. The initiatives and actions at the event have served as a blueprint for stimulating environmental concerns and generating a debate on sustainable development. In addition, through the work of professionals and volunteers, and support from entities, 
 the competition has been shared as a good example within the ski mountaineering federation at an international level via training and workshops (International Ski Mountaineering Federation (ISMF) meeting 2017–2018), conferences (Waste in Progress 2018) and publications (Handbook of Best Practices in Ski Touring, ISMF Sustainability Handbook and Handbook of Good Practice in Ski Mountaineering Races).
 ,   
     Page number
               81.00
     Add exact paragraph
               The Andorran non-governmental organization (NGO) Daktari is active in the areas bordering the Mgahinga Gorilla, Queen Elizabeth and Murchison Falls national parks in Uganda. Its philosophy and aim is to enable peaceful coexistence between local populations, the wildlife in the area, some of which are protected species, and those responsible for the national parks. Thanks to several field visits and veterinary and anthropological studies carried out by Andorran volunteers, the organization is becoming increasingly well informed about the region and its needs, the goal being to improve the impact and sustainability of its projects. 
 ,   
     Page number
               88.00
     Add exact paragraph
               In the spirit of solidarity and the sharing of values and knowledge, the Government of Andorra actively promotes volunteerism, both nationally and internationally. Domestically, volunteerism is very common in civil society, as much in socially oriented activities as in the cultural and sporting domains. The Ministry of Foreign Affairs also actively encourages international volunteerism and the staff responsible for cooperation regularly participate in round tables on volunteerism, activities organized by local entities to raise awareness of international volunteering opportunities and, most importantly, the annual cooperation course organized by the University of Andorra in collaboration with the Government. The training, preparation and participation of volunteers in projects subsidized by the ministry is one of the criteria used to consider grant applications. The ministry encourages the NGOs it works with to send volunteers on projects, while suitably preparing them for such a placement. In the spirit of knowledge-sharing, coherence and learning about others, and fully aligned with the concept of a global partnership, the aim of the Ministry of Foreign Affairs’ development cooperation policy is for volunteerism to become a full-fledged criterion for awarding grants. 
 ,   
     Page number
               57.00
     Add exact paragraph
               These trainings are developed in line with the recommendations of the Sendai Framework for Disaster Risk Reduction 2015–2030, which the Civil Defence Directorate is in the process of implementing. In addition, there is more specific training for volunteers or intervention groups regarding specific situations. These training sessions cover topics such as forest fire management, people searches, the logistics of natural hazards and creating temporary shelters.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/19898ANDORRA_VNR_2018.pdf</t>
   </si>
   <si>
-    <t>SDG 4, SDG 17</t>
-[...16 lines deleted...]
-  <si>
     <t>Angola</t>
   </si>
   <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/286012021_VNR_Report_Angola.pdf</t>
+  </si>
+  <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2025/VNR%202025%20Angola%20Report.pdf</t>
   </si>
   <si>
-    <t>https://sustainabledevelopment.un.org/content/documents/286012021_VNR_Report_Angola.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>Antigua and Barbuda</t>
   </si>
   <si>
     <t>Page number
               113.00
     Add exact paragraph
               The landscape of NGOs and CSOs has been known to be an effective voice for change on issues of equality, calling for transparency and justice and working to keep the power and the spirit of volunteerism and active citizenship alive. The Government of Antigua and Barbuda continues to recognize and create the enabling environment for CSOs to play meaningful roles in governance and policy making processes.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/279502021_VNR_Report_Antigua_and_Barbuda.pdf</t>
   </si>
   <si>
     <t>Argentina</t>
   </si>
   <si>
+    <t>SDG 11, SDG 13, SDG 14, SDG 15</t>
+  </si>
+  <si>
+    <t>Page number
+              198.00
+    Add exact paragraph
+              Scholarship programmes to support primary, secondary or university education, social inclusion and financial education for productive development aimed at vulnerable populations, corporate volunteering programmes and corporate social investment.    
+,   
+    Page number
+              244.00
+    Add exact paragraph
+              On 14 June 2021, a Memorandum of Understanding was signed between the United Nations Development Programme (UNDP) and the Ministry of Environment and Sustainable Development, for cooperation and support to continue an initiative that began in 2019 with the Open Seneca group of the University of Cambridge, which aims to conduct workshops to assemble low-cost sensors and their subsequent use by volunteers to measure the concentration of PM2. 5, in experiences that are being carried out in the cities of Buenos Aires, Córdoba, Mendoza, Tucumán and currently in the Province of San Juan.  
+,   
+    Page number
+              245.00
+    Add exact paragraph
+              Disaster risk reduction requires the involvement and collaboration of the whole society. It also requires empowerment and inclusive, accessible and non-discriminatory participation, with special attention to those disproportionately affected by disasters, particularly the poorest. It is important to integrate gender, age, disability and cultural perspectives into all policies and practices, promoting women's and youth leadership. In this context, special attention should be given to enhancing organised voluntary work by citizens.      
+,   
+    Page number
+              252.00
+    Add exact paragraph
+              Increase the Republic of Argentina's capacity for disaster risk management through the strengthening of the White Helmets volunteerism
+,   
+    Page number
+              253.00
+    Add exact paragraph
+              Increase the capacity of public agencies in disaster risk management through volunteer coordination</t>
+  </si>
+  <si>
+    <t>https://hlpf.un.org/sites/default/files/vnrs/2022/VNR%202022%20Argentina%20Report.pdf</t>
+  </si>
+  <si>
+    <t>SDG 10, SDG 11, SDG 12, SDG 13, SDG 17, SDG 3, SDG 5, SDG 8</t>
+  </si>
+  <si>
+    <t>Page number
+              15.00
+    Add exact paragraph
+              With this vision in mind, we are committed to further developing South-South and triangular cooperation initiatives and humanitarian aid, mobilizing our public institutions and volunteer corps.
+,   
+    Page number
+              46.00
+    Add exact paragraph
+              Government Secretariat of Modernization. The Internal Communications department of the Government Secretariat of Modernization worked on Agenda 2030 adoption mechanisms linked to social responsibility in public administration. To this end, four working areas were defined: Health, Environment, Inclusion and Volunteering. These are linked to seven Sustainable Development Goals (SDGs): SDG 3 Good Health and Well-Being, SDG 5 Gender Equality, SDG 8 Decent Work and Economic Growth, SDG 10 Reduced Inequalities, SDG 11 Sustainable Cities and Communities, SDG 12 Responsible Consumption and Production and SDG 13 Climate Action.
+,   
+    Page number
+              229.00
+    Add exact paragraph
+              To foster cooperation with civil society, the National Centre of Community Organizations, in the context of the action plan to strengthen Civil Society Organizations (CSOs), has held regional meetings since 2016. The goal of these meetings is to strengthen provincial public policies intended to promote an agenda of cooperation with CSOs and to foster and strengthen community volunteerism in the provinces as a tool for citizen engagement and solidarity at the heart of their communities.</t>
+  </si>
+  <si>
+    <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=1671&amp;menu=3170</t>
+  </si>
+  <si>
     <t>https://sustainabledevelopment.un.org/content/documents/16117Argentina.pdf</t>
   </si>
   <si>
-    <t>SDG 11, SDG 13, SDG 14, SDG 15</t>
-[...31 lines deleted...]
-    <t>SDG 10, SDG 11, SDG 12, SDG 13, SDG 17, SDG 3, SDG 5, SDG 8</t>
+    <t>Armenia</t>
+  </si>
+  <si>
+    <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=2340&amp;menu=3170</t>
+  </si>
+  <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/19586Armenia_VNR_2018.pdf</t>
+  </si>
+  <si>
+    <t>SDG 11, SDG 13, SDG 16</t>
   </si>
   <si>
     <t>Page number
               15.00
     Add exact paragraph
-              With this vision in mind, we are committed to further developing South-South and triangular cooperation initiatives and humanitarian aid, mobilizing our public institutions and volunteer corps.
-[...1 lines deleted...]
-    Page number
+              At the same time, the efforts of the Government were multiplied with the valuable support of civil society organizations and volunteers, providing critical on-the-ground assistance. They helped distribute aid, offer psychological support and organize community activities to foster resilience and solidarity among the displaced and affected populations.
+,   
+    Page number
+              21.00
+    Add exact paragraph
+              Moreover, the Ministry of Labour and Social Affairs created the “Become a Volunteer” platform to facilitate government efforts in welcoming and registering refugees. More than 800 volunteers of the platform and an additional 500 volunteers from host communities provided essential services – including first aid, psychological counselling and on-the-spot registration at humanitarian stations – and contributed to strengthening community bonds and the sense of collective resilience. 
+,   
+    Page number
+              47.00
+    Add exact paragraph
+              The [Disaster Risk Management] Strategy, including its 2023–2026 Action Plan, also stresses the importance of voluntary involvement in emergency response efforts. The Strategy highlights the role of the Ministry of Education, Science, Culture and Sports in promoting youth engagement in volunteer rescue movements and creating volunteer fire rescue squads. Efforts align with the Sendai Framework for Disaster Risk Reduction and with such initiatives as the “Institutionalizing a Volunteer First Responder Service in Armenia (VolFire)” project, launched by the Austrian Development Agency in collaboration with the Ministry of Internal Affairs (then the Ministry of Emergency Situations). This project aims to establish volunteer fire rescue bases in 10 regions. </t>
+  </si>
+  <si>
+    <t>https://hlpf.un.org/sites/default/files/vnrs/2024/VNR%202024%20Armenia%20Report.pdf</t>
+  </si>
+  <si>
+    <t>Australia</t>
+  </si>
+  <si>
+    <t>Cross-cutting, SDG 11, SDG 13, SDG 16, SDG 17, SDG 2, SDG 3, SDG 4, SDG 5, SDG 6</t>
+  </si>
+  <si>
+    <t>Page number
+              3.00
+    Add exact paragraph
+              As you will read in this Voluntary National Review, Australians of all walks of life are contributing with enthusiasm to building a more sustainable future and achieving the SDGs: from Australian businesses that have adopted the SDGs into their operations, our domestic and international volunteers, youth, community and business networks, through to national organisations like our universities, libraries and scientific institutions. Academia, business, civil society, in addition to local, state and territory government partners are deploying their expertise, investment and creativity to implementing the SDGs at the local, regional, national and international level.
+,   
+    Page number
+              7.00
+    Add exact paragraph
+              The 2030 Agenda is not just for and about government initiatives and activity; it involves many national stakeholders including the business sector, civil society, the education sector, communities, families and individuals. The many Australians engaged in the care economy, in volunteer work, and through their everyday activity including their paid work are contributing to achievement of the SDGs. Through partnership with all sectors of Australian society and across borders, we are working together to implement the SDGs. Importantly, and as guided by the Addis Agenda, this requires both public and private funding.
+,   
+    Page number
+              8.00
+    Add exact paragraph
+              Youth-led initiatives are motivating and mobilising young people across Australia to deliver on the SDGs at home and overseas. Examples include AIESEC in Australia sending 430 young people to volunteer in countries in Asia as part of “Youth for Global Goals” and the Australian Medical Students’ Association’s gender equity project focusing on SDG5. Youth organisations throughout Australia have come together to identify broad approaches to raising awareness about the SDGs and forming partnerships for action. Youth representatives are strong advocates and champions for the SDGs in engaging with governments, local authorities and institutions, as well as with peers and colleagues.
+,   
+    Page number
+              10.00
+    Add exact paragraph
+              Our national challenge is to harness the SDGs framework to raise awareness and empower people to take action in their own communities and as individual consumers, investors, business owners, employers, volunteers and users of government services. Some organisations are already leading the way: Australia’s national postal service and eCommerce provider, Australia Post, is using the SDGs as a framework to provide and present information about sustainability to small businesses. The Australian water industry has raised awareness of SDG6 and all the SDGs in its outreach to customers, businesses and among political leaders.
+,   
+    Page number
+              19.00
+    Add exact paragraph
+              Sustainability is a key feature in city planning around Australia. For example, Brisbane City Council has put sustainability at the core of its planning, with a focus on biodiversity, reducing emissions, green transport, water conservation, urban forests and parks, and waste and resource recovery. Active and engaged community groups and volunteers are all playing their part to enact this vision of a clean, green and sustainable city. The City of Fremantle’s adoption of the One Planet Fremantle Strategy, and its sustainability principles, aligns with the intent of several of the SDGs.
+,   
+    Page number
+              77.00
+    Add exact paragraph
+              Around Australia, local councils are balancing the demand for housing and urban infill with the need to conserve access to green space for urban amenity and environmental services. Like in other cities around the world, development of community gardens in cities around Australia is becoming increasingly popular. Supported by grass-roots volunteer communities, schools and other community groups, these initiatives provide valuable environmental services as well as contributing to health and nutrition.
+,   
+    Page number
+              84.00
+    Add exact paragraph
+              Separately, Australian Volunteers program participants work in sustainable tourism in the Philippines and Fiji, with projects including a focus on employment opportunities for people with disabilities.
+,   
+    Page number
+              103.00
+    Add exact paragraph
+              Australia’s many volunteers play a key role in supporting activities of community groups and institutions which are particularly important to the inclusion of the disadvantaged.
+,   
+    Page number
+              9.00
+    Add exact paragraph
+              Australians are generous and engaged in the community. In 2016, Australians volunteered 932 million hours and donated $12.5 billion to charity. Many Australian companies and business-people are involved in philanthropic work and support worthwhile causes and initiatives, many of which align with the SDGs. Australian volunteers make cross-cutting contributions to all the SDGs at home and abroad, building community resilience and capacities. At home, the most common focus for volunteering is education, sports, religion, health, social services and emergency relief, with volunteer efforts making an estimated annual economic and social contribution of $290 billion. Volunteering is a way to engage communities and promote inclusion and wellbeing. Successful and innovative efforts in Australia have included the Aboriginal Volunteer Program, enabling small groups of supported young Aboriginal and Torres Strait Islander volunteers to work collaboratively with people in the remote South Australian community of Oodnadatta to undertake locallyidentified community development projects.
+,   
+    Page number
+              9.00
+    Add exact paragraph
+              Over 13,000 Australian volunteers have worked overseas in developing countries since the 1950s through community and government-supported programs. In 2016-17, Australian Volunteers for International Development had 1,212 Australians volunteering with 754 host organisations in 25 countries in the Indo-Pacific in support of the SDGs. Eighteen per cent of volunteers focused on working with people with a disability. The Australian Volunteers program matches skilled Australians with organisations in developing countries to assist these organisations in delivering their development objectives. The program is part of the Australian Government’s people-to-people program portfolio, connecting Australians to Australia’s aid program and the region. All departing volunteers receive a briefing on the SDGs and their ongoing engagement in development activities is supported by a Returned Australian Volunteers Network.</t>
+  </si>
+  <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/20470VNR_final_approved_version.pdf</t>
+  </si>
+  <si>
+    <t>Austria</t>
+  </si>
+  <si>
+    <t>Cross-cutting, SDG 17</t>
+  </si>
+  <si>
+    <t>Page number
+              19.00
+    Add exact paragraph
+              In all areas, the active involvement of all actors at all levels is crucial in the implementation of the SDGs. Austria has a long tradition of voluntary engagement. Forty-six percent of the population aged 15 and older are engaged in voluntary activities domestically and abroad. Promoting voluntary engagement in Austria is considered vital because the country owes its high degree of social cohesion and mutual support to the great commitment of civil society. Since the adoption of the Law on the Promotion of Voluntary Engagement in 2012, assistance measures have been continually taken within the framework of the Austrian Voluntary Council.
+,   
+    Page number
+              103.00
+    Add exact paragraph
+              It is essential that all actors at all levels be involved in the implementation of the SDGs in Austria. Civil society has a special role in this context. People in Austria are traditionally heavily engaged in NGOs and associations focusing on topics like environmental protection, education, social issues, and health and disaster management. Organisations of this type are vital to the implementation of the SDGs. The Federal Government will therefore continue special support to ensure that conditions conducive to engagement by volunteers and civil society are in place.</t>
+  </si>
+  <si>
+    <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=2079&amp;menu=3170</t>
+  </si>
+  <si>
+    <t>SDG 15, SDG 16, SDG 17</t>
+  </si>
+  <si>
+    <t>Page number
               46.00
     Add exact paragraph
-              Government Secretariat of Modernization. The Internal Communications department of the Government Secretariat of Modernization worked on Agenda 2030 adoption mechanisms linked to social responsibility in public administration. To this end, four working areas were defined: Health, Environment, Inclusion and Volunteering. These are linked to seven Sustainable Development Goals (SDGs): SDG 3 Good Health and Well-Being, SDG 5 Gender Equality, SDG 8 Decent Work and Economic Growth, SDG 10 Reduced Inequalities, SDG 11 Sustainable Cities and Communities, SDG 12 Responsible Consumption and Production and SDG 13 Climate Action.
-[...126 lines deleted...]
-    Add exact paragraph
               Volunteer partnership Tyrol: The “Tyrol Volunteer Partnership” was initiated to strengthen volunteering in the province of Tyrol. A province-wide network of eleven volunteer centres provides help and advice to institutions, associations and interested parties and can therefore respond well to regional needs. The “Tyrol Volunteer Partnership” focuses its volunteering activities on social and ecological goals – in other words, sustainability in the broadest sense. Climate change, societal changes and demographic development pose challenges for regions. Projects in the social, nature and sustainability sectors, to strengthen e. g. the circular economy, biodiversity and second-life initiatives, are intended to encourage interested parties to get involved. The range of tasks is broad. The initiative places volunteers, initiates projects, raises awareness and provides information in the form of numerous events (“Volunteer Days”).
 ,   
     Page number
               99.00
     Add exact paragraph
                Developing sustainable business models – the role of social enterprises. Non-profit organisations make a relevant contribution to economic value creation (4% of GDP, 6% of employees work in non-profit organisations (NPOs), 31% of the population volunteer in an organisation). Challenges are the dependence on donations or funding and, in some cases, lower wages than in the private sector. Austria recognises the value of these organisations for society and offers funding opportunities for projects. 
 ,   
     Page number
               239.00
     Add exact paragraph
               BirdLife Austria’s Breeding Bird Atlas In January 2024, the bird conservation organisation “BirdLife Austria” presented the most up-to-date and comprehensive source of information on the occurrence of breeding birds in Austria and changes in their distribution in the form of the Breeding Bird Atlas. This standard work of ornithology was created with the help of 2,300 volunteer mappers (“Citizen Scientists”) and in cooperation with the Austrian Federal Forests and the Ministry of Climate Action. It contains 2.1 million data records, detailed maps and illustrations and information on 235 domestic breeding bird species.</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2024/VNR%202024%20Austria%20Report.pdf</t>
   </si>
   <si>
     <t>Azerbaijan</t>
   </si>
   <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/279452021_VNR_Report_Azerbaijan.pdf</t>
+  </si>
+  <si>
     <t>Cross-cutting, SDG 4</t>
   </si>
   <si>
     <t>Page number
               31.00
     Add exact paragraph
               In order to raise awareness about the Republic Innovation Contest jointly announced by the Ministry of Economy of the Republic of Azerbaijan and the UN Office in Azerbaijan, awareness raising activities have been carried out in different academic institutions with the participation of young researchers, volunteers, teachers and students.
 ,   
     Page number
               97.00
     Add exact paragraph
               The State Agency for Public Service and Social Innovations started the “Green ASAN” initiative on 1 May 2015. The main purpose of the “Green ASAN” initiative is to raise the environmental awareness of youth and promote healthy lifestyle and environmental protection.[...] Volunteers were trained by experts. 454 environmental trainings were conducted by the team of the “Green ASAN” initiative.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=1221&amp;menu=3170</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/16005Azerbaijan.pdf</t>
   </si>
   <si>
     <t>SDG 4, SDG 10, SDG 16, SDG 17</t>
   </si>
   <si>
     <t>Page number
               59.00
     Add exact paragraph
               Integration of volunteerism into National Policies for 2030 Agenda on SDGs: The Government of Azerbaijan admits that the integration of volunteerism into national policies is a crucial strategy for directly referencing and contributing to the Sustainable Development Goals (SDGs). In that case, also Azerbaijan acknowledges that volunteerism plays a pivotal role in advancing sustainable development by mobilizing individuals and communities to actively participate in addressing local challenges and achieving SDG targets. By embedding volunteerism into national policies, governments can harness its potential to accelerate progress towards the SDGs across various sectors.The Law of the Republic of Azerbaijan on Youth Policy designates youth volunteering as socially beneficial and non-profitable activities, reinforcing the definition established in the Law on Voluntary Activities. Moreover, it emphasizes the state’s responsibility to promote volunteering among young people. Notably, Article 5.5 introduces the concept of mutual assistance groups between young individuals in the risk group and volunteers, recognizing the importance of such support in “Youth House” social service institutions. In 2013, the Organization of ASAN Volunteers, volunteer organization under patronage of the State Agency for Service and Social Innovations under the President of the Republic of Azerbaijan (ASAN Service), was established. Today, ASAN Volunteers have 36,000 volunteer members and for the las 10 years ASAN volunteers assisted 70 million citizens with provision and access to public services. By these, a new mechanism of volunteering in governmental organizations is formed. One of the main directions of volunteering program in “ASAN Service” Centers beyond the provision of public services is career development. To date, more than 3,300 young people have been provided with jobs through the ASAN Volunteers. (Contribution to SDG 10, 16) .In 2019, President Ilham Aliyev called on all state organizations to involve volunteers in their activities. In a short period of time in 2019-2023 more than 30 government organizations started volunteering programs. This practice was also implemented in the majority of local executive power bodies. Due to the Decision of the Cabinet of Ministers of the Republic of Azerbaijan “On approving the state standard and programs (curricula) of the general education level”, one of the values integrated in the competencies framework for students at the level of full secondary education is “he/she interprets his/her responsibility to the society, participates in social projects, engages in volunteer activities”.  
 ,   
     Page number
               60.00
     Add exact paragraph
               “Bir” student-volunteer program established by the Ministry of Science and Education in 2015 to systematize interactions with student-volunteers, stimulate volunteering activities, and ensure effective utilization of students’ leisure time is a good practice that helped to form volunteer groups in the majorstate universities and colleges. In 2023, Ministry of Science and Education and “Bir Volunteer” organization started “School Volunteers” program to form volunteer groups in secondary schools initially open to 8th-11th grade students in Baku, Sumgait and Ganja. 698 students participated in the interview stage of the program and 327 of them have been selected. Information sessions were carried out - in 11 schools for 1650 students. The purpose of the program is to form the profile of socially active and socially responsible school children and to inculcate the culture of volunteering in students. In addition to other activities, within the framework of the Program, the formation of career clubs within the school, as well as the organization of school language, sports, and art clubs for the effective organization of leisure time, and the leadership of these clubs by the schoolchildren themselves, are envisaged. (Contribution to SDG 4, 8).
 ,   
     Page number
               60.00
     Add exact paragraph
               Survey conducted by UNV in February 2024 to feed into VNR Azerbaijan 2024 Report gathered data from 16 volunteer organizations, 43,8% of which are non-governmental organizations, 31.3% - volunteer programs or groups of government institutions, and 24,9% have other organizational forms. Respondent volunteer organizations reported that they contributed to all 17 SDGs. Mainly, to the SDG 4: Quality Education (50% of respondents), SDG 17: Partnerships for the Goals (43,8%), SDG 15: Life on Land (37,5%), SDG 5: Gender Equality (31,3%), SDG 9: Industry, Innovation and Infrastructure (31,3%). The survey showed that all respondent volunteer organizations target beneficiaries include youth. 50% of them targets also kids and adolescents. 31.3% of volunteer organizations targets elders. Also, 25% of respondent volunteer organizations targets groups such as refugees and IDP’s, persons living in poverty, persons with disabilities and care to animals. 75% of respondent volunteer organizations actively engaged in providing services to a person or a community and 50% of respondent organizations are involved in campaigning to create awareness and education on different issues.  
 ,   
     Page number
               60.00
     Add exact paragraph
               Subsection 3.1.3 of the Action Plan of the “I State Program on the Great Return to the territories liberated from occupation of the Republic of Azerbaijan” implies the implementation of voluntary programs for internally displaced youth in liberated territories to facilitate the return of the population to their settlements and to encourage the participation of young people in this process. “Return Volunteers” program was formed with the support of the relevant special representations of the President of the Republic of Azerbaijan in the territories liberated from occupation, Azerbaijan Youth Foundation, and the Union of Voluntary Organizations of Azerbaijan in order to implement the relevant subsection of the State Program. “Return Volunteers” Program was formed in order to contribute to the implementation of extensive construction and restoration works in the Karabakh and Eastern Zangezur economic regions of Azerbaijan. The purpose of the program is to promote volunteering in the liberated territories, to support the volunteering of young people originally from those territories, to ensure the participation of volunteers in reconstruction and restoration works, and as a result, to contribute to the return of IDP young people to the liberated territories. Within the framework of the program “Agdam Volunteers”, “Shusha Volunteers”, and “Zangilan Volunteers” groups were formed in 2022. 2,302 IDP youths from those regions applied to the program and more than 100 from them was selected to be represented in volunteer groups. The initial basic trainings for volunteers were carried out, and their involvement in the organization of relevant events in the territories freed from occupation was ensured. Program is being implemented with the support of the relevant Special Representatives of the President of the Republic of Azerbaijan in the liberated territories, Azerbaijan Youth Foundation, and the Union of Voluntary Organizations of Azerbaijan. (Contribution to SDG 16).
 ,   
     Page number
               86.00
     Add exact paragraph
               From the initial days of the catastrophic earthquake in Türkiye, Azerbaijan demonstrated its solidarity by promptly dispatching search and rescue teams, medical personnel, volunteers, and various humanitarian aid. Azerbaijan sent 940 rescuers, medical personnel, and volunteer teams, along with more than 5,300 tons of humanitarian cargo to the affected region. Notably, Azerbaijan led globally in the number of rescuers sent to Türkiye. Additionally, over $45 million was transferred from Azerbaijan to the accounts of AFAD and other humanitarian organizations operating in the earthquake zone. </t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2024/VNR%202024%20Azerbaijan%20Report.pdf</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://sustainabledevelopment.un.org/content/documents/279452021_VNR_Report_Azerbaijan.pdf</t>
   </si>
   <si>
     <t>Bahamas</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/19874VNR_document_03.07.18_master_document.pdf</t>
   </si>
   <si>
     <t>Bahrain</t>
   </si>
   <si>
     <t>SDG 3, SDG 8</t>
   </si>
   <si>
     <t>Page number
               33.00
     Add exact paragraph
               Volunteers played a pivotal role in the Kingdom’s successful mitigation of the COVID-19 pandemic, reflecting the vibrancy of Bahrain’s civil society. Volunteers, of all ages and from varying academic backgrounds, were recruited, from a National Platform which saw more than 50,000 people register in a country of just 1.5 million. Initial volunteer recruitment focused on volunteers with health care experience such as university students from health-related disciplines and retirees from the health sector, subsequently expanding to include volunteers from outside the health sector supporting in roles such as data entry and validation, inspections, and public sanitization. Training was provided for health workers and volunteers through induction and specialization courses, both in person and virtually, with high engagement among professionals and volunteers who were driven by a desire to help. One of the notable initiatives to ensure inclusivity, led by the Supreme Council for Women, was the “Together to Keep Bahrain Safe” campaign. Through this campaign, educators from the Bahrain Education Trade Union volunteered their time to provide lessons for the children of front-line workers, allowing them to continue with their demanding jobs while ensuring that their children would be able to complete their studies without worry. This campaign also provided low-income families, and families with female breadwinners, with computers and other digital tools to ensure their ability to keep up with distance learning.
 ,   
     Page number
               92.00
     Add exact paragraph
               INJAZ Bahrain is a non-profit organization that was established in 2005 as part of Junior Achievement 
 Worldwide, with the aim of empowering young people to own their economic success and be prepared for today’s business challenges. INJAZ Bahrain delivers hands on immersive learning, in-work readiness, financial literacy, entrepreneurship, sustainability, STEM, digital literacy, and more. With the help of its partners and volunteers, INJAZ Bahrain impacts thousands of students every year bringing them closer to the real world and opening their minds to their own potential. INJAZ Bahrain’s programs include the “Preparing Tomorrow’s Workforce” program, which equips students with the tools and skills required to earn and keep a job in high-growth career industries, and the “A Focused Look at the World of Work” program, which gives secondary school students the opportunity to gain insight into the workplace.</t>
   </si>
@@ -559,215 +559,215 @@
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/26138Barbados_Main_Messages_VNR.pdf</t>
   </si>
   <si>
     <t>Belarus</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/16357Belarus.pdf</t>
   </si>
   <si>
     <t>Page number
               56.00
     Add exact paragraph
               "вовлечение в процесс выработки и принятие решений всех заинтересованных сторон, расширение возможностей задействования потенциала молодежи, в том числе через дальнейшее развитие институтов молодежных послов ЦУР и волонтерства" ("Engaging all stakeholders in the decision-making process, expanding opportunities to leverage the potential of youth, including through the further development of the SDG Youth Ambassadors and volunteering initiatives.").</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2025/VNR%202025%20Belarus%20Report_0.pdf</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2022/VNR%202022%20Belarus%20Report.pdf</t>
   </si>
   <si>
     <t>Belgium</t>
   </si>
   <si>
+    <t>SDG 8</t>
+  </si>
+  <si>
+    <t>Page number
+              36.00
+    Add exact paragraph
+              The Belgian association Ex-ChangeExpertise sends expert volunteers to various African countries to transfer competences in finance (to microcredit structures), hospitality services, SME training, agronomy (to cooperatives) and epidemiology (8.3).</t>
+  </si>
+  <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/15721Belgium_Rev.pdf</t>
+  </si>
+  <si>
     <t>SDG 1, SDG 10, SDG 11</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2023/VNR%202023%20Belgium%20Report.pdf</t>
   </si>
   <si>
-    <t>SDG 8</t>
-[...10 lines deleted...]
-  <si>
     <t>Belize</t>
   </si>
   <si>
     <t>SDG 3</t>
   </si>
   <si>
     <t>Page number
+              28.00
+    Add exact paragraph
+              Reporting only 22 local cases of Malaria in 2013, Belize is making remarkable progresstoward national malaria elimination in advance of the 2020 goal set for the region. No deathsdue to malaria have been reported since 2006. Such improvement can be attributed to active surveillance and community based interventions (elimination of breeding sites, increased distribution of bed nets, and improved detection through clinical finding and laboratory testing at health facilities and by community volunteers), intersectoral cooperation, and cross-border collaboration with Guatemala and Mexico. Priority is given to preventive interventions, early detection, care and treatment.Belize is at the pre-elimination stage for malaria.</t>
+  </si>
+  <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/16389Belize.pdf</t>
+  </si>
+  <si>
+    <t>Page number
               30.00
     Add exact paragraph
               On June 19, 2023, Belize was declared malaria free by the World Health Organisation (WHO). A commemorative certificate of elimination was issued to Belize by WHO to certify that the nation had successfully eliminated the indigenous transmission of all malaria parasites within its borders. A major factor in the country’s success in eliminating indigenous malaria was the high level of collaboration with dedicated district and central level staff; the work of a strongly committed community healthcare network; the contribution of malaria volunteer collaborators; and the reliability of the community healthcare workers. Collaboration across the intervention team allowed for prompt diagnoses and effective treatment, as well as the establishment of a national malaria control programme to reduce breeding sites and strengthen cross-border collaborations with Mexico and Guatemala to stem transmission. A key action that further contributed to successful intervention was the facilitation of public awareness programmes to support the acceptance of malaria prevention and control activities through community education. Source: Ministry of Health and Wellness, 2024 .</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2024/VNR%202024%20Belize%20Report.pdf</t>
   </si>
   <si>
-    <t>Page number
-[...7 lines deleted...]
-  <si>
     <t>Benin</t>
   </si>
   <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/15901Benin.pdf</t>
+  </si>
+  <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/19366Benin_VNR_2018_BENIN_French.pdf</t>
+  </si>
+  <si>
     <t>Cross-cutting, SDG 11, SDG 16, SDG 17, SDG 3, SDG 4, SDG 8</t>
   </si>
   <si>
     <t>Page number
               40.00
     Add exact paragraph
               Furthermore, in compliance, on the one hand, with resolution A/RES/70/129 on "Integrating volunteering into peace and development: the plan of action for the next decade and beyond" and, on the other, with General Assembly (UNGA73) resolution A/RES/73/140 which encourages Governments to increasingly cooperate with volunteer-involving and civil society organizations, Benin established, with the support of the United Nations Volunteers programme and the United Nations Development Programme (UNDP), the National Corps of Young Volunteers for Development (CNJVD). The Corps was established to develop the potential of young people by promoting formal volunteer services and to mobilize them to participate fully in nation-building tasks. The Beninese Office of Youth Volunteer Services (OBSVJ) was created to run the Corps and recruited over 6,000 young volunteers between 2015 and 2017. These volunteers have been deployed in various key sectors (education, health, community development, local government support, etc.). In addition, a national platform for volunteer organizations was set up to improve the coordination of interventions and streamline volunteer efforts towards achieving the Sustainable Development Goals (SDGs). Furthermore, the OBSVJ signed a partnership agreement with the France Volontaires association, in the spirit of international volunteerism and exchange, which enabled the office to send more than 20 young Beninese volunteers to France between 2016 and 2019. Finally, with a view to enhancing the value of formal volunteerism, a new National Volunteerism Programme is being finalized with the support of the Organisation Internationale de la Francophonie and the United Nations Volunteers programme. This new programme primarily targets first-time job-seekers and out-of-school youth, who often face considerable difficulties entering the labour market.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=2442&amp;menu=3170</t>
   </si>
   <si>
-    <t>https://sustainabledevelopment.un.org/content/documents/15901Benin.pdf</t>
-[...4 lines deleted...]
-  <si>
     <t>Bhutan</t>
   </si>
   <si>
+    <t>SDG 3, SDG 17</t>
+  </si>
+  <si>
+    <t>Page number
+              9.00
+    Add exact paragraph
+              The De-Suung (Guardian of Peace) Programme was conceived and instituted by His Majesty over a decade ago—as a value-based personal development programme to encourage greater citizen engagement in nation-building. Built on the spirit of volunteerism, it advocates for sense of community, harmony and cooperation. Since its inception, the trainees/graduates or De- Suups have actively engaged in various voluntary initiatives, especially in post-disaster relief operations. With the onset of the COVID-19 pandemic, De-Suups have been providing voluntary services as frontline workers. Services range from assisting security forces in patrolling border areas, to assisting with coordination efforts for public services, delivery of essential items during lockdowns, facilitating the enforcement of COVID-19 protocols in public places, among other essential tasks. In view of the critical role being played by these volunteers in supporting national efforts to deal with the pandemic, the Accelerated and Specialized Training Programme for Desuups was initiated with a focus on engaging unemployed youth. Thousands of young Bhutanese signed up to join the programme, and today there more than 22,000 De-suups in the country.
+,   
+    Page number
+              39.00
+    Add exact paragraph
+              Bhutan’s success in handling the health impacts of the global pandemic is attributed to the strong leadership and close guidance of His Majesty The King, supported by the concerted efforts of an able government, health personnel and others in public service—including a large number of volunteers—who worked intensely to put into place and execute a coordinated national preparedness plan.</t>
+  </si>
+  <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/279552021_VNR_Report_Bhutan.pdf</t>
+  </si>
+  <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2025/VNR%202025%20Bhutan%20Report.pdf</t>
   </si>
   <si>
     <t>Page number
               14.00
     Add exact paragraph
               One of the 9 pillars of happiness: Community vitality: The domain attempts to focus on the strengths and weaknesses of relationships and interaction within communities. The domain gathers information on social cohesion among family members and neighbours, and on practices like volunteering.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/19369Bhutan_NSDGR_Bhutan_2018.pdf</t>
   </si>
   <si>
-    <t>SDG 3, SDG 17</t>
-[...15 lines deleted...]
-  <si>
     <t>Bolivia (Plurinational State of)</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/28230Bolivias_VNR_Report.pdf</t>
   </si>
   <si>
     <t>Bosnia and Herzegovina</t>
+  </si>
+  <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/23345VNR_BiH_ENG_Final.pdf</t>
   </si>
   <si>
     <t>SDG 3, SDG 4, SDG 5, SDG 10, SDG 11, SDG 13, SDG 17</t>
   </si>
   <si>
     <t>Page number
               37.00
     Add exact paragraph
               Through consultations, it was evident that volunteering plays a crucial role in both community development and the personal growth of volunteers. Volunteering brings people together, enhances social skills, expands networks, and contributes to the well-being of the community. While the percentage of young people engaged in volunteer activities in BiH has increased to 13.8%, it remains
 lower than the EU average of 25%. Although the Law on Associations and Foundations recognizes the significance of volunteering, there is still room for improvement through the development of policies that support and facilitate volunteering initiatives. Volunteerism in BiH has made significant contributions to the achievement of multiple SDGs such as Good Health and Wellbeing, Quality Education, Gender Equality, and Partnerships. Key organizations like the Red Cross, Proni, Jadar, Viktorija, CURE Foundation, Women’s Network, and the Youth Communication Center (YCC) have played vital roles in promoting volunteerism and making meaningful contributions towards various SDGs in the country. Their initiatives, along with other notable practices, encompass youth development, healthcare services for refugees and migrants, raising awareness about health issues and blood donation, advocating for feminist values, promoting healthy lifestyles, combating peer violence, and establishing Volunteer Centers in different cities.
 ,   
     Page number
               85.00
     Add exact paragraph
               The municipality of Prozor-Rama carries out activities on the promotion of socially useful activities among young people, with an emphasis on improving the quality of life of the elderly in need through the project “Youth for The Elderly,” implemented by the “Red Cross Prozor-Rama” Association, with the support of the ReLoad programme. One of the main goals of this project was to establish a Volunteer Service for Young People, and it resulted in ten young volunteers regularly visiting 16 elderly people in their homes to support them in doing house chores, cooking meals, going for grocery shopping, visiting a doctor, socializing, and carrying out other activities. 
 ,   
     Page number
               101.00
     Add exact paragraph
               The “Let’s Do It” project in BiH, which is implemented by the Sarajevobased Citizen Association “Ruke” and the Banja Luka-based Citizen Association “Mosaic of Friendship,” has engaged 206,981 volunteers since 2012 to clean up illegal landfills and plant trees. Volunteers removed around 16,370 tons of waste and planted 485,716 different tree seedlings. The project organized two volunteer actions – “Let’s Do It - Clean the Country in One Day” and “Let’s Do It - One Million Seedlings in 1 Day” - in 115 municipalities and planned to include all municipalities in BiH. The project is part of the global movement “Let’s Do It World” with 113 participating countries and over 18,000,000 volunteers.</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2023/VNR%202023%20Bosnia%20and%20Herzegovina%20Report.pdf</t>
   </si>
   <si>
-    <t>https://sustainabledevelopment.un.org/content/documents/23345VNR_BiH_ENG_Final.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>Botswana</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2022/VNR%202022%20Botswana%20Report.pdf</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/16397BOTSWANA_VNR.pdf</t>
   </si>
   <si>
     <t>Brazil</t>
   </si>
   <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/15806Brazil_English.pdf</t>
+  </si>
+  <si>
     <t>SDG 1, SDG 4, SDG 16, SDG 17</t>
   </si>
   <si>
     <t>Page number
               282.00
     Add exact paragraph
               Strengthening the Rights Guarantee System for Children and Adolescents - MDHC The Children’s and Adolescents’ Rights Guarantee System (SGDCA) is a network involving the articulation and integration of various social actors, including public governmental and civil society instances such as guardianship councils, prosecutors, judges, public defenders, social educators, and other professionals and volunteers working to defend the human rights of children and adolescents. https://www.gov.br/mdh/pt-br/navegue-por-temas/abrace-o-marajo/sgdca 
 ,   
     Page number
               344.00
     Add exact paragraph
               Iarense Association of Childhood Friends It works in promoting formative processes in art and culture. It promotes workshops, classes, and experiences in the garden and in squares. It mobilizes volunteers and families for Social Rights and Public Policies for the District of Iara, Barro CE. https://mapaosc.ipea.gov.br/detalhar/442640 
 ,   
     Page number
               345.00
     Add exact paragraph
                Só Vamos RJ Association. With the participation of dedicated volunteers and donations, 710 meals are delivered weekly, accompanied by water, fruits, and hygiene kits, reaching thousands of people facing food insecurity, demonstrating the transformative power of solidarity and community collaboration. https://www.sovamos.org/ </t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2024/VNR%202024%20Brazil%20Report.pdf</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://sustainabledevelopment.un.org/content/documents/15806Brazil_English.pdf</t>
   </si>
   <si>
     <t>Brunei Darussalam</t>
   </si>
   <si>
     <t>Cross-cutting, SDG 1, SDG 4, SDG 5, SDG 10, SDG 11, SDG 16</t>
   </si>
   <si>
     <t>Page number
               4.00
     Add exact paragraph
               A whole of nation approach, spearheaded through inter-ministerial engagement, is crucial in implementing this Plan of Action. The role of other stakeholders is also necessary, through the inclusion of various corporate social responsibility (CSR)-related programmes and volunteerism activities that target poverty eradication.
 ,   
     Page number
               10.00
     Add exact paragraph
               In addition, as a close-knit society, the community spirit remains strong in Brunei Darussalam. The sense of responsibility, empathy and caring for those in need is nurtured from an early age, and as such, volunteerism and community involvement, led by the younger generation, is very much active in the country. During the COVID-19 pandemic and the month of Ramadhan this year, volunteers played an important role in assisting the public and frontliners, including by producing Personal Protective Equipment, as well as helping to distribute food rations to families in need. Youth volunteers have also distributed food rations to nearly 3,000 households of families in need in April and May 2020.
 ,   
     Page number
               13.00
     Add exact paragraph
               Hand4 H and Brunei, a non profit organisation founded in 2016, focuses on volunteerism to create awareness amongst the people of Brunei Darussalam (particularly the youth) and to instill the act of giving ( love and money) to have a positive impact to the com munity, especially for the underprivileged families in the country. Hand4 H and has collaborated with other NGOs, particularly youth organisations, in peer to peer volunteer mentoring, through effective knowledge transfer, classroom training and also ‘hands on’ training; as well as the cultivation of volunteer talents, with trainees going to the ground to experience for themselves. One example is Project Amal, a collaboration with nine youth organisations, with the objective of providing clothing for underprivileged families.
 It involved 200 volunteers as well as public donors. More than 33,000 pieces of clothing were donated. [...] The youth in Brunei Darussalam acts as a key contributor to attaining a better and more sustainable future for the country. SCOT provides a platform to raise awareness and educate the youth on issues regarding poverty in Brunei Darussalam. It also provides volunteering opportunities, a space for youth engagement, and come up with projects that gravitate around the SDGs. [...] An annual event held during the festive season which visits 100 families across Brunei Darussalam and provides them basic necessities, to help ease the hardship of socio-economically challenged families. In 2019, more than 40 local youth volunteered to distribute these household necessities to the families. [...] Social Kitchen A project that ran once a week during the holy month of Ramadhan in 2019, where single mothers were recruited to prepare food packets to be sold and donated to mosques for sungkai (the breaking of fast). The programme helped equip single mothers with business, technical and marketing skills in order to empower them to be more entrepreneurial while at the same time encouraging youth to volunteer their time and to assist the single mothers.
 ,   
     Page number
@@ -827,94 +827,94 @@
     Add exact paragraph
               Youth volunteers have shown that volunteering efforts can lead to collective action through shared interests and values. This is exemplified in the case of Green Brunei, a youth-led platform that is committed to environmental sustainability, where the organisation frequently hosts beach clean-up, waste-collecting, and tree-planting activities. Utilising their network of volunteers, the group regularly collaborates with other stakeholders such as government, schools and education institutes, private firms, and other NGOs alike causing a bigger impact. For example, Green Brunei organised a river clean-up activity with Mitsubishi Corporation, attended by government officials, the local community, and school children. This merging of like-minded people in the spirit of volunteerism oversaw the collection of over 400 kilogrammes of trash. To date, Green Brunei has organised 245 events, planted 1,958 new trees, collected over 46,000 kilogrammes of trash, and engaged with 18,202 volunteers through their programmes.
 ,   
     Page number
               109.00
     Add exact paragraph
               MCYS has taken steps to develop a Native Mobile Application (Mengalinga), with strategic partners UTB and Baiduri Bank, where its primary function is to provide a platform to enable event organisers and NGOs to promote volunteering opportunities and connect volunteers through the application. The mobile application launched in 2021, playing the role of the Government’s national center for volunteerism, promotes awareness talks, networking events with like-minded people, and links to NGOs and volunteering groups.
 ,   
     Page number
               109.00
     Add exact paragraph
               The link between volunteering activities in the country and SDGs need to be clearly established and closely linked to effectively measure achievements made from volunteering activities. Aside from that, mechanisms for effective reporting and data collection must be prepared and strengthened in order to record these achievements accurately. Measuring the impact of volunteering activities to specific SDG indicators will promote a more organised and coordinated volunteering efforts towards sustainable development.
 ,   
     Page number
               110.00
     Add exact paragraph
               Suggested actions that could help in realising green and sustainable nation, and building on key initiatives that support environmentally-friendly businesses and sustainability projects, include the adoption of renewable energy [.... ] supporting relevant agencies in data collection and improving the nation’s data capacity through collaborations from researchers and volunteers;</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2023/VNR%202023%20Brunei%20Report.pdf</t>
   </si>
   <si>
     <t>Bulgaria</t>
   </si>
   <si>
+    <t>Page number
+              42.00
+    Add exact paragraph
+              The Bulgarian Red Cross (BRC) and the National Network of Health Mediators have implemented the "Health Feasts" initiative to promote hygiene and vaccination in schools with students from minority ethnic communities, with the aim of engaging them and their teachers, families, health and educational mediators, volunteers and BRC employees.
+,   
+    Page number
+              113.00
+    Add exact paragraph
+              p.113. There are different ways to make young people's voices heard. This is through active participation in local and national elections, through direct involvement in protests, strikes, petitions, etc., as well as active participation in various organizations. These are youth organizations, organizations that work with and for young people, volunteer 114 formations, formal and informal clubs, etc. Organizations can operate both locally and nationally, and also join an organizational alliance, such as the National Youth Forum... The Bulgarian Youth Red Cross is a voluntary youth organization which is an integral part of the Bulgarian Red Cross and is part of the International Youth Red Cross Movement. Through its volunteers across the country and through its training programs, activities and services, the BYRC attracts children and young people to humanitarian values and principles, works to reduce their social and health vulnerabilities,advocates for improving their well-being, and promotes tolerance and non-discrimination, respect for diversity and cultural diversity. 
+,   
+    Page number
+              117.00
+    Add exact paragraph
+               The Humanitarian Education (HR) field brings together the activities of the Bulgarian Youth Red Cross through the Humanitarian Education (HR) field, promoting the humanitarian values and principles of the international Red Cross and Red Crescent movement among volunteers and children in schools and kindergartens. Within this unit, the BYRC conducts interactive trainings among volunteers and children in schools and kindergartens, during which many role-plays are held in order to discuss and understand the concepts of prejudice, migration, culture, identity and continuity, as well as the organization of actions and campaigns to encourage people to be positive role models in society, to respect differences, tolerance and empathy – activities aimed at promoting SDG 4 (Quality Education) among young people. 
+,   
+    Page number
+              143.00
+    Add exact paragraph
+               Kaleidoscope Centre for Visual Science is an initiative that w as launched in 2023...Centre's activities have provided equal access to sustainability education directly toover 10,000 people, raising understanding and awareness of responsible consumption, w aste use, energy efficiency, human rights and respect tow ards people from vulnerable groups. Large companies from business, institutions, media and volunteers are involved in the implementation of the practice.</t>
+  </si>
+  <si>
+    <t>https://hlpf.un.org/sites/default/files/vnrs/2025/VNR%202025%20Bulgaria%20Report_0.pdf</t>
+  </si>
+  <si>
     <t>SDG 10, SDG 16, SDG 2, SDG 3, SDG 5</t>
   </si>
   <si>
     <t>Page number
               43.00
     Add exact paragraph
               A positive example are the food banks built by the Bulgarian Red Cross, which are a reliable mechanism for collecting donated food and financial resources. Food packages or meals are prepared and delivered directly to the target groups of the vulnerable local population with the active recruitment and participation of volunteers from different age groups.
 ,   
     Page number
               90.00
     Add exact paragraph
               In 2017, a National Strategy for Combating Trafficking in Human Beings 2017-2021 was adopted, which sets out the priorities and objectives related to effective and long-term response – both to the crime itself as well as to its consequences, and aims at early prevention, support and reintegration of victims, taking into account the vulnerable situation of women and children and the prosecution of perpetrators. These activities involve local authorities, the non-governmental sector, businesses and volunteers.
 ,   
     Page number
               131.00
     Add exact paragraph
               The Government has published a list with the most important phone numbers on the COVID-19 web portal. Multiple ministries and state agencies have dedicated lines for the provision of current information about COVID-19. The Situation Center at the Ministry of Foreign Affairs assists with guidance about restrictive measures in other countries. Volunteers can sign up for hospitals, government agencies or the Bulgarian Red Cross. The Ministry of Health has launched donation campaigns for medical gear and equipment. The Social Protection Fund is gathering donations for food packages to people and families in need. The Bulgarian Red Cross and several municipalities have also started campaigns.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=2052&amp;menu=3170</t>
-  </si>
-[...22 lines deleted...]
-    <t>https://hlpf.un.org/sites/default/files/vnrs/2025/VNR%202025%20Bulgaria%20Report_0.pdf</t>
   </si>
   <si>
     <t>Burkina Faso</t>
   </si>
   <si>
     <t>SDG 1, SDG 2, SDG 3, SDG 4, SDG 5, SDG 6, SDG 8, SDG 13, SDG 17</t>
   </si>
   <si>
     <t>Page number
               40.00
     Add exact paragraph
               Contribution spécifique des organisations de volontariat national: Au Burkina Faso, le volontariat est régi par la loi N°34-2021/AN du 21 octobre 2021 portant volontariat au Burkina Faso qui confère au Groupement d’Intérêt public-Programme national de volontariat au Burkina Faso (GIP-PNVB) le pilotage institutionnel du domaine. Les volontaires interviennent dans plusieurs domaines dont l’humanitaire, la santé, l’éducation, l’agriculture, l’élimination de la pauvreté, l’égalité du genre et l’autonomisation économique des femmes et des jeunes filles, etc. Entre 2020 et 2022, ce sont environ 81 347 volontaires provenant d’une quinzaine d’organisations de volontariat qui ont été mobilisés sur différents chantiers de développement contribuant ainsi à l’atteinte des ODD. Par ailleurs, il faut noter que l’intervention du volontariat est aussi axée sur le transfert de compétences nord-sud, sud-nord, sud-sud, notamment à travers des appuis techniques (3 appuis virtuels sud-nord et 4 appuis d’experts nationaux pour l’ONG de volontariat catalyste+ en 2022) et la mise en œuvre du programme de volontariat de réciprocité de France volontaires, du GIP-PNVB, de RAVI, etc.
 ,   
     Page number
               122.00
     Add exact paragraph
               Contribution spécifique des organisations de volontariat national: Au Burkina Faso, le volontariat est régi par la loi N°34-2021/AN du 21 octobre 2021 portant volontariat au Burkina Faso qui confère au Groupement d’intérêt public-Programme national de volontariat au Burkina Faso (GIP-PNVB) le pilotage institutionnel du domaine.  Les volontaires interviennent dans plusieurs domaines dont l’humanitaire, la santé, l’éducation, l’agriculture, l’élimination de la pauvreté, l’égalité du genre et l’autonomisation économique des femmes et des jeunes filles, ...
 Entre 2020 et 2022, ce sont environ 81 347 volontaires provenant d’une quinzaine d’organisation de volontariat qui ont été mobilisés sur différents chantiers de développement contribuant ainsi à l’atteinte des ODD.
 ,   
     Page number
               123.00
     Add exact paragraph
               Au titre de l’ODD 5: Parvenir à l’égalité des sexes et autonomiser toutes les femmes et les filles
 L’action du volontariat vise à renforcer et à développer des approches et des méthodologies qui auront une incidence profonde sur le renforcement du pouvoir économique des femmes, sur le droit des femmes et des jeunes femmes et sur la reconnaissance de leur rôle crucial en tant qu’agentes du changement social. Ainsi, l’action de plus de 8 000 volontaires a permis de sensibiliser 3 870 personnes sur la Santé sexuelle et reproductive, les Violences basées sur le genre, le mariage précoce, le mariage forcé, l’excision, les agressions sexuelles, le viol, les abus sexuels.
 ,   
@@ -953,84 +953,84 @@
     Add exact paragraph
               In addition to policies, several development projects and programmes have been implemented or are in the process of being implemented with the objective of helping reduce poverty in all its forms. These include: [...] the Burkina Faso National Volunteer Programme (Programme national de volontariat Burkinabè– PNVB) [...]. </t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=1135&amp;menu=3170</t>
   </si>
   <si>
     <t>Burundi</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/26316RAPPORTDELAMISEENOEUVREDESODDsAUBURUNDI.pdf</t>
   </si>
   <si>
     <t>Cabo Verde</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/282392021_VNR_Report_Cabo_Verde.pdf</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/19580Cabo_Verde_VNR_SDG_Cabo_Verde_2018_ING_final_NU_280618.pdf</t>
   </si>
   <si>
     <t>Cambodia</t>
   </si>
   <si>
+    <t>SDG 1, SDG 10, SDG 11, SDG 16, SDG 3, SDG 4, SDG 5, SDG 6</t>
+  </si>
+  <si>
+    <t>Page number
+              26.00
+    Add exact paragraph
+              Case Study 1: Volunteerism promoting inclusive education and youth engagement in Cambodia
+Volunteerism, therefore, has much to contribute by way of harnessing the power and participation of individuals and communities to empower those who are furthest behind and address some of the social exclusion that exists as a result of poverty, gender, disability, ethnicity and other causes of inequality. [...] the MOEYS, Cambodia, and the United Nations Volunteers (UNV) has launched three youth volunteering pilot programs, including: 1. Volunteering for community services 2. Volunteering for social entrepreneurship 3. Volunteering on school holidays [...] What underlines the services of young volunteers is the inclusive nature of volunteerism itself. Among the volunteers participating in the three pilot programs, almost half are women, and a lot of them originate from poor rural families. In addition to chances of skills strengthening, volunteerism provides equal opportunities for all young people to learn and grow their knowledge on community services. In this way, volunteerism has become the vehicle expanding inclusive education opportunities, enabling all young people to learn and exchange knowledge in a participatory approach. Witnessing the power of volunteerism in engaging youth as a part of development solutions, it is encouraging to learn that the Prime Minister has officially identified establishing a volunteering network at the grassroot level as one of the five strategic recommendations at the 2019 National Education Congress.
+,   
+    Page number
+              40.00
+    Add exact paragraph
+              Case Study 2: Volunteer lawyers 
+In order to ensure a wider access to social justice, the RGC in February 2019 ordered the establishment of volunteer group of lawyers to defend poor women, who cannot afford to pay for representation. The establishment of the new legal team would not use the national budget, but an initial funding of $500,000 will come from the Prime Minister’s personal budget and will cover living and food expenses, with additional money for lawyers on missions in rural areas. The women targeted to receive legal aid from the new team included poor women who were victims of land grabbing by powerful people, and underprivileged people who had been sued by powerful individuals. Volunteer doctors In line with and to support poverty reduction efforts, the RGC established Techo Voluntary Youth Doctor Association (TYDA) in 2012, and since then around 3,600 medical doctors and health practitioners have become volunteers. TYDA was established with three main purposes: (1) contributing with the national institutions, particularly Ministry of Health, Case Study 2: Lawyers and medical doctors for the poor with a view to provide public health services to people free of charge regardless of race, color, or political affiliation; (2) contributing with the RGC in order to reduce poverty through domiciliary health service provision activities to the poor, especially the poor who live in the rural areas; and (3) contributing to the human resources in health sector as well as give opportunities to the volunteer student doctor and youth in a bid to contribute to charity works in the society. TYDA provides health services to people without political discrimination. Since its establishment, 240,000 people have benefited from its free-of-charge health services. Because of its significance, a Memorandum of Understanding was signed between the National Social Security Fund and TYDA, so that the latter will provide treatment services free of charge to workers and people in Phnom Penh and provinces. TYDA provided diagnosis and treatment services including general diseases, oral diseases, minor-surgery, optometric diseases, heart diseases, echocardiography (ECG), hemorrhoid, gynecological diseases, fetal echo, blood test, thyroid, liver diseases, lung diseases, gastroenteritis, skin diseases, and other diseases.</t>
+  </si>
+  <si>
     <t>SDG 4, SDG 16</t>
   </si>
   <si>
     <t>Page number
               42.00
     Add exact paragraph
               Several initiatives were introduced to accelerate the implementation of CSDG 4. One of these is Volunteers for My Community (VMC), which is a national youth volunteer programme led by the Ministry of Education, Youth and Sports (MoEYS) that covers 25 provinces nationwide.
 The programme was established in 2019, and later scaled up from a pilot project to a national programme in 2021. Annually, the programme engages more than 500 in-school and out-of school youths to initiate and implement projects that benefit their local community. Annually, 86 projects are undertaken relating to selected SDG goals – such as quality education, environment, agriculture, entrepreneurship, tourism, public governance, and health. Through their engagement in this volunteer programme, youth are building various skills such as basic digital skills, project management, proposal writing, soft skills, knowledge on SDGs, fundraising, administration, and planning. 
 ,   
     Page number
               62.00
     Add exact paragraph
               The progress of CSDG 16 has also been promoted by efforts of UN volunteer groups over the reviewed period. For instance, Khmer Youth Association (KYA) and Youth Resource Development Program (YRDP) are two of the active and well-known youth organizations that provide capacity building both in urban and rural areas. Youth are trained on various topics including self-awareness, soft skills, conflict resolution, democratic governance, rights and roles, and political dialogue. Youth are encouraged and connected with local authorities and given opportunity to volunteer and initiate their own projects to be implemented in local communities. </t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2023/VNR%202023%20Cambodia%20Report.pdf</t>
   </si>
   <si>
-    <t>SDG 1, SDG 10, SDG 11, SDG 16, SDG 3, SDG 4, SDG 5, SDG 6</t>
-[...14 lines deleted...]
-  <si>
     <t>Cameroon</t>
   </si>
   <si>
     <t>Cross-cutting, SDG 10, SDG 11, SDG 14, SDG 15, SDG 16, SDG 4</t>
   </si>
   <si>
     <t>Page number
               67.00
     Add exact paragraph
               In addition, volunteers have been instrumental in creating and promoting community platforms for the promotion of peace and justice, and the prevention of violent extremism and radicalization. 
 ,   
     Page number
               142.00
     Add exact paragraph
               Cameroon could take medium- and long-term actions to continue the process of integration in this area. Actions could include: updating the overall planning frameworks and selected sectoral strategies; supporting the development of sectoral plans and those related to the operationalization of the National Volunteer Programme.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=1169&amp;menu=3170</t>
   </si>
   <si>
     <t>SDG 17</t>
   </si>
   <si>
     <t>Page number
               45.00
@@ -1067,253 +1067,253 @@
     <t>Page number
               93.00
     Add exact paragraph
               Through the Office of Consumer Affairs, the Government of Canada supports consumer groups and NGOs to ensure they provide effective input into policy development through its Contributions Program for NonProfit Consumer and Voluntary Organizations, which has funded over 40 sustainable consumption- and production-related research projects since 2002
 ,   
     Page number
               21.00
     Add exact paragraph
               Beyond benefits for Canada’s seniors, the Government is also working to ensure that Canadians, particularly those with low income, are able to access the benefits to which they are entitled. Through the Community Volunteer Income Tax Program (CVITP), community organizations host free tax preparation clinics, where volunteers complete tax returns for Canadians with low income and a simple tax situation
 ,   
     Page number
               43.00
     Add exact paragraph
               Innovative Partnerships: The Government of Newfoundland and Labrador’s Adult Literacy Grants for Community-Based Organizations supports the coordination of one-to-one adult basic literacy tutoring for larger volunteer tutoring organizations. 
 ,   
     Page number
               79.00
     Add exact paragraph
               NewToBC operates the Library Champions Project, which is a volunteer outreach program for new immigrants. More than 1000 new immigrants have been trained as library champions, and these individuals have reached out to more than 63,000 other new immigrants. "</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/20033CanadasVoluntaryNationalReviewENv6.pdf</t>
   </si>
   <si>
     <t>Central African Republic</t>
+  </si>
+  <si>
+    <t>Cross-cutting, SDG 16</t>
+  </si>
+  <si>
+    <t>Page number
+              66.00
+    Add exact paragraph
+              The resumption of the proceedings of the Criminal Courts (Bangui and Bouar) and the launch of activities of the Special Criminal Court are key to stabilizing the country in the long term. Volunteerism has played an important role in this process, since United Nations volunteers are primarily engaged in awareness-raising activities on the ground.</t>
+  </si>
+  <si>
+    <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=1579&amp;menu=3170</t>
   </si>
   <si>
     <t>SDG 3, SDG 5, SDG 6, SDG 7, SDG 8, SDG 16, SDG 17</t>
   </si>
   <si>
     <t>Page number
               21.00
     Add exact paragraph
               2.4. Ne laisser personne de côté (participation de tous à la préparation du RVN)
 La RCA tout comme les autres pays au monde s’est engagé dans l’atteinte des ODD d’ici à l’horizon 20230 et a fait du principe de « ne laisser personne de côté » une priorité nationale. Des efforts ont été consentis depuis 2017 de sorte que tous les acteurs du pays participent au développement y compris les OSC, le secteur privé, les femmes, les filles, les enfants, les jeunes, les personnes handicapées, les volontaires, les minorités et les personnes les plus vulnérables.                                                                                                                                                                                                                            
 ,   
     Page number
               44.00
     Add exact paragraph
               Encadré 1: CONTRIBUTION DU VOLONTARIAT DANS LA MISE EN OEUVRE DES ODD
 La résolution 56/38 (A/RES/56/38 de l’Assemblée Générale des Nations Unies, co-sponsorisée par 126 États membres et adoptée le 5 décembre 2001, donne la définition suivante :
 “Les termes volontariat et activité volontaires se réfèrent à une grande diversité d’activités, y inclus les formes traditionnelles d’en-traide, secours personnel, la prestation de service formels et autres formes de participation civique, entreprise de plein gré pour le bien public général et où la récompense monétaire n’est pas le principal facteur de motivation.” En effet ; quel est le lien entre les activités que font les volontaires et les Objectifs du Développement Durable (ODD)? Autrement dit, quelle est la contribution de volontaire et son impact dans la mise en oeuvre des ODD?
 ODD 3: Santé et bien-être
 En 2020, dans le cadre de la lutte contre la Covid -19, plus de 400 volontaires de la Croix Rouge Centrafricaine (CRCA) ont sensibilisé 1 050 000 de personnes par les gestes de barrières à travers la caravane.
 ODD 6: Garantir l’accès de tous à des services d’approvisionnement en eau et d’assainissement et assurer une gestion durable des ressources en eau.
 En 2021, les volontaires de la CRCA ont construit 11 forages dans la région sanitaire N°1 et 64 campagnes sur la promotion d’hygiène ont été organisées auprès de 23 360 bénéficiaires. En 2022 sous le financement de Fédération Internationale de Croix rouge (FICR), les volontaires ont réhabilité 24 puits d’eau au profit de 10800 bénéficiaires et 100 latrines au profit de 2000 bénéficiaires.
 Pour contribuer à l’atteinte de l’agenda 2030 qui est de garantir l’accès de tous à des services d’approvisionnement en eau, la cellule de volontaire PNUD est en train de construire 8 forages solaires autonomes avec une capacité de stockages de 5m3 dans la localité de Ndélé et Kaga-Bandoro (5 et 3 respectivement) au profit de 8 groupements des femmes.
 Toujours dans la dynamique du rôle des volontaires à contribuer aux ODD et surtout selon le principe de ne laisser personne de côté d’ici 2030, en avril 2023, les volontaires de Bossangoa avec l’appui de l’Unicef et la cellule de volontaire PNUD ont réhabilité les portes des latrines défectueuses du Lycée de Bossangoa et ont fait aussi un don de kits d’hygiène.
 ODD 7: Garantir l’accès de tous à des services énergétiques fiables, durables et renouvelables à un coût abordable
 Depuis 2010, le Gouvernement a adopté, le document de Politique Energétique Nationale (PEN) dont l’objectif global est de « con-tribuer à l’accès à l’électricité et d’assurer l’indépendance énergétique dans une sécurité d’approvisionnement de l’énergie en inter-connexion avec les autres pays ».
 Pour atteindre ces objectifs et surtout selon le principe de ne laisser personne de côté, la cellule de volontaire PNUD est en train d’installer 5 mini-centrales solaires de 20 KW dans la localité de Ndélé et de Kaga-Bandoro (3 et 2 respectivement) au profit de 8 groupements des femmes.
 ODD 16 et 17: paix, sécurité et partenariat
 En 2020, dans le cadre du Projet d’« Appui au Processus Électoral en République centrafricaine 2019/2022 » financier par le PNUD et mis en oeuvre par l’ONU Femmes à l’issue duquel 280 volontaires communautaires des élections au Féminin ont été formés dans les préfectures suivantes : la Kémo (13-18 juillet 2020), la Nana Mambéré (16-18 juillet 2020), la Mambéré Kadei (15 au 17 juillet 2020), le Mbomou (15-20 juillet 2020) ; l’Ouham Pende (15 au 20 juillet 2020) et la ville de Bangui. Soit 50 Volontaires par préfecture et 30 à Bangui. Les formations des volontaires ont porté sur la maitrise du processus électoral, les enjeux de la participation politique des femmes et les techniques de mobilisation communautaire. Environ 1 850 000 personnes ont été directement touchées par les activités des volontaires communautaires de l'ONU Femmes.
 En mai 2023, les volontaires communautaires ont organisé une campagne de sensibilisation à l’endroit de l’association et groupement des femmes d’Alindao sur le rôle que joue la femme dans le processus de la consolidation de la paix. Cette activité a réuni au total 90 participantes.</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2023/VNR%202023%20CAR%20Report.pdf</t>
   </si>
   <si>
-    <t>Cross-cutting, SDG 16</t>
-[...10 lines deleted...]
-  <si>
     <t>Chad</t>
   </si>
   <si>
+    <t>SDG 3, SDG 4, SDG 8, SDG 13, SDG 16</t>
+  </si>
+  <si>
+    <t>Page number
+              94.00
+    Add exact paragraph
+              Les autres partenaires sont, entre autres: - L’UE avec 20 projets actifs intervenant dans les secteurs ci –après : finances, développement rural, justice &amp; sécurité et ; -L’Agence Nationale de Volontariat au Tchad (ANVOL-T) qui intervient dans les domaines suivants: l’action humanitaire, l’éducation, la santé, la lutte contre les changements climatiques, la formation professionnelle et autres. </t>
+  </si>
+  <si>
+    <t>https://hlpf.un.org/sites/default/files/vnrs/2024/VNR%202024%20Chad%20Report.pdf</t>
+  </si>
+  <si>
     <t>https://sustainabledevelopment.un.org/content/documents/23405RAPPORT_NATIONAL_VOLONTAIRE_FINAL_TCHAD.pdf</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/28099TCHAD_ENV_2021_VERSION_FINALE_23_06_21.pdf</t>
   </si>
   <si>
-    <t>SDG 3, SDG 4, SDG 8, SDG 13, SDG 16</t>
-[...10 lines deleted...]
-  <si>
     <t>Chile</t>
   </si>
   <si>
+    <t>SDG 4</t>
+  </si>
+  <si>
+    <t>Page number
+              24.00
+    Add exact paragraph
+              As a key actor in the implementation of the 2030 Agenda, the voluntary sector also made a significant contribution. The Chilean Volunteer Network worked actively to disseminate and incorporate the 2030 Agenda into the plans and programmes of volunteer organizations through training days in five regions of the country. It also performed a national survey of volunteer organizations to identify initiatives related to the SDGs. </t>
+  </si>
+  <si>
+    <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=1607&amp;menu=3170</t>
+  </si>
+  <si>
     <t>https://sustainabledevelopment.un.org/content/documents/15776Chile.pdf</t>
   </si>
   <si>
     <t>SDG 1, SDG 5, SDG 11, SDG 17</t>
   </si>
   <si>
     <t>Page number
               143.00
     Add exact paragraph
               (ODS5) Iniciativa: Proyecto de ley Convenio N.°190 sobre la violencia y el acoso de la Organización Internacional del Trabajo (OIT): Población objetivo: Este Convenio de OIT protege a trabajadores y trabajadoras, con independencia de su situación contractual, incluido quienes que realicen actividades de capacitación, pasantías y formación profesional, los trabajadores y trabajadoras cuyo contrato laboral se haya rescindido, las personas que realicen labores de voluntariado o busquen trabajo, y los solicitantes de empleo. Al mismo tiempo, su texto reconoce que “las personas que ejerzan la autoridad desempeñen las funciones o asuman las responsabilidades de un empleador”, también pueden ser objeto de casos de violencia y acoso. Descripción breve: El proyecto de ley busca ratificar el Convenio 190 de la Organización Internacional del Trabajo (OIT), relativo a la obligación de los Estados de adoptar una legislación que defina y prohíba la violencia y el acoso en el trabajo. Con esto, el Estado de Chile busca comprometerse, entre otras materias, a realizar un seguimiento y controlar la aplicación de la legislación, garantizar el acceso a vías de recurso y reparación, así como a implementar mecanismos y procedimientos de notificación y solución de conflictos, contemplando aspectos como la protección de la privacidad y confidencialidad de las personas implicadas.
 ,   
     Page number
               272.00
     Add exact paragraph
               (ODS11) Diversas temáticas son abordadas por las iniciativas presentadas, algunas de éstas se relacionan con capacitación y trabajo con la comunidad ... urbanismo táctico participativo con niños, niñas y adolescentes; capacitaciones a voluntarios y estudiantes universitarios para entrenar en herramientas y habilidades para el impacto positivo en comunidades; instrucción en atención a personas con la condición de espectro autista en comercios y servicios del sector público y privado; rescate de las raíces e historia de los territorios; recuperación de espacios ocupados como vertederos irregulares con participación comunitaria para restaurarlos de acuerdo a sus intereses y necesidades; diseño de parques urbanos con la comunidad; capacitación técnica de vecinos y vecinas en avifauna local y rescate de patrimonio ambiental y cultural... Algunas iniciativas presentadas son: i. Intervención de calles para mejoramiento de la seguridad y comodidad de los niños y niñas de la zona. Se pudo reducir la velocidad de los automóviles en un 10 %, implementar cruces seguros, reducir las distancias de cruce en un 41 % y mejorar la sensación general de la calle en más de un 10% (seguridad, limpieza y diversión). ii. Elaboración de un Plan Maestro de Planificación Territorial en el sector del Borde Cerro de Antofagasta. Se realiza una intervención social, mediante una estrategia de participación comunitaria y multisectorial, para conocer y priorizar las problemáticas que afectan a la población. Se generan propuestas urbanas para el sector enfocadas en los campamentos, evaluando si el terreno es apto para la radicación de estos asentamientos con el objetivo de contribuir a la reducción del déficit habitacional.
 ,   
     Page number
               377.00
     Add exact paragraph
               Con la implementación del Plan Nacional de Reactivación, que busca reducir el ausentismo, fortalecer los aprendizajes y mejorar la convivencia y la salud mental. Para ello se ha convocado, entre otras iniciativas, a tutores voluntarios con el fin de reforzar las habilidades de lectura y escritura en Chile. A la fecha se ha reducido en un 13% la inasistencia y se avanza en la reparación de escuelas y colegios; se ha duplicado el presupuesto para los Centros de Formación Técnica Públicos. A ello se agrega el fortalecimiento de la Educación Rural Gabriela Mistral, con mejoras de infraestructura en 164 escuelas.</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2023/VNR%202023%20Chile%20Report.pdf</t>
   </si>
   <si>
-    <t>SDG 4</t>
-[...10 lines deleted...]
-  <si>
     <t>China</t>
   </si>
   <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/280812021_VNR_Report_China_English.pdf</t>
+  </si>
+  <si>
     <t>https://sustainabledevelopment.un.org/memberstates/china#review2016</t>
   </si>
   <si>
-    <t>https://sustainabledevelopment.un.org/content/documents/280812021_VNR_Report_China_English.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>Colombia</t>
   </si>
   <si>
+    <t>SDG 2, SDG 6, SDG 13</t>
+  </si>
+  <si>
+    <t>Page number
+              132.00
+    Add exact paragraph
+              Ficha caso de estudio Uribia ¿Se establecieron mecanismos de sostenibilidad para garantizar beneficios a la comunidad en el largo plazo? Se Consolidaron escenarios participativos como estrategia de formación y de inclusión productiva para generar cambios positivos en las comunidades indígenas, donde el conocimiento tradicional y prácticas ancestrales juegan un papel crucial sobre la soberanía alimentaria ... En el componente de agua se lograron los siguientes resultados: Modelos asociativos auto gestionados funcionando.; Circuitos cortos de comercialización establecidos; Voluntarios Multiplicadores y Líderes – Formación de formadores; Actores identificados y articulados al proceso , transferencia de conocimiento y acciones complementarias.</t>
+  </si>
+  <si>
+    <t>https://hlpf.un.org/sites/default/files/vnrs/2024/VNR%202024%20Colombia%20Report.pdf</t>
+  </si>
+  <si>
     <t>Cross-cutting, SDG 1, SDG 3, SDG 4, SDG 13, SDG 17</t>
   </si>
   <si>
     <t>Page number
               137.00
     Add exact paragraph
               The role of volunteering as an ally of the 2030 Agenda and the Sustainable Development Goals (SDGs): It is also important to highlight the role of volunteerism, as many civil society organizations work with people who support unpaid activities. Volunteering in Colombia is a powerful force for leaving no one behind and brings together around 800,000 people, according to the country’s national volunteering system. In this sense, volunteerism is a huge resource for solving social, economic and environmental problems. Generally, the most visible aspects of volunteering relate to service delivery in communities. People engage in voluntary work to help eliminate poverty, improve health and basic education, address environmental problems and climate change, reduce the risk of disasters, and combat social exclusion and violent conflict. Volunteering is also associated with social cohesion, solidarity, empowerment, responsibility, participation, collaboration and inclusion.
 ,   
     Page number
               144.00
     Add exact paragraph
               In a post-COVID-19 scenario, the 2030 Agenda should guide the global recovery, emphasizing the SDGs that have been most affected and bearing in mind that recovery strategies must include social, economic and environmental dimensions. Furthermore, given the scale of the challenge, working in partnership and seeking synergies between Governments (national and subnational), the private sector, civil society, volunteers, academia and other non-governmental actors is even more relevant.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/282902021_VNR_Report_Colombia.pdf</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/memberstates/colombia</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/20338Colombia_2018_VNR_Espan771ol_1.pdf</t>
   </si>
   <si>
-    <t>SDG 2, SDG 6, SDG 13</t>
-[...10 lines deleted...]
-  <si>
     <t>Comoros</t>
   </si>
   <si>
+    <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=2450&amp;menu=3170</t>
+  </si>
+  <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2023/VNR%202023%20Comoros%20Report.pdf</t>
   </si>
   <si>
-    <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=2450&amp;menu=3170</t>
-[...1 lines deleted...]
-  <si>
     <t>Congo</t>
   </si>
   <si>
+    <t>Page number
+              17.00
+    Add exact paragraph
+              Le gouvernement a également institué le Corps des jeunes volontaires du Congo par la Loi n°17-2021 du 12avril 2021 en vue de servir de valoriser l’engagement des jeunes et leur employabilité à travers l’exercice du volontariat dans les structures publiques et privéeS ainsi que dans les ONG. </t>
+  </si>
+  <si>
+    <t>https://hlpf.un.org/sites/default/files/vnrs/2024/VNR%202024%20Congo%20Report.pdf</t>
+  </si>
+  <si>
     <t>https://sustainabledevelopment.un.org/content/documents/23339CONGO_Contribution_Nationale_Volontaire_2019.pdf</t>
   </si>
   <si>
-    <t>Page number
-[...7 lines deleted...]
-  <si>
     <t>Costa Rica</t>
   </si>
   <si>
+    <t>https://hlpf.un.org/sites/default/files/vnrs/2024/VNR%202024%20Costa%20Rica%20Report.pdf</t>
+  </si>
+  <si>
     <t>Page number
               63.00
     Add exact paragraph
               The private sector has implemented sustainable production and consumption systems to reduce its negative environmental impact and increase the competitiveness of businesses through innovation, development partnerships, environmental education projects, volunteering and initiatives to incorporate good practices in its processes.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=1677&amp;menu=3170</t>
   </si>
   <si>
     <t>SDG 12</t>
   </si>
   <si>
     <t>Page number
               98.00
     Add exact paragraph
               To address SDG 12, Banco Nacional de Costa Rica is aiming to ensure companies aligned with its value chain adopt sustainable practices through programmes such as its corporate volunteering and green small and medium-sized enterprises schemes, which encourage the adoption of good practices, the measurement of management impacts and responsible production and consumption. The bank has also implemented campaigns to promote the concept of financial and environmental responsibility among citizens in their communities.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/15846Costa_Rica.pdf</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://hlpf.un.org/sites/default/files/vnrs/2024/VNR%202024%20Costa%20Rica%20Report.pdf</t>
   </si>
   <si>
     <t>Côte d'Ivoire</t>
   </si>
   <si>
     <t>Cross-cutting, SDG 1, SDG 13, SDG 15, SDG 4, SDG 6</t>
   </si>
   <si>
     <t>Page number
               18.00
     Add exact paragraph
               Civil society’s efforts to achieve the SDGs in accordance with the needs of its citizens have, in various cases, been supported by national and international volunteers working in Côte d’Ivoire. These volunteers mobilized within civil society organizations are working to provide appropriate, local responses to local development challenges such as poverty reduction, environmental protection, climate change, education and health. In recent years, the activities of these volunteers have become more structured with the creation of the National Volunteer Programme of Côte d’Ivoire (Programme National de Volontariat de Côte d’Ivoire – PNV-CI). 
 ,   
     Page number
               60.00
     Add exact paragraph
               The Government has undertaken several measures regarding global citizenship education. These include: (i) the development of an educational guide on citizenship and the culture of peace under the Ivoiro-Burkinabe Treaty of Friendship and Cooperation; (ii) the establishment of the PNV-CI and the UNV programme; (iii) the opening of civic service centres in Bimbresso and Guedipo; (iv) the training of national competence volunteers and national civic engagement volunteers in the regions of Gbèkè, Tompki and the Autonomous District of Abidjan; (v) the authorization for implementing the Service Civique National Jeunes[National Youth Civic Service –SCN] pilot programme within the Regional Union of Cooperative Enterprises in the Savane region of Côte d’Ivoire (URESCO-CI), in Korhogo; and (vi) the organization of several awareness-raising sessions on civicism and the principles of citizenship in the country’s 31 regions.  
 ,   
     Page number
               89.00
     Add exact paragraph
               Youth employment is a major challenge for the Government. In order to promote access to decent work opportunities for the active population, especially young people, efforts during 2017 focused on: (i) improving the institutional and legal framework of the employment sector; (ii) strengthening the operational capacity of youth support infrastructure; and (iii) integrating young people and promoting youth volunteerism, civicism and the principles of citizenship. 
 ,   
     Page number
               120.00
@@ -1429,202 +1429,202 @@
 ,   
     Page number
               127.00
     Add exact paragraph
               Birds of a feather flock together: The project has brought together four foreign volunteers from various countries who contributed to preserving nature in Croatia over ten months. The volunteers built solidarity towards nature by participating in the research and protection of animal and plant species, raising awareness of the importance of preserving biodiversity, and encouraging local communities to take part in the protection of nature. Volunteers helped implement direct measures of preserving endangered sea birds in the Lastovo Archipelago and the population of the Eurasian griffon vulture on the island of Cres, and they also helped restore grasslands in Dinara and Učka nature parks, whereby they contributed to preserving biodiversity of those areas.</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2023/VNR%202023%20Croatia%20Report.pdf</t>
   </si>
   <si>
     <t>Cuba</t>
   </si>
   <si>
     <t>Page number
               14.00
     Add exact paragraph
               One of the first measures adopted was the isolation of sick people and their compulsory hospitalization, as well as that of suspected persons and/or contacts, as a prevention and epidemiological control measure. A number of ‘isolation centres’ were set up throughout the country, which used State insurance and the participation of volunteers from workplaces, the education sector and the community. Isolation and compulsory hospitalization were implemented from the outset and quarantine was established for areas where outbreaks of positive cases were identified.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/280872021_VNR_Report_Cuba.pdf</t>
   </si>
   <si>
     <t>Cyprus</t>
   </si>
   <si>
-    <t>Page number
+    <t>Cross-cutting, SDG 3, SDG 4, SDG 17</t>
+  </si>
+  <si>
+    <t>Page number
+              4.00
+    Add exact paragraph
+              Under the adopted integrated policy framework, stakeholders from Civil Society, Active Citizenship, Volunteerism and Non-Governmental Organisations(NGOs) play a pivotal role in the implementation of the SDGs. […] Furthermore, to mitigate the negative impact of the pandemic on the economy, the Government has adopted a support package for employees, the selfemployed, vulnerable groups and businesses, which in 2020 amounted to €2.6 bln or 12.5% of GDP. Cyprus’ pioneering mobilisation of its volunteer network, under the coordination of the Office of the Commissioner for Volunteerism and NGOs, received EU-wide recognition for its prompt and effective support of vulnerable groups following prescribed security protocols.
+,   
+    Page number
+              6.00
+    Add exact paragraph
+              A section is specifically focused on the Coronavirus Pandemic Effect. Cyprus’ Government top priority was the protection and health of its citizens as well as the support of the social and economic fallout of the pandemic. The active engagement of volunteers during this time was noteworthy and widely recognised. [...] Governance structures and public bodies’ approaches to SDGs have been considered for analysing the implementation of SDGs. The integrated policy framework in the fields of Civil Society and Volunteerism forms a key aspect towards the progress of SDGs
+,   
+    Page number
               8.00
     Add exact paragraph
+              For the purposes of this Report, the main stakeholders, including the Parliament, the Commissioners for Environment, for Volunteerism, for Children’s Rights and for Equality and Justice, have been asked by the National Coordinator to send their views in writing
+,   
+    Page number
+              11.00
+    Add exact paragraph
+              The long-time integrated policy framework in the fields of Civil Society, Active Citizenship, Volunteerism and NGOs forms a key aspect for the implementation of the SDGs. Citizens are called upon to play their part in building a better, more democratic society, therefore, the development of Active Citizenship skills and attitudes is crucial. The coordination of all voluntary and non-governmental organisations in all sectors of activity and the strengthening of cooperation with local authorities is carried out by the Commissioner for Volunteerism and NGOs. Additionally, the Pan Cyprian Volunteerism Coordinative Council (PVCC) is the Supreme Coordinative Body of voluntary social welfare organisations in the Republic of Cyprus. The PVCC is an umbrella organisation representing more than 400 national and local voluntary/non-governmental organisations.
+,   
+    Page number
+              13.00
+    Add exact paragraph
+              It is important to note that the Office of the Commissioner for Volunteerism and NGOs coordinates all voluntary and non-governmental organisations, and encourages the cooperation with local authorities. Through policy recommendations, the Office of the Commissioner encourages active citizen participation with emphasis on the young generation and utilises European Programmes to fund NGOs and programmes that support active citizenship. Three relevant Policy Papers, the “Charter of Active Citizenship and Active Citizen”, “Organised Civil Society in Cyprus” and “Declaration of the Rights and Responsibilities of Volunteers” have been approved by the Council of Ministers in an effort to empower, increase and structure volunteerism activities. Additionally, the Office of the Commissioner is responsible for developing protocols for the safe mobilisation of volunteers, including insurance coverage, in times of crisis and emergencies; the protocol was successfully put in action as a response to the Covid-19 pandemic. Cyprus volunteer organisations in the social and philanthropic area are also coordinated under the Pan Cyprian Volunteerism Coordinative Council (PVCC), founded in 1973. PVCC, focusing on social activities, promotes the principles and values of volunteerism and seeks to deliver a strategic vision for the further development of the voluntary sector.[...] Cyprus has a tradition of voluntary engagement with 12.4% of the population aged 16 and older engaged in voluntary activity. This has been strengthened with the set up of a web platform: www.prosfero.com.cy, which supports NGOs in their effort to find volunteers and gain supporters/sponsors. [...] Since 2018 the “Active Citizen Awards” have been launched in order to reward and encourage the initiatives and achievements of citizens who contributed by their actions to the common good, as well as employees who with their initiatives contributed significantly in the field of volunteering. At the same time, an online platform engaging Civil Society and NGOs in the 2030 Agenda is currently under development by the Office of the Commissioner of Volunteerism and NGOs and the DG EPCD: www.initiative2030.gov.cy that will allow the mapping of SDGrelated actions and raise awareness of the Civil Society / NGOs, the schools / universities, the local authorities, the private sector and the wider public sector.
+,   
+    Page number
+              20.00
+    Add exact paragraph
+              In addition to the Government initiatives, it is worth noting, that Cyprus’ pioneering mobilisation of its volunteer network, under the coordination of the Office of the Commissioner for Volunteerism and NGOs, received EU-wide recognition for its prompt and effective support of vulnerable groups following prescribed security protocols.
+,   
+    Page number
+              21.00
+    Add exact paragraph
+              Voluntary actions that addressed the pandemic were coordinated by the Office of the Commissioner for Volunteering and NGOs. The goal remained to activate the minimum number of volunteers with targeted actions, in order to minimise the possibility of enabling the spreading of the pandemic and to protect public health. The services of volunteers and organised groups who have been registered in the “Volunteer Management Protocol in Times of Crisis” were utilised under the strict observance of the instructions and following the protocols of the Office in the implementation of the action they carried out. This initiative received the award of the “Civil Solidarity Prize” by the European Economic and Social Committee (EESC) honouring civil society organisations, individuals and private companies whose projects have excelled as examples of remarkable solidarity during the COVID-19 pandemic. The Initiative “Volunteers to support vulnerable groups during the pandemic” was specifically distinguished for the distribution of food supplies and medicines, and support to vulnerable groups, people who were in mandatory quarantine in hotels, and support with special medication by specialised volunteers for covid-19 cases. More specifically, during the total lockdownin April and May 2020, more than 8,000 actions were carried out, providing food and medical supplies, daily services and assistance to isolated individuals and families. 850 volunteers were activated and the effort was supported by Ministries, NGOs, companies and enterprises, the Support CY Network and other bodies.
+,   
+    Page number
+              31.00
+    Add exact paragraph
+              A Protocol of Cooperation has been signed with relevant NGOs aiming at the enhancement of coordination and collaboration with the voluntary sector for the provision of services and support to victims of trafficking and facilitating their access to information, housing, employment and social integration.
+,   
+    Page number
+              34.00
+    Add exact paragraph
+              Within the framework of cultivating volunteerism and active citizenship in schools, a pioneering educational programme for children is expected to start in September 2021 that includes experiential and other activities for each of the 17 SDGs. All this useful material will “travel” to many schools throughout Cyprus, in a “suitcase”.
+,   
+    Page number
+              60.00
+    Add exact paragraph
+              The Office of the Commissioner for Volunteerism and NGOs encourages Active Citizenship in children and young people as a tool for crime and addiction prevention. It coordinates the Public Consultation of the Children’s Parliament and the promotion of Volunteerism in schools (Handbook for primary and secondary school teachers “Cultivation of Volunteerism and Active Citizenship in Schools”).</t>
+  </si>
+  <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/282512021_VNR_Report_Cyprus.pdf</t>
+  </si>
+  <si>
+    <t>Page number
+              8.00
+    Add exact paragraph
               A focus on youth has been set as a general priority in the implementation of the SDGs, therefore SDG4 and its achievement is fundamental for Cyprus. The National Youth Strategy (NYS) of Cyprus for the period 2017-2022 defines, for the first time, the vision of the state for its young people… These fields of action which derive from the European Youth Strategy, are: Education and Training, Employment and Entrepreneurship, Health and Wellbeing, Participation, Volunteerism, Social Inclusion, Youth and the World, Creativity and Culture.
 ,   
     Page number
               73.00
     Add exact paragraph
               In view of the above, a challenge for the MFA and the active NGOs in the field of SDGs is to raise awareness, both vertically and horizontally, to other NGOs, public services and citizens. Having said that, it is important to note that a large percentage of the goals and targets are indirectly included in many CSOs’ mandates or current projects and initiatives, given the vast thematic spectrum of Agenda 2030. Nevertheless, as noted above, CSOs already working in SDGs could expand their workings in collaboration with the MFA and the Cyprus Commissioner of Volunteerism and CSOs to offer training and support to other local actor for their further engagement in SDGs initiatives.
 ,   
     Page number
               73.00
     Add exact paragraph
               Project 'Combating Islamophobia in Cyprus', a collaboration between NGO Aequitas and E.N.A.R. (European Network against Racism) in November 2016. A pilot study has been commissioned by ENAR in order to determine the issues pertaining to islamophobia in Cyprus. TA training to Ministry of Education Officers, Ministry of the Interior Officers, Immigrants Associations, Human Rights activists, NGO volunteers and journalists was provided in the form of a round table discussion.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/15886Cyprus.pdf</t>
   </si>
   <si>
-    <t>Cross-cutting, SDG 3, SDG 4, SDG 17</t>
-[...22 lines deleted...]
-    Page number
+    <t>Czech Republic</t>
+  </si>
+  <si>
+    <t>Page number
+              37.00
+    Add exact paragraph
+               A total of 80 million EUR was allocated from the state budget for the rapid repair of damaged water treatment plants, water supply systems, drinking water sources, and sewerage systems through an extraordinary call titled Renewal of Infrastructure for the Environment. With the rapid financial aid as well as the quick intervention of all responsible forces and a number of volunteers, safe and stable conditions for drinking water supply and wastewater treatment in the affected areas were ensured. 
+,   
+    Page number
+              75.00
+    Add exact paragraph
+              Water Retention in the Broumov region The ‘Water Retention in the Broumov region’ project focuses on land restoration and water retention in nature, helping to mitigate the effects of drought. Volunteers, guided by experts, build pools, wetlands, and stream meanders. These water features support biodiversity and ensure that water is returned to the landscape. In addition to pools, the project also engages in tree planting and the creation of field boundaries, which helps to retain water and improve ecological conditions. 
+,   
+    Page number
+              76.00
+    Add exact paragraph
+              Volunteer river cleaning Although the Czech Republic is a landlocked country and does not have access to the sea, it is aware of its impact on the water pollution in general. There are several organisations in the Czech Republic89 involved in environmental awareness activities and coordinate regular cleaning of watercourses and their surroundings. This is an established tradition of more than 15 years and have been attended by thousands of volunteers who take out undesirable items from the environment, both from shores and from boats. Schools as well as work teams participate, but so do local interest associations, such as the volunteer fire departments. Through these events, people become more aware of the consequences of littering outside designated areas and develop a closer relationship with the area where they live.</t>
+  </si>
+  <si>
+    <t>https://hlpf.un.org/sites/default/files/vnrs/2025/VNR%202025%20Czech%20Republic%20Report.pdf</t>
+  </si>
+  <si>
+    <t>Cross-cutting, SDG 15</t>
+  </si>
+  <si>
+    <t>Page number
               13.00
     Add exact paragraph
-              It is important to note that the Office of the Commissioner for Volunteerism and NGOs coordinates all voluntary and non-governmental organisations, and encourages the cooperation with local authorities. Through policy recommendations, the Office of the Commissioner encourages active citizen participation with emphasis on the young generation and utilises European Programmes to fund NGOs and programmes that support active citizenship. Three relevant Policy Papers, the “Charter of Active Citizenship and Active Citizen”, “Organised Civil Society in Cyprus” and “Declaration of the Rights and Responsibilities of Volunteers” have been approved by the Council of Ministers in an effort to empower, increase and structure volunteerism activities. Additionally, the Office of the Commissioner is responsible for developing protocols for the safe mobilisation of volunteers, including insurance coverage, in times of crisis and emergencies; the protocol was successfully put in action as a response to the Covid-19 pandemic. Cyprus volunteer organisations in the social and philanthropic area are also coordinated under the Pan Cyprian Volunteerism Coordinative Council (PVCC), founded in 1973. PVCC, focusing on social activities, promotes the principles and values of volunteerism and seeks to deliver a strategic vision for the further development of the voluntary sector.[...] Cyprus has a tradition of voluntary engagement with 12.4% of the population aged 16 and older engaged in voluntary activity. This has been strengthened with the set up of a web platform: www.prosfero.com.cy, which supports NGOs in their effort to find volunteers and gain supporters/sponsors. [...] Since 2018 the “Active Citizen Awards” have been launched in order to reward and encourage the initiatives and achievements of citizens who contributed by their actions to the common good, as well as employees who with their initiatives contributed significantly in the field of volunteering. At the same time, an online platform engaging Civil Society and NGOs in the 2030 Agenda is currently under development by the Office of the Commissioner of Volunteerism and NGOs and the DG EPCD: www.initiative2030.gov.cy that will allow the mapping of SDGrelated actions and raise awareness of the Civil Society / NGOs, the schools / universities, the local authorities, the private sector and the wider public sector.
-[...30 lines deleted...]
-    <t>Czech Republic</t>
+              There are also two voluntary business associations in the Czech Republic whose profile activities include the achievement of SDGs.Business for Society is a platform that helps companies configure and develop sustainable development and corporate social responsibility (CSR) principles and share experience. It is also involved in a number of areas including diversity, inclusion and volunteer work. The Association of Social Responsibility interconnects all sectors under the heading of SDGs. In cooperation with both institutions and the Ministry of Foreign Affairs (MFA), the Ministry of the Environment organised an Evening of Voluntary Commitments in November 2019, which was intended for representatives of the private sector.
+,   
+    Page number
+              61.00
+    Add exact paragraph
+              Some respondents also stated that participation in voluntary events, such as collecting waste, is important.</t>
+  </si>
+  <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/279492021_VNR_Report_Czech_Republic.pdf</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/15717Czech_Republic.pdf</t>
   </si>
   <si>
-    <t>Page number
-[...34 lines deleted...]
-  <si>
     <t>Democratic People's Republic of Korea</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/282482021_VNR_Report_DPRK.pdf</t>
   </si>
   <si>
     <t>Democratic Republic of the Congo</t>
+  </si>
+  <si>
+    <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=2337&amp;menu=3170</t>
   </si>
   <si>
     <t>SDG 3, SDG 4, SDG 5, SDG 8, SDG 10, SDG 12, SDG 13, SDG 16, SDG 17</t>
   </si>
   <si>
     <t>Page number
               18.00
     Add exact paragraph
               Le premier point porte sur les efforts entrepris pour une appropriation effective de l’Agenda 2030 par les différentes parties prenantes. Faisant suite du premier, le point deux dresse l’engagement et la participation citoyenne, notamment à travers le volontariat, pour accélérer les progrès vers les ODD.
 ,   
     Page number
               20.00
     Add exact paragraph
               Accroitre l’engagement et la participation citoyenne à travers le volontariat pour accélérer l’atteinte des ODDs en RD.Congo
 La République Démocratique du Congo a une longue tradition du volontariat. Celle-ci se manifeste à travers l’entraide, la solidarité et l’hospitalité qui caractérise son peuple. Outre le volontariat traditionnel et formel, il y a lieu d’évoquer le volontariat institutionnel consacré depuis 2002 par l’arrêté portant création, au sein du ministère du Plan, du Secrétariat National du Volontariat en République Démocratique du Congo, SNV-RDC en sigle.
 Le volontariat demeure l’un des outils clés pour optimiser la participation des différents groupes de la population aux efforts de développement de la RDC. Les Congolais restent un peuple résilient et responsable, capable de prendre les choses en main pour contribuer volontairement à l’amélioration de leur bien-être, la sécurité, la consolidation de la paix et la réponse aux défis de développement. Les volontaires, surtout les jeunes et les femmes, font la différence à travers les actions d’entraide mutuel, d’aide aux vulnérables, de mobilisation des masses pour répondre aux désastres, d’engagement dans des campagnes d’éducation massive de la population sur divers thématiques dont la santé, hygiène, assainissement, et protection de l’environnement. Les jeunes ont surtout démontré l’importance de leurs actions de volontariat lors de la réponse au Covid-19 et des récents désastres dues aux pluies diluviennes et a l’écoulement des terrains.
 Le gouvernement de la RDC a longtemps reconnu et intégré le volontariat parmi les outils clés d’accélération du développement à travers la participation accrue des citoyens. Dans ce cadre, le volontariat bénéficie d’un cadre légal et politique créant un environnement favorable. L’article 43 de la loi n° 004/2001 du 20 juillet 2012 portant dispositions générales applicables aux associations sans but lucratif et aux établissements d’utilité publique stipule que les Organisations Non-Gouvernementales doivent susciter la participation volontaire des communautés de base à la définition et à la mise en œuvre des actions de développement qui les concernent. L’arrêté ministériel No. 016 / CABMIN / PLRM / 2015 portant création du Secretariat National du Volontariat pose les bases des activités de volontariat dans le pays.
 Tel qu’annoncé par la Vice-première ministre et ministre du Plan, le samedi 5 décembre 2020, à l’occasion de la Journée Internationale du Volontariat (JIV), le gouvernement congolais a élaboré une politique nationale du volontariat qui est un gage programmatique dans l’orientation des actions du volontariat dans le pays. La politique nationale du volontariat constitue un cadre qui définira comment la République Démocratique du Congo, en tant que Nation, va utiliser le volontariat pour contribuer à son développement. En plus du cadre légal et politique, la planification sectorielle intègre le volontariat. A titre d’exemple, le Plan national de développement sanitaire 2016-2024 promeut le recours au volontariat pour la provision des services dans les AS où l’accessibilité géographique au centre de santé constitue un obstacle majeur à travers des prestations des soins par relais volontaires formés et supervisé pour prendre en charge certaines affections courantes, particulièrement chez les enfants de moins de cinq ans.
 L’analyse situationnelle sur le volontariat en RDC montre que les volontaires et les organisations de volontariat contribuent surtout à l’atteinte des ODD 3, 4, 5, 8, 10, 12, 13, 16 et 17. A titre d’exemples, depuis 2020, au moins 400 volontaires des nations unies (VNU) ont été déployés annuellement dans le cadre de l’ODD 16. Durant la période de 2020-2022, plus de 1.500 volontaires ont été déployés par le programme VNU. Dans la même période, la Croix Rouge RDC a mobilisé des milliers de volontaires pour fournir des services et répondre aux situations d’urgence dans les domaines de la santé (santé de la reproduction, VIH, vaccination, polio, paludisme, etc.), eau, hygiène publique, assainissement et protection de l’environnement. En plus, les volontaires des Croix Rouge interviennent dans les actions de relèvement, lutte contre le changement climatique, prévention, mitigation et préparation aux catastrophes et conflits. Ils assurent également des formations de Premiers Secours à Base Communautaire, Secourisme Opérationnel et des formations spécifiques, groupes des personnes, entreprises ou organisation ou membres des communautés qui en expriment le besoin. Vu le rôle crucial que joue le volontariat dans le développement et la consolidation de la paix en RDC, le gouvernement compte se doter d’un Programme National de Volontariat des Jeunes. A travers des discussions de haut niveau avec des partenaires au développement dont France Volontaire et le système des nations unies, les efforts dans ce cadre vont vers l’élaboration d’une feuille de route pour la mise en place d’un programme national de volontariat en République Démocratique du Congo qui permettra d’accroitre l’engagement des volontaires, surtout les femmes et les jeunes, dans les activités axées vers l’accélération de l’atteinte des ODD. Le programme du volontariat consiste à permettre aux jeunes congolais de mettre leurs compétences au service du développement dans le domaine de l’éducation, la santé, l’environnement, la gestion des ressources naturelles dans tous les domaines pour un développement durable. En plus du programme national de volontariat, le gouvernement ne ménagera aucun effort pour faciliter l’intégration du volontariat comme outil accélérateur de la mise en œuvre des initiatives de développement durable à travers différents secteurs du pays et institutions clés.</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2023/VNR%202023%20DRC%20Report.pdf</t>
   </si>
   <si>
-    <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=2337&amp;menu=3170</t>
-[...1 lines deleted...]
-  <si>
     <t>Denmark</t>
   </si>
   <si>
     <t>Page number
               64.00
     Add exact paragraph
               Within the youth sector, several organisations are increasingly addressing and adapting the SDGs in their strategies and activities, leading to further strategic interest and dialogue across the sector and among its volunteer members. Still, this commitment is primarily to be found in the youth organisations engaged in development cooperation with partners in the Global South. Focus on domestic implementation across the sector is growing, but needs to be further promoted, accompanied by a comprehensive coordination mechanism.
 ,   
     Page number
               63.00
     Add exact paragraph
               Civil society constitute a critical pillar in Danish society and democracy in which young people are actively involved. Danish youth organisations enjoy an enabling space and good structural conditions, as well as a long tradition of civil involvement and political influence. The sector promotes democratic communities based on core values such as participation, dialogue, volunteerism, inclusion and influence. Furthermore, the youth sector has long proven its effectiveness in including and empowering both vulnerable and marginalised young people, promoting a more inclusive and equal society related to the key principle of “leaving no one behind”.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/16013Denmark.pdf</t>
   </si>
   <si>
     <t>Cross-cutting, SDG 2, SDG 4</t>
   </si>
   <si>
     <t>Page number
               31.00
     Add exact paragraph
               Furthermore, a significant amount of Danes are volunteers in associations all around Denmark; incorporating them in the implementation will ensure broad public support for the SDGs.
 ,   
@@ -1672,84 +1672,84 @@
   <si>
     <t>Djibouti</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2022/VNR%202022%20Djibouti%20Report.pdf</t>
   </si>
   <si>
     <t>Dominica</t>
   </si>
   <si>
     <t>SDG 10</t>
   </si>
   <si>
     <t>Page number
               120.00
     Add exact paragraph
               High Impact Climate Resilient Initiative Under SDG 10 (Koudmen Domnik): It is well recognized that individual and community self-help and cooperation are an essential part of building resilience. An active volunteer movement through which each Dominican participates to the best of their ability to uplift all citizens, Koudmen Domnik will coordinate volunteer led projects, with an emphasis on youth involvement and the inclusion of marginalized groups, across the country (to be delivered by the end of 2022). </t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2022/VNR%202022%20Dominica%20Report.pdf</t>
   </si>
   <si>
     <t>Dominican Republic</t>
   </si>
   <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/19375Dominican_Republic_VNR._ENG._FINAL.pdf</t>
+  </si>
+  <si>
+    <t>Page number
+              20.00
+    Add exact paragraph
+              Otro componente relevante fue el levantamiento y sistematización de iniciativas implementadas por entidades gubernamentales y no gubernamentales en torno a los ODS seleccionados. Este proceso implicó la elaboración de cuestionarios de recolección de datos para los sectores público, privado, sociedad civil y voluntariado, cada uno especificó sus particularidades. Posteriormente se realizaron contactos con actores clave para su retroalimentación y distribución, con el fin de asegurar una participación diversa e inclusiva. 
+,   
+    Page number
+              52.00
+    Add exact paragraph
+              La ONG Pastoral Materno Infantil, por su parte, ha implementado el Programa de Educación Popular con Familias mediante Agentes Comunitarios Voluntarios, una estrategia comunitaria de acompañamiento a familias en contextos de pobreza. A través de redes de voluntariado capacitado, visitas domiciliarias y actividades educativas, este programa fortalece prácticas de cuidado infantil, empoderamiento materno, prevención de muertes evitables y promoción del desarrollo integral desde la primera infancia. 
+,   
+    Page number
+              144.00
+    Add exact paragraph
+              Además de los datos cuantitativos, el análisis del proceso de consulta permitió identificar dimensiones cualitativas que fortalecen el enfoque participativo del informe. Entre ellas, destacan las contribuciones del voluntariado y del sector empresarial, en la promoción de prácticas responsables, sostenibles y de alto impacto. Estas contribuciones, reflejan compromisos concretos con la transformación social, el fortalecimiento institucional y la generación de soluciones innovadoras para los desafíos del desarrollo. Estas perspectivas se complementaron con la información recopilada a través del cuestionario enviado, en el que participaron 66 representantes de organizaciones no gubernamentales, quienes compartieron detalles sobre sus iniciativas en áreas como inclusión financiera, disposición de residuos, salud materno-infantil, reducción de desigualdades, educación reproductiva, entre otras...De las entidades de sociedad civil y sector privado, la gran mayoría manifestó que sus iniciativas están vinculadas a tres o más ODS. De dichos programas, 35 (15.84 %) apuntan a él ODS 8 (Crecimiento económico) como el más predominante; 32 (14.48 %) fueron asociadas a él ODS 10 (Reducción de desigualdades) asimismo, 31 (14.03 %) desarrollan acciones vinculadas con el ODS 3 (Salud y bienestar) y 30 (13.57 %) registraron intervenciones alineadas al ODS 17 (Alianzas para el desarrollo). El ODS 5 (Igualdad de género) y el ODS 12 (Producción y consumo responsable) fueron vinculadas a 27 (12.22 %) iniciativas, y el ODS 1 (Fin de la pobreza) a 22 (9.95 %). En menor medida, nueve (9) (4.07 %) reportaron el ODS 16 (Paz, justicia e instituciones sólidas) y ocho (8) (3.62 %) el ODS 14 (Vida submarina). En cuanto a su vinculación con la Estrategia Nacional de Desarrollo 2030 (END 2030), las entidades identificaron de manera predominante el Eje 2: Sociedad con igualdad de derechos y oportunidades, con 43 (37.39 %) registros, le sigue el Eje 4 de Producción y consumo sostenibles y adaptación al cambio climático con 32 (27.83 %). 
+,   
+    Page number
+              149.00
+    Add exact paragraph
+              El voluntariado también emergió como una dimensión clave de la participación ciudadana identificada durante el proceso de consulta. Diversas organizaciones de la sociedad civil, redes territoriales, asociaciones comunitarias, movimientos juveniles, grupos religiosos y entidades académicas compartieron Experiencias significativas de trabajo voluntario orientadas a la reducción de desigualdades, el acompañamiento a poblaciones vulnerables, la promoción de derechos humanos y la Sostenibilidad ambiental. Las iniciativas de voluntariado evidencian el compromiso de múltiples sectores con los Objetivos de Desarrollo Sostenible, destacan especialmente las áreas de medio ambiente (12 organizaciones), salud (3) e inclusión social. Estas acciones están directamente vinculadas con los ODS 3, 5, 10, 12 y 17, lo que muestra un alineamiento progresivo con las prioridades nacionales e internacionales en materia de desarrollo sostenible y participación ciudadana. Asimismo, se observó que, dentro de las organizaciones consultadas, 15 movilizan entre 50 y 200 voluntarios, mientras que otras 11 operan con menos de 50, y 11 con un rango entre 200 y 500 voluntarios. Las tareas reportadas abarcan principalmente actividades operativas en terreno (25 casos), así como funciones logísticas, de soporte técnico, ascenso organizativo y participación plena en la toma de decisiones. Esta diversidad de roles refuerza la capacidad de acción desde lo comunitario hasta niveles más especializados, contribuyendo de manera directa a la aplicación territorial de los ODS. La diversidad y el alcance del voluntariado reflejan no solo el compromiso multisectorial con los Objetivos de Desarrollo Sostenible, sino también la vitalidad de las personas jóvenes como agentes clave dentro de estos procesos. La participación de juventudes en estas iniciativas evidencia un vínculo estrecho entre el voluntariado y la energía transformadora que aportan los jóvenes al desarrollo sostenible. En este contexto, la República Dominicana con una población predominantemente joven, reconoce en este grupo una oportunidad estratégica para avanzar en la agenda 2030. Por ello, el INV 2025 incorporó una consulta nacional a juventudes como parte integral del proceso participativo, buscando recoger sus voces, percepciones y  ropuestas para fortalecer la implementación de los ODS. A través de la plataforma U-Report República Dominicana, con el liderazgo de UNICEF y el apoyo de otras agencias del SNU (UNESCO, FAO, OIM, ACNUR, VNU), 273 jóvenes compartieron sus ideas mediante encuestas interactivas. El 63.00 % de las personas participantes tenía entre 15 y 24 años. Además, se sumaron organizaciones juveniles, consejos municipales, colectivos culturales y agrupaciones deportivas.</t>
+  </si>
+  <si>
+    <t>https://hlpf.un.org/sites/default/files/vnrs/2025/VNR%202025%20Dominican%20Republic%20Report.pdf</t>
+  </si>
+  <si>
     <t>Page number
               91.00
     Add exact paragraph
               It is proposed that the participation mechanisms of non-governmental organizations (NGOs) for vulnerable groups will improve, the exchange of experiences and good practices will be promoted, training on sustainable development will be provided, funding will be expanded to non-profit associations, volunteerism will be advocated and the monitoring process for the SDGs will be strengthened.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/285032021_VNR_Report_Dominican_Republic.pdf</t>
-  </si>
-[...25 lines deleted...]
-    <t>https://hlpf.un.org/sites/default/files/vnrs/2025/VNR%202025%20Dominican%20Republic%20Report.pdf</t>
   </si>
   <si>
     <t>Ecuador</t>
   </si>
   <si>
     <t>SDG 4, SDG 5, SDG 10, SDG 16, SDG 17</t>
   </si>
   <si>
     <t>Page number
               64.00
     Add exact paragraph
               El país implementó la ENECSDI aprobada el 15 de diciembre del 2020 y su reforma emitida el 21 de abril de 2022, intervención que busca prevenir la DCI y reducir su prevalencia en niños y niñas menores de 24 meses de edad, conforme los objetivos planteados en la Agenda 2030. Entre 2021 y 2023, se contó con una inversión de USD 16,48 millones y con la participación de más de 1.000 brigadistas voluntarios por año, vinculados a las instituciones de educación superior. Por su parte, en relación a la atención de niñas, niños y mujeres embarazadas para que reciban los servicios de desarrollo infantil integral se ha logrado beneficiar a 76.854 personas (STECSDI, 2023). 
 ,   
     Page number
               91.00
     Add exact paragraph
               La Política Pública para la Reparación Integral de Víctimas y Sobrevivientes de violencia contra las mujeres y miembros del Grupo Familiar y Femicidio, respuesta del Estado y otras organizaciones para prevenir y erradicar la violencia contra las mujeres, niñas, niños y adolescentes incluyendo el femicidio. En esta se atendieron, desde su inicio hasta 2023, a 211.153 mujeres, niños, niñas y adolescentes en asesoramiento legal, terapias psicológicas y atención en trabajo social (MMDH,2023). En esta línea, el Sistema de Apoyo y  Liberación para Víctimas de Violencia Sexual (SALVAS), a través de la capacitación a voluntarios como acompañantes de atención primaria a sobrevivientes de violencia sexual, apoyan los esfuerzos públicos y privados para el acompañamiento legal, médico, psicológico y comunitario de mujeres, niñas y adolescentes. 
 ,   
     Page number
               115.00
     Add exact paragraph
               La Alianza para el Emprendimiento e Innovación (AEI) creó el Programa Re-emprende en el año 2016 tras el terremoto de Manabí y Esmeraldas, con el objetivo de reactivar la economía y producción de las zonas afectadas. El programa se basa en el desarrollo y fortalecimiento de cadenas de valor inclusivas, brindando asistencia técnica (muchas veces a partir del voluntariado profesional de los socios de la iniciativa), vinculación comercial y fnanciera, e implementación de incentivos. 
 ,   
     Page number
               126.00
@@ -1865,148 +1865,148 @@
   <si>
     <t>Page number
               23.00
     Add exact paragraph
               Eritrea’s large diaspora, resident in an array of countries around the world, plays a positive role in
 assisting development processes in the country. In addition to making substantial financial and in-kind
 contributions to a range of initiatives and projects in different areas, the Eritrean diaspora promotes trade and investment opportunities, is highly active in business creation and entrepreneurship, provides diverse volunteer support, and assists in the transfer of new knowledge and skills.
 ,   
     Page number
               39.00
     Add exact paragraph
               Under the oversight of the MoH and the NIP, a total of 295 health facilities in the country provide routine vaccination services 6 days per week. In addition, vaccination service is provided at 450 outreach sites nationwide, while nomadic groups and those residing in extremely remote or difficult to reach areas receive service through the “Reach Every District” approach, along with mobile health units and mass vaccination campaigns organized in close cooperation with community coordinators, volunteers, and local contacts. Presently, a total of 12 vaccines are administered to young children, with coverage rates of approximately 95 percent or higher. 
 ,   
     Page number
               47.00
     Add exact paragraph
               A range of extracurricular, community-based, volunteer, and other non-formal learning activities provide students with unique, invaluable opportunities for holistic development, growth, and deeper understanding, and also directly lend themselves to the themes of sustainability and global citizenship.</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2022/VNR%202022%20Eritrea%20Report.pdf</t>
   </si>
   <si>
     <t>Estonia</t>
   </si>
   <si>
+    <t>Cross-cutting, SDG 11, SDG 14, SDG 17, SDG 3</t>
+  </si>
+  <si>
+    <t>Page number
+              37.00
+    Add exact paragraph
+              Members of the Estonian Roundtable for Development Cooperation are sending over volunteers, help to strengthen the public sector in the target countries, deal with environmental, human rights and health issues and do much more in order to promote the improvement of life quality and democracy in the developing countries. The Estonian Centre for Human Rights is the coordinator of the diversity agreement in order to promote equal opportunities. The Diversity Agreement is a voluntary agreement and companies or public organisations joining it agree to follow the principles of diversity towards their employees as well as clients and agree to treat everyone equally.
+,   
+    Page number
+              40.00
+    Add exact paragraph
+              NGOs and volunteers are also engaged in preventing the perils to public order as well as in dealing with the aftermath of disasters. 
+,   
+    Page number
+              60.00
+    Add exact paragraph
+              As the declaration Transforming our World: The 2030 Agenda for Sustainable Development, which was adopted in September 2015, sets out that achieving the global goals requires a contribution from both the government and the NGO sector, including municipalities, local and international organisations, the academy, charities, volunteer organisations, etc. It is important to include them in the work of the government and raise the awareness of Agenda 2030 goals in general and on how to contribute to carrying them out.
+,   
+    Page number
+              47.00
+    Add exact paragraph
+              An NGO, Estonian Fund for Nature, contributes to Baltic Sea protection with the operation Life Buoy, which brings together volunteers to clean up coastal pollution and help birds. </t>
+  </si>
+  <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/10647estonia.pdf</t>
+  </si>
+  <si>
     <t>SDG 11, SDG 17, SDG 2, SDG 3</t>
   </si>
   <si>
     <t>Page number
               19.00
     Add exact paragraph
               In the last three months of last year, food was distributed to 2,890 people from this measure. The activities of the Food Bank contribute to the reduction of waste in society, as many food products that were previously destroyed now reach where they are really needed. The work of the Food Bank relies on volunteers who assist in the collection, storage, packaging, and delivery of food.
 ,   
     Page number
               20.00
     Add exact paragraph
               Organic Estonia is an association of volunteers,on the initiative of which an umbrella organisation for organic farming was established in 2017. It brings together companies and organisations to promote organic products. The organisation has created the first interactive web map of organic areas, which brings together Estonia’s organic and clean integrated environment (forests and harvesting areas together).
 ,   
     Page number
               66.00
     Add exact paragraph
               In order to better ensure internal security, in the spring of 2017, the Minister of the Interior approved action plans to strengthen the regional police network, increase the police’s rapid response capacity, renew the protective equipment of rescuers and deminers, and modernise rescue equipment. Among other things, the action plans increased the number of regional police officers by 45, the number of rapid responders in Estonian regions, and the number of volunteer rescue teams capable of responding to traffic accidents; supported the renewal of the community-based volunteer rescue companies; and increased the volume of prevention.
 ,   
     Page number
               90.00
     Add exact paragraph
               ACTIVITIES OF NON-GOVERNMENTAL ORGANISATIONS Various associations of volunteers have been established to ensure the security of the home: e.g. the Estonian Assistant Police Officers Association, which unites assistant police officers operating in Estonia, the Voluntary Maritime and Lake Rescue, whose main tasks are to organise cooperation between maritime and lake rescue units between voluntary and national structures, sustainable development, and training of a training system for volunteer maritime rescuers, and the Rescue Association, which is a network of voluntary rescue organisations to ensure a safe living environment in communities across Estonia.[...] In Ukraine, one of the reforms of national importance is the reform of the area of administration of the Ministry of Internal Affairs. The first police reform launched has been a success. Next, it is planned to implement the reform of the work organisation of the Rescue Board. Already since 2016, changes have been made to the plan in the rescue service, which would enable the involvement of volunteers in resolving crises. Involving volunteers in rescue operations would significantly reduce the time it takes to respond to crises and deliver aid, which in turn has an impact on the effectiveness of saving property and lives. The Praxis Centre for Policy Studies Foundation, in cooperation with the Ministry of Internal Affairs of Ukraine and the Rescue Board of the Dnipro Oblast, will implement the flagship project on involving volunteers in 2019–2020 “Supporting reforms in the field of internal security: involving volunteers in the work of the Dnipro Rescue Board”. The good experience of the Estonian Rescue Board and specialists is used as an example in the development of the system.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=2396&amp;menu=3170</t>
   </si>
   <si>
-    <t>Cross-cutting, SDG 11, SDG 14, SDG 17, SDG 3</t>
-[...25 lines deleted...]
-  <si>
     <t>Eswatini</t>
   </si>
   <si>
+    <t>https://hlpf.un.org/countries/eswatini/voluntary-national-review-2022</t>
+  </si>
+  <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2025/VNR%202025%20Eswatini%20Report.pdf</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/24651Eswatini_VNR_Final_Report.pdf</t>
   </si>
   <si>
-    <t>https://hlpf.un.org/countries/eswatini/voluntary-national-review-2022</t>
-[...1 lines deleted...]
-  <si>
     <t>Ethiopia</t>
+  </si>
+  <si>
+    <t>Page number
+              78.00
+    Add exact paragraph
+              The growing reliance on unimproved sanitation  is largely driven by the limited availability of affordable, improved options, particularly in rural areas where sanitation products and services are scarce and fecal sludge management systems are either absent or inaccessible. Addressing these challenges requires urgent and coordinated action focused not only on infrastructure development but also on promoting sustainable behavioral change. To speed progress, the Government is championing TSEDU-Ethiopia—a flagship, volunteer-powered “cleanliness and dignity” movement. TSEDU mobilizes communities for regular clean-up drives, nurtures women-led sanitation micro-businesses, and promotes inclusive hygiene norms in schools, marketplaces, and public spaces. By scaling affordable hygiene options and solid-waste solutions nationwide, the initiative seeks to ensure that every woman, man, girl, and boy can access—and confidently use—dignified, safely managed sanitation services (Case Box 10).                                                             </t>
+  </si>
+  <si>
+    <t>https://hlpf.un.org/sites/default/files/vnrs/2025/VNR%202025%20Ethiopia%20Report.pdf</t>
+  </si>
+  <si>
+    <t>Page number
+              30.00
+    Add exact paragraph
+              The National Health Extension Program launched since 2010/11 FY which mobilized the society at all levels has been remarkably successful in preventing and controling health problems. The program covered mainly family health, hygiene and sanitation, environmental health and health education. Health extension workers close to 38,000 have been trained and deployed to implement the program. ‘Voluntary Women Health Army’ were organized and deployed on health services. In this regard, 439,497 Women Health Teams and, each team with 5-persons, numbering 2,125,190 were organized enabling the improvement of critical and basic maternal and infants health care services.</t>
+  </si>
+  <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/16437Ethiopia.pdf</t>
   </si>
   <si>
     <t>Page number
               8.00
     Add exact paragraph
               It should be noted that the successful implementation of SDGs depends on collective efforts
 between government, private sector, civil society, the scientific community, academia,
 parliaments, local authorities, volunteers and other stakeholders, and the public at large.</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2022/VNR%202022%20Ethiopia%20Report_0.pdf</t>
   </si>
   <si>
-    <t>Page number
-[...16 lines deleted...]
-  <si>
     <t>Fiji</t>
   </si>
   <si>
     <t>SDG 1, SDG 3, SDG 17</t>
   </si>
   <si>
     <t>Page number
               29.00
     Add exact paragraph
               Tropical Cyclone Ana: Fiji’s National Disaster Risk Reduction Policy 2018-2030 recognizes the importance of disaster risk reduction as a cross-cutting issue. The policy emphasizes the involvement of community-based and volunteer organizations and highlights the significance of cultivating community volunteering to prevent future threats and enhance community resilience.
 ,   
     Page number
               30.00
     Add exact paragraph
               Fiji Red Cross Society volunteers respond to TC Yasa TC Yasa, a category 5 cyclone, made landfall in Fiji on December 17, 2020, followed by TC Ana on January 30, 2021. The following day, on January 31, TC Bina emerged, bringing additional rainfall. In response to the extensive damage in the northern regions, Fiji Red Cross provided assistance to 40,523 individuals. Among the aid provided, 13,327 people received shelter support, 40,523 people were reached through health activities, and 11,973 people were reached with both water, sanitation, and hygiene (WASH) services, as well as
 protection, gender, and inclusion activities. The WASH activities included the distribution of hygiene kits, repairs of toilet facilities, repair of water systems, and distribution of water tanks and containers. Additionally, the society piloted a cash voucher assistance program, distributing FJD 200 cash grants to 309 households and FJD 100 cash grants to 290 households. Throughout this response, a total of 175 volunteers and 22 staff members were mobilized to support the affected areas.
 ,   
     Page number
               62.00
     Add exact paragraph
               Fiji engages in bilateral and multilateral cooperation with its regional partners, leveraging its hub status, and continues to pursue various South-South and Triangular initiatives. One example is the Fiji Volunteer Scheme (FVS), through which medical and education experts support host countries in the region, contributing to institutional and nation building. Fiji’s cooperation has expanded to include areas such as security, disaster response, and humanitarian support. This is evident in the current deployment of Fiji officials in Vanuatu, providing rapid assistance and rehabilitation support following the recent Category 4 Cyclones Kevin and Lucy. 
 ,   
     Page number
               134.00
     Add exact paragraph
@@ -2017,78 +2017,78 @@
     Page number
               142.00
     Add exact paragraph
               Citizen Power:
 Engaging citizen power is crucial to accelerate progress on SDGs. As evidenced many times before, citizens are often willing to help in times of disaster as volunteers. Many are actively involved in various charities and civil, political, and democratic causes, and also serve as first responders during crises. In a true democracy, like Fiji is becoming, citizens are encouraged and supported to engage in work that benefits their communities and country. Voluntary action, especially at the community level, should be further encouraged, and strong partnerships with volunteers should be formed to leverage local knowledge and expertise. This will ensure more tailored and responsive development interventions for those who need them the most, as well as foster shared social responsibility.</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2023/VNR%202023%20Fiji%20Report.pdf</t>
   </si>
   <si>
     <t>Cross-cutting, SDG 11</t>
   </si>
   <si>
     <t>Page number
               62.00
     Add exact paragraph
               The Fiji's Locally Managed Marine Area (LMMA) Network commits to empowering communities to scale up the voluntary commitments they made based on analysis at the 2017 Ocean Conference. Fiji’s plans call for an effectively managed and governed network of LMMAs in all Fijian communities covering 100% of Fiji’s customary marine areas by 2025. The LMMAs are developed and managed by local communities, working together with NGOs, government departments and academic institutions, to promote the preservation, protection and sustainable use of marine resources.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/25011Fiji_VNR_2019_final.pdf</t>
   </si>
   <si>
     <t>Finland</t>
   </si>
   <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/10611Finland_VNR.pdf</t>
+  </si>
+  <si>
     <t>Cross-cutting, SDG 14, SDG 15</t>
   </si>
   <si>
     <t>Page number
               97.00
     Add exact paragraph
               The national follow-up system includes a Citizen Panel, composed annually, where around 500 volunteers assess the state of sustainable development on the grounds of national indicators and interpretative texts.
 ,   
     Page number
               135.00
     Add exact paragraph
               Under the 2019 Government Programme one of the premises in the Mining Act reform is to improve the level of environmental protection.The distribution of invasive alien species has increased. The prevention of invasive alien species has largely been managed by the initiatives of environmental organizations and volunteers.
 ,   
     Page number
               139.00
     Add exact paragraph
               Following the cuts in development financing, the number of Finland’s global partnerships has decreased, civil society partnerships have been lost and national volunteering in particular has suffered.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=1680&amp;menu=3170</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2025/VNR%202025%20Finland%20Report_0.pdf</t>
   </si>
   <si>
-    <t>https://sustainabledevelopment.un.org/content/documents/10611Finland_VNR.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>France</t>
   </si>
   <si>
     <t>Page number
               99.00
     Add exact paragraph
               France Volontaires is the French platform for international volunteering exchange and solidarity. Operated by the Ministry of Europe and Foreign brings together the French government local authorities and associations around a mission of general interest: the development and promotion of international exchange and solidarity (VIES). VIES covers a wide range diversity of projects, enabling every citizen to get involved in international solidarity. international solidarity. By virtue of its universal nature, volunteering contributes to civil societies, the emergence of more to the emergence of more inclusive societies, open to the world. Between 2016 and 2022, more than 47,000 volunteers carried out an international assignment as part of VIES programs. Between 2017 and 2022, France welcomed 860 international volunteers from 61 countries (outside the EU) via the civic service.</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2023/VNR%202023%20France%20Report.pdf</t>
   </si>
   <si>
     <t>Page number
               21.00
     Add exact paragraph
               The Civic Reserve gives all citizens the possibility to work as volunteers to convey and put into practice the values of the French Republic at school alongside teachers.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/10726Report%20SDGs%20France.pdf</t>
   </si>
   <si>
     <t>Gabon</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2022/VNR%202022%20Gabon%20Report.pdf</t>
@@ -2111,113 +2111,135 @@
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2025/VNR%202025%20Gambia%20Report.pdf</t>
   </si>
   <si>
     <t>Georgia</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2024/VNR%202024%20Georgia%20Report.pdf</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/10680SDG%20Voluntary%20National%20Review%20Georgia-.pdf</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=2265&amp;menu=3170</t>
   </si>
   <si>
     <t>Germany</t>
   </si>
   <si>
     <t>Page number
               21.00
     Add exact paragraph
               The German Government also supports education projects by civil society, as well as projects that promote engagement by individuals and small-scale initiatives, e.g. via Engagement Global or the Action! Active for a Global World programme run by the German Foundation for Civic Engagement and Volunteering.</t>
   </si>
   <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/279522021_VNR_Report_Germany.pdf</t>
+  </si>
+  <si>
     <t>https://sustainabledevelopment.un.org/content/documents/10686HLPF-Bericht_final_EN.pdf</t>
   </si>
   <si>
-    <t>https://sustainabledevelopment.un.org/content/documents/279522021_VNR_Report_Germany.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>Ghana</t>
+  </si>
+  <si>
+    <t>SDG 13</t>
+  </si>
+  <si>
+    <t>Page number
+              95.00
+    Add exact paragraph
+              Forest Management Plans – Ghana has developed structured forest management plans for reserves. under the Ghana Landscape Restoration and Small-Scale Mining Project [GLRSSMP], the Forest Services Division is leading the preparation of the forest management plans for 9 forest reserves. Asssessment and diagnostic surveys have been completed for all nine (9) management plans; a technical review has been conducted for 4 (Chasi, Wiaga, Tapania, and Chiraa Headwaters Forest Reserves). A total of 384 community members (297 males and 87 females) have been trained in forests restoration and rehabilitation techniques; and planning has been made for the training of Community Based Organisations (CBOs), Community Forest Committees (CFCs), Community Biodiversity Advisory Groups (CBAGs), and Fire Volunteers, etc.) on fire prevention, pre-suppression and suppression strategies. The threat of wildfire within forest reserves remains a major challenge to forest plantations development in Ghana. During the reporting year, a total area of 4,166.4 hectares was affected by wildfires [Figure 74]. This area represents a 68% decrease over the 2022 season. Field officers carried out several activities to control wildfires. This included awareness creation and sensitisation of forest fringe communities and other stakeholders on fire prevention control and suppression; ride construction/ maintenance; establishment of green firebreaks; and fire patrols by community fore volunteers, forest guards and YAP beneficiaries. </t>
+  </si>
+  <si>
+    <t>https://hlpf.un.org/sites/default/files/vnrs/2025/VNR%202025%20Ghana%20Report.pdf</t>
   </si>
   <si>
     <t>Page number
               32.00
     Add exact paragraph
               Use of volunteer facilitators enabled the establishment of classes in most rural communities which
 increased its visibility in these areas resulting in the share of rural enrolment in literacy programmes
 exceeding its targets since 2018.
 ,   
     Page number
               111.00
     Add exact paragraph
               So far, 540 teachers have been equipped to teach literacy with 160 head/assistant of school and 30 District Teacher Support Team trained on instructional and continuous coaching; 16 Community Action Care Group members trained to provide technical support to reading clubs and other community action initiatives; 124,000 copies of supplementary readers distributed to schools and reading clubs; 50.8% of children assessed confirmed to having storybooks in their homes, as against 13.5% during baseline; 157 out of school Reading Clubs established, with over 8,000 children in attendance with 403 volunteers trained; 54% of sampled learners have improved their functional literacy skills.
 The use of the mother tongue has ensured significant number of children breaking through to literacy. A major challenge of the programme is the transfer of teachers trained on UL methodologies to upper
 primary which affects the frequency and quality on literacy instruction in lower classes. There is also a
 gradual reduction in the frequency of reading camp sessions held weekly and high-level attrition of some experienced reading camp volunteers due to low community support and lack of motivation.</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2022/VNR%202022%20Ghana%20Report.pdf</t>
   </si>
   <si>
     <t>SDG 1, SDG 3, SDG 4, SDG 5, SDG 8, SDG 9, SDG 11</t>
   </si>
   <si>
     <t>Page number
               18.00
     Add exact paragraph
               Volunteering is one of the most entrenched forms of social engagement in Ghanaian society. Individuals, schools (see appendix 1 for example of Faith Montessori School), businesses, churches, mosques and youth groups undertake voluntary activities based on a commitment support to less privileged persons or communities. There are also a number of international volunteering groups actively working in Ghana, on a wide range of initiatives geared towards achieving the SDGs. Most of the volunteering activities in Ghana are in the areas of teaching, construction, healthcare, conservation and skills development, mostly in deprived communities.
 ,   
     Page number
               38.00
     Add exact paragraph
               Ghana Complementary Basic Education (GCBE) programme is a Government of Ghana programme with funding from DFID, USAID and Crown Agents which aims to reach 200,000 out-of-school children between the ages 8 and 14 years from some of the poorest areas of the country, especially girls. The programme employs flexible learning approaches, using the mother tongue and focuses on basic literacy and numeracy, the programme is over a 9-month cycle after which learners are transitioned to the formal school system at class 3 or class 4. Classes are taught in the afternoon by volunteer facilitators often graduates from senior high school who are residents in the communities. The Project is being implemented in the Upper East, Upper West, Savanna, Northern, and North East regions. The support has helped about 240,000 out of school children across 6,000 communities during the period 2012-2018, of which about 50 percent are girls. Over 90 percent of the learners have been fully integrated into the formal primary school system. 
 ,   
     Page number
               79.00
     Add exact paragraph
               To promote skills development and entrepreneurship, government also plans to: i. encourage science, technical, vocational and entrepreneurship education at all levels of education; ii. facilitate partnerships between educational institutions and corporate Ghana through attachments, internships and volunteer opportunities; [...].</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/23420VNR_Report_Ghana_Final_print.pdf</t>
   </si>
   <si>
-    <t>SDG 13</t>
-[...10 lines deleted...]
-  <si>
     <t>Greece</t>
+  </si>
+  <si>
+    <t>SDG 8, SDG 9</t>
+  </si>
+  <si>
+    <t>Page number
+              98.00
+    Add exact paragraph
+              More specifically, the project which is developed by the IME GSEVEE will: (i) promote policy development and implementation of innovative policy measures relating to bankruptcy and second chance; (ii) help companies in distress by setting up early warning mechanisms, providing advisory and volunteer mentoring to companies in distress. Among others, the results and learning points of the action will be used for inspiration to promote business culture.
+,   
+    Page number
+              101.00
+    Add exact paragraph
+              Youth 4 Global Goals is an AIESEC initiative that aims to mobilize young people to contribute to achieving the SDGs. It educates them about the SDGs and provides practical opportunities for volunteering to unleash their potential to be active global citizens. In Greece, AIESEC aims to raise awareness of the SDGs through the Youth Speak initiative and by creating multicultural opportunities that directly contribute to the SDGs through the Global Volunteer programme.
+,   
+    Page number
+              99.00
+    Add exact paragraph
+              There were 422 non-profit organisations active beyond the neighborhood level in 2015. In fact, since 2010 and the outbreak of the crisis, a drastic increase of citizen involvement in volunteering and social solidarity activities has been noted, along with an expansion of the social welfare role played by civil society organisations and a more competitive funding environment (crowdsourcing and other forms of fundraising to make up for the lack of resources).</t>
+  </si>
+  <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/19378Greece_VNR_Greece_2018_pdf_FINAL_140618.pdf</t>
   </si>
   <si>
     <t>SDG 4, SDG 13, SDG 14, SDG 15, SDG 16</t>
   </si>
   <si>
     <t>Page number
               31.00
     Add exact paragraph
               Education for sustainable developmentis, of course, directly related to the environmental Goals
 (SDGs 14 &amp; 15), which are pursued by the same and dozens of other civil society organizations.
 Organization Earth is active in environmental education, urban greening and community engagement,
 and it runs the “Center of the Earth” project, a vegetable and permaculture garden situated 6km from
 the centre of Athens that serves as an environmental education hub for experiential community activities. “Center of the Earth” community activities include building green skills for students, adults, the elderly and vulnerable groups, organizing open Sundays, collective cooking, CSR corporate events, volunteerism, and thematic tours. 
 HELMEPA, over the past 40 years, has inspired more than 450,000 schoolchildren and youth and 8,500 teachers on marine environment protection and stewardship, climate change and sustainable development through educational programs, knowledge enrichment and leadership cultivation initiatives. Since 1993, environmental education activities have focused on “HELMEPA Junior”, a flagship initiative engaging every year 8,000 kids aged 5-13, approved by the Ministry of Education and awarded by UNEP and the European Parliament, among others. Additionally, HELMEPA has supported 46 young scientists with scholarships for postgraduate studies in European universities in maritime and environmental sciences. Acting as national coordinator of international voluntary campaigns, HELMEPA has organized/ coordinated more than 4,000 clean-ups of beaches, seabed, lakes, forests and other coastal or land areas, in which more than 250,000 volunteers have taken part, removing 820 tons of waste, covering a total length of 1,900 km of shoreline. As a partner of the “Blue Generation” EEA and Norway Grants.
 ,   
     Page number
               83.00
     Add exact paragraph
               This protection is afforded not only to employees, but to every person that provides services at the
 workplace, including independent contractors, interns and volunteers, regardless of the contractual relationship with the employer.
 ,   
     Page number
               164.00
     Add exact paragraph
               In 2020, the National Crisis and Hazards Management Mechanism was established by law, with
@@ -2242,145 +2264,123 @@
     Add exact paragraph
               Volunteering: Private companies, schools and individuals are invited to a number of activities that include: collecting food products at local supermarkets to distribute to our partnering members, collecting and giving Christmas &amp; Easter goodies to the beneficiary children, and visiting our partnering foundations for volunteer activities.
 ,   
     Page number
               348.00
     Add exact paragraph
               “Center of the Earth”, one of Organization Earth’s core projects, is a vegetable and permaculture garden situated 6km from the center of Athens that serves as an environmental education hub for experiential community activities. “Center of the Earth” community activities include building green
 skills for students, adults, the elderly and vulnerable groups, organizing open Sundays, collective cooking, CSR corporate events and volunteerism and thematic tours.
 ,   
     Page number
               355.00
     Add exact paragraph
               Boroume at School: this is by far the most comprehensive and large educational program
 regarding food waste / volunteering in Greece (over 24.000 students have participated in 6
 years).
 ,   
     Page number
               362.00
     Add exact paragraph
               The Erasmus Student Network Greece/ESN Greece is a non-profit volunteering student association and one of the 40 member countries of ESN.</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2022/VNR%202022%20Greece%20Report.pdf</t>
   </si>
   <si>
-    <t>SDG 8, SDG 9</t>
-[...20 lines deleted...]
-  <si>
     <t>Grenada</t>
   </si>
   <si>
     <t>Page number
               48.00
     Add exact paragraph
               The Ministry of Agriculture Volunteerism Programme which allowed people to donate
 their time and skills to upgrade buildings and communities. </t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2022/VNR%202022%20Grenada%20Report.pdf</t>
   </si>
   <si>
     <t>Guatemala</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://sustainabledevelopment.un.org/content/documents/25008REVISIN_NACIONAL_COMPLETA.pdf</t>
   </si>
   <si>
     <t>SDG 1, SDG 2, SDG 3</t>
   </si>
   <si>
     <t>Page number
               122.00
     Add exact paragraph
               Civil society organizations (including voluntary associations working for the development of women, indigenous peoples, children, and people with disabilities) adapted their work agendas to serve the population affected by the crisis. They focused their activities on prioritizing poverty reduction and social protection, access to health services, employment and investment. Poverty reduction and social protection: Packages with basic food, hygiene products and medicines were distributed to support communities. Access to health services: Special days were held to support the provision of medical supplies based on natural ingredients. Medical assistance and consultations are also provided using digital platforms. The Guatemalan Volunteer Centre has played an important role by coordinating volunteer organizations. As reflected in the 2019 National Volunteer Assembly Report, its various partner organizations made valuable contributions that underpin the achievement of the SDGs. In the context of the COVID-19 pandemic, help with packing solidarity boxes was provided, solidarity canteens were organized, and volunteers in the area of health were successfully called upon to staff call centres to provide the public with information on the pandemic, in coordination with and in support of other government institutions and civil society.</t>
   </si>
   <si>
     <t>https://guatemala.un.org/es/135829-iii-revision-nacional-voluntaria</t>
   </si>
   <si>
     <t>SDG 14</t>
   </si>
   <si>
     <t>Page number
               63.00
     Add exact paragraph
               Programas, proyectos o iniciativas del sector juventud reportados por las organizaciones, relacionadas con el ODS 14. Sacatepéquez: Last Chance, Programa Conciencia Verde (educación ambiental), jornadas de voluntariado con flora y fauna.</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2025/VNR%202025%20Guatemala%20Report.pdf</t>
   </si>
   <si>
     <t>Cross-cutting, SDG 12, SDG 16, SDG 17, SDG 8</t>
   </si>
   <si>
     <t>Page number
               47.00
     Add exact paragraph
               Institutional public security records prepared by the Ministry of the Interior and the voluntary fire service. 
 ,   
     Page number
               98.00
     Add exact paragraph
               The Family Farming Programme to Strengthen the Rural Economy (PAFFEC) is implemented through the National Rural Extension System (SNER) and builds the production, organization and self-management capacity of the country’s rural population through informal education and participatory implementation to improve the quality of life of rural families. In 2016, SNER supported the operation of the 340 municipal rural extension agencies, allowing the transfer of knowledge and technology to 649,421 volunteer promoters and farmers to support improvements to their production systems. In addition, 25,956 families received supplies such as seeds and plants, as well as livestock and equipment to establish family production units.
 ,   
     Page number
               135.00
     Add exact paragraph
               The Ministry has also carried out inter-institutional, intersectoral and partnership coordination with development councils, municipal and voluntary fire services, the Guatemalan Family Welfare Association (APROFAM), the Mariscal Zavala Military Base, midwives and healers, the Guatemalan Red Cross, the Women’s Ombudsperson (DEMI) and the University of San Carlos.
 The review includes a section that takes the first steps to setting the State’s response in each of the development areas. Actions are classified by the nature of the contribution: public, private, civil society and international cooperation. It also includes a section describing young people’s perception of each of the development areas set out in the six SDGs.
 The Government considers the perspectives of civil society and young people on the SDGs.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/16453Guatemala.pdf</t>
   </si>
   <si>
+    <t>Page number
+              41.00
+    Add exact paragraph
+              There is a gap or qualitative jump between the level of technical staff and the actors involved in the responses (volunteer teams, representatives of grass-roots social organizations and the population of the communities).</t>
+  </si>
+  <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/25008REVISIN_NACIONAL_COMPLETA.pdf</t>
+  </si>
+  <si>
     <t>Guinea</t>
   </si>
   <si>
     <t>SDG 3, SDG 4, SDG 8, SDG 16, SDG 17</t>
   </si>
   <si>
     <t>Page number
               33.00
     Add exact paragraph
               Afin de démontrer comment le principe « Ne laisser personne pour compte » a été traduit en actions concrètes pour lutter contre les inégalités et la discrimination dans les programmes et projets nationaux, le processus de préparation du RNV, a aussi bénéficié d’une analyse institutionnelle, de la prise en compte de ce principe dans la mise en œuvre des ODD. Par ailleurs, une analyse relative à la contribution des volontaires a été réalisée. 
 ,   
     Page number
               48.00
     Add exact paragraph
               La loi no 015/L012/AN a permis d’instituer et de réglementer le service du volontariat national jeunesse en république de Guinée. Depuis son lancement en 2010, c’est un total de 480 jeunes volontaires qui furent déployés, dont 38,54% de jeunes filles et femmes volontaires. Ce programme est une politique transversale d’utilité publique et porte sur deux axes : le volontariat d’expertise et le volontariat d’urgence. Les jeunes qui s’y engagent offrent des prestations de services communautaires ou d’utilité publique dans les domaines de la santé, de l’éducation, de l’environnement, de l’agriculture, de l’élevage, de l’artisanat, de l’accompagnement communautaire, et de la culture de la paix (Note de politique sur l’emploi/Banque Mondiale). Dans la même optique, pendant ces cinq dernières années, les volontaires ont appuyé l’État guinéen dans la mise en place du Programme Panafricain (YouthConnekt Africa) qui a significativement contribué au renforcement de l’employabilité des jeunes.
 ,   
     Page number
               132.00
     Add exact paragraph
               6. MOBILISATION DU VOLONTARIAT POUR APPUYER LA RÉALISATION DES ODDTraditionnellement, la solidarité et l’entraide font partie des pratiques du peuple guinéen. Comme de nombreux pays dans le monde, la Guinée reconnaît le volontariat comme une forme d’engagement social profondément enracinée dans la société. Les programmes de volontariat couvrent tous les secteurs de développement et impliquent toutes les tranches d’âge (jeunes, adultes, personnes âgées), conformément aux règles et procédures des différentes structures de volontariat. Ces derniers sont de plus en plus perçus par le Gouvernement comme essentiels au développement économique et social durable, et un moyen fiable de lutter contre le chômage spécifiquement chez les jeunes. Le volontariat aussi bien informel que formel, est perçu comme étant un outil clé pour optimiser la participation des différents groupes de population aux efforts de développement. Depuis quelques années, cette perception s’est de plus en plus affirmée à travers l’institutionnalisation du volontariat et la définition d’un cadre légal avec la promulgation de la loi N°2015/012/AN en juin 2015, établissant et réglementant l’Agence Nationale de Volontariat Jeunesse (ANVJ). Pour renforcer la participation de l’ANVJ dans le processus de développement, une politique nationale sur le volontariat jeunesse est en cours d’adoption pour une période de cinq ans, avec pour objectif la promotion du volontariat, la mobilisation sociale et la valorisation des compétences humaines disponibles pour la paix et développement. Dans le cadre de l’élaboration du Rapport National Volontaire, il s’est tenue une analyse situationnelle du volontariat et la participation des volontaires dans la réalisation des ODD en Guinée. La réalisation de cette analyse s’est effectuée à travers une démarche participative incluant toutes les parties prenantes de volontariat notamment (Agence Nationale de Volontariat Jeunesse, Programme des Volontaires des Nations Unies, France Volontaires, Corps de la Paix, Croix Rouge Nationale et d’autres acteurs des mouvements associatifs) auprès desquelles le consultant a collecté les informations et ressorti le niveau de participation des volontaires dans la réalisation des ODD. La contribution des volontaires a été remarquable dans plusieurs domaines à savoir : la lutte contre pauvreté, la sécurité alimentaire, la santé, l’éducation, l’égalité entre les sexes, l’emploi et la croissance inclusive, le changement climatique, le renforcement institutionnel et la paix et le partenariat entre les institutions. En guise d’exemple, au cours des dix dernières années, la Guinée a connu des crises politiques et sanitaires (manifestations politiques, maladie à virus Ébola et Covid 19) et le volontariat d’urgences a significativement contribué à la promotion des mesures de protection et de lutte contre les maladies et à la sensibilisation des jeunes contre la violence. Ces actions ont contribué à l’atténuation des impacts lors de ces moments douloureux. Au cours des 10 dernières années, les structure de volontariats établies en Guinée ont mobilisé plus de 144 798 dans les secteurs mentionnés plus haut contribuant ainsi de manière significative à la mise en œuvre de ODD dans le pays. Pour les actions futures de réalisation des ODD et au regard de son caractère transversal, le volontariat peut être un outil clé pour l’accélération des atteintes des Objectifs de Développement Durables en Guinée. </t>
   </si>
   <si>
     <t>Cross-cutting, SDG 11, SDG 12, SDG 13, SDG 6, SDG 7</t>
   </si>
   <si>
@@ -2436,357 +2436,357 @@
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/24297Guyana_VNR2019_FINAL_REPORT_070819.pdf</t>
   </si>
   <si>
     <t>SDG 10, SDG 13, SDG 17</t>
   </si>
   <si>
     <t>Page number
               98.00
     Add exact paragraph
               The national Disaster Risk Management Policy (2013) is implemented through the 2021-2025 Comprehensive Disaster Management (CDM) Country Work Programme (CWP)... Regional Disaster Risk Management Systems (RDRMS) and Community Based Disaster Risk Management (CBDRM) aim to mainstream CDM by building local capacity to reduce risk. The aim is to create resilient people living within resilient communities within resilient environments within resilient countries. CBDRM aims to bridge the gap between Regional and local level disaster management. Incorporated into to the CDC, is a Volunteer Corps (CDC VC) which focuses on supporting the functioning and initiatives of the CDC, particularly at a community level. The CDC VC is an invaluable body comprising a growing resource pool of more than 200 registered volunteers. Volunteers range from military personnel, students, nurses, teachers to doctors who have been trained in areas such as search and rescue, DRM, community mobilisation, first aid, damage assessment and conflict resolution.
 ,   
     Page number
               103.00
     Add exact paragraph
               Lessons learned: Effective DRM in Guyana requires scaling up of the CBDRM programme across the country as well as increasing the number of volunteers in Regions 1, 2, 7, 8, 9 and 10. In addition, capacity building at the Regional and local administrations is necessary for effective mainstreaming of DRM plans. This includes, staffing, facilities, training, among others. Importantly, capacity building in M&amp;E of DRM at both national and regional levels requires strengthening. Preparation for unknown hazards should be considered in planning and budgeting, taking COVID- 19 as an example and given the escalating threat of the myriad of negative impacts of climate change. Further, support is needed in improving and scaling up assessment teams for disaster response to better inform response activities and reporting. Scaling up GIS systems and personnel to better inform on spatial dynamics for effective use and deployment of resources also requires strengthening.</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2023/VNR%202023%20Guyana%20Report.pdf</t>
   </si>
   <si>
     <t>Honduras</t>
   </si>
   <si>
+    <t>SDG 2, SDG 13, SDG 17</t>
+  </si>
+  <si>
+    <t>Page number
+              36.00
+    Add exact paragraph
+              El PMA lleva a cabo programas de formación específicos para personal institucional y voluntario de salud con el fin de mejorar sus conocimientos y aptitudes para atender las necesidades sanitarias y nutricionales específicas de las poblaciones vulnerables, incluidas la nutrición adecuada en los primeros 1,000 días, la vigilancia nutricional y las mediciones antropométricas.     
+,   
+    Page number
+              164.00
+    Add exact paragraph
+              El Programa de Pyme Socialmente Responsable involucra a 39 Pymes, capacitando a 60 personas. Se implementaron políticas relacionadas con derechos humanos, inversión social, voluntariado y medio ambiente, promoviendo prácticas empresariales responsables y sostenibles.</t>
+  </si>
+  <si>
+    <t>https://hlpf.un.org/sites/default/files/vnrs/2024/VNR%202024%20Honduras%20Report_0.pdf</t>
+  </si>
+  <si>
     <t>https://sustainabledevelopment.un.org/content/documents/15871Honduras.pdf</t>
   </si>
   <si>
     <t>SDG 15, SDG 3, SDG 4</t>
   </si>
   <si>
     <t>Page number
               49.00
     Add exact paragraph
               One major achievement is the number of hectares of restored forest, which increased by 53,623 hectares in 2019 thanks to institutional efforts with strategic partnerships, local governments, private enterprise, academies and schools, volunteers, and with the support of national and international organizations. According to the Forest Conservation Institute (ICF), the Honduran Forest Restoration Strategy 2030 aims to restore 1 million hectares, as a government commitment and through participatory processes. 
 ,   
     Page number
               60.00
     Add exact paragraph
               The Dry Corridor Alliance Program (ACS-USAID), through its Health and Nutrition component, carries out coordinated interventions with strategic partners (the Health Secretariat (SESAL); decentralized health services managers; NGOs; community health volunteers and others), to support households to improve diet, feeding practices, food preparation and household sanitation. Through community interventions, it also contributes to improved utilization of maternal and child health and nutrition services.
 ,   
     Page number
               76.00
     Add exact paragraph
               The Ficohsa Foundation’s “Educating Our Future” programme was created in 1998 with the goal of providing, in an integral and sustainable way, pre-primary education for thousands of 3- to 6-year-old children who live in urban-marginal areas. This educational model is participatory and brings together the community, educational authorities, parents, teachers, community volunteers and other actors such as the Foundation’s partners.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=1705&amp;menu=3170</t>
   </si>
   <si>
-    <t>SDG 2, SDG 13, SDG 17</t>
-[...15 lines deleted...]
-  <si>
     <t>Hungary</t>
   </si>
   <si>
     <t>SDG 1, SDG 8, SDG 15, SDG 16, Cross-cutting</t>
   </si>
   <si>
     <t>Page number
               44.00
     Add exact paragraph
               Backed up by a targeted regulatory development and awareness-raising action (e.g. “Pick it Up!”, a voluntary waste collection campaign for a Clean Hungary since 2011), the result is a continuous increase in recycled municipal waste, with a simultaneous decrease in disposed waste.
 ,   
     Page number
               72.00
     Add exact paragraph
               Impact 2030 led by Volunteering Hungary - Centre of Social Innovation (“ÖKA”) is a private sector-led initiative, with the unique mission to activate human capital investments through employee volunteer programs to advance the achievement of the Sustainable Development Goals. Although direct linkages between these initiatives and SDGs have not been assessed yet, they also support the SDGs.
 ,   
     Page number
               60.00
     Add exact paragraph
               The importance of promoting peaceful, resilient, and inclusive societies by strengthening national institutions through international cooperation is highlighted in the IDC activities of our country as well. The training event entitled “Supporting the culture of legal volunteering in the Republic of Moldova based on the Hungarian model” was attended by lawyers, academics, and non-governmental organizations interested in legal education. The aim of the project was actively to involve lawyers, attorneys’ chambers, law faculties, and civil society actors in the development of innovative forms of cooperation (pro bono projects, legal education, etc.).
 ,   
     Page number
               73.00
     Add exact paragraph
               SDG 1 - No Poverty. Level of Engagement (3). Business Solutions - Best Practices: --Applying fair wages --Company based fair minimum wage -- Promoting volunteering programs that help underprivileged people --In-kind donations</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/20137Voluntary_National_Review_of_Hungary.pdf</t>
   </si>
   <si>
     <t>Iceland</t>
   </si>
   <si>
+    <t>SDG 2, SDG 4</t>
+  </si>
+  <si>
+    <t>Page number
+              17.00
+    Add exact paragraph
+              Many civil society organisations, like corporations, have begun to link their work and strategy to the SDGs. Many civil society organisations are maintained by voluntary efforts, which demonstrates the importance of volunteering in implementing SDGs.
+,   
+    Page number
+              29.00
+    Add exact paragraph
+              The Icelandic government launched a pilot project in Malawi with the WFP on locally grown school meals in three elementary schools in Iceland’s cooperation district, Mangochi District, in 2012. The project was one aspect of combating hunger and malnutrition, but also had many other goals, such as reducing students’ dropout rate and supporting local farmers with steady business. All the practical arrangements for the school meals are in the hands of a large number of volunteers connected with the schools. In each school, there is a food committee that handles shopping and cooking and ensures that sufficient water and firewood are available. 
+,   
+    Page number
+              97.00
+    Add exact paragraph
+              Companies, civil society and schools have also been actively involved, spending a full or half day as volunteers in the area, planting, fertilising and sowing. In parallel with this, volunteers receive instruction on the area and recovery work.</t>
+  </si>
+  <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/23408VNR_Iceland_2019_web_final.pdf</t>
+  </si>
+  <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2023/VNR%202023%20Iceland%20Report.pdf</t>
   </si>
   <si>
-    <t>SDG 2, SDG 4</t>
-[...20 lines deleted...]
-  <si>
     <t>India</t>
   </si>
   <si>
+    <t>Page number
+              47.00
+    Add exact paragraph
+              The Government is also implementing the Deendayal Antyodaya Yojana National Rural Livelihoods Mission (DAY  NRLM) across the country with the objective of organising women from rural poor households into Self Help Groups (SHGs) nurturing  and supporting them to increase their incomes and escape abject poverty. Village Sarthi: an initiative in Moradabad, Uttart Pradesh to empower Self-Help Groups: Self-help Groups (SHGs) are the driving force behind rural development and women's empowerment. Despite continious efforts few SHGs can sustain their operations profitability for a loner time. 
+,   
+    Page number
+              82.00
+    Add exact paragraph
+              WEP (The Women Entrepreneurship Platform) has achieved a major milestone of completing 7-years and reaching over 50,000 registered users, a number that is growing. It has more than 40 partner organisations to support its initiatives. WEP has mobilised a substantial number of volunteers who work pro bono to further its cause in varied ways. </t>
+  </si>
+  <si>
+    <t>https://hlpf.un.org/sites/default/files/vnrs/2025/VNR%202025%20India%20Report.pdf</t>
+  </si>
+  <si>
     <t>https://sustainabledevelopment.un.org/content/documents/16693India.pdf</t>
   </si>
   <si>
     <t>Cross-cutting, SDG 4, SDG 5</t>
   </si>
   <si>
     <t>Page number
               56.00
     Add exact paragraph
               TEACH GAJAPATI. The initiative implemented in Gajapati district of Odisha, which is one of the Aspirational Districts, enables willing government officers and other educated volunteers to enrol as teachers and take 15 sessions per subject followed by tests, culminating in substantial improvements in learning outcomes in these schools.
 ,   
     Page number
               96.00
     Add exact paragraph
               SWEEKRUTI SCHEME: The scheme was formulated by the Government of Odisha to provide equal opportunities and protect the rights of the transgender community. The key strategies of the scheme include surveying and identifying all transgender persons in the State, assisting the parents of transgender children and providing pre- and post-matric scholarships, skill upgradation and entrepreneurship development training by strengthening selfhelp groups, providing support for critical health care and group insurance support for transgender persons, providing legal aid, counselling and guidance services for transgender persons, organising awareness and sensitisation campaigns on rights of transgender persons, and providing training to staff and volunteers.
 ,   
     Page number
               132.00
     Add exact paragraph
               The children are identified through the Police Department’s Janta Durbars (Public Meetings) organised in vulnerable areas. Teachers of government schools, elders, social workers and volunteers have been roped in as resource persons for teaching the students. There are over 120 such dedicated teachers, who render their services to help the students matriculate. Each centre has a coordinator who prepares the routine and assigns classes to the teachers. The programme has seen active participation from a large section of community members.
 ,   
     Page number
               142.00
     Add exact paragraph
               As illustrated above, the approaches and interventions to ‘leave no one behind’ are crucial to India’s implementation of SDGs. Recognising this, the country has consciously adopted a paradigm shift from a ‘whole of government’ to ‘a whole of society’ approach by engaging all key stakeholders: subnational and local Governments, CSOs, volunteers, communities at the grassroots and the private sector in a collaborative process of adoption, implementation and evaluation of the SDG agenda, thereby making it a genuinely inclusive process.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=2096&amp;menu=3170</t>
   </si>
   <si>
-    <t>Page number
-[...12 lines deleted...]
-  <si>
     <t>Indonesia</t>
   </si>
   <si>
+    <t>https://hlpf.un.org/sites/default/files/vnrs/2025/VNR%202025%20Indonesia%20Report.pdf</t>
+  </si>
+  <si>
+    <t>SDG 11, SDG 10</t>
+  </si>
+  <si>
+    <t>Page number
+              130.00
+    Add exact paragraph
+              Contingency planning and field testing are activities held in the pre-disaster phase. These activities are needed to measure the preparedness in facing the possibility of disasters, including community preparedness. The facilitation of 5000 volunteers throughout Indonesia and the promotion of DRR forum establishment have also been conducted to achieve self-reliance on disaster management. [...]  Efforts to ensure the principle of "no one left behind" in disaster management is carried out by involving persons with disabilities as actors in disaster mitigation. Good practices have been carried out, among others, through the establishment of the Difagana (difabel siaga bencana) volunteer group in Yogyakarta Province and the establishment of Disability Inclusion Services Unit (LIDi, Layanan Inklusi Disabilitas) in disaster management in Central Java Province.
+,   
+    Page number
+              128.00
+    Add exact paragraph
+              The Indonesian Disaster Risk Index (IRBI) declined by 16.06 percent from 2015 to 2017. Then in 2018 as a result of the implementation of programs and disaster management activities carried out by 32 Ministries/Institutions in collaboration with local governments, communities, volunteers, and business owners, the IRBI declined to 128.8 or equivalent to 23.97 percent compared to 2015 numbers.  </t>
+  </si>
+  <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/2380320190708_Final_VNR_2019_Indonesia_Rev3.pdf</t>
+  </si>
+  <si>
+    <t>Cross-cutting, SDG 1, SDG 2, SDG 3, SDG 4, SDG 16, SDG 17</t>
+  </si>
+  <si>
+    <t>Page number
+              6.00
+    Add exact paragraph
+               In addition to the development of the VNR, the UN System, under coordination of the UN Resident Coordinator, also facilitated the indepth analysis of the nine Goals under review, including specific processing of disaggregated statistical data sourced from Statistics Indonesia, to ensure analyses includes data of vulnerable groups, including the poorest, women, children, and people with disabilities, provided result of the Survey Report on Volunteering in Indonesia, which encompasses all Goals – volunteering as cross cutting.
+,   
+    Page number
+              10.00
+    Add exact paragraph
+              In the discussions, the independent team emphasized that good practices included in the analysis discussion in the 2021 VNR as shown in the box must show sustainability, promote local wisdom, nurture social capital, reflect social diversity, target vulnerable groups, encourage movements in the public, including community volunteering, be a good and replicable example, not only domestically but also for internationally if possible, and reflect innovation.
+,   
+    Page number
+              11.00
+    Add exact paragraph
+              Focus group discussions with 28 volunteers involving organizations and 5 volunteers were also organized as part of the ‘Survey Report on Volunteering in Indonesia’ by the IndoRelawan and with support of UNV.Participants shared their experience while implementing volunteer programmes and volunteering for socio-economic and environmental activities. Numerous good practices of volunteering related to education, COVID-19 response, environment were shared. Mutual benefits of volunteering for society as well as recommendations to further nurture volunteering culture in Indonesia were also collected to enable more citizen to take part in acceleration of SDGs implementation through volunteering.
+,   
+    Page number
+              20.00
+    Add exact paragraph
+              Volunteers’ contributions in Indonesia for acceleration of SDGs are significant. Volunteering survey was carried out by IndoRelawan and UNV covered 129 volunteer organizations and 351 volunteers across the country. The survey report shows the trends of volunteering, with various examples, in Indonesia between 2019 and early 2021 including in times of COVID-19 pandemic. It is the first if its kind report on volunteering in Indonesia produced through online survey conducted throughout the country. In the time frame between 2019 and the beginning of 2021, 31,91% spent less than 10 hours, 24,78% of respondents spent more than 90 hours in total when volunteering. The pandemic did not stop volunteers’ spirit and actions. Most of volunteering activities during the COVID-19 were targeted at Goal 1, Goal 2, Goal 3, Goal 4, Goal 16, and Goal 17 in the form of educational campaigns through social media (59,5%), distribution of health safety equipment (53,7%) and packages (52,4%), fundraising for the cause (42,9%), and conducting online classes (27,4%). All these efforts targeted poor communities, children, the elderly, vulnerable.
+,   
+    Page number
+              98.00
+    Add exact paragraph
+              A qualitative assessment of this program performance indicated that the target group families were able to farm on home yard empty yards that produce nutritious food (horticulture product) for family consumption. Volunteers had a vital role in empowering these family members, mainly women.
+,   
+    Page number
+              144.00
+    Add exact paragraph
+              This program was implemented by Sehat Jiwa Bahagia in early 2021, in the form of virtual activities in 10 schools in Indonesia. The COVID-19 pandemic crisis has an impact on the social and psychological activities of the community. [...] Sehat Jiwa provided modules through training to build students’ psychological flexibility and offered skills to assist them to maintain their mental health conditions during the pandemic. The module was adapted from the well-being curriculum developed by Sehat Jiwa in 2018 to increase the resilience and psychological well-being of adolescents in Indonesia. The parties involved included Sehat Jiwa volunteers and facilitators, youth influencers, Talkmore community.[...]
+,   
+    Page number
+              10.00
+    Add exact paragraph
+              This joint decision aims to strengthen the synergy in handling Covid-19 through collaboration with regional task forces, village volunteers, Hope Family Program (PKH) program assistants, social workers, family planning extension workers, Family Planning Field Extension (PLKB), BKB Cadres, BKL Cadres, BKR Cadres, PATBM, Puspaga, Puspa, and volunteers. other. Prioritize deterrence. and handling the spread of Covid-19 by taking into account the special needs of women, children and vulnerable groups.
+,   
+    Page number
+              37.00
+    Add exact paragraph
+              This regulation changes the priority of using village funds that are adjusted to include non-natural disasters, such as Covid-19. The use of village funds in tackling Covid-19 can be used to form village volunteers against Covid-19, direct cash assistance from village funds, emergency response activities, and so on.
+,   
+    Page number
+              38.00
+    Add exact paragraph
+              This regulation regulates the implementation of Covid-19 response villages and the implementation of village cash labor intensive (PKTD) with village funds. This regulation details the duties of village volunteers against Covid-19. [...] The Minister regulates the technical data collection of prospective families who receive BLT-Village Funds by establishing data collectors (village volunteers with a minimum number of 3 people), prospective recipients (poor families recorded in DTKS, non PKH, non BPNT, and have a NIK. If not included in DTKS then added for updating DTKS), as well as procedures for data collection and reporting
+,   
+    Page number
+              286.00
+    Add exact paragraph
+              BUMMAS agribusiness which is engaged in sustainable agriculture/livestock and trading business development. The parties involved in this program are Rumah Zakat’s Inspiration Volunteers as empowerment facilitators, as well as individual and group/institution beneficiaries that are established collectively. In 2020, Entrepreneurial Assistance program has assisted 2,809 beneficiaries with an average of IDR1,626,608.00 for each beneficiary. In addition, Rumah Zakat currently has 196 BUMMAS with 2,900 members.
+,   
+    Add exact paragraph
+              While MCCC provided psychologist in the national level for online specialist counselling, ‘Aisyiyah provided volunteers in 14 provinces to perform an online/virtual Psychological First Aid (PFA) and refer more complex mental and psychosocial cases to the psychologist. These volunteers were recruited and given brief training and workshop about how to assess the stress level of the clients and how to provide the PFA. The workshop was done on the same event with the launching of the program. It was attended by all the PFA volunteers, patient supporters, and some representatives of Tuberculosis patients and families. The launching event’s main purpose was to introduce the MHPSS services to the Tuberculosis -affected people so that they know where to seek help whenever they feel the fear of the stress. The results obtained were: 1. 15 PFA volunteers were recruited with one in national level, and the other 14 in ‘Aisyiyah’s Community TB care program areas. 2. By the end of the 6-week pilot program, there were 8 cases recorded and handled by the PFA volunteers; 4 cases were from female TB patients, and the other 4 were from male TB patients, [...] In addition, had the PFA volunteers enough knowledge and capacity of Tuberculosis care and prevention, the program would have run more easily and more people would engage in the program.
+,   
+    Page number
+              323.00
+    Add exact paragraph
+               The Government of Makassar City and Gowa District have received support from UNICEF in the 2017-2019 period to increase the coverage of birth certificate ownership in their respective regions.[...] Two teams of 100 staffs and volunteers were deployed to implement the program in Makassar City and the surrounding islands.
+,   
+    Page number
+              328.00
+    Add exact paragraph
+              Lokadaya contains three main features, namely “Power Raising”, “Partner Profile”, and “Change Story”. The “Power Raising” feature is an arena for raising resources in the form of public donations, non-fund donations (volunteering, equipment, tools or other asset support), as well as partnerships or collaborations.</t>
+  </si>
+  <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/280892021_VNR_Report_Indonesia.pdf</t>
+  </si>
+  <si>
     <t>Page number
               16.00
     Add exact paragraph
               The provision of basic services for social disaster victims at the disaster site cannot be separated from the strong and dedicated support of youth social volunteers (Taruna Siaga Bencana/Tagana) and pioneer staff. The size of pioneer staff that have been established and received training has increased from 100 persons in 2010 to 295 persons in 2014. Indonesia is committed to regularly monitor SDGs achievement, engage young generation, and work with the global community toenhance the achievement of SDGs</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/15705Indonesia.pdf</t>
   </si>
   <si>
-    <t>https://hlpf.un.org/sites/default/files/vnrs/2025/VNR%202025%20Indonesia%20Report.pdf</t>
-[...88 lines deleted...]
-  <si>
     <t>Iran (Islamic Republic of)</t>
   </si>
   <si>
     <t>Page number
               124.00
     Add exact paragraph
               Ethical Investment. "Iraq's First Social Mission". Social Work Institutions, Volunteers and the Environment. Social institutions operate in sectors such as education, health, and human resources, as  well as local community-based organizations. Most of them participate in skills development or support groups that promote learning and literacy. These groups are often targeted at vulnerable and disadvantaged groups such as children, youth, women, and the elderly. Social institutions in Iraq are enhancing the opportunities for innovation, as they believe that innovation increases the effectiveness of  their institutions, allowing them to serve a wider range of beneficiaries and provide better-quality services. By providing better services to both, innovation has allowed them to achieve better development roles than other organizations and work with less cost. Most social institutions expect to attract more beneficiaries, launch new quality services, and add new ones.</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2025/VNR%202025%20Iraq%20Report.pdf</t>
   </si>
   <si>
     <t>Iraq</t>
+  </si>
+  <si>
+    <t>Cross-cutting, SDG 3</t>
+  </si>
+  <si>
+    <t>Page number
+              52.00
+    Add exact paragraph
+              More than 3.3 million people have benefited from the response of Iraqi civil society and local volunteer groups during the pandemic, including through the distribution of food baskets. Volunteer groups, mainly youth led, used innovative means to conduct humanitarian aid activities, supported coexistence and community awareness-raising, and managed to reach vulnerable populations in need.
+,   
+    Page number
+              59.00
+    Add exact paragraph
+              Pages 59-60:
+Iraq’s national health policy (2014-2023) is committed to investing in community participation and volunteer support for emergency preparedness with an emphasis on building human capacity and sustainable integrated systems. During the health crisis, the volunteers of the Iraqi Red Crescent contributed to awareness-raising in communities and schools on mitigating the risks of COVID-19, and maintaining good health and protecting others. A team of local volunteers reached more than 400 families inside the Saad Camp for IDPs in Diyala Province to provide personal protective equipment such as gloves and sanitizers. The Iraqi Ministry of Health, in cooperation with the World Health Organization (WHO), launched the awareness-raising campaign "Your Health Is Important" in the heavily populated, high-risk areas of Dhi Qar, Maysan, Basra, Wasit, and Sulaymaniyah. Around 650 community volunteers, including the community police working under the supervision of WHO’s implementing partners, the United Iraqi Medical Society and Ministry of Youth and Sports, supported the campaign. The teams distributed more than 360,000 information, education, and communication materials, and personal protective equipment to approximately 5 million people in the five provinces. The Ministry of Health of the Kurdistan Region of Iraq mobilized more than 400 local community volunteers to reach a population of over 800,000 people and conducted several community awareness-raising campaigns on the importance of wearing a mask, maintaining physical distancing, and practicing good hand hygiene Volunteers were trained and mobilized to deliver a package of supplies containing masks and educational materials such as flyers, banners, posters, and other visual items. To strengthen the health sector, the Ministry of Health and the Joint Coordination and Monitoring Center mobilized medical volunteers (more than 60% of them are women) among medical school graduates from the region.</t>
+  </si>
+  <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/285062021_VNR_Report_Iraq_English.pdf</t>
   </si>
   <si>
     <t>SDG 11, SDG 13, SDG 15</t>
   </si>
   <si>
     <t>Page number
               76.00
     Add exact paragraph
               In 2016, the Ministry of Higher Education and Scientific Research launched a voluntary project to plant one million trees throughout Iraq for a period of five years. The project was launched on the basis of the establishment of agricultural colleges in public universities, but soon most of the faculties of 22 universities and 6 institutes of agriculture Governorates 25 municipalities and the Secretariat of Baghdad, as well as coordination with the General Secretariat of the threshold Husseiniya.
 The project seeks a number of objectives, including: a) to spread the culture of afforestation and awareness of the importance of the tree and its outputs to preserve the environment and face climate change; b) provide training opportunities on productive projects to implement the principle of the green economy; and c) promoting a culture of volunteerism.
 ,   
     Page number
               81.00
     Add exact paragraph
               Iraq tries to integrate volunteerism into development planning processes, considers it as the implementation of SDGs, and tries to develop an electronic platform for communication between volunteer organizations and actors.
 As a means of implementation includes promoting a culture of tolerance and citizenship, motivating productive work, social solidarity, volunteering, and developing productive and life skills and knowledge, especially among young people.
 ,   
     Page number
               82.00
     Add exact paragraph
               Tripartite Partnership 
 Volunteerism should be integrated into development planning processes, particularly with regard to the implementation of sustainable development goals, and the importance of an electronic platform for communication between volunteer organizations and actors.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/23789Iraq_VNR_2019_final_EN_HS.pdf</t>
   </si>
   <si>
-    <t>Cross-cutting, SDG 3</t>
-[...16 lines deleted...]
-  <si>
     <t>Ireland</t>
   </si>
   <si>
     <t>SDG 3, SDG 4, SDG 10, SDG 11, SDG 13, SDG 17</t>
   </si>
   <si>
     <t>Page number
               111.00
     Add exact paragraph
               Departments of Geography/Education in Maynooth University are leading the collaboration with Tailte Éireann’s National Mapping Division, the Society of Chartered Surveyors Ireland (SCSI), Esri Ireland/ArcGIS For Schools and Technological University Dublin to showcase satellites and survey data to students. 5*S: Space, Surveyors and Students – STEM and the Sustainable Development Goals is a Science, Technology, Engineering and Mathematics (STEM) outreach project that builds on two existing national school-based programmes to target a national audience. A collaboration between Esri Ireland’s award winning, ArcGIS for Schools programme and the SCSI Day in the Life recruitment programme offers the opportunity to combine a national network of volunteers with an existing data/training infrastructure.
 ,   
     Page number
               141.00
     Add exact paragraph
               The National Volunteering Strategy (2021 - 2025) aims to recognize, support, and promote the unique value and contribution of volunteers to Irish society. It seeks to expand and reinforce the role of volunteers while assisting Ireland's wider commitments to Sustainable Development. The Strategy acknowledges the need for further investigation and research on the role of volunteering in achieving the Sustainable Development Goals (SDGs). Both the National Volunteering Strategy and the SDGs encompass common themes of sustainability, cooperation, and inclusivity. These themes provide the foundation for the Strategy, and the SDGs are integrated into its five Strategic Objectives. Specifically, Action 55 under Strategic Objective 5 aims to provide support for all Volunteer Involving Organisations (VIOs) in implementing and raising awareness of the SDGs over the next five years. This will be accomplished through the development of toolkits for SDG planning and implementation and by enhancing the capacity of VIOs in delivering the SDGs.
 ,   
     Page number
               142.00
     Add exact paragraph
               The Community Call played a crucial role in responding to the emerging crisis by effectively addressing the needs of people throughout the country. This initiative witnessed an unprecedented collaboration between governmental and voluntary resources, as organizations worked together to identify vulnerable individuals and provide them with various services. Initially, the focus was on ensuring the well-being of the elderly and the most vulnerable, with rapid response teams established in every county to ensure comprehensive care and support. As a result of the crisis, the relationship between the volunteering infrastructure and the local authority sector has been significantly strengthened. The response to COVID-19 highlighted the resilience of our communities and the ability of businesses to adapt and deliver services in innovative ways to meet emerging needs. This experience showcased the collective strength and adaptability of our society in times of adversity.
 ,   
     Page number
               143.00
     Add exact paragraph
               The Public Participation Network (PPN) is a structure that facilitates the collaboration of volunteer-led groups, aiming to provide representation for the community sector in the policymaking structures of Local Authorities. It grants local volunteers a greater voice in decisions made by local governments that directly impact their communities. Whenever community representation is required on local authority committees like Strategic Policy Committees or Local Community Development Committees, it is sourced through the PPN. In each of the 31 local authority areas, a PPN has been established. Membership in a PPN is open to all volunteer-led or not-for-profit groups within a specific local authority area. Currently, there are over 18,000 groups nationwide that are members of a PPN. While the Department of Rural and Community Development (DRCD) provides funding and support to PPNs, these organizations are independent and develop their own initiatives. Many PPNs have integrated the Sustainable Development Goals (SDGs) into their initiatives, and each PPN Annual Report now includes a section highlighting the local impact of PPN activities in relation to the UN SDGs. 
@@ -2901,119 +2901,119 @@
               Metropolitan City of Palermo: Within the Metropolitan Agenda definition process, the 82 Municipalities of the Metropolitan Area will be involved on several topics, such as: the environment, supported by relevant associations; the social domain, with the Third Sector and voluntary sector; the economy, with small enterprises, youth start-ups, schools and universities. High schools will also be involved through awareness-raising actions.
 ,   
     Page number
               69.00
     Add exact paragraph
               The Forum for Sustainable Development plays a key role in the NSDS implementation and in the three-year revision process (as per Article 3 of Legislative Decree No. 221/2015). The 2022 NSDS and the NAP PCSD enable the Forum for Sustainable Development as a stable and incremental platform of dialogue between institutions, civil society and non-state actors as well as with the National Council for Development Cooperation - to promote integration and coherence among the internal and external dimensions of the policies - and with the territorial fora to contribute to the definition and implementation of the strategic vision shared at different level of government.
 The Forum is composed of wide-ranging and heterogeneous voices representing the different realities of the Country – i.e., networks and associations from the voluntary and environmental sectors, youth, academia, as well as organisations from the world of labour, social economy, and small and medium-sized enterprises. </t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2022/VNR%202022%20Italy%20Report.pdf</t>
   </si>
   <si>
     <t>Page number
               90.00
     Add exact paragraph
               The definition of the main lines of humanitarian action, intervention areas and channels must be widely shared with sectors of civil society active in the field of volunteering and emergency interventions in coordination with their representative networks. Their engagement will also facilitate the exchange of information with a view to launch local public calls for the financing of emergency projects.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/16341Italy.pdf</t>
   </si>
   <si>
     <t>Jamaica</t>
   </si>
   <si>
     <t>Page number
+              34.00
+    Add exact paragraph
+              Building citizenship through involvement in community services and volunteering
+,   
+    Page number
+              75.00
+    Add exact paragraph
+              In relation to Disaster response: The training of 117 volunteers in, inter alia, disaster risk management, initial damage assessment and shelter management, and the development of a National Disaster Risk Management Volunteers Database. The database has been developed to streamline the deployment of volunteers post-disaster, and currently has 1 165 registered volunteers.
+,   
+    Page number
+              76.00
+    Add exact paragraph
+              A National Emergency Response Geographic Information Systems Team (NERGIST) has also been trained in the use of the USAID IDA/DANA methodology for performing initial damage assessment. The team of volunteers has been deployed post local and regional disaster events.
+,   
+    Page number
+              76.00
+    Add exact paragraph
+              e boosting of Jamaica’s emergency communication capacity through a $1.6 billion grant from the Government of Japan to implement the Improvement of Emergency Communication System Project. The project will see the development of a platform for communications among Government MDAs involved in the DRM process, major stakeholders, auxiliary services and community volunteers. The grant will also facilitate the procurement of radio equipment, transmission and reception devices to response entities and for critical locations.</t>
+  </si>
+  <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/19499JamaicaMain_VNR_Report.pdf</t>
+  </si>
+  <si>
+    <t>Page number
               94.00
     Add exact paragraph
               The MHU has also launched Reach-Out-Rangers, a contingent comprised of volunteers who are trained in the use of Psychological First Aid for community intervention. These Reach out Rangers were deployed to communities where persons may be experiencing emotional distress but are not prioritizing mental health-seeking. This initiative has seen a tripling in engagement (33) in November than that of the previous month (11).
 ,   
     Page number
               121.00
     Add exact paragraph
               Protect the education budget: The COVID-19 pandemic has jeopardized the economy of countries and prompted cuts in budgets. To ensure the protection of the education sector and resilience in recovery, the budget must be protected to ensure gains made are not jeopardized and schools most in need are adequately supported. Given the loss of income for many households, individuals wishing to continue their education may not be able to do so. Government and private interests could provide incentives for students to remain in school through scholarships, grants, bursaries, as well as volunteering opportunities with a financial aid component.
 ,   
     Page number
               215.00
     Add exact paragraph
               As part of the strategy for improving emergency response capacity under the Vision 2030 Jamaica—National Development Plan the GOJ intends to train volunteers to support disaster emergency response. The volunteers will work in tandem with volunteers from the Jamaica National Voluntary Program for Disaster Risk Management to serve in the pre-and post-impact phases of a disaster (Artica, 2022).</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2022/VNR%202022%20Jamaica%20Report.pdf</t>
   </si>
   <si>
-    <t>Page number
-[...22 lines deleted...]
-  <si>
     <t>Japan</t>
   </si>
   <si>
+    <t>Page number
+              68.00
+    Add exact paragraph
+              [Junior Chamber International Japan (Japan JC)] Japan JC began in 1949 with the establishment of the Tokyo Junior Chamber of Commerce by young volunteers with a sense of responsibility and passion, based on the ideal of realizing a bright and prosperous society. Based on the three creeds of training, service, and friendship, the organization is proactively working on volunteering initiatives and tackling various social issues with the aim of creating a better society.</t>
+  </si>
+  <si>
+    <t>https://hlpf.un.org/sites/default/files/vnrs/2025/VNR%202025%20Japan%20Report_0.pdf</t>
+  </si>
+  <si>
+    <t>SDG 16</t>
+  </si>
+  <si>
+    <t>Page number
+              250.00
+    Add exact paragraph
+              Meanwhile, the Human Rights Bureau has been established in the MOJ as an administrative body engaging in human rights promotion and protection and as its subordinate organs, the Human Rights Departments of the Legal Affairs Bureaus (8 locations nationwide), the Human Rights Divisions of the District Legal Affairs Bureaus (42 locations nationwide), and their branches (261, as of January 202) have been established heretofore. Moreover, the MOJ engages in human rights promotion and protection activities in cooperation with about 14,000 Human Rights Volunteers who are private citizens appointed by the Minister of Justice.</t>
+  </si>
+  <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/28957210714_VNR_2021_Japan.pdf</t>
+  </si>
+  <si>
     <t>https://sustainabledevelopment.un.org/content/documents/16445JapanVNR2017.pdf</t>
   </si>
   <si>
-    <t>Page number
-[...19 lines deleted...]
-  <si>
     <t>Jordan</t>
   </si>
   <si>
     <t>SDG 1, SDG 14</t>
   </si>
   <si>
     <t>Page number
               59.00
     Add exact paragraph
               The Women and Girls Oasis: Expanded in 18 community centres in 11 governorates (Amman, Zarqa, Karak, Tafila, Maan, Jerash, Ajloun, Salt, Madaba, Irbid, and Aqaba). This provides opportunities for incentive-based volunteer work for the most needy and vulnerable women, as well as transportation subsidies and childcare services for their children. Women receive awareness sessions on prevention and protection from violence against women and gender-based violence.
 ,   
     Page number
               117.00
     Add exact paragraph
               Project Sea: Seif Al Mdanat and Beisan AlSharif co-founded ProjectSea to take action and start a movement in conserving marine life. The first cleanup campaign took place in June 2021, and since then 11 cleanup campaigns were completed, collecting more than 21000 pieces of plastic, and other waste exceeding 3 tonnes. So far, 160 scuba divers from 30 different nationalities have volunteered in their clean-up campaigns. 
 ,   
     Page number
               134.00
     Add exact paragraph
               Civil society entities will support the implementation of development projects, encourage people to participate and volunteer, help achieve sustainable social development and increase the level of social service.</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2022/VNR%202022%20Jordan%20Report.pdf</t>
   </si>
   <si>
@@ -3028,50 +3028,64 @@
     Page number
               38.00
     Add exact paragraph
               Over the past decades, Jordan has considered priority to provide young men and women with educational opportunities, much-needed skills and an enabling environment for entrepreneurship and socio-political engagement. In addition, the country has invested heavily in setting up the infrastructure required to optimize youth development including youth centres, hostels, sports facilities and volunteers’ camps.
 ,   
     Page number
               39.00
     Add exact paragraph
               Moving forward, the Government will renew its commitments to keeping youth among its top priorities and will incrementally engage in the following: [...] Strengthen the role of youth in volunteerism and community service (active citizenship).
 ,   
     Page number
               64.00
     Add exact paragraph
               Developing different approaches and tools for rights-based awareness raising to reach different target audiences: civil society organizations, the private sector, youth, women, volunteers, students, academia, parliamentarians, municipal councils through written and visual material, workshops, panel discussions, social media and simulation models; [...] Raising awareness of the important role of volunteers in SDG implementation.
 ,   
     Page number
               67.00
     Add exact paragraph
               Building the capacity of VIO to focus on quality versus the quantity of volunteers engaged in SDG implementation and monitoring.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/16289Jordan.pdf</t>
   </si>
   <si>
     <t>Kazakhstan</t>
+  </si>
+  <si>
+    <t>Page number
+              36.00
+    Add exact paragraph
+              Volunteering is one of the most powerful tools for achieving the SDGs, particularly the principle of «Leave no one behind», as it enables civil society to address social challenges and promote inclusivity. While other mechanisms for implementing SDG-related tasks are often applied in a systematic and planned manner, volunteering acts as a flexible and responsive instrument. Thanks to their mobility, engagement, and direct interaction with vulnerable groups, volunteers can quickly respond to emerging needs, filling gaps where institutional mechanisms may be delayed or incomplete.From 2022 to 2025, Kazakhstan has strengthened the role of volunteering in promoting the SDGs at both national and international levels. In 2022, the Central Asian Volunteer Forum was held in Astana, where the UN Volunteers Programme presented a global report featuring Kazakhstan’s experience and announced a regional volunteer research initiative. In 2023, an International Forum was held with the participation of the President of Kazakhstan and delegations from more than 30 countries, discussing the importance of volunteering for sustainable development.Kazakhstan annually sends 7 volunteers to UN agencies (in Kenya, Thailand, Turkey) and contributes to the UN Volunteers Programme’s trust fund. At Kazakhstan’s initiative, the UN General Assembly declared 2026 the International Year of Volunteers for Sustainable Development. Between 2022 and 2025, 206 UN volunteers served in Kazakhstan (84% of them Kazakhstani citizens, 76% of whom were women); 32 Kazakhstani volunteers served abroad.For Kazakhstani volunteers, contributing to SDG 10 «Reduced Inequalities» and SDG 5 «Gender Equality» is a natural expression of civic responsibility and solidarity. These are considered top-priority SDGs by the volunteer community in Kazakhstan. To a lesser extent and at very local levels, volunteer efforts also contribute to SDG 1 «No Poverty» and SDG 2 "Zero Hunger". 
+,   
+    Page number
+              37.00
+    Add exact paragraph
+               Many volunteers involved in social work later pursue careers in these areas. For instance, since 2023, Kazakhstan has been implementing the «Teach for Qazaqstan» project by the Public Foundation, as part of the international «Teach for All» movement. The project aims to eliminate inequalities in access to quality education for children in remote areas. Another example is the «Kazygyrt Intellectual School» in the village of Kazygurt, which employs trilingual education and modern teaching standards. These initiatives showcase volunteer contributions to SDG 4 «Quality Education».Volunteers in Kazakhstan are also actively involved in local environmental improvements, biodiversity conservation, forest preservation, raising public awareness about climate change, and reducing carbon footprints. </t>
+  </si>
+  <si>
+    <t>https://hlpf.un.org/sites/default/files/vnrs/2025/VNR%202025%20Kazakhstan%20Report%20EN.pdf</t>
   </si>
   <si>
     <t>Page number
               134.00
     Add exact paragraph
               Kazakhstan pays special attention to youth policy. Since 2015, the Government has expanded the annual funding for the development of volunteer initiatives; the greater integration of the volunteer movement into SDG implementation is being discussed. 2019 was declared the Year of Youth in Kazakhstan. Youth volunteer movements are developing and Kazakhstani youth are actively involved in projects that help vulnerable populations (older people, single mothers, large families and others) and people facing hardship, and in environmental and educational projects. (P 134) In Kazakhstan, the inherent desire of the people to help others through local community assistance is known as ‘‘Asar’’. Asar has served as an indicator of the unity of Kazakh society and of people's concern for others. Many citizens are now involved in volunteering work for the beneﬁt of society. There are numerous active volunteer organizations in the country, such as the National Volunteer Network (local experts on volunteering and social projects in the regions of the country), the Red Crescent of Kazakhstan (humanitarian projects in the regions), Enactus (international programme on student social entrepreneurship), Rina (the search for missing people throughout the country), the 28 Loops Club (assisting premature babies across Kazakhstan and the CIS), the Good People Club (assisting people facing hardship), the League of Volunteers (volunteers in the city of Almaty), Best for Kids (assisting children) and other volunteer movements on a variety of current social and environmental topics.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=1146&amp;menu=3170</t>
   </si>
   <si>
     <t>SDG 3, SDG 8, SDG 10, SDG 14, SDG 16, SDG 17</t>
   </si>
   <si>
     <t>Page number
               65.00
     Add exact paragraph
               A significant contribution to control coronavirus infection during the pandemic was made by the volunteer movement, which was reinforced by the announcement of the Year of the Volunteer in Kazakhstan in 2020. During the pandemic, representatives of volunteer organizations provided special assistance to control coronavirus by organizing free hot meals for medical personnel, purchasing expensive drugs, organizing the distribution of medicines, and providing transport for medical workers. Individual volunteers have provided support for healthcare workers by providing education for
 their children, providing medical facilities with oxygen concentrates worth KZT 450 million, and raising funds to purchase masks and gloves for doctors involved in measures to control COVID-19.
 ,   
     Page number
               114.00
     Add exact paragraph
               The Center for Vocational Rehabilitation of People with Disabilities, established by UNDP in Kazakhstan and the Ministry of Labor and Social Protection of Population of the Republic of Kazakhstan, attracted 102 volunteers (16 UN volunteers, 73 civil society volunteers and 13 online volunteers) to support the Center’s activities to provide employment opportunities for people with disabilities. To do this, local national volunteers with experience in career guidance, social work, psychology, legal issues and coaching work in cooperation with the Ministry and the capital akimat.
 ,   
@@ -3079,97 +3093,83 @@
               128.00
     Add exact paragraph
               Since the declaration of the state of emergency in March 2020, volunteers have provided assistance to more than 1,258.0 thousand people in difficult life situations (war and labor veterans, lonely elderly, vulnerable social groups, large and low-income families). More than 93 thousand food packages and 5.5 million medical masks were distributed. In order to ensure public control, a group of volunteers and activists created the group “Public Control”, consisting of 397 volunteers.
 ,   
     Page number
               165.00
     Add exact paragraph
               Apart from the specialist team delivering the first aid, veterinary physicians, zoologists, ecologists and volunteers will be engaged in this work [...]. 
 Furthermore, workshops and training courses on training of volunteers and specialists in the field of Caspian seals population protection and rescue will be carried out at the premises of the Center.
 ,   
     Page number
               183.00
     Add exact paragraph
               Anti-corruption enlightenment and wide preventive work: Anti-corruption enlightenment is implemented by educational, volunteer and information measures. For instance, coordination of activities of state bodies in combating corruption has been successfully implemented by active introduction of project management and offices of “Adaldyk alany”. Besides, anti-corruption media projects in republican mass media such as “AntikorNews”, “AntikorLive” and “Antikor.kz”, has been successfully realized. Thanks to the volunteer project “Adal komek”, the Agency has taken measures to raise the legal literacy of citizens, legal assistance to vulnerable social groups in addressing of vital issues has been rendered as well. Employees of the Agency, practicing lawyers, advocates, notaries, students, master’s students, PhD students, academics of law departments of higher educational institutions acted as volunteers, they regularly held free consultations for the population. 11,000 people got clarifications during the project https://e-gazet.kz/obshestvo/volonterskij-proekt-adal-komek-pomog-11-tyiskazaxstanczam.
 ,   
     Page number
               195.00
     Add exact paragraph
               Mobilization of volunteering for the development purposes: On December 30, 2016, the Law No.42-VІ ZRK “On Volunteering” was adopted. Since the beginning of declaring 2020 as the Volunteer Year, thenumber of voluntary organizations in the country increased 3-fold, and atthe moment, there are more than 600 of them. During the pandemic about 1 mln. Kazakhstanis joined the volunteer movement, and help was renderedto more than 1.5 mln. of our citizens in the form of food baskets, sets of life essentials, personal protective equipment. Nationwide project “Birgemiz” was realized, which covered more than 70,000 volunteers in support of children and youth, fallen on hard times, medical volunteering, eco-volunteering, preserving material and immaterial historic cultural heritage, social volunteering, volunteering in the field of emergency situations, and online volunteering. Guidelines were created in 8 priority areas, training courses for coordinators of volunteering activities, single information line, over the period of existence of which 2,500 applications were processed. In order to implement the initiative of the President of RK on declaring the International Year of Volunteers Mobilization in the UN, articulated on the 75th session of the UN General Assembly (September 21, 2020), the Concept of the International Year has been prepared and background work on its
 implementation has been started, the Resolution of the International Year of Volunteers Mobilization for development purposes has been developed as well.</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2022/VNR%202022%20Kazakhstan%20Report%20English.pdf</t>
   </si>
   <si>
-    <t>Page number
-[...12 lines deleted...]
-  <si>
     <t>Kenya</t>
+  </si>
+  <si>
+    <t>Page number
+              7.00
+    Add exact paragraph
+              Other key stakeholders involved in the development of the 2024 VNR included UNWomen, World Food Programme (WFP), United Nations Children’s Fund (UNICEF), International Organization for Migration (IOM), United Nations Population Fund (UNFPA), United Nations Volunteers Programme (UNV), and Partnership in Statistics for Development in the 21st Century (PARiS21).       
+,   
+    Page number
+              21.00
+    Add exact paragraph
+              Fast-track approval of key policies and Bills in Cabinet and Parliament (National Policy on Community Development 2019, National Social Protection Policy 2022, The National Policy on Family Promotion and Protection 2022, Social Assistance Fund 2019, Persons with Disabilities Bill 2022, National Social Protection Bill, National Land Policy 2009 (Sessional Paper No. 3 of 2009), and National Volunteerism Bill 2019.</t>
+  </si>
+  <si>
+    <t>https://hlpf.un.org/sites/default/files/vnrs/2024/VNR%202024%20Kenya%20Report.pdf</t>
   </si>
   <si>
     <t>SDG 1, SDG 12, SDG 13, SDG 15, SDG 16, SDG 17, SDG 3, SDG 4, SDG 5, SDG 6, SDG 7, SDG 8</t>
   </si>
   <si>
     <t>Page number
               22.00
     Add exact paragraph
               Volunteers - Since 2016, volunteers have helped the country’s efforts in the implementation of the Sustainable Development Agenda. The volunteers have intervened on most of the goals, mainly those that directly touch on the people and communities (1,3,4,6,8,13,15, and 16). They have reached 489,937 people with information and practical means to strengthen their immediate and long-term welfare and livelihoods. They have also sought to bring peace and justice in conflict hotspots, and in the process helped achieve good health and well-being, climate change and gender equality (SDGs 3, 5, 12, 13, 16 and 17). The groups also focus on empowering the youth through employment and entrepreneurship. The Jukumu Letu Community Organisation (JLCBO), for example, mobilised volunteer teachers from the community that enabled 1,000 out of school children access education (SDG4) in Mathare slums in Kenya capital’s Nairobi.
 The United Nations Volunteers (UNV) mobilised and deployed 266 volunteers in Kenya with its partners to mainly support the achievement of SDGs 3, 5, 12, 13, 16 and 17. These efforts helped national efforts aimed at achieving peace and justice in conflict hotspots, good health and well-being, climate change and gender equality. The Voluntary Services Overseas (VSO) in Kenya, through the Empowered Youth for Employment and Entrepreneurship programme, engaged 548 volunteers who offered 30,000 youth with employability and entrepreneurship skills trainings. 15,600 of those trained got employment and entrepreneurship opportunities (SDGs 5, 6, 7, and 8). The Presidential Awards Kenya engaged 14,725 graduate volunteers who held out medical camps across the country benefitting 294,500 people. The camps offered general check-ups, advisory services, and follow-ups. They also assisted in referrals for specialised treatments. The community benefited by getting access to improved healthcare. The volunteers further offered voluntary health related services in schools.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=2406&amp;menu=3170</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/15689Kenya.pdf</t>
   </si>
   <si>
-    <t>Page number
-[...12 lines deleted...]
-  <si>
     <t>Kiribati</t>
   </si>
   <si>
     <t>Page number
               36.00
     Add exact paragraph
               A new (draft) National Youth Policy 2017 of Government aims to ensure all youth inclusively are developed to contribute effectively to nation development through sports, culture-based arts (local dancing etc.), emerging (entertainment) talents, volunteer youth work, and employment.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/memberstates/kiribati</t>
   </si>
   <si>
     <t>Kuwait</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/23384Kuwait_VNR_FINAL.PDF</t>
   </si>
   <si>
     <t>SDG 3, SDG 5, SDG 10, SDG 11, SDG 17</t>
   </si>
   <si>
     <t>Page number
               15.00
     Add exact paragraph
               Community groups in Kuwait, also mobilized their resources in the response to COVID-19. They did so by providing available relief services reaching those most affected and workers in several constituencies through coordination and partnerships. Other associations also provided awareness services to the population about the virus itself and its transmission and prevention methods. On media and information management, many played a significant role through monitoring inaccurate information and limiting its spread-out, promoting a better communication strategy that addresses the population directly through volunteers in all governorates. Thanks to these efforts more than 1,833,923 individuals benefitted one way or the other, from these services during the pandemic.
@@ -3191,50 +3191,77 @@
 ,   
     Page number
               81.00
     Add exact paragraph
               Rehabilitation of the coastal environment by cultivating mangrove seeds in different regions of the State of Kuwait in cooperation with the Sultanate of Oman, which provided the seeds of the mangrove plant. Approximately 1,000 seeds have been grown annually in the laboratories of the Biodiversity Conservation Department (BCD) and transported as seedlings for cultivation in their natural environment. As of 2021, 4,000 seedlings have been cultivated in the Jahra Reserve, Bubiyan Island, the Sabiya area, and Barr Qadi in cooperation with the Kuwait Institute for Scientific Research (KISR) and a group of volunteering teams. The plans are to keep this running until 2035, when approximately 18,000 seedlings will have been cultivated;
 ,   
     Page number
               88.00
     Add exact paragraph
               National Bank of Kuwait (NBK) provided several sustainability highlights for the year 2021 including fostering workforce development and engagement through a 71 per cent increase in its training investment since 2020 (totalling KWD 1,021,277), with 41,037 training hours – excluding Digital Mindset training. On the Customer Satisfaction Index (CSI), NBK scored 94 per cent, 56 per cent on Net Promoted Score (NPS) and an average of 4 days to resolve complaints – recording a 20 per cent improvement since 2020. NBK is the first bank in Kuwait to launch a digital bank (Weyay Bank) and has gained the merit of innovation in Digital Banking Award in the Middle East. On NBK’s environmental impact, the Headquarters building is LEED Gold certified. The institution has achieved a 100 per cent paper recycling and decreased plastic consumption by 64 per cent. Finally, NBK has an evolving social impact where it contributed to over KWD 17,705,000 in total community investments and had 59 employee volunteers.</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2023/VNR%202023%20Kuwait%20Report.pdf</t>
   </si>
   <si>
     <t>Kyrgyzstan</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2025/VNR%202025%20Kyrgyz%20Republic%20Report_0.pdf</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=1810&amp;menu=3170</t>
   </si>
   <si>
     <t>Lao People’s Democratic Republic</t>
+  </si>
+  <si>
+    <t>SDG 3, SDG 4, SDG 5, SDG 11</t>
+  </si>
+  <si>
+    <t>Page number
+              57.00
+    Add exact paragraph
+              In particular, protecting young people, especially their mental health along with sexual and reproductive health is a priority. Young people play an essential role in the sustainable national recovery from the pandemic. During 2021, over 120,000 adolescents and young people received counselling through hotline/helplines, outreach, on-site and online modalities, serviced by counsellors and youth volunteers. The demand is great and we hope to reach and respond to more youth. 
+,   
+    Page number
+              64.00
+    Add exact paragraph
+              Addressing quantity and quality of health personnel is vital and critical in the context of population growth and its changing structure. With the current trends, the total population of Lao PDR is projected to reach 8.1 million in 2030, representing a gain of almost 1 million people from now. Within this overall increase, the population and proportions of different age groups have wide variation, particularly those older than 65 years of age and females of reproductive age from 15-49 years. Therefore, to address the increasing population and changing population structure, an urgent task that the Government will undertake is to ensure the increased numbers of health care personnel (more than double of the current health personnel (around 12,000) who 65 are well trained to meet new demands. Village health volunteers are essential for providing primary healthcare services and health at the community level, especially in remote and rural areas in Lao PDR. Their role is crucial in ensuring that essential healthcare reaches underserved populations and in educating and empowering communities to improve their health and well-being. These workers often serve as a bridge between formal healthcare facilities and the community, making them a key component of the healthcare system, particularly in areas where access to healthcare is limited. 
+,   
+    Page number
+              102.00
+    Add exact paragraph
+              Recruitment and Retention Incentives: although retention policy is still at the early stage of development, the Government has been putting greater efforts on attracting and retaining high-quality teachers by offering benefits, and career development opportunities. Incentives such as scholarships for further education, promotion pathways, and recognition for outstanding performance have been put in place to motivate teachers and improve retention rates. Special programs have been implemented to support volunteers’ teachers working in remote and rural areas. This includes providing additional trainings, housing and living allowances, and career advancement. However, more need to be done in this area to ensure increased numbers of qualified teachers. 
+,   
+    Page number
+              149.00
+    Add exact paragraph
+              Involvement of youth and volunteers in a systematic way to implement and monitor the progress of SDGs will ensure the participation and contribution of all partners in the society to achieve the SDGs. </t>
+  </si>
+  <si>
+    <t>https://hlpf.un.org/sites/default/files/vnrs/2024/VNR%202024%20Lao%20Report.pdf</t>
   </si>
   <si>
     <t>Cross-cutting, SDG 1, SDG 10, SDG 11, SDG 16, SDG 3, SDG 4, SDG 5</t>
   </si>
   <si>
     <t>Page number
               3.00
     Add exact paragraph
               Inputs from youth and volunteer groups were obtained for the VNR process. With support from development partners, several consultations on SDGs engaged volunteer groups and young people in Vientiane, Savannakhet, and Sekong provinces. The aim was to draw on volunteers’ and young people’s inputs to achieving the Agenda 2030.
 ,   
     Page number
               3.00
     Add exact paragraph
               Ways to harness the power of volunteers: The approaches discussed included partnerships with local administrations, data collection by involving youth and volunteer groups within the SDG indicator and monitoring framework; and role models for younger generations to engage in volunteer and community work.
 ,   
     Page number
               3.00
     Add exact paragraph
               Volunteer contributions to specific SDGs in Lao PDR: Volunteers are at the heart of the community radio project (SDGs 3, 4, 5, 10, 16). The Youth Resource Centre run by volunteers in Savannakhet works to empower vulnerable young people aged 14-22, disadvantaged families, and victims of human trafficking.
 ,   
     Page number
               17.00
     Add exact paragraph
               Strategies to reach the most vulnerable groups need to consider what has worked. Community radio volunteer broadcasters in Xieng Khouang, Sekong, Oudomxay and other provinces and relevant districts have been able to reach vulnerable groups, especially women and girls, with radio installed in mobile phones
 ,   
@@ -3264,545 +3291,518 @@
 - Volunteering in the Second-Hand World project, a UNDP award winning project aiming to promote circular economy (SDG 1, 12 &amp; 13);
 - Conducting skill development workshops on climate change awareness for youths in communities and joining awareness raising campaigns on environmental issues (SDG 13);
 - Providing legal advice (SDG 16); and
 - Advocating for community involvement in community development activities (SDG 17 and SDG 18).
 Realising their contributions, the Government in collaboration with some key partners organised a series of discussions with volunteer groups, young people and civil society on the SDG implementation as a follow up from the first VNR. Some of key recommendations from youth, volunteer and Lao civil society discussions are highlighted as follow (key recommendations are those relating on the key selected SDGs for this VNR. For other SDGs, key recommendations are to be highlighted during meeting of SDG focal points as follow up activities after this VNR): [...]
 ,   
     Page number
               19.00
     Add exact paragraph
               Encourage youth to volunteer more to increases self-confidence and provide safe space for youth to raise their voices and express their opinion;
 ,   
     Page number
               20.00
     Add exact paragraph
               Support volunteers so they can add their valuable contribution to SDG implementation.
 ,   
     Page number
               97.00
     Add exact paragraph
               Involvement of youth and volunteers in a systematic way to implement and monitor the progress of SDGs will ensure the participation and contribution of all partners in the society to achieve the SDGs.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/279472021_VNR_Report_Lao.pdf</t>
   </si>
   <si>
-    <t>SDG 3, SDG 4, SDG 5, SDG 11</t>
-[...25 lines deleted...]
-  <si>
     <t>Latvia</t>
+  </si>
+  <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/19388Latvia_Implementation_of_the_SDGs.pdf</t>
   </si>
   <si>
     <t>Page number
               114.00
     Add exact paragraph
               Latvia, Central Asian and EU Eastern Partnership countries work together on education
 policy. Latvia participated in the EU-Central Asia Education Platform (CAEP) and supports dialogue on volunteering as a way to build young people's skills as well as the exchange of information on digitalising education and peer learning in the field of vocational education. Latvian government scholarships are available to students from Central Asia and the Eastern Partnership countries.
 ,   
     Page number
               133.00
     Add exact paragraph
               Lay the foundations for an active civil society by strengthening participatory mechanisms in planning, decision-making, and the implementation processes of various initiatives, and increase the status of volunteering in society. The UN Youth Delegates Programme, as a body representing the views of young people, draws attention to the fact that the youth will experience the effects of today’s decisions, since climate change is inherently exponential.</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2022/VNR%202022%20Latvia%20Report%201.pdf</t>
   </si>
   <si>
-    <t>https://sustainabledevelopment.un.org/content/documents/19388Latvia_Implementation_of_the_SDGs.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>Lebanon</t>
   </si>
   <si>
     <t>Cross-cutting, SDG 11, SDG 16, SDG 4</t>
   </si>
   <si>
     <t>Page number
               69.00
     Add exact paragraph
               CSOs in Lebanon date back beyond the birth of the country and stem from a spirit of volunteerism. According to MoSA’s latest records, by April 2014 there were 8,311 registered CSOs and an additional 180 youth and sports clubs. Many CSOs are working on SDGs through various programmes.
 ,   
     Page number
               76.00
     Add exact paragraph
               There is a long history about CSOs in Lebanon that dates back even before the born of the country which evolves out of a spirit of volunteerism.
 ,   
     Page number
               82.00
     Add exact paragraph
               Encourage volunteer work and make use of local skills (NVSP program)
 ,   
     Page number
               59.00
     Add exact paragraph
               On another front, the government promotes volunteerism in Lebanon, by including it as an objective in the 2011 National Social Development Strategy. A National Permanent Committee on Volunteering was established by the Council of Ministers in 2002 with defined roles and consists of delegates from public institutions, civil society, media, university student associations, private sectors and international organizations. MoSA has allocated resources since 2011 into the National Volunteer Service Program (NVSP) of the ministry in particular to promote youth civic engagement across the country through volunteering. MOSA also allocates funds for its Volunteer Work Department to organize 2-week summer camps, one in every governorate ‘Mouhafaza’ (5 in total) involving students and youth in soft and conflict resolution skills trainings and engaging them in volunteering initiatives. Also, MEHE initiated the Community Service project in public and private schools in September 2012 (decree number 8924), and it was re-activated in all public and private schools starting from the academic year 2016 -2017, in accordance with the provisions of MEHE resolution 607/M/2016 and the guidelines of the Community Service Project Guide and its annexes. The project consists of 60 hours service over three years of secondary school cycle and aims to prepare students to exert YES influence in the society and to exercise participatory citizenship through volunteering. MEHE figures identify 70,000 students in the three years of the secondary cycle by 60 hours of community service results in 4.2 million hours of volunteerism among students.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/19484Lebanon_VNR_2018.pdf</t>
   </si>
   <si>
     <t>Lesotho</t>
   </si>
   <si>
+    <t>https://hlpf.un.org/sites/default/files/vnrs/2022/VNR%202022%20Lesotho%20Report.pdf</t>
+  </si>
+  <si>
+    <t>Page number
+              12.00
+    Add exact paragraph
+              Lesotho’s SDG implementation relies on strengthening domestic financing, leveraging international support, building institutional capacity, improving data systems, and promoting partnerships and volunteerism.                                                                          
+,   
+    Page number
+              12.00
+    Add exact paragraph
+              Capacity-building is supported by IMF, MEFMI, and others, but decentralised institutions face human resource and infrastructure constraints. Statistical Systems are improving via NSDS II and PARIS21, with innovations in citizen-generated and gender data. Gaps remain in environmental and disaggregated statistics. Volunteerism is promoted through youth apprenticeship programmes, community health initiatives, and CSO-led projects.                                                                                                     
+,   
+    Page number
+              72.00
+    Add exact paragraph
+              6.6. Mainstreaming of Volunteerism in National Policies and StrategiesVolunteerism plays a vital role in Lesotho’s progress towards the SDGs. Key policies, including the National Disaster Risk Reduction (DRR) Policy (2011) and the National Youth Policy, explicitly promote volunteer participation. The DRR Policy encourages the recruitment of community volunteers for preparedness and emergency response and aligns with the Disaster Management Act (1997), which established local disaster teams that work with volunteers.The National Youth Policy supports skills development through the Youth Apprenticeship and Public Works Programme (2020), a 12-month national service programme offering stipends and practical experience to tertiary graduates. This complements the earlier National Volunteer Corps (2009), which offered work-based learning for graduates across sectors.Initiatives like the Lesotho Youth Power Hub, supported by the EU, UNICEF, and IOM, strengthen youth and CSO engagement. NGOs such as Skillshare Lesotho recruit and train volunteers as peer educators and data collectors, contributing to health and community programmes.                                                             Volunteerism is also integral to health service delivery. Village Health Workers (VHWs), recognised under the National Health Policy, provide essential services in rural areas and are gradually being formalised into the health system. Organisations such as Peace Corps, Carewell, and Touching Tiny Lives also engage volunteers in areas such as HIV prevention, literacy, and child nutrition.While policy integration of volunteerism can be strengthened, Lesotho has made considerable strides. Government-led initiatives, especially at community level (e.g. District and Village Disaster Management Teams), illustrate growing institutional support for volunteerism. Expanding and coordinating these efforts can enhance the country’s capacity to address challenges including poverty, health disparities, climate change, and education gaps. Volunteerism is increasingly acknowledged as a key enabler of SDG implementation in Lesotho.  </t>
+  </si>
+  <si>
+    <t>https://hlpf.un.org/sites/default/files/vnrs/2025/VNR%202025%20Lesotho%20Report.pdf</t>
+  </si>
+  <si>
     <t>Cross-cutting, SDG 11, SDG 2, SDG 3, SDG 4, SDG 5, SDG 6, SDG 8</t>
   </si>
   <si>
     <t>Page number
               21.00
     Add exact paragraph
               3.2.4 Volunteers for the SDGs. The Government recognizes volunteers as critical partners for the implementation of the 17 SDGs. This is seen as a strategy to promote broader national ownership, a human rightsbased approach, gender equality, participation, inclusion and sustainability. Over 100 young Basotho volunteered and offered services during the VNR 2019, including mobilization, advocacy, and participating in consultation workshops. The GoL’s recognition of the value addition of volunteer action dates back to 2009 as demonstrated through the development and implementation of the National Volunteer Corps for young graduates’ project. This project enabled the country to retain new graduates from universities and vocational training institutions. Additionally, the intervention has impacted YESly on employment opportunities, sustainable livelihood, household security, natural resource and environmental management.
 ,   
     Page number
               22.00
     Add exact paragraph
               With about 38 percent of the population of Lesotho between the ages of 15 and 34 years, policies and programmes targeting youth are crucial as national strategies to ensure that no one is left behind in development planning and implementation. In 2015, a volunteer programme that is aimed at enhancing youth engagement in development frameworks enabled young people’s involvement especially in the hard to reach rural communities. Furthermore, the programme enabled the country to leverage volunteer involving structures and networks to improve their collective contribution, inputs and coordination on the implementation of various SDGs. From 2015, through formal and non-formal structures, volunteers have been mobilized and are active across different development sectors and are contributing to various SDG related programmes. For example, 64 UN Volunteers have supported SDG related programmes in rural areas while community based volunteers, are the pillars for preventative health, hygiene, water and sanitation and food security interventions, which are critical sectors linked to SDGs 1, 2, 3 and 6. 
 ,   
     Page number
               73.00
     Add exact paragraph
               4.5.9 Volunteers for the SDGs The Government recognizes volunteers as critical partners for the implementation of the 17 SDGs. This is seen as a strategy to promote broader national ownership, a human rightsbased approach, gender equality, participation, inclusion and sustainability. Over 100 young Basotho volunteered and offered services during the VNR 2019, including mobilization, advocacy, and participating in consultation workshops. The GoL’s recognition of the value addition of volunteer action dates back to 2009 as demonstrated through the development and implementation of the National Volunteer Corps for young graduates’ project. The volunteer database now has a total of 12,191 registered applicants among which to date 1,799 have been placed in different ministries while 9,824 await placement. The pool is bulging every year as more pool of graduates are registering whilst the absorption only guarantees 104 of the total number of volunteers budgeted under Government every financial year. This project enabled the country to retain new graduates from universities and vocational training institutions. Additionally, the intervention has impacted YESly on employment opportunities, sustainable livelihood, household security, natural resource and environmental management.
 ,   
     Add exact paragraph
               With about 38 percent of the population of Lesotho between the ages of 15 and 34 years, policies and programmes targeting youth are crucial as national strategies to ensure that no one is left behind in development planning and implementation. In 2015, a volunteer programme that is aimed at enhancing youth engagement in development frameworks enabled young people’s involvement especially in the hard to reach rural communities. Furthermore, the programme enabled the country to leverage volunteer involving structures and networks to improve their collective contribution, inputs and coordination on the implementation of various SDGs. From 2015, through formal and non-formal structures, volunteers have been mobilized and are active across different development sectors and are contributing to various SDG related programmes. For example, 64 UN Volunteers have supported SDG related programmes in rural areas while community based volunteers, are the pillars for preventative health, hygiene, water and sanitation and food security interventions, which are critical sectors linked to SDGs 1, 2, 3 and 6.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/23777Lesotho_VNR_Report_2019_Final.pdf</t>
   </si>
   <si>
-    <t>https://hlpf.un.org/sites/default/files/vnrs/2022/VNR%202022%20Lesotho%20Report.pdf</t>
-[...20 lines deleted...]
-  <si>
     <t>Liberia</t>
   </si>
   <si>
     <t>Page number
               54.00
     Add exact paragraph
               Health systems capacities: To date, there are 736 clinics, 36 hospitals, and 57 health centers across the country. Currently, the country’s health workforce is 16,064. Furthermore, the capacity of the health workforce was significantly enhanced by routine training and specialties study for about forty medical and master public health for 17 non-medical staff of the sector. Additionally, local scholarships were awarded to 60 students of who 58 are studying Laboratory Science at the Mother Pattern College of Health Sciences and two studying master’s in public health at the Cuttington University Graduate Program. The Ministry of Health employed 1,318 Volunteers. P. 69: Through GoL with UNDP partnership, the Business Opportunities Support Services (BOSS) Project, is building the capacity of businesses in four counties (Nimba, Bong, Margibi and Grand Bassa) through the provision of training and logistical support. The project increasingly enhanced decentralization and support of start-up opportunities for small and micro-entrepreneurs across the country and increased sustainable employment opportunities across the country. Also, beneficiaries (youth, women, and small agricultural producers) skills have been strengthened to participate and engage in the decision-making process, volunteerism, and community development.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=2271&amp;menu=3170</t>
   </si>
   <si>
     <t>Libya</t>
   </si>
   <si>
+    <t>https://hlpf.un.org/sites/default/files/vnrs/2024/VNR%202024%20Libya%20Report_1.pdf</t>
+  </si>
+  <si>
     <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=1728&amp;menu=3170</t>
   </si>
   <si>
-    <t>https://hlpf.un.org/sites/default/files/vnrs/2024/VNR%202024%20Libya%20Report_1.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>Liechtenstein</t>
   </si>
   <si>
     <t>Page number
               69.00
     Add exact paragraph
               The steadily growing number of associations in which the residents volunteer for various social concerns is a good indicator of social cohesion.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/23369Full_VNR_Liechtenstein_June_2019.pdf</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2023/VNR%202023%20Liechtenstein%20Report.pdf</t>
   </si>
   <si>
     <t>Lithuania</t>
   </si>
   <si>
+    <t>SDG 5, SDG 10, SDG 17</t>
+  </si>
+  <si>
+    <t>Page number
+              49.00
+    Add exact paragraph
+              The Law on Equal Opportunities for Women and Men provides for an implementation mechanism in all areas (employment, education, consumer protection, social protection, etc.) to be ensured by all state and municipal institutions – all legal acts of these institutions must enshrine equal rights for women and men. The Action Plan for Equal Opportunities for Women and Men 2023-2025, adopted in 2023, aims to create conditions for the implementation of measures in the fields of gender equality, women's education, legal regulation, competencies of public sector employees and volunteers in the field of equal opportunities for women and men.</t>
+  </si>
+  <si>
+    <t>https://hlpf.un.org/sites/default/files/vnrs/2023/VNR%202023%20Lithuania%20Report.pdf</t>
+  </si>
+  <si>
     <t>Page number
               47.00
     Add exact paragraph
               Lithuanian non-governmental organisations (NGOs) are important partners of public sector in the formation and implementation of the development cooperation policy. The composition of the National Development Cooperation Commission includes two ‘umbrella’ non-governmental development cooperation organisations, which unite 37 organisations. The input of these organisations is especially significant in the spheres of global education, public information on the importance and benefits of development cooperation and promotion of volunteering.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/19673VNR_Lithuania_EN_updated.pdf</t>
   </si>
   <si>
-    <t>SDG 5, SDG 10, SDG 17</t>
-[...10 lines deleted...]
-  <si>
     <t>Luxembourg</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/15709Luxembourg.pdf</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2022/Luxembourg%20-%20Revue%20Nationale%20Volontaire%202022.pdf</t>
   </si>
   <si>
     <t>Madagascar</t>
   </si>
   <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/10723Madagascar_Final%20Version.pdf</t>
+  </si>
+  <si>
     <t>Cross-cutting, SDG 3, SDG 15</t>
   </si>
   <si>
     <t>Page number
               22.00
     Add exact paragraph
               To promote citizen participation in community development, the Ministry of Communication and Culture created the ‘Tagnamaro’ initiative in 2019. The existence of a legislative framework as set out in Law No. 2015-015 of 10 August 2015 on volunteering facilitates the implementation of the SDGs by volunteers.
 ,   
     Page number
               24.00
     Add exact paragraph
               2.5 Leave no one behind:  The country is making efforts to “Leave no one behind” and is ensuring that all stakeholders in the country participate in development, including civil society organizations, the private sector, women, girls, children, youth, people with disabilities and volunteers, among others. One example is the effective participation of the platform of associations of people with disabilities in the drafting of the VNR. In other words, concrete actions are being implemented to tackle inequality and discrimination and to identify vulnerable groups so that they can participate fully in development efforts. This requires collaboration between the Government and the technical and financial partners, as well as all development actors, in the formulation and financing of actions and the targeting of those who may be left behind. Efforts are being made on a sectoral level to involve all stakeholders. In fact, in collaboration with volunteers from the NGO France Volontaires, institutional volunteers from the Ministry of Communication and Culture have worked in the area of health, particularly: in controlling COVID-19, tackling hunger, disseminating the law on reproductive health and family planning, raising awareness of menstrual health and establishing a network of actors working on sexual and reproductive health. [...]
 ,   
     Page number
               40.00
     Add exact paragraph
               In 2019, 221 ‘Tagnamaro’ initiatives were launched in the 22 regions, focusing on schools, public gardens and markets, drainage channels, roads, hospitals, etc. These actions declined by 49.7 percent in 2020 due to the COVID-19 pandemic. These efforts at citizen participation have resulted in the involvement of at least 1,000 volunteers every month in the 22 regions.
 ,   
     Page number
               61.00
     Add exact paragraph
               To prepare the population for natural disasters, the Ministry of Communication and Culture is involved in raising awareness of early warning systems for affected communities. Activities include training and public awareness-raising, effective messaging and ensuring a constant state of disaster preparedness. More specifically, the actions consist of interpersonal communications (via home visit, small group meetings or chats with households and in the communes). Between 2016 and 2019, Ministry officials and volunteers conducted around 36,000 interpersonal communications, on all risk and disaster management (RDM) topics, in risk areas. The COVID-19 pandemic has made it more difficult to get out into the field. Only 198 interpersonal communications were thus conducted, and solely on the barrier actions and information required for COVID-19. Between 2016 and 2019, 2,000 posters on the instructions and information needed to cope with cyclones and floods were put up every year by Ministry officials and volunteers. Finally, 18,000 volunteers were mobilized each year, on all RDM themes.
 ,   
     Page number
               69.00
     Add exact paragraph
               Promoting sustainable forest management in protected areas, renewable natural resources and ecosystems requires an assessment of the trends in the status of threatened species as noted in the International Union for Conservation of Nature (IUCN) Red List Index. The Ministry of Communication and Culture mobilizes communities and coordinates volunteers to raise awareness of deforestation and forest restoration, promote sustainable forest management, and slash-and-burn agriculture (tavy) and reforestation in 12 communes per year. Between 2016 and 2018, the Ministry planted 3,000 seedlings each year in several regions of Madagascar. An increase of 15 percent was noted in 2020 due to the efforts of the volunteers, with an average of 12,000 volunteers per year.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/279572021_VNR_Report_Madagascar.pdf</t>
   </si>
   <si>
-    <t>https://sustainabledevelopment.un.org/content/documents/10723Madagascar_Final%20Version.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>Malawi</t>
+  </si>
+  <si>
+    <t>https://hlpf.un.org/sites/default/files/vnrs/2022/Malawi%202022%20Voluntary%20National%20Review%20%28VNR%29%20Report.pdf</t>
   </si>
   <si>
     <t>SDG 1, SDG 10, SDG 11, SDG 17, SDG 8</t>
   </si>
   <si>
     <t>Page number
               26.00
     Add exact paragraph
               Consultation with Volunteer Organisations in SDG Implementation - Volunteering for development is a ‘powerful and cross-cutting means of implementation for the Sustainable Development Goals (SDGs)2 in Malawi, and it is important that the Government is working closely with volunteer groups to implement the goals as they provide institutional and financial capacities to programme implementation and monitoring . Volunteering is a universal phenomenon, but it does not occur at uniform rates, nor is it uniformly effective. There is a need therefore to recognise and support towards volunteerism to make it strong and effective. National and local governments, the UN system, the private sector, civil society, volunteer groups, and volunteers themselves have a role to play in creating and sustaining an enabling environment for volunteering. To achieve the SDGs targets, Malawi needs to invest in strategies that recognise and harness all its resources that are manifest in natural and human capacities. There is evidence that when properly appropriated, volunteerism is an effective and efficient means for enhancing capacity utilization at different levels of the community. Furthermore, Sustainable Development Goals and Agenda 2030 has highlighted (UN Resolution A/RES/70/1) that volunteerism is an important component of any strategy that is aimed at poverty reduction and sustainable development for addressing social exclusion and discrimination.
 A recent study by the Government of Malawi shows that more than five thousand young people including graduates from universities and institutions of higher learning are released every year to the job market to compete for the limited formal jobs available per year. Unemployment continues to persist. Youth labour force alone constitutes 23 % of the total labour force with the total youth annual labour force growth rate of 4%; the youth cohort is therefore a resource in development waiting to be tapped. As a strategy, Volunteerism can provide young people (in their various categories) with the opportunity to engage and gain employability skills through graduate internship and volunteering schemes among other opportunities. With the potential that volunteerism has towards Malawi’s attainment of SDGs, Africa Agenda 2063 and MGDS III as well as the already existing remarkable work by government (through the internship programme) and international volunteer organisations such as VSO, Habitat international, UNV, Corps Africa, WUSK and UNV, government needs to create a monitoring and evaluation framework to track the contributions of volunteerism to national development. Consequently, the contributions of volunteerism have not been accounted for. Malawi government has made progress to develop a fully-fledged policy and legal framework by currently embarking first on the development of a National Volunteer Framework.
 The government of Malawi through the Ministry responsible for labour is currently in the final stages of completing the development of the National Volunteer Framework which seeks to create an environment in which all segments of the population including the diaspora, youths can find space to volunteer their time and services and contribute towards the national and global development vision. Volunteers are embedded in communities, volunteers 1often get to places that others cannot, forging links with local communities, and can form a bridge between formal and informal provision of public services. Volunteers are instrumental in building a strong civil society that is active in implementing the SDGs. As such, their work is a valuable contribution to achieving the Sustainable Development Goals.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=2316&amp;menu=3170</t>
   </si>
   <si>
-    <t>https://hlpf.un.org/sites/default/files/vnrs/2022/Malawi%202022%20Voluntary%20National%20Review%20%28VNR%29%20Report.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>Malaysia</t>
   </si>
   <si>
     <t>Page number
+              62.00
+    Add exact paragraph
+              National Blue Ocean Strategy initiatives – Implemented since 2009, this Strategy could be a way forward to better mobilise resources. [...] These savings could be channeled to other development needs. While large savings have been reported for inter-Government agency initiatives, more than half of the NBOS initiatives leveraged resource contributions from non-Government stakeholders, including CSOs, NGOs, educational institutions and volunteers.</t>
+  </si>
+  <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/15881Malaysia.pdf</t>
+  </si>
+  <si>
+    <t>Page number
               66.00
     Add exact paragraph
               The polio vaccination campaign in the middle of the COVID-19 pandemic is a remarkable testament to the efforts of Malaysian healthcare workers. In addition, the successful collaboration among Government, volunteers and other agencies, as well as the trust of parents and caregivers to make informed decisions ensured that all children were fully vaccinated against polio.
 ,   
     Page number
               107.00
     Add exact paragraph
                The response to the COVID-19 pandemic demonstrated the tremendous strength of unity. In particular, the sheer number of volunteers from the CSOs and social enterprises who complemented Government’s efforts in providing support and aid to the most vulnerable communities. This is reflected in a social movement that is known as #KitaJagaKita (directly translated as “we take care of each other”) as well as other initiatives including from state-owned enterprises (SOEs), foundations and other organisations that mobilised funding and efforts to support those in need.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/285982021_VNR_Report_Malaysia.pdf</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2025/VNR%202025%20Malaysia%20Report.pdf</t>
   </si>
   <si>
-    <t>Page number
-[...7 lines deleted...]
-  <si>
     <t>Maldives</t>
   </si>
   <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/15891Maldives.pdf</t>
+  </si>
+  <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2023/VNR%20Maldives%202023.pdf</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://sustainabledevelopment.un.org/content/documents/15891Maldives.pdf</t>
   </si>
   <si>
     <t>Mali</t>
   </si>
   <si>
     <t>SDG 4, SDG 5</t>
   </si>
   <si>
     <t>Page number
               51.00
     Add exact paragraph
               Several strategies have been carried out by the State and NGOs to make these schools operational since the start of the 2020-2021 school year, including: (i) the involvement of School Management Committees (SGCs) in the reopening of schools, (ii) the allocation of subsidies to volunteer teachers in areas of insecurity (condition for the reopening of schools), (iii) the provision of teaching materials to schools, (iv) monitoring of reopened schools, (v) distribution of posters, (vi) distribution of handwashing kits, (vii) distribution of complete COVID-19 WASH Kits, (viii) COVID 19 teacher training, (ix) distribution of masks, (x) awareness raising within the community.          
 ,   
     Page number
               58.00
     Add exact paragraph
               The provision of quality services to gender-based violence (GBV) survivors has been improved thanks to the Spotlight project, through capacity building of five networks of women's organizations, which include 250 organizations, implementation of 768 community platforms, setting up of 10 One Stop Centers, training of 171 service providers and deployment of 185 volunteers to assist victims. In 2021, 1,074,722 people were informed of the availability of these services. These efforts have supported 217,959 GBV victims between 2018 and 2021, with 869 survivors being cared for in the One Stop Centers.</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2022/Rapport%20National%20Volontaire%20RNV.pdf</t>
   </si>
   <si>
     <t>Page number
               28.00
     Add exact paragraph
               In addition, as part of the campaign for the United Nations SDGs, the Government of Mali launched the My World 2030 survey to take into account the preoccupations of ordinary citizens in the implementation of the 2030 Agenda. The study was launched in all regions of Mali in May 2018 with the support of civil society organizations and coalitions: the National Council for civil society, the Forum of International NGOs in Mali, and the Forum of Organizations of civil society in Mali. More than 500 volunteers participated in the implementation of the study. In addition, the SDG Action Campaign recruited 50 online volunteers from a dozen countries to ensure the seizure of electronic data.
  </t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/20200Projet_de_RNV_ODD_VFcor2_06_06_2018_Actuel.pdf</t>
   </si>
   <si>
     <t>Malta</t>
   </si>
   <si>
+    <t>Page number
+              147.00
+    Add exact paragraph
+               The Youth Voluntary Service (YVS) is a programme which aims to assist young people in becoming active volunteers by facilitating volunteering opportunities to help the community. The youth volunteers in the YVS programme have the opportunity to volunteer with a voluntary organisation of their choice from 2 months up to a maximum of 6 months, whilst benefitting from a monthly stipend. The YVS Overseas programme allows youth volunteers to participate in volunteering projects coordinated by local Voluntary Organisations. The overseas missions can take part in Europe, Asia, Africa, Gulf Countries and South America, and can range between 2 weeks and 3 months. The Training Initiatives Scheme (TIS) is a scheme by which active members of voluntary organisations can obtain financial support for training related specifically to the work of that organisation or related to volunteering in general. </t>
+  </si>
+  <si>
+    <t>https://hlpf.un.org/sites/default/files/vnrs/2025/VNR%202025%20Malta%20Report.pdf</t>
+  </si>
+  <si>
     <t>Cross-cutting, SDG 14, SDG 15, SDG 16, SDG 5</t>
   </si>
   <si>
     <t>Page number
               95.00
     Add exact paragraph
               On 23rd November 2017, the Commission on Domestic Violence, in collaboration with a number of public and voluntary organisations, launched ‘Love doesn’t Hurt’, a nation-wide campaign set to span 16 days, during which various events took place. The campaign formed part of a wider international movement, and was designed to raise awareness on domestic violence and violence towards women. It culminated with a solidarity march.
 ,   
     Page number
               95.00
     Add exact paragraph
               Making Malta Green and Clean’ is a public-private campaign launched in 2018. The campaign has the aim of encouraging people to take pride in their street, town or village by keeping it clean and tidy, thus helping to boost Malta's tourism product. The multi-media campaign is promoted on both radio and online, and educates residents to do their part to make Malta cleaner, safer, and greener, to the benefits of residents and tourists alike. As part of the campaign, on 24th March 2018, a clean-up in Malta’s sandy beach of Għajn Tuffieħa took place, in collaboration with a local NGO. The clean-up was hailed a success as more than 170 enthusiastic volunteers collected over a tonne of waste from the beach.
 ,   
     Page number
               100.00
     Add exact paragraph
               In 2015, through the Small Initiatives Support Scheme (SIS) funding, SKOP organised a public campaign. The campaign produced eight informational banners with the aim of raising awareness on social justice issues among the general public, through the promotion of messages tackling water, gender, food security, climate change, migration, health, young people, and fair trade issues. The aim of the campaign was to provide a civil society perspective on how volunteering within the social justice field helps to develop or improve competences for personal, social and professional development, while contributing to global issues</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/20203Malta_VNR_Final.pdf</t>
   </si>
   <si>
-    <t>Page number
-[...7 lines deleted...]
-  <si>
     <t>Marshall Islands</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/279312021_VNR_Report_Marshall_Islands.pdf</t>
   </si>
   <si>
     <t>Mauritania</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=1567&amp;menu=3170</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2024/VNR%202024%20Mauritania%20Report.pdf</t>
   </si>
   <si>
     <t>Mauritius</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/23462Mauritius_VNR_Report_2019.pdf</t>
   </si>
   <si>
     <t>Page number
               20.00
     Add exact paragraph
               Along the same lines, the Mauritius Chamber of Agriculture initiated the Smart Agriculture project with the support of the Agence Française de Développement (AFD), the European Union, Région Réunion and France Volontaires, the Mauritius Research and Innovation Council (MRIC), the Food and Agricultural Research and Extension Institute (FAREI) and the Centre de coopération International en Recherche Agronomique pour le Développement (CIRAD) in Réunion Island.</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2024/VNR%202024%20Mauritius%20Report.pdf</t>
   </si>
   <si>
     <t>Mexico</t>
+  </si>
+  <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/10756Full%20report%20Mexico%20-%20HLPF%202016%20FINAL.pdf</t>
+  </si>
+  <si>
+    <t>https://hlpf.un.org/sites/default/files/vnrs/2024/VNR%202024%20Mexico%20Report.pdf</t>
   </si>
   <si>
     <t>Cross-cutting, SDG 3, SDG 16</t>
   </si>
   <si>
     <t>Page number
               81.00
     Add exact paragraph
               Until a few years ago, in Mexico sustainability was only associated with social action and corporate volunteering and, therefore, with an extra cost. However, Mexican companies are beginning to see sustainability as a strategic investment that can have a positive impact for the company.
 ,   
     Page number
               92.00
     Add exact paragraph
               Pages 92-93:
 Volunteerism will play a key role in achieving the principles of the 2030 Agenda, since it complements the daily efforts of the more formally organized public, private and social sectors with enormous energy and a wide range of talent and experience. Volunteer spaces are extremely diverse. One such example is the space that the National Civil Protection Organization promotes through its “Preparados” platform, which allows groups of volunteers to register to support relief efforts in the event of disasters and emergencies, and provides information for the provision of humanitarian support. Another example is private non-profit institutions, whose volunteers make significant contributions to the provision of educational, health and social care services, as well as to various social activities. In 2019, according to figures from the United Nations System in Mexico, more than 2 million volunteers dedicated their time to these institutions. MY World México is another example, mobilizing people and organizations across the country around the progress and challenges of the 2030 Agenda in Mexico. Its community of over 20,000 volunteers throughout the country represents the organization in the discussion spaces of Mexico and the United Nations System. Finally, there are also university volunteers. One example is the Telehealth COVID-19 System of the School of Medicine and Psychology at the Autonomous University of Baja California, which, in coordination with the Ministry of Health and the Centre for Control, Command, Communication and Computing of the Government of the State of Baja California, mobilized more than 1,000 volunteers.
 ,   
     Page number
               121.00
     Add exact paragraph
               Bringing the SDGs closer to citizens through volunteering.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/288982021_VNR_Report_Mexico.pdf</t>
   </si>
   <si>
     <t>Page number
               39.00
     Add exact paragraph
               The Voluntariado Generación 2030 app was launched in April 2018. The app is designed within the framework of a multisector partnership to help match civil society organizations and volunteers interested in contributing to achieving the SDGs. Additionally, the Directorate-General for Liaison with Civil Society Organizations (DGVOSC) of the Secretariat of Foreign Affairs organized conferences and seminars on the role of civil society in defining and adopting the 2030 Agenda. These activities resulted in the publication of the book Diplomacia Ciudadana y Desarrollo Sostenible en México [Citizen Diplomacy and Sustainable Development in Mexico].
 ,   
     Page number
               40.00
     Add exact paragraph
               In the last two years, this project (Voluntariado Generación 2030) has promoted the dissemination of SDGs and volunteering for development, attracting more than 1,000 young people in nine federal entities. The government of the state of Morelos is running a project named Generación 2030 to train 30 young volunteer leaders on thematic issues, cross-cutting approaches, volunteering and public policy advocacy. These leaders mobilize around 900 young people in the state, replicating and transferring their knowledge among peers. Similarly, the government of the state of Puebla, in collaboration with various sectors, organized a social innovation hackathon to redesign the state.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/19667Mexico_INFORME_NACIONAL_VOLUNTARIO_290618_PRINT_2.pdf</t>
   </si>
   <si>
-    <t>https://sustainabledevelopment.un.org/content/documents/10756Full%20report%20Mexico%20-%20HLPF%202016%20FINAL.pdf</t>
-[...4 lines deleted...]
-  <si>
     <t>Micronesia (Federated States of)</t>
   </si>
   <si>
+    <t>Page number
+              28.00
+    Add exact paragraph
+              Initiative: Chuuk Youth-Led COVID-19 Response (SDGs: 3.d, 16.7)When the COVID-19 pandemic struck, youth in Chuuk mobilized swiftly. Over 100 volunteers—organized by the Chuuk Youth Council—delivered hygiene kits, conducted awareness sessions, and assisted elders and vulnerable families across remote communities. This grassroots initiative complemented statelevel health efforts and demonstrated the capacity of young people to lead in times of crisis. Youth leaders have since been included in resilience planning and emergency taskforces. 
+,   
+    Page number
+              34.00
+    Add exact paragraph
+              Initiative: Yap Women Association Daycare CenterSDGs: 4.2, 5.5, 10.2SDP Areas: TA3 – Health, TA4 – Social InclusionA community-led initiative transformed a deteriorating daycare into a vibrant center for over 120 children. With trained caregivers, inclusive play spaces, and educational materials, the daycare  became a model for early childhood development and parental support in Yap. By freeing up women to work or pursue education, the center contributed to gender equity and improved family income. FSM’s Department of Health and Social Affairs provided oversight, while  the Yap Women Association handled daily management and volunteer coordination.</t>
+  </si>
+  <si>
+    <t>https://hlpf.un.org/sites/default/files/vnrs/2025/VNR%202025%20Micronesia%20Report.pdf</t>
+  </si>
+  <si>
     <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=1821&amp;menu=3170</t>
   </si>
   <si>
-    <t>Page number
+    <t>Monaco</t>
+  </si>
+  <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/15697Monaco2.pdf</t>
+  </si>
+  <si>
+    <t>Mongolia</t>
+  </si>
+  <si>
+    <t>SDG 1, SDG 3, SDG 4, SDG 5, SDG 8, SDG 10, SDG 11, SDG 13, SDG 16, SDG 17</t>
+  </si>
+  <si>
+    <t>Page number
+              18.00
+    Add exact paragraph
+              Approximately 1,400 citizens participated in the conference and shared their views and initiatives, of which more than 1,000 participated as volunteers. Over 1,000 suggestions and initiatives were also received online. These views, suggestions and initiatives are ranked and reflected in the VNR.
+,   
+    Page number
               28.00
     Add exact paragraph
-              Initiative: Chuuk Youth-Led COVID-19 Response (SDGs: 3.d, 16.7)When the COVID-19 pandemic struck, youth in Chuuk mobilized swiftly. Over 100 volunteers—organized by the Chuuk Youth Council—delivered hygiene kits, conducted awareness sessions, and assisted elders and vulnerable families across remote communities. This grassroots initiative complemented statelevel health efforts and demonstrated the capacity of young people to lead in times of crisis. Youth leaders have since been included in resilience planning and emergency taskforces. 
-[...16 lines deleted...]
-    <t>Mongolia</t>
+              Mongolia's network of volunteer organizations is actively engaged in achieving the SDGs. Volunteers carried out specific activities within the framework of SDGs 1, 3, 4, 5, 8, 10, 11, 13, 16, and 17, such as training; advocacy; providing support, information and consultation services; conducting research; personally participating in organized work to raise awareness of the importance of the SDGs; fundraising; and campaigning independently and with support.</t>
+  </si>
+  <si>
+    <t>https://hlpf.un.org/sites/default/files/vnrs/2023/VNR%202023%20Mongolia%20Report.pdf</t>
   </si>
   <si>
     <t>Page number
               46.00
     Add exact paragraph
               Volunteers play an important role in achieving the SDGs. In 2018, 27312 volunteers have contributed 3823117 hours, which can be valued as ₮ 5.5 billion of benefits to the economy. Cooperation with volunteers could be directed towards achieving the SDGs</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/23342MONGOLIA_VOLUNTARY_NATIONAL_REVIEW_REPORT_2019.pdf</t>
   </si>
   <si>
-    <t>SDG 1, SDG 3, SDG 4, SDG 5, SDG 8, SDG 10, SDG 11, SDG 13, SDG 16, SDG 17</t>
-[...15 lines deleted...]
-  <si>
     <t>Montenegro</t>
   </si>
   <si>
+    <t>https://hlpf.un.org/sites/default/files/vnrs/2022/VNR%202022%20Montenegro%20Report.pdf</t>
+  </si>
+  <si>
     <t>https://sustainabledevelopment.un.org/content/documents/10695Montenegro%20-%20HLPF%20Report.pdf</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://hlpf.un.org/sites/default/files/vnrs/2022/VNR%202022%20Montenegro%20Report.pdf</t>
   </si>
   <si>
     <t>Morocco</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/10557Executive%20Summary%20(Morocco).pdf</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=1806&amp;menu=3170</t>
   </si>
   <si>
     <t>Mozambique</t>
   </si>
   <si>
     <t>Page number
               61.00
     Add exact paragraph
               Children in all provinces, except Gaza province, also reported cases of inequality in support received after the natural disaster. In some cases, volunteers gave priority to their relatives or acquaintances in food distribution, in others they had to do some activity in exchange for food and in one province children aged 10-14 explained that they had no support to get food during the floods”.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=2352&amp;menu=3170</t>
   </si>
   <si>
     <t>Namibia</t>
   </si>
@@ -4345,105 +4345,108 @@
   <si>
     <t>Paraguay</t>
   </si>
   <si>
     <t>Page number
               54.00
     Add exact paragraph
               This is the reason why the World Wide Fund for Nature in Paraguay (WWF-Paraguay) and the SDG Commission Paraguay established a strategic partnership on 17 February 2020. They have since been working together on a work plan that will be based on three central components: (i) youth volunteering, which is key in joint strategies that support environmental preservation, diversity, and the fight against climate change; (ii) caring for forests; and (iii) supporting the dissemination and internalization of the SDGs, with emphasis on the goals directly related to the environment.
 ,   
     Page number
               54.00
     Add exact paragraph
               Pages 54-55
 Create empowering spaces through youth volunteering, which is a key tool for the paradigm shift implied by the 2030 Agenda. Carry out joint activities that generate positive impact and raise environmental awareness among the public, with the collaboration and support of a network of volunteers that allows and encourages the involvement and empowerment of people in specific steps to care for the environment, such as Earth Hour and the expo of environmentally sustainable opportunities.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/282692021_VNR_Report_Paraguay.pdf</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/19406Paraguay_IVN_ODS_Paraguay_2018_VFINAL_Spanish.pdf</t>
   </si>
   <si>
     <t>Peru</t>
   </si>
   <si>
+    <t>Page number
+              68.00
+    Add exact paragraph
+              In the event of a large earthquake in the Pacific Ocean area, hospital infrastructure would not suffer complete failure or collapse but there would be, in some cases, slight to moderate structural damage and slight to moderate-severe non-structural damage. The following actions are recommended: Request the presence of specialists (contracted and/or volunteers) in structural engineering and systems to check the condition of the building (structural security and systems). </t>
+  </si>
+  <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/26326VNR_2020_Peru_Report_Spanish.pdf</t>
+  </si>
+  <si>
     <t>SDG 1, SDG 6, SDG 10, SDG 11, SDG 13</t>
   </si>
   <si>
     <t>Page number
               46.00
     Add exact paragraph
               Por ejemplo, la iniciativa "Ollas que Desarrollan" de la empresa Alicorp, contribuye al fortalecimiento de las ollas comunes en el país a través de entrega de alimentos, la mejora de equipamiento y capacitaciones. Al respecto, cabe mencionar que las ollas comunes son espacios autogestionados en los que, a través del trabajo voluntario y colectivo dentro de una comunidad, se proporciona ayuda o asistencia alimentaria a las personas en situación vulnerable que no cuentan con los recursos económicos. Son una forma de voluntariado, donde las mujeres tienen una participación destacada como gestoras de iniciativas de ayuda.
 ,   
     Page number
               79.00
     Add exact paragraph
               Techo Perú, organización conformada por jóvenes voluntarios y voluntarias junto con habitantes de asentamientos cuyo principal proyecto es acercar a las familias a una vivienda digna, dando respuesta al déficit habitacional originado por la situación de pobreza o por causa de desastres naturales que afectan a miles de personas. A la fecha ha movilizado en el país a más de 15,000 voluntarios construyendo más de 1 100 viviendas de emergencia en asentamientos humanos...INDECI cuenta con el programa de Voluntariado en Emergencias y Rehabilitación (VER). Allí los voluntarios realizan acciones de preparación para emergencias y desastres, gestionan albergues, evalúan daños y necesidades, recogen información, además de realizar operaciones de restablecimiento de servicios públicos, etc. Su popular frase, “Defensa civil tarea de todos”, ilustra a la perfección el compromiso que debe asumir toda la ciudadanía. 
 ,   
     Page number
               83.00
     Add exact paragraph
               El programa "Voluntariado Red Agua Joven", auspiciado por la ANA, que busca difundir el uso responsable del agua mediante el ejemplo de jóvenes líderes. Al 2024, se  cuenta con más de 150 estudiantes voluntarios inscritos y comprometidos a la causa de fomentar hábitos positivos con  relación al uso y valoración del agua.  
 ,   
     Page number
               97.00
     Add exact paragraph
               Por el lado del sector privado, es importante señalar los aportes de AIESEC Perú. AIESEC es una organización estudiantil gestionada por voluntarios, que además de estar presente en Perú, está en más de 137 países, su propósito es generar paz y potencialidades humanas para el mundo desarrollando liderazgo joven, por medio de voluntariados o pasantías internacionales alineadas a los ODS.
 ,   
     Page number
               113.00
     Add exact paragraph
               Recuadro 6: El aporte del voluntariado al desarrollo El voluntariado moviliza a una considerable proporción de la población peruana, estando presente en el sector público, sector privado, academia, sociedad civil, y en la cooperación internacional. En ese sentido, se estima que alrededor del 16% de la población en edad de trabajar de Perú ha sido voluntaria durante el último año, es decir, el año 2023 hubo 4,145,600 de peruanos que dedicaron en promedio 60 horas, contribuyendo así con 248,736,000 horas, lo cual equivaldría a S/. 1,327,887,500 soles, un monto equivalente al 0.13% del PIB. Dicho monto en cierto modo representa la contribución del voluntariado para acelerar el logro de la Agenda 2030. En ese sentido, el voluntariado es esencial para el logro de los ODS, ya que, como se señala en el Plan Estratégico de Desarrollo Nacional, el voluntariado, además de ayudar a reducir las brechas sociales, contribuye al fortalecimiento de la solidaridad propiciando una cultura cívica que garantiza el respeto a la ley y las normas de convivencia. ¿Cómo son los voluntarios? La mayoría de los voluntarios son mujeres (57,1%), aportando al año en trabajo voluntario el equivalente a más de S/. 758 millones de soles. Asimismo, aproximadamente el 42% del total tiene entre 25 y 44 años (aportando más de S/. 557 millones), seguidos de la población joven de 14 a 24 años, que representan el 24% (colaborando con más de S/. 318 millones); y la población de 65 a más años con 10,8% (contribuyendo con más de S/. 143 millones). Los voluntarios tienen mayormente nivel de educación secundaria (41,4%), seguida de nivel superior universitario que alcanza al 28,1%, y alrededor del 20% cuentan con formación superior no universitaria. 
 ,   
     Page number
               138.00
     Add exact paragraph
               Los participantes del sector privado de Cajamarca y La Libertad señalaron la importancia de que se dé un trabajo articulado con las direcciones regionales de educación para que incorporen la asignatura de educación cívica. Mientras que los participantes de la academia de La Libertad resaltaron la importancia de fortalecer el voluntariado como mecanismo de sensibilización de estudiantes.
 ,   
     Page number
               147.00
     Add exact paragraph
               Esto se complementa con la labor del Programa de Voluntarios de las Naciones Unidas (VNU). En Perú, se han realizado talleres para sensibilizar sobre la Agenda 2030 a representantes de entidades de voluntariado en diversas regiones. El programa VNU Perú organizó, junto con la Red Nacional Soy Voluntari@, talleres en cinco regiones del Perú, sensibilizando sobre la Agenda 2030 a 232 representantes y formadores de 141 entidades de voluntariado.</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2024/VNR%202024%20Peru%20Report.pdf</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/15856Peru.pdf</t>
   </si>
   <si>
-    <t>Page number
-[...7 lines deleted...]
-  <si>
     <t>Philippines</t>
+  </si>
+  <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/10539Philippines%20National%20Review.pdf</t>
   </si>
   <si>
     <t>Page number
               22.00
     Add exact paragraph
               2. Barangay Violence Against Women (VAW) desks. As of November 28, 2024, a total of 38,981 VAW desks were established in 41,610 assessed barangays. This achievement translates to a 93.68 percent coverage rate, demonstrating a strong commitment to addressing violence against women at the grassroots level.A good practice that contributes to the responsiveness of barangay VAW desks is the engagement of community volunteers serving as VAW Desk Officers. These volunteers undergo basic gender sensitivity training and orientation on anti-VAW laws, enabling them to effectively assist victims and respond to cases in the absence of women barangay kagawad or women barangay tanod. 
 ,   
     Page number
               26.00
     Add exact paragraph
                Efforts by the Batangas MPA and BDN to sustain the regular patrols of its Bantay Dagat Teams resulted in the reduction of illegal fishing incidents. This also led to an increase in fish catch and enhanced marine biodiversity in the area. From 2022 to 2025, official identification cards were issued to 1,236 Bantay Dagat members, empowering community volunteers to enforce marine laws and protect designated marine conservation areas. 
 ,   
     Page number
               87.00
     Add exact paragraph
                Expanded inclusivity and participationBuilding on the gains of employing the Whole-of-Nation PLUS approach, the country will continue and expand the engagement of various stakeholders by leveraging the Stakeholders’ Chamber on the SDGs. Future calls for membership to the Chamber will prioritize the inclusion of representatives from the most vulnerable and marginalized sectors. </t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2025/VNR%202025%20Philippines%20Report.pdf</t>
   </si>
   <si>
     <t>SDG 11, SDG 4</t>
   </si>
   <si>
     <t>Page number
@@ -4461,53 +4464,50 @@
     <t>Page number
               32.00
     Add exact paragraph
               During the pandemic this program distributed Information, Education, and Communication (IEC) materials for ensuring good health and nutrition for pregnant women, ensuring the safety of health volunteers, and ensuring continuity of the First 1,000 Days services by the local government.
 ,   
     Page number
               34.00
     Add exact paragraph
               Public-Private Task Force T3 is convened to expand RT-PCR testing for COVID-19. It involves private companies and volunteer executive teams who are working with the national and local government for COVID-19 response and management.
 ,   
     Page number
               65.00
     Add exact paragraph
               PLDT and Smart provided drone equipment, mobile phones, radio devices, and personal protective gear to upgrade the biodiversity, disaster risk reduction, and carbon sequestration patrolling and monitoring activities of the Bantay Danao volunteers that protect the AMWS.
 ,   
     Page number
               73.00
     Add exact paragraph
               Overseas Filipinos with different options for further investment in the country. To facilitate ease in
 doing business, the BaLinkBayan.gov.ph portal provides Overseas Filipinos with a one-stop shop portal for diaspora engagements. This also links them to various partners and government services that allow for business, investment, and volunteer opportunities.</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2022/06222022%20VNR%20of%20the%20Philippines.pdf</t>
   </si>
   <si>
-    <t>https://sustainabledevelopment.un.org/content/documents/10539Philippines%20National%20Review.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>Poland</t>
   </si>
   <si>
     <t>SDG 4, SDG 17, Cross-cutting</t>
   </si>
   <si>
     <t>Page number
               40.00
     Add exact paragraph
               Under the Strategy, a number of directions of activities to be implemented by 2030 have been planned, which will include in particular shaping pro-social attitudes, including by creating conditions for volunteers, associations and other organisations to operate at school.
 ,   
     Page number
               79.00
     Add exact paragraph
               Committee for Public Benefit - has become a government administration body competent in matters of public benefit and volunteerism, including programming, coordinating and organising cooperation between public administration bodies and entities operating in the sphere of public benefit.
 ,   
     Page number
               82.00
     Add exact paragraph
               In addition to multilateral development assistance, Poland also participates in bilateral cooperation. These are projects implemented by government administration bodies and their subordinates, through non-governmental organisations, local government units, public universities, research institutes, the Polish Academy of Sciences and its organisational units under the open tendering procedure Polish Development Assistance, Humanitarian Aid in the Middle East and Ukraine, Global Education, Polish Aid Volunteering 2018,</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/19409Poland_VNR_20180615.pdf</t>
   </si>
   <si>
@@ -4553,82 +4553,82 @@
     <t>SDG 2, SDG 4, SDG 10, SDG 13, SDG 17</t>
   </si>
   <si>
     <t>Page number
               19.00
     Add exact paragraph
               The National Strategy for Environmental Education 2017-2020 incorporates various measures aimed at enhancing cooperation between the government sectors of Education and Environment. It includes initiatives such as the certification of participation in environmental volunteering activities and the implementation of awareness-raising and information campaigns to promote public participation. These measures are designed to strengthen the connection between education and environmental issues, ensuring that individuals are informed and engaged in environmental conservation and sustainability efforts. 
 ,   
     Page number
               136.00
     Add exact paragraph
               The compliance with SDG 2 is also to be highlighted, reaching 12th position worldwide. The drivers of that result were the campaigns to combat food waste, the existence of the social menu (at affordable prices) in the canteens, the creation of research projects related to sustainable fishing or the initiative of volunteering to deliver meals to students in isolation due to disease were some of the actions that boosted the score in this indicator. In terms of SDG 16, the 36th position in 2022 is due to the financial support of the institution to the Academic Association of Coimbra, the existence of policies for the promotion of academic freedom, the existence of a plan for the prevention of management risks and corruption, active collaboration with local and national government bodies and the promotion of training course for magistrates from Portuguese-speaking countries. It should also be noted that this commitment to sustainability is mirrored in the Strategic Plan 2019-2023, an important tool that guides the University’s action in the achievement of its Vision and accompanying the incorporation of the SDGs in the institution.
 ,   
     Page number
               139.00
     Add exact paragraph
               JUNIOR ACHIEVEMENT PORTUGAL (JAP) has directly contributed to SDG 4 by focusing on the development of competences related to innovation and entrepreneurship among young people. As part of the Junior Achievement Worldwide network, which has a history of over 100 years and was nominated for the Nobel Peace Prize in consecutive years, JAP has been active in Portugal since 2005. Its impact has reached over 430,000 students, with the valuable participation of 24,300 volunteers from mainland Portugal and the islands. The implementation of JAP's programs follows a corporate volunteering scheme, where employees from various companies visit classrooms and engage in activities aligned with the specific objectives and dynamics designed for each session. This approach ensures the effective delivery of the programs and maximizes their impact on the development of young individuals in Portugal.</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2023/Portugal_VNR_Report.pdf</t>
   </si>
   <si>
     <t>Qatar</t>
   </si>
   <si>
+    <t>http://https://sustainabledevelopment.un.org/content/documents/14882Qatar_English.pdf https://sustainabledevelopment.un.org/content/documents/15693Qatar_Arabic.pdf</t>
+  </si>
+  <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/20443SDG_Qatar_En_Draft7_Landscape_3.pdf</t>
+  </si>
+  <si>
     <t>Page number
               37.00
     Add exact paragraph
               Qatar’s youth expressed a strong confidence in their ability to drive SDG action. Nearly 72% of participants indicated they feel confident or very confident in taking a leadership role on sustainable development initiatives in their communities. This is a promising sign of an emerging generation ready to act as agents of change. However, the poll also pinpointed what young people see as critical enablers to fulfill this potential. Foremost among these were calls for enhanced civic engagement platforms and a more robust innovation ecosystem. An overwhelming majority (around 80%) agreed that greater institutional support for youth civic participation – such as youth councils, volunteer programs, and decision-making forums – would significantly empower their contributions...It also echoes themes in the Third National Development Strategy (NDS3) for 2024–2030, which calls for accelerating sustainability efforts and climate resilience. Likewise, the focus youth placed on gender equality mirrors Qatar’s ongoing commitment to empower women across all fields. NDS3 explicitly aims to “foster an environment where women can flourish, empowering them across all fields to assume their desired role economically, socially, and politically”, and to “offer youth outstanding opportunities to study, engage, volunteer, and become active, productive citizens”. The alignment of youth priorities with these goals is a testament to how well-informed and strategically minded Qatar’s young population has become. Their grassroots perspective reinforces national efforts – for example, by championing SDG 5, youth are bolstering Qatar’s drive for social development and women’s empowerment, and by prioritizing SDG 13 they are lending momentum to the country’s environmental sustainability agenda. 
 ,   
     Page number
               203.00
     Add exact paragraph
               Case Study 2: Community Beach Clean-ups - Volunteers Protecting Qatar’s Marine Environment  Grassroots action has become a vital pillar of Qatar’s marine protection agenda. In 2021 alone, 1,610 volunteers participated in 67 community-led beach clean-up campaigns, removing over 18 tonnes of waste from coastal areas. These efforts, coordinated by local environmental groups and supported by government agencies, have reduced marine pollution and strengthened public awareness. Since its inception in 2017, the initiative has evolved into a national movement, showcasing the impact of civic engagement in advancing SDG 14. 
 ,   
     Page number
               241.00
     Add exact paragraph
               Non-governmental organizations in Qatar are dedicated to ensuring equal access to quality education, advocating for the full implementation of the right to education, and providing a wide range of relief and development services both locally and internationally, leveraging their resourceful staff and volunteers for positive, sustainable, and inclusive change. </t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2025/VNR%202025%20Qatar%20Report.pdf</t>
   </si>
   <si>
     <t>Page number
               24.00
     Add exact paragraph
               Increase the percentage of participation in voluntary work for all members of society by 20% by the end of 2022; […] Enhance the voluntary social work and community participation by increasing the percentage of the number of private sector institutions and active civil society organizations by 20% by the end of 2022.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/280362021_VNR_Report_Qatar_English.pdf</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://sustainabledevelopment.un.org/content/documents/20443SDG_Qatar_En_Draft7_Landscape_3.pdf</t>
   </si>
   <si>
     <t>Republic of Korea</t>
   </si>
   <si>
     <t>SDG 14, SDG 15, SDG 16, SDG 17</t>
   </si>
   <si>
     <t>Page number
               2.00
     Add exact paragraph
               Furthermore, the ROK’s commitment to sustainable development, which started with the Earth Summit in 1992, constitutes an important baseline for the implementation of the 2030 Agenda in the ROK. In 1995, vibrant and voluntary civil society movements led to the establishment of the Local Councils for Sustainable Development (LCSDs), a wide network of local governments and civil society organizations (CSOs) that has launched various campaigns related to environmental and governance issues. The LCSD model is highly regarded by the international community and in 2002 it was introduced as one of the best practices at the World Summit on Sustainable Development.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/10632National%20Voluntary%20Review%20Report%20(rev_final).pdf</t>
   </si>
   <si>
     <t>Republic of Moldova</t>
   </si>
   <si>
     <t>Cross-cutting, SDG 16, SDG 3, SDG 5</t>
   </si>
   <si>
     <t>Page number
               31.00
@@ -4763,95 +4763,95 @@
               From June 2020 to July 2021, youth volunteers have been engaged in various activities aimed at improving access to water and sanitation. Through this initiative, 5,647 latrines of a total value of FRW 225,880,000 and 10,660 hand washing stations valued at FRW 53,300,000 were constructed. In addition, youth conducted 27,312 campaigns to educate local communities on proper hygiene practices.
 ,   
     Page number
               48.00
     Add exact paragraph
               Efforts of volunteers have also supported infrastructure development. Through community activities known as Umuganda, which take place at the end of each month, roads at the village and sector levels have been repaired. Notably, Rwandan youth volunteers involved in community policing under the Ministry of Local Government (MINALOC, 2021) have constructed and repaired roads. A total of 17,251 km of new roads were constructed, with an estimated value of Rwf 953,800,000. Additionally, 32,386 km of roads have been repaired, amounting to a value of Rwf 323,860,000.
 ,   
     Page number
               63.00
     Add exact paragraph
               Deployment of community health workers in all villages</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2023/VNR%202023%20Rwanda%20Report.pdf</t>
   </si>
   <si>
     <t>Saint Kitts and Nevis</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2023/VNR%202023%20Saint%20Kitts%20and%20Nevis%20Report.pdf</t>
   </si>
   <si>
     <t>Saint Lucia</t>
   </si>
   <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/23570SAINT_LUCIA_VNR_REPORT_JUNE_2019.pdf</t>
+  </si>
+  <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2025/VNR%202025%20St%20Lucia%20Report.pdf</t>
   </si>
   <si>
-    <t>https://sustainabledevelopment.un.org/content/documents/23570SAINT_LUCIA_VNR_REPORT_JUNE_2019.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>Saint Vincent and the Grenadines</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/26194SaintVG_Main_Messages_of_the_VNR_St_Vincent_and_the_Grenadines_May_7_715.pdf</t>
   </si>
   <si>
     <t>Samoa</t>
   </si>
   <si>
+    <t>SDG 3, SDG 5</t>
+  </si>
+  <si>
+    <t>Page number
+              50.00
+    Add exact paragraph
+              On 9 November the first medical team arrived from Australia. Thereafter, 45 Emergency Medical Teams rotations from 15 countries and organisations involving 549 personnel were deployed to support the national teams under the joint coordination of WHO and the Government of Samoa. The bulk of the total vaccines of 265,500 units as well as 100,000 IU of Vitamin D were procured through UNICEF.[...] A number of individuals from overseas also volunteered their services in their areas of specialisations crucial to the national response. The last medical teams of Samoan expatriate doctors left in March 2020.[…] Several other key service providers were important to the mass vaccination and measles response work. [...] The data collection was supported by the Samoa Bureau of Statistics and volunteers mostly from other institutions, the UN, MCIT and Samoa Information and Technology Association (SITA).
+,   
+    Page number
+              140.00
+    Add exact paragraph
+              Over a period of two days (5th and 6th December 2019), Samoa executed a mass measles vaccination campaign resulting in 95% herd immunity. Close to 150 vaccination teams including both national and expatriate personnel from medical emergency teams and volunteers from the private sector. This included members of the SITA who provided E-forms and a platform for real-time tracking of the teams and vaccination numbers. The village councils, women’s committees, the village representatives through the MWCSD were also critical in the successful implementation.</t>
+  </si>
+  <si>
+    <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=2085&amp;menu=3170</t>
+  </si>
+  <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/10371Samoa%20Summary%20NVR_2016.pdf</t>
+  </si>
+  <si>
     <t>SDG 2</t>
   </si>
   <si>
     <t>Page number
               52.00
     Add exact paragraph
               Community Gardens and Food Security Projects Community-led initiatives such as community gardens and food security projects have been successful in increasing access to fresh and nutritious food. These projects not only address immediate food needs but also promote community resilience and self-sufficiency. Initiatives by the Women in Business Development Inc. (WIBDI)44 provide opportunities for persons with disabilities to earn an income and develop their skills through direct employment or selfemployment, including organic and sustainable farming and the production of traditional fine mats. The Association for the Development of Human Resources in Agriculture (ADHRA) also promotes sustainable agriculture and food security in Samoa, including collaboration with volunteers to establish vegetable gardens across the country.</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2024/57962%20-%20UN%20Samoa%20-%20VNR%20report%20Final.pdf</t>
-  </si>
-[...18 lines deleted...]
-    <t>https://sustainabledevelopment.un.org/content/documents/10371Samoa%20Summary%20NVR_2016.pdf</t>
   </si>
   <si>
     <t>San Marino</t>
   </si>
   <si>
     <t>Page number
               21.00
     Add exact paragraph
               The purpose of these services is also to offer all-round assistance to persons with disabilities and their family members, also from the point of view of social integration and inclusion, where possible also in the workplace, by promoting cooperation at all levels with other State services, cultural and voluntary associations, other services of the Social and Health Department and with private companies
 ,   
     Page number
               37.00
     Add exact paragraph
               Antimalarial chemoprophylaxis is provided free of charge to all those volunteering in countries at risk and a Travel Medicine service provides advice to all travelers. The limited cases of tuberculosis are mostly imported.
 ,   
     Page number
               121.00
     Add exact paragraph
               There are also special stay permits, which are granted for one of the following reasons: education, sport, therapy, assistance, rehabilitation and rest, worship, humanitarian reasons, international volunteering, working holiday programs.
 ,   
     Page number
               137.00
     Add exact paragraph
               The Territorial Control Unit is made up of the staff of the Civil Police Fire-fighting Section and, if necessary, of the staff of the State Corporations, the Planning Office, UGRAA (ecological guards, operational teams and any external collaborators) and of the Civil Protection Voluntary Associations.</t>
   </si>
@@ -4869,109 +4869,109 @@
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/19253Rapport_national_volontaire_Snegal_versionn_finale_juin_2018_FPHN2.pdf</t>
   </si>
   <si>
     <t>Page number
               15.00
     Add exact paragraph
               35. The density and dynamism of international and national volunteer exchanges place Senegal at the forefront of volunteering. Volunteerism strives to "leave no one behind" and mobilizes more than 50,000 people for sustainable development. In addition, it plays an important role in community development, including health and basic education. Regarding SDG 5, on gender promotion, 12,054 women benefited from 76 community-based microprojects. Since 2020, volunteering has been at the forefront of the fight against the Covid-19 pandemic.    
 36.  Senegal has adopted Framework Act No. 14-2021 on volunteering, which aims to establish the legal framework for creating an environment conducive to the promotion and development of volunteering.
 37. In addition, volunteering is a vehicle for social inclusion. As such, Senegal is promoting volunteerism to combat mass youth unemployment through the rapid implementation of the emergency plan for socio-economic integration and youth employment (XËYU NDAW ÑI). In June 2021, a special campaign made it possible to recruit 1,000 volunteers from the National Civic Service and 500 socio-educational animators for the management and animation of the youth infrastructure network. The continuation of this policy will enable Senegal to implement strategies and policies to "leave no one behind".</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2022/VNR%202022%20Senegal%20Report.pdf</t>
   </si>
   <si>
     <t>Serbia</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/23471Serbia_VNR_Report_2019_final.pdf</t>
   </si>
   <si>
     <t>Seychelles</t>
   </si>
   <si>
+    <t>Page number
+              110.00
+    Add exact paragraph
+              Civil society has also been a strong partner in the fight against the COVID-19 pandemic. Similarly, they have voiced their appreciation for our health workers’ efforts and encouraged the public to heed the expert advice and respect the safety measures in place. In particular, some NGOs have assisted the Government as volunteers amidst the outbreak, particularly in contact tracing, which also involves data collection and input.</t>
+  </si>
+  <si>
+    <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=2192&amp;menu=3170</t>
+  </si>
+  <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2025/VNR%202025%20Seychelles%20Report.pdf</t>
   </si>
   <si>
-    <t>Page number
-[...7 lines deleted...]
-  <si>
     <t>Sierra Leone</t>
   </si>
   <si>
+    <t>Page number
+              3.00
+    Add exact paragraph
+              The United Nations Population Fund (UNFPA) has also been supportive in financing some technical sessions, as well as the Voluntary Service Overseas Sierra Leone for financing some aspects of the field data collection. We recognise all those who made contributions to the preparation of this report that we could not mention here.</t>
+  </si>
+  <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/279542021_VNR_Report_Sierra_Leone.pdf</t>
+  </si>
+  <si>
+    <t>SDG 11, SDG 6</t>
+  </si>
+  <si>
+    <t>Page number
+              18.00
+    Add exact paragraph
+              The 2030 Agenda recognizes the vital role of volunteers and Volunteer Involving Organizations (VIOs) in SDGs implementation. The CSO integrated platform in Sierra Leone has raised the voice of volunteers, as critical partners for achieving the SDGs. Volunteers are able to reach distant communities and contribute to data collection, validation and consultation processes in local communities.
+,   
+    Page number
+              42.00
+    Add exact paragraph
+              National cleaning is another form of community mobilization using volunteers that improves health and sanitation.</t>
+  </si>
+  <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/23378Sierra_Leone_VNR_FINAL.pdf</t>
+  </si>
+  <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/10720sierraleone.pdf</t>
+  </si>
+  <si>
     <t>SDG 1, SDG 2, SDG 3, SDG 4, SDG 5, SDG 8, SDG 13, SDG 16, SDG 17</t>
   </si>
   <si>
     <t>Page number
               15.00
     Add exact paragraph
               In partnership with the Volunteers Involving Organization of Sierra Leone (VIONET Sierra Leone)—a national network of volunteer groups—, regional stakeholder sensitization workshops and media engagement were organized on the Sierra Leone Integrated National Financing Framework (INFF). The campaigns called for increased mobilization of local resource for financing the SDGs and local community development programmes. In preparing the Sierra Leone SDGs Acceleration Roadmap for presentation at the 2023 SDG Summit in New York, over 100 participants were brought together to discuss SDG needs for the remaining years of the 2030 agenda. This was a nationwide consultative process, including central and local government practitioners, development partners, civil society, parliament, private sector representatives, and academia. Also, as part of the 2023 Global Goals Week of Action in Sierra Leone, the Ministry of Planning and Economic Development and the UNDP partnered with VIONet Sierra Leone, to organise an SDG Floating Parade. Similar to the roadmap preparation, the parade brought together stakeholder actors from government institutions, the UNCT, the private sector, civil society and volunteer groups, and the media. 
 ,   
     Page number
               72.00
     Add exact paragraph
               iv. Promoting volunteerism as a cross-cutting means of implementation of the 2030 Agenda The government of Sierra Leone and its development partners fully recognize the crucial role of volunteerism as a powerful and cross-cutting instrument for implementing the 2030 Agenda for Sustainable Development. The country has an existing legal and policy environment that encourages the spirit of volunteerism among civil society and youth to contribute to the development process. Among key legal and policy instruments for promoting volunteerism are the recently launched National Volunteering Policy, the MTNDP (2024-2030), and the National Youth Service Strategy and Roadmap for Implementation, The National Volunteering Policy serves as a framework for the engagement of volunteers and the promotion of volunteerism throughout the country. Its primary objective is to bolster the role of volunteers and Volunteer involving organisations in contributing to national development. A major organisation that actively works with the Government of Sierra Leone and partners in promoting volunteering in Sierra Leone is the VIONet. As a network of Volunteer involving organizations, VIONet provides a platform for: i) collective and coordinated answers and joining initiatives for volunteerism; ii) exchanging information and experience on volunteerism and policy-related initiatives and ideas; iii) strengthening its membership; iv) supporting local and international campaigns; and v) improving regional networking and solidarity activities. The key areas of intervention are education, environment, climate change, health, hygiene and sanitation, disaster management, Employment and skills development, peace and security, youth and women empowerment, gender equality, food security and nutrition. To leverage the potential of volunteerism as a cross-cutting means of implementing the 2030 Agenda, the government of Sierra Leone, Volunteer-related orgainsations, and other partners will continue to mainstream volunteerism in key strategies, programmes, and policies. Tools will be developed, and partnerships and capacities built to enhance the recognition and promotion of volunteerism, and the measurement of its contributions to the SDGs achievement in the country. Existing volunteering initiatives and programmes will be strengthened, and more investment will be made to maximize the mobilization of national and international volunteers to contribute to national development programmes, and peacebuilding efforts and enhance knowledge transfer.  </t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2024/VNR%202024%20Sierra%20Leone%20Report.pdf</t>
-  </si>
-[...27 lines deleted...]
-    <t>https://sustainabledevelopment.un.org/content/documents/10720sierraleone.pdf</t>
   </si>
   <si>
     <t>Singapore</t>
   </si>
   <si>
     <t>SDG 1, SDG 3, SDG 10, SDG 12</t>
   </si>
   <si>
     <t>Page number
               13.00
     Add exact paragraph
               Community Link (ComLink) is a nationwide initiative that undertakes a family-centric approach to supporting lower-income households by reaching out to families to understand their needs and aspirations, co-developing an action plan catered to their circumstances, and bringing together community partners and volunteers to support the family as they work towards stability, self-reliance, and social mobility. Community partners, corporates, and volunteers also help to develop customised programmes and services that meet the specific needs of families in each of the 21 ComLink communities across Singapore.
 [...]
 SG Cares Volunteer Centres, operated by community-based organisations, have been established in Singapore’s 24 towns to identify areas of need, deploy volunteers, and channel resources to address them and plug the gaps through community partnerships.
 [...]
 In 2022, the National Volunteer and Philanthropy Centre organised CoLabs for lower-income families and identified solution spaces to create a more enabling environment to empower low-income families.
 ,   
     Page number
               19.00
     Add exact paragraph
               The Women’s Health Committee, comprising stakeholders from community outreach and advocacy organisations, healthcare partners, and Government Engaging Stakeholders agencies, actively looks at equipping all female Singapore residents with knowledge and skills to improve their health and well-being. Programmes include talks on cancer awareness and early detection conducted in schools, as well as workshops that equip volunteers with the knowledge on bone health and skills to administer the Osteoporosis Self-Assessment Tool for Asians for seniors.
 ,   
     Page number
               38.00
     Add exact paragraph
@@ -5014,269 +5014,269 @@
     Add exact paragraph
               Thus, community outreach and stewardship programmes are vital in encouraging nature conservation efforts with members of the public and other stakeholders. Building on the pool of volunteers nurtured through community engagement projects like the Comprehensive Marine Biodiversity Survey, the MCAP keeps these volunteers engaged in nature appreciation and conservation through talks and workshops, SCUBA diving, citizen science activities and nature ambassador opportunities.
 ,   
     Page number
               58.00
     Add exact paragraph
               Another initiative under CIN is the Citizen Science programme. Volunteers conduct surveys of various animal groups, such as butterflies, birds and dragonflies.
 ,   
     Page number
               62.00
     Add exact paragraph
               Access to our justice system is important to ensure inclusivity and effectiveness. Pro bono legal services are provided through a partnership between the Government, the Law Society of Singapore, various volunteers and volunteer welfare organisations.
 ,   
     Page number
               63.00
     Add exact paragraph
               In a significant shift of policy, the Government started direct funding of criminal legal aid since 2015. This was supported by a significant increase in resources from volunteer lawyers and law firms. The number of CLAS applicants who received full representation or unbundled legal services increased fourfold between 2014 and 2017</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/19439Singapores_Voluntary_National_Review_Report_v2.pdf</t>
   </si>
   <si>
     <t>Slovakia</t>
   </si>
   <si>
+    <t>Page number
+              124.00
+    Add exact paragraph
+              The total amount of ODA provided by the Slovak Republic reached approximately EUR 142 million in 2021. For the period 2018-2020, the Ministry of Foreign and European Affairs / Slovak Aid Agency launched 39 calls for grant applications, supporting 169 projects for a total amount of more than EUR 12.5 million. In 2018-2020, the Slovak Republic also funded the deployment of 69 volunteers to developing countries, provided financial contributions through its embassies (microgrants) totalling approximately EUR 1.64 million and carried out 37 activities under the CETIR/Sharing Slovak Expertise programme. Although Slovakia is continuously committed to the international target of 0.33% of ODA to GNI by 2030, it is lagging behind meeting this target (0.15% of GNI in 2022).</t>
+  </si>
+  <si>
+    <t>https://hlpf.un.org/sites/default/files/vnrs/2023/VNR%202023%20Slovakia%20Report.pdf</t>
+  </si>
+  <si>
     <t>SDG 12, SDG 13, Cross-cutting</t>
   </si>
   <si>
     <t>Page number
               17.00
     Add exact paragraph
               Apart from the above described formal mechanisms, the Slovak government recognises the crucial importance of individual commitment and cross-generational engagement to implement the 2030 Agenda. To foster and scale up citizens’ voluntary activities aimed at sustainability, the Slovak government has approved a microgranting scheme, which will support microprojects focusing on sustainable development implemented by local communities, schools and civil society organisations. In addition, voluntary engagement is promoted through the Volunteer of the Year award, which was in 2018 for the first time presented also in a special category devoted to contribution to the 2030 Agenda. Voluntary commitment to sustainability by the private sector is crucial as well. Companies can change Slovakia for the better by treating their employees, their suppliers, the environment, and the local community fairly.
 ,   
     Page number
               54.00
     Add exact paragraph
               An important mechanism to support civil society organisations financially, is the possibility to assign 2 % of an individual’s annual personal income tax to a selected non-profit organisation. If an individual has been engaged in volunteering activities in the previous year, they have an opportunity to designate 3 % of their income tax.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/19604Slovakia_Agenda2030_VNR_Slovakia.pdf</t>
   </si>
   <si>
-    <t>Page number
-[...7 lines deleted...]
-  <si>
     <t>Slovenia</t>
-  </si>
-[...25 lines deleted...]
-    <t>https://sustainabledevelopment.un.org/content/documents/16313Slovenia.pdf</t>
   </si>
   <si>
     <t>Cross-cutting, SDG 1, SDG 11, SDG 16, SDG 3, SDG 8</t>
   </si>
   <si>
     <t>Page number
               30.00
     Add exact paragraph
               The Sopotniki Institute is a non-governmental voluntary organisation. By offering free transport, it provides access to public and private services for the elderly: doctors, stores, pharmacies, garden centres and hospitals. It also takes customers on private visits and to cultural events in the local area. By providing mobility opportunities, it aims to prevent or break the isolation and loneliness of elderly people from mainly smaller, more remote villages, who almost never leave their homes due to the remote location, lack of vehicles or poor transport connections. Safe mobility for the elderly should be ensured as one of their basic rights to access everything they require. The heart of the service is the relationship between the volunteers (drivers) and the elderly.
 The entire operating model is built so as to ensure everything needed for a safe and enjoyable trip. The central value of the operation of the Institute is solidarity among people and generations. It promotes the social inclusion of the elderly and social contacts; the elderly should enjoy an active social life, remain independent and live in a home environment for as long as possible, to which the possibility of mobility contributes. The programme also facilitates access to healthcare services for older citizens.
 ,   
     Page number
               66.00
     Add exact paragraph
               The Reuse Centre (RC), established in 2011, operates as a social enterprise in the reuse sector at six locations throughout Slovenia. [...] The RC collaborates with volunteers, innovators and young industrial designers. It represents an example of good practice in achieving common values, such as environmental protection, fighting poverty, the social integration of hard-to-place individuals in the labour market, the preservation of craft and trade professions and the development of green jobs in interdisciplinary fields.
 ,   
     Page number
               84.00
     Add exact paragraph
               In 2017, the Government of the Republic of Slovenia implemented The programme of the Government of the Republic of Slovenia to enhance integrity and transparency 2017, which specifies the measures to enhance the integrity of all public institutions and their employees. In 2018, Slovenia adopted the Non-Governmental Organisations Act and the Ordinance on the development strategy of non-governmental organisations and volunteering until 2023, which will contribute to the transparent operation and optimisation of the funding of non-governmental organisations.
 ,   
     Page number
               88.00
     Add exact paragraph
               Slovenia is also engaged in strengthening support organisations for establishing future connections between organisations that are active in the field of international humanitarian aid and international volunteering. In 2018, Slovenia, inter alia, supported a project to raise the awareness of the Slovenian (and European) public as to the relationship between universal sustainable development and migration, its role in the EU and in developing countries, and the EU’s contribution to development cooperation.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=1689&amp;menu=3170</t>
   </si>
   <si>
+    <t>SDG 1, SDG 4, SDG 8, Cross-cutting</t>
+  </si>
+  <si>
+    <t>Page number
+              17.00
+    Add exact paragraph
+              Slovenia strives to address key challenges in securing quality life for all, and our activities will be focused on: [...] Enhancing cooperation, solidarity, and volunteerism, including through promoting social innovations
+,   
+    Page number
+              18.00
+    Add exact paragraph
+              By co-financing social security programmes over a long period, the Republic of Slovenia promotes and provides employment to more than 500 experts (social workers, psychologists, educators, etc.) in a range of 400 positions of full-time employment. These programmes include approximately 8,400 volunteers, whose work and (in particular) experience is a significant contribution to the greater quality of the implementation of the programmes. As a rule, the funds are used to cover the labour costs of professional staff and the material costs necessary for the implementation of the programmes.
+,   
+    Page number
+              62.00
+    Add exact paragraph
+              As the key representative of Slovenian youth, the priority areas of MSS are youth employability, housing issues, education, health, participation, mobility, information-sharing, volunteering, and youth organising. The UN Youth Delegate of Slovenia in 2017 is focused on youth participation, including economic participation (decent work, accessible housing, quality education, non-formal education, employability, and entrepreneurship), political participation (formal and informal participation, active citizenship, and advocacy), and community participation (youth policies on local level, youth organising, volunteering, youth work, and intergenerational and intercultural dialogue).
+,   
+    Page number
+              65.00
+    Add exact paragraph
+              Skills and competencies for employability The current focus of Slovenia is to boost relevant skills for employment, decent jobs, and entrepreneurship. The youth sector in Slovenia plays a vital role in this process. As young people face the challenge of a lack of practical individual skills and competencies that employers seek (such as communication, teamwork, management, and planning), the youth sector serves as an indispensable provider of non-formal education through civic projects, learning programmes, and volunteering opportunities. Slovenia is the only OECD member in which the proportion of young volunteers is higher than the proportion in other age groups: as many as 40% of youth are volunteers.</t>
+  </si>
+  <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/16313Slovenia.pdf</t>
+  </si>
+  <si>
     <t>Solomon Islands</t>
   </si>
   <si>
+    <t>SDG 10, SDG 5</t>
+  </si>
+  <si>
+    <t>Page number
+              41.00
+    Add exact paragraph
+              The West ‘Are’Are Rokotanikeni Association is a women-led, volunteer-run savings club that gives women a place to come together, learn more about managing finances and store their savings safely. There are branches of these savings clubs all over the country, which means women living in remote areas are not excluded. More and more women have been volunteering at WARA each year, and in 2015 it had 1,065 members. In the 10 years of the savings club, members have taken out over 1,000 loans and saved more than a million Solomon Islands dollars.</t>
+  </si>
+  <si>
+    <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=1788&amp;menu=3170</t>
+  </si>
+  <si>
     <t>Page number
               70.00
     Add exact paragraph
               The Solomon Islands Government successfully hosted the 2023 XVII Pacific Games, a testament to the power of partnerships and a shared vision. The Government’s proactive bid in 2016 and the 2017 Pacific Games Act provided the legal and organizational framework for the event. The theme of the Games, “Challenge, Celebrate, and Unite”, inspired stakeholders across sectors to work collaboratively, strengthening the position of Solomon Islands as a regional leader. The opening ceremony and inclusive sporting program showcased Pacific unity and diversity, while the event strengthened bonds of friendship throughout the region. The seamless execution of the Games was made possible through the full cooperation and active participation of all involved, including government agencies, volunteers, and the wider community. </t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2024/VNR%202024%20Solomon%20Islands%20Report.pdf</t>
   </si>
   <si>
-    <t>SDG 10, SDG 5</t>
-[...10 lines deleted...]
-  <si>
     <t>Somalia</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2022/VNR%202022%20Somalia%20Report_0.pdf</t>
   </si>
   <si>
     <t>South Africa</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/23402RSA_Voluntary_National_Review_Report___The_Final_24_July_2019.pdf</t>
   </si>
   <si>
     <t>South Sudan</t>
   </si>
   <si>
     <t>SDG 3, SDG 4, SDG 5</t>
   </si>
   <si>
     <t>Page number
               7.00
     Add exact paragraph
               Volunteerism and SDGs Implementation  Volunteerism and SDGs Implementation The contributions of volunteerism in South Sudan cut across all the 17 SDGs. In 2022, South Sudan was the second largest host of UN volunteers in the world, with 598 UN Volunteers with extensive professional experience to support the implementation of the SDGs. UNFPA implemented a Deploying Midwives (DM) and Strengthening Midwifery Services Projects aimed at increasing access to professional midwifery and sexual reproductive health services for women and girls in South Sudan. From 2013 to 2021, a total of 42 UN Volunteer midwives (national and international) were deployed at Government health facilities across the country. This deployment resulted in improved provision of maternal and SRH services. The volunteer midwives were also instrumental in building the capacity of the national midwives through clinical mentoring and teaching at the Health Sciences Institutes. Volunteerism under this programme extended beyond clinical care.  Other notable examples of contribution of volunteerism include the South Sudan Red Cross Society promotion of volunteerism as mean of critical service delivery countrywide. In the education sector, the level of annual teacher recruitment has been severely affected by budgetary constraints preventing schools from recruiting permanent teachers and pushing them to fill gaps using volunteers and part-time staff funded by direct contributions from parents or through capitation grant. Data from the Ministry of General Education indicate that there are 10,697 volunteer teachers in the primary, 1,106 volunteer teachers in the Secondary and 10,154 volunteer teachers in the pre-primary education systems. Government commitment to reverse this trend is reiterated in the General Education Sector Plan (GESP) 2023–2027, which will support the recruitment of circa 13,800 teachers over the five-year period to address the shortages, giving special considerations to qualified volunteer teachers in the recruitment process.  Strengthening collaboration among volunteerism organizations, namely the United Nations Volunteers (UNV), South Sudan Red Cross, and local volunteerism organisations will be important to address data availability and normative framework issues.   
 ,   
     Page number
               6.00
     Add exact paragraph
               Volunteers • Help country’s efforts in the implementation of SDGs providing critical services to the vulnerable population.  
 ,   
     Page number
               66.00
     Add exact paragraph
               5.7 Volunteerism and Provision of Critical Services in South Sudan Volunteerism plays a key role in the South Sudanese society. At the community level, people engage in mutual help and campaigns to help address developmental issues, respond to conflict, crisis, and humanitarian situations. Whether formal or informal, volunteerism’s contribution to the development and peacebuilding processes has always been crucial and fully recognized by the government and its partners. The contributions of volunteerism in South Sudan cut across all the 17 SDGs. UNFPA implemented a Deploying Midwives (DM) and Strengthening Midwifery Services Projects aimed at increasing access to professional midwifery and sexual reproductive health services for women and girls in South Sudan. From 2013 to 2021, a total of 42 UN Volunteer midwives (national and international) were deployed at Government health facilities across the country. The deployment of volunteer midwives was done at a critical juncture in South Sudan, immediately after South Sudan Independence when South Sudan only had 8 qualified midwives and when a long period of conflict had adversely affected the delivery of social services including maternal/sexual reproductive health services. This deployment resulted in improved provision of maternal and SRH services directly reaching about 1.5 million women with Antenatal Care, Skilled Birth Attendance, Post Natal Care and Family Planning services. The volunteer midwives were also instrumental in building the capacity of the national midwives through clinical mentoring and teaching at the Health Sciences Institutes. Volunteerism under this programme extended beyond clinical care. It fostered a culture of shared knowledge, community service, and resilience. The volunteer midwives brought diverse experiences and skills, creating a rich environment for learning and professional growth. Their commitment and dedication exemplified the spirit of volunteerism, demonstrating the powerful impact that volunteers can have on community health and well-being in challenging contexts. Other notable examples of contribution of volunteerism include the South Sudan Red Cross Society promotion of volunteerism as mean of critical service delivery countrywide. With its thousands of volunteers deployed across the country, the South Sudan Red Cross Society has contributed immensely to the implementation of the SDGs especially SDGs 2, 3, 5, SDG 6, 10, 13 and 17.In the education sector, the level of annual teacher recruitment has been severely affected by budgetary constraints preventing schools from recruiting permanent teachers and pushing them to fill gaps using volunteers and part-time staff funded by direct contributions from parents or through capitation grant. Data from the Ministry of General Education indicate that there are 10,697 volunteer teachers in the primary, 1,106 volunteer teachers in the Secondary and 10,154 volunteer teachers in the pre-primary education systems. Government commitment to reverse this trend is reiterated in the General Education Sector Plan (GESP) 2023–2027, which will support the recruitment of approximately 13,800 teachers over the next five years to address the shortages and giving special considerations to qualified volunteer teachers in the recruitment process. In 2022, South Sudan was the second largest host of UN volunteers in the World, after Columbia, with 598 UN Volunteers with extensive professional experience to support the implementation of the SDGs. The UN Volunteers served mostly in UN entities in the fields of health, engineering, aviation, transport and logistics, legal affairs, refugee protection, child protection, human rights, gender affairs, communications, and public information, among other areas (SDGs 4,5,16 &amp;17). With financial assistance from the UN Peacebuilding Fund; the Government of South Sudan, IOM, UNESCO, and the Community Empowerment for Progress Organization are working with community volunteers to transform youth from gang life to becoming agents of social change. This programme aims to empower members of the gang with technical vocational skills, mental health awareness, psychosocial support, and peacebuilding activities (SDG 8 &amp; 16). The peacebuilding initiative engaged youth in dialogue sessions on gender and in campaigns on activism related to security, governance, gender, and peacebuilding. More than 30,000 young men and women participated in community awareness events. They also took up voluntary roles in social initiatives helping vulnerable community members, including elderly people. South Sudan through the Ministry of Health launched the Boma Health Initiative (BHI) as a national strategy to improve access to health services. The BHI has been supported by UNICEF which is intended to harmonize the delivery of fragmented community health services which are largely supported by non-governmental organizations (NGOs). This strategy is implemented through the support of the community health volunteers (CHVs) who strengthen linkages between communities and primary health facilities. The Eve Organization which was founded in 2005 with the aim of contributing towards social change through promoting gender equity and equality, social justice, peace and security of women and girls. Since 2008 Eve organization has been raising awareness at the grassroots level on the implementation of the 1325 UNSCR. Eve organization community volunteers train chiefs, youth, women leaders to understand the 1325 UNSCR and the National Action Plan for the implementation of the 1325 UNSCR in South Sudan. However, there is insufficient policy and regulatory framework on volunteerism. South Sudan has enacted the South Sudan Red Cross Society Act (2012), the South Sudan Education Act (2012), the Revised National Development Strategy 2021–2024, and the National Health Policy 2016-2026. These key instruments provide a solid foundation for the volunteerism work but are not sufficient to fully address issues of volunteerism in the country. There is an urgent need to put in place a more enabling legal and policy environment for the promotion of volunteerism and providing the best working conditions for volunteers.  There are legal and policy instruments which are still on the floor of the Parliament for deliberations by the Transitional National Legislative Assembly. Among these are the South Sudan Youth Policy and Legal Aid Bill which may cater for volunteer work. In addition to policies and legislation, there is inadequate data on volunteerism in South Sudan. Recommendations  ▪ Expediate the enactment of the South Sudan Youth Policy, Women enterprise fund Bill, Legal Aid Bill and other key instruments to promote volunteerism and its integration in key sectors of the development. ▪ Expedite the enactment of the National Youth Service to further promote youth volunteerism. ▪ Integrate volunteerism into the next National Development Plan and key sectoral policies, plans and strategies. ▪ National Bureau of Statistics to provide a dataset for all volunteers in the country. ▪ Develop the national volunteerism policy and strategy. ▪ Develop and operationalize a national volunteer programme. ▪ Strengthening collaboration among Volunteerism Organizations, namely the United Nations Volunteers (UNV), South Sudan Red Cross, I am Peace Africa, Women 4Women, Voluntary Services Overseas, Banat Power Initiative and Eve Organization, will be important to address data and normative framework issues.  </t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2024/South%20Sudan%202024%20VNR%20Report.pdf</t>
   </si>
   <si>
     <t>Spain</t>
   </si>
   <si>
+    <t>Page number
+              35.00
+    Add exact paragraph
+              The autonomous communities and local authorities have a wide range of measures aimed at reducing poverty, inequality and social exclusion. However, similar to the central Government, many of these actions are framed within the COVID response. [...] Plans for volunteering and participation, as a mechanism for tackling inequality and social exclusion.
+,   
+    Page number
+              105.00
+    Add exact paragraph
+              Cantabria – Promotion of education for social transformation by empowering the associative structure, volunteering and active participation of civil society through various grant schemes. [...] Castile and León – Grants to promote education for global citizenship by developing education and social awareness, volunteering and the active participation of society.
+,   
+    Page number
+              144.00
+    Add exact paragraph
+              Contributions from the autonomous communities and local entities [...] Home volunteering programmes for elderly people and creating spaces, environments and networks for caring for people in vulnerable or isolated positions and/or who lack autonomy.
+,   
+    Page number
+              285.00
+    Add exact paragraph
+              Promotion of the transformative role of an active, critical citizenship committed to social change by strengthening education for sustainable development and global citizenship, and promoting volunteerism in global affairs, providing sufficient resources, in line with the areas of action prioritized by the United Nations Educational, Scientific and Cultural Organization (UNESCO).
+,   
+    Page number
+              326.00
+    Add exact paragraph
+              The institutional commitment that frames the definition of the 2030 Sustainable Development Strategy would not have been possible without the drive of multiple wide-ranging civil society groups and organizations. These organizations are key players in bringing global frameworks for action for sustainable development closer to the public and ensuring they relate to people’s concerns, increasing their knowledge and raising awareness to promote transformational behaviour in pursuit of sustainable development, as well as initiatives and practices such as volunteering, acting from the local to the global.</t>
+  </si>
+  <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/279422021_VNR_Report_Spain.pdf</t>
+  </si>
+  <si>
     <t>Cross-cutting, SDG 10, SDG 11, SDG 17</t>
   </si>
   <si>
     <t>Page number
               19.00
     Add exact paragraph
               In an outstanding exercise of shared construction, on 9 April the Congress of Deputies hosted the most important event in this process, organized by thirteen networks and platforms, three nationwide trade unions, twenty-five civil society organizations and four university research institutes and study centres. Noteworthy among these organizations is the Third-Sector Platform, which includes Spain’s Volunteering Platform, the European Anti-Poverty Network in Spain, the Social Action NGO Platform, the Spanish Committee of Representatives of Persons with Disabilities, the Coordination Body for Non-Governmental Development Organizations, (NGDOs), the Platform for Children, the Spanish Red Cross, Caritas, and Spain’s National Organization of the Blind (ONCE).
 ,   
     Page number
               26.00
     Add exact paragraph
               For example, the Platform of the Third Sector is composed of 20 organizations and represents about 30,000 entities, of which 645,000 workers and 1,300,000 volunteers form part.
 ,   
     Page number
               165.00
     Add exact paragraph
               Measures implemented by the Community of Madrid: Volunteering Strategy of the Community of Madrid (2017-2021)</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/203295182018_VNR_Report_Spain_EN_ddghpbrgsp.pdf</t>
   </si>
   <si>
     <t>SDG 5, SDG 8, SDG 16, SDG 17</t>
   </si>
   <si>
     <t>Page number
               47.00
     Add exact paragraph
               La doble jornada laboral de las mujeres contempla la suma de cargas relativas a tres aspectos: empleo, familia y hogar. Como puede observarse, el trabajo no remunerado en las mujeres es la principal ocupación de las mismas (un 26,5%, frente a un 14% en los hombres). Este trabajo no remunerado incluye el cuidado y educación de sus hijos/as o nietos/as, cocinar y realizar tareas domésticas, cuidado de familiares ancianos o con alguna discapacidad, hacer un curso o formación, actividades deportivas, culturales o de ocio, políticas o sindicales, actividades de voluntariado o caritativas.
 ,   
     Page number
               194.00
     Add exact paragraph
               Destaca, por ejemplo, Andalucía con el proceso de diálogo social y participación ciudadana en la reciente elaboración del Pacto Económico y Social por el Impulso de Andalucía o el I Plan Estratégico Integral de Voluntariado y Participación Ciudadana en Andalucía, Horizonte 2026 que contempla como meta el fortalecimiento de la sociedad civil, la participación ciudadana, el voluntariado y la solidaridad en Andalucía.
 ,   
     Page number
               225.00
     Add exact paragraph
               La reforma del Estatuto de los Trabajadores, nuestra legislación laboral fundamental establecida en 1980, para adecuarla a las demandas y realidades del siglo xxi. El mundo laboral está siendo objeto de transformaciones en el conjunto de sus actividades, productivas y no productivas. Como consecuencia, la protección que ofrecen los diferentes y dispersos estatutos jurídicos es, en muchos casos, insuficiente. En la hora de la transición ecológica, la digitalización, la globalización y el cambio demográfico, es ineludible adaptar el marco regulatorio de nuestro mercado laboral para  asegurar la rotección de todas las personas trabajadoras y mejorar sus condiciones laborales. Esta reforma garantizará un conjunto de derechos comunes para todos los tipos de trabajo, desde el trabajo por cuenta ajena o propia hasta otras actividades como el trabajo asociado, el trabajo de cuidados, el voluntariado o la cooperación.</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2024/VNR%202024%20Spain%20Report.pdf</t>
-  </si>
-[...27 lines deleted...]
-    <t>https://sustainabledevelopment.un.org/content/documents/279422021_VNR_Report_Spain.pdf</t>
   </si>
   <si>
     <t>Sri Lanka</t>
   </si>
   <si>
     <t>SDG 4, SDG 5, SDG 8, SDG 11, SDG 16, Cross-cutting</t>
   </si>
   <si>
     <t>Page number
               19.00
     Add exact paragraph
               The Sri Lanka VNR process was a collaborative and inclusive process that included multi-stakeholder engagement – government, private sector, academia, development partners and CSOs including Volunteer Involving Organizations (VIOs).
 ,   
     Page number
               28.00
     Add exact paragraph
               The government has realized that the volunteerism is an important cross-cutting aspect that contributes to all 17 of the SDGs. While separate National Policies may align with each of the separate Goals, a National Policy on Volunteerism would go a long way to support the achieving of all the goals in general, and is thus an essential requirement.
 ,   
     Page number
               81.00
     Add exact paragraph
               It is equally important to develop linkages between universities and the private sector when designing courses to match skills demand of a globalized labour market. Including internship and volunteering programmes in schools and universities can also help in equipping students with job-relevant skills.
 ,   
     Page number
               87.00
@@ -5382,105 +5382,102 @@
     <t>Page number
               29.00
     Add exact paragraph
               Unequal access: There are high disparities in education between the eighteen states in Sudan.
 Education is not inclusive. Disproportionate deprivations affect education of IDPs, refugee’s and
 returnees, children with disabilities, and nomadic children. Displaced children, who account for 50
 percent of the IDPs are vulnerable. IDPs schools are built on temporary buildings, most of the
 teachers are volunteers, and approximately half have not been trained as teachers. </t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2022/VNR%202022%20Sudan%20Report.pdf</t>
   </si>
   <si>
     <t>Suriname</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2022/VNR%202022%20Suriname%20Report.pdf</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2025/VNR%202025%20Suriname%20Report.pdf</t>
   </si>
   <si>
     <t>Sweden</t>
   </si>
   <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/279582021_VNR_Report_Sweden.pdf</t>
+  </si>
+  <si>
     <t>https://sustainabledevelopment.un.org/content/documents/16033Sweden.pdf</t>
   </si>
   <si>
-    <t>https://sustainabledevelopment.un.org/content/documents/279582021_VNR_Report_Sweden.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>Switzerland</t>
   </si>
   <si>
+    <t>Page number
+              5.00
+    Add exact paragraph
+              The collective and individual engagement of civil society, with the hard work of many volunteers for example, is a further important factor.</t>
+  </si>
+  <si>
+    <t>https://hlpf.un.org/sites/default/files/vnrs/2022/LB_2022_EN_090620_Link_final.pdf</t>
+  </si>
+  <si>
     <t>SDG 5</t>
   </si>
   <si>
     <t>Page number
               16.00
     Add exact paragraph
               8 Social cohesion and gender equality (SDGs 5, 10, and 16) • All sections of the population are able to participate in the life of society. Honorary positions and volunteer work are recognised and supported as pillars of our society.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/10617Full%20Report%20HLPF%202016_Switzerland_EN%20fin.pdf</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/20152Country_Report_Switzerland_2018_web.pdf</t>
   </si>
   <si>
-    <t>Page number
-[...7 lines deleted...]
-  <si>
     <t>Syrian Arab Republic</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=2391&amp;menu=3170</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2024/VNR%202024%20Syrian%20Republic%20Report.pdf</t>
   </si>
   <si>
     <t>Tajikistan</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2023/VNR%202023%20Tajikistan%20Report.pdf</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/16021Tajikistan.pdf</t>
   </si>
   <si>
     <t>Thailand</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://hlpf.un.org/sites/default/files/vnrs/2025/VNR%202025%20Thailand%20Report.pdf</t>
   </si>
   <si>
     <t>Cross-cutting, SDG 1, SDG 10, SDG 15, SDG 17, SDG 2, SDG 3, SDG 6, SDG 7, SDG 8</t>
   </si>
   <si>
     <t>Page number
               10.00
     Add exact paragraph
               The Government is aware of the profound impact of disasters on the poor. The 2nd National Disaster Prevention and Mitigation Plan, which aims to promote resilience and mitigate disaster impacts especially on the poor and the vulnerable, is currently being drafted. At present, up to 25,915 persons in disaster-prone villages nationwide have been trained in early warning and disaster management. They are called ‘Miss/Mister Early Warning’.Local volunteers have also been trained on crisis and disaster management in the efforts to build community resilience todisasters.
 ,   
     Page number
               14.00
     Add exact paragraph
               Thailand also provides health insurance for both documented and undocumented migrant workers including their dependents, along with a migrant health volunteer program. The migrant health volunteers are not only interpreters in health facilities but also provide health knowledge and help inform migrant communities on their rights and on hygiene and sanitation.
 ,   
     Page number
               27.00
     Add exact paragraph
               Today, Thailand has raised the capacity of 1,629 Local AdministrativeOrganizations to become completely self-reliant in managing energy in communities,with over 6,000 community energy volunteers delivering news and information fromthe Ministry of Energy with approximately at least 300 participants per community.
 ,   
     Page number
               59.00
     Add exact paragraph
               Thailand attaches great importance to mobilizing partnership fromdifferent sectors to support the country’s development scheme. At present, theGovernment has a mechanism in place which promotes the involvement and strengthens the work of social enterprises, civil society organizations and volunteers.
 ,   
@@ -5576,114 +5573,117 @@
     Page number
               73.00
     Add exact paragraph
               The Government should establish a formal mechanism to engage volunteers in the country’s SDGs implementation process, including problem solving, monitoring and evaluation, financial mobilization for sustainable development, as well as raising public awareness on the SDGs.
 ,   
     Page number
               75.00
     Add exact paragraph
               Sectors who participated in the VNR process included the following: 1. Civil society organisations and volunteer networks were consulted through networks previously-established under the Open-Ended Working Group for the SDGs, hosted by the Ministry of Foreign Affairs. The VNR process was informed by data and case studies contributed by: (1) the Volunteer Spirit Network; (2) the Graduate Volunteer Project under Songklanakharin University; (3) Handup Volunteer organization; and (4) the Volunteers for Society Foundation, among many others.[...]
 ,   
     Page number
               76.00
     Add exact paragraph
               Pages 76-77:
 1. Civil Society and Volunteer Networks: 1.1. Overall Views on Sustainable Development: Volunteers are a vital human resource in advancing sustainable development within the country. The promotion of the role of volunteerism serves to create committed and responsible citizens to further the country’s development, while volunteers comprise active citizens that can lay a role in resolving problems. The development of volunteers at all ages is both a target and a means to create a society with social responsibility. Volunteer work should be supported by the government and private sectors in order to institutionalise volunteerism as a tradition in Thailand. 1.2 Challenges: (1) While Thailand has many policies that help to support enabling mechanisms for volunteerism, the Government can play a larger role in supporting volunteers. This includes in coordinating the role of state agencies and local government authorities in coordinating the work of volunteers across the country in a systematic manner. Volunteerism should be promoted in line with the priorities of local communities and areas. Volunteers should also be further empowered to support Thailand’s advancement of the SDGs. (2) The COVID-19 pandemic has resulted in a reduction in the total number of volunteers, given the limitations for joint activities and economic impacts from the crisis. This has led to a shift to online volunteering. However, the existing mechanisms for online volunteering in Thailand are insufficient. (3) The structure, working processes, and regulations of government agencies can sometimes cause delays to projects or lack clarity in implementation. 1.3 Recommendations:  (1) The Government should accelerate the establishment of the National Volunteer Centre in order to set up a dedicated organisation for volunteering. This will allow the effective management of volunteering within the country, leading to improved implementation and raising the capacities of volunteers in a systematic manner in line with international standards. This organisation should be independent and flexible. (2) Thailand should introduce legislation that can support volunteer work, in order to support standardized volunteering and improve on welfare for volunteers. (3) The Government should support the establishment of volunteer centres at the tambon level to act as the central actor in coordinating volunteerism in normal times and in times of crisis. This will also support the participation of the population in resolving local problems sustainably. (4) Thailand should develop a masterplan on promoting the participation of the people and volunteers in advancing sustainable development. This should be developed in tandem with the system and tools to manage volunteerism including through the application of modern technology. (5) The Government should work together with the private sector in creating new forms of volunteering work, in order to respond to the needs of society, the business sector, and the people as a whole. (6) The country should promote research on raising the capacities and number of volunteers, and support the development of curricula and other means of creating more volunteers in education institutions across the country. This will lead to a more professional approach to learning on volunteerism.
 ,   
     Page number
               79.00
     Add exact paragraph
               Thailand has recorded significant progress in its advancement of the 2030 Agenda for Sustainable Development and the 17 Sustainable Development Goals, building on its extensive success in the achievement of the Millennium Development Goals. This has been achieved through the combined efforts and collaboration of the Government and all sectors within Thai society, including the private sector, civil society and volunteers, academia, and ordinary citizens.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/279482021_VNR_Report_Thailand.pdf</t>
   </si>
   <si>
+    <t>https://hlpf.un.org/sites/default/files/vnrs/2025/VNR%202025%20Thailand%20Report.pdf</t>
+  </si>
+  <si>
     <t>Timor-Leste</t>
   </si>
   <si>
+    <t>SDG 3, SDG 4</t>
+  </si>
+  <si>
+    <t>Page number
+              112.00
+    Add exact paragraph
+              Therefore, keeping health services operational during the restrictions and continue reaching those needed, the role of volunteer organizations and volunteers in reaching remote communities and ensuring health services are not interrupted was important during Covid-19. This is something not only new during Covid-19, in fact Timor-Leste’s National Health Sector Strategic Plan 2011-2030 recognizes the engagement of volunteers into health promotion and behaviour change communication initiatives.
+,   
+    Page number
+              113.00
+    Add exact paragraph
+              Good Practice 11: Volunteer health professionals bring vital medical care and Covid -19 vaccination to unreached areas of Timor-Leste The Saude ba Ema Hotu (SABEH, health for all) that provides medical consultation services directly to  communities in the most remote areas through a group of volunteer health care professionals comprising of General Doctors, nurses, midwifes, public health officers, and non-health persons who assist in the delivery of SABEH programmes for community development. In 2021, SABEH engaged 78 volunteers who provided free medical consultation to 7 remotes villages in 4 Municipalities across Timor-Leste, many of which have had no access to regular health services or mobile clinics. Having reached total number of 14,210 patients volunteers provided basic medical consultations, health promotion and prevention, Covid-19 awareness raising, prevention and vaccination, patient home visit and care, and Ante Natal Care programme. SABEH’s volunteers also supported the rollout of Covid-19 vaccinations, which included the administration of 10,458 doses of the Covid-19 vaccine and advocacy for vaccinations to the communities. In addition, SABEH also works with other non-health entities who are interested and willing to perform volunteer services for other social issues in remote communities.
+,   
+    Page number
+              127.00
+    Add exact paragraph
+              With no buildings or students to start with, Kasian visited every household, identifying children between the ages of 2.5 and 4 years old to enroll in her preschools and persuading parents. She began teaching the children herself, giving them basic lessons on reading and writing, and eventually sought out volunteer teachers to help her.</t>
+  </si>
+  <si>
+    <t>https://hlpf.un.org/sites/default/files/vnrs/2023/VNR%202023%20Timor%20Leste%20Report.pdf</t>
+  </si>
+  <si>
     <t>SDG 3, SDG 10, SDG 11</t>
   </si>
   <si>
     <t>Page number
               61.00
     Add exact paragraph
               Box 13: Using volunteers to ensure no one is left behind Although the Saude na Familia programme has enabled doctors to reach rural areas, there are still remote locations where doctors do not reach. Saude Ba Ema Hotu - SABEH (Health for all), a locally registered health association,was established by a single doctor to fill the gap where domiciliary visits may miss certain households. Despite the increase in the number of health posts,there are still a number of remote Sucos (villages) that do not have a doctorstationed there or have not seen a doctor for a number of years and have access to little or no medicine. Volunteer doctors, midwifes and nurses who all sign up for a one-year voluntary period, travel to remote mountainous areas, carrying medicines and equipment on their backs. They provide free medical services to Sucos with no access to a doctor. The volunteers then provide regular visits twice a month for these Sucos. This is the first long-term voluntary programme in the country and aims to encourage Timorese doctors to consider working in rural areas. This programme, while only small, has succeeded in creating partnerships with some private sector companies and individuals to help raise funds for transportation and medicine.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=1573&amp;menu=3170</t>
   </si>
   <si>
-    <t>SDG 3, SDG 4</t>
-[...20 lines deleted...]
-  <si>
     <t>Togo</t>
   </si>
   <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/10503togorapport.pdf</t>
+  </si>
+  <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/16521Togo_EN.pdf</t>
+  </si>
+  <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2022/VNR%202022%20Togo%20Report.pdf</t>
   </si>
   <si>
     <t>Cross-cutting, SDG 1, SDG 17, SDG 8</t>
   </si>
   <si>
     <t>Page number
               35.00
     Add exact paragraph
               In addition, conscious of the key role of volunteering as a powerful human and transversal means of implementing the SDGs, the Togolese State established the Togolese National Volunteering Agency (ANVT) in 2015. This agency is today a tool for mobilizing Togolese volunteers to serve in the fight against poverty, the consolidation of a strong growth foundation and the socioeconomic development of the country.  Togo has thus been striving to build a strong partnership with its citizens towards achieving the 17 SDGs by mobilizing, since 2011, more than 27,000 national and international volunteers for development projects.
 ,   
     Page number
               36.00
     Add exact paragraph
               In the interests of inclusion, Togo launched an innovative volunteering programme in 2016, which enabled it to reach out to a vast target group that had been previously excluded from most youth programmes.  This programme, called Civic Commitment Volunteerism (Volontariat d’Engagement citoyen– VEC), is open to out-of-school and partially schooled youths. The initiative has benefited 8,127 young Togolese nationals, of whom a high proportion were women – 5,446 (i.e. 67 per cent). Another innovative type of volunteering that Togo is currently developing is international reciprocal volunteering, which enables the exchange of volunteers between Togo and other African countries as well as other continents.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/20341Togo_ENGLISH_RAPPORT_DU_TOGO_Version_anglaise.pdf</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://sustainabledevelopment.un.org/content/documents/16521Togo_EN.pdf</t>
   </si>
   <si>
     <t>Tonga</t>
   </si>
   <si>
     <t>Page number
               69.00
     Add exact paragraph
               Table Goal 8 (growth and employment): 8.3.1 Proportion of informal employment in non-agriculture employment, by sex. Value: Population working in subsistence (including volunteer work) - not in agriculture: 55 (females: 97.8, males: 26.4, youth: 46.3)</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/23588Kingdom_of_Tonga_Voluntary_National_Review_2019_Report_web.pdf</t>
   </si>
   <si>
     <t>Trinidad and Tobago</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=1692&amp;menu=3170</t>
   </si>
   <si>
     <t>Tunisia</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=1269&amp;menu=3170</t>
   </si>
@@ -5809,107 +5809,80 @@
     <t>Page number
               25.00
     Add exact paragraph
               People With Disability (PWD): The Fusi Alofa Association together with the Tuvalu Red Cross Society and volunteers assisted as necessary by the Health Department are the institutions that cater for the PWD. The group will further fall behind if they are denied development opportunities. Persons with disabilities living in the outer islands of Tuvalu feel particularly disadvantaged in regard to service provision. In particular they noted that most of the outer island schools do not cater for children with
 disabilities; assistive devices are generally not available; there is a lack of accessibility for people
 with mobility impairments due to poor road conditions and no ramps in public buildings. Persons with disabilities living on the outer islands have asked for equipment, tools for garden work and for housing support. On Funafuti persons with disabilities get together daily to study Braille, play, exercise and share their nourishment. They lack a place for boarding and live with families who bring them daily to a center rented by Fusi Alofa. One of the main difficulties PWDs experience to their full participation in the society is accessibility in terms of physical barriers such as transport or difficult buildings followed by a smaller number of cases of shame or stigma or communication difficulties3. A total of 466 people with disabilities (4.5 per cent of the population) were interviewed in the first study on people with disabilities in Tuvalu;
 ,   
     Page number
               44.00
     Add exact paragraph
               SDG 2: Zero Hunge: Tuvalu has made progress in reducing hunger and improving food security and nutrition. Donors support funding for infrastructure development in education, health, energy, agriculture, etc. The Taiwan Technical Mission dispatched by the Republic of China (Taiwan), has cooperated with the Agriculture Department since 2003. The current projects mainly focus on the production of vegetables and fruits. Demonstration farms have been set up on the main island of Tuvalu and the outer islands, and the cultivation area and crop yield have been continuously expanded. It also assists in holding vegetable and fruit markets. In addition to crop production, it has also worked with the public health department to promote a balanced diet in recent years. The R.O.C.(Taiwan) government has also sent teaching, environment, and information volunteers to assist in school teaching, environmental hygiene, and hospital information system maintenance. Many activities contribute to this such as the Live and Learned project, which focus on promoting household gardening. Live and Learn (LL) Environmental Education is an International NGO base in Melbourne, Australia. There are 12 Offices of LL with 10 in the Pacific and 2 in South East Asia. LL Tuvalu was established in April 2019. There are about 4 main thematic areas for LL which includes: climate change; women in empowerment; livelihood; and water, sanitation and hygiene.
 ,   
     Page number
               60.00
     Add exact paragraph
               The Faka-Laafiga Network then seeks to complement the work of Government service providers by coordinating them with the NGO members and volunteers of the network, who are being trained to be first responders, case workers, and counsellors. Additional contributions to counter domestic violence came from Pacific Women Shaping Pacific Development, which trained 20 volunteer counsellors and mentored on self-care and basic counselling skills including for gender-based violence. More sexual and reproductive health services are available in rural and remote areas with an expansion of outreach clinics by the Tuvalu Family Health Association (TuFHA) including through peer volunteers. Tuvaluans in outer islands learn about TuFHA’s services and outreach schedules through radio broadcasts.
 TuFHA is also a member of the Faka-Laafiga Network and the Tuvalu National Advisory Committee for Children’s Rights, which successfully pushed for legislative amendment repealing corporal punishment in schools in 2017.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=2947&amp;menu=3170</t>
   </si>
   <si>
     <t>Uganda</t>
   </si>
   <si>
+    <t>SDG 17, SDG 4, SDG 6</t>
+  </si>
+  <si>
+    <t>Page number
+              16.00
+    Add exact paragraph
+              Through the concerted efforts of volunteers, Government, civil society, the private sector and the United Nations, Uganda is seeking to strengthen people’s ownership of the 2030 Agenda.
+,   
+    Page number
+              33.00
+    Add exact paragraph
+              Early childhood enrolment can be significantly enhanced if Community-based Early Childhood Development centres, normally managed by untrained volunteers, are supported in terms of state funding, the provision of equipment and learning aids, and basic services such as clean water and toilet facilities.</t>
+  </si>
+  <si>
+    <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=2295&amp;menu=3170</t>
+  </si>
+  <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/10689Uganda%20Review%20Report_CDs1.pdf</t>
+  </si>
+  <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2024/VNR%202024%20Uganda%20Report_1.pdf</t>
   </si>
   <si>
-    <t>SDG 17, SDG 4, SDG 6</t>
-[...18 lines deleted...]
-  <si>
     <t>Ukraine</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=1699&amp;menu=3170</t>
   </si>
   <si>
     <t>United Arab Emirates</t>
-  </si>
-[...25 lines deleted...]
-    <t>https://sdgs.un.org/sites/default/files/documents/20161UAE_SDGs_Report_Full_English.pdf</t>
   </si>
   <si>
     <t>SDG 3, SDG 4, SDG 9</t>
   </si>
   <si>
     <t>Page number
               49.00
     Add exact paragraph
               Youth and COVID-19 Response: Since the emergence of COVID-19, healthcare systems called for volunteers, and in response, the FYA launched initiatives to include Emirati youth in supporting the efforts to combat the virus by providing a free course on the basics of prevention against pandemics, aligning with SDG 3 - Good Health and Wellbeing. As a precautionary measure, the UAE’s Ministry of Education (MoE) implemented distance learning for students in schools and higher education institutions. To transition effectively to distance learning, the MoE conducted remote professional training for nearly 35,000 of its teachers and administrators. It also offered free satellite broadband services for students in areas where the internet was unavailable (SDGs 4 and 9).
 ,   
     Page number
               58.00
     Add exact paragraph
               UAE Volunteers Campaign – Leveraging volunteerism for community response: The community’s response to the UAE Volunteers Campaign has amply demonstrated the eagerness of those who freely volunteer their time and expertise to serve the country in times of crisis with a spirited expression of loyalty, awareness and a social commitment to helping others in times of need. The UAE Volunteers campaign was a joint community response spearheaded by Emirates Foundation. It leveraged volunteerism to fight the pandemic and enable the UAE to be a world leader in gauging the spread of COVID-19. Launched by the Higher National Committee for Regulating Volunteering during crisis, and hosted on volunteers.ae27, the Emirates Foundation operated platform in collaboration with the Ministry of Community Development, the campaign harnessed the community’s desire to ‘give back’ and protect the most vulnerable.
 The campaign attracted more than 65,000 registered volunteers and over 11,000 skill-based volunteers from 165+ nationalities – and provided over 600 opportunities open to all citizens and residents of various ages and skill-sets. Immense progress has been made in field volunteering during the pandemic, as the Foundation’s Takatof and Sanid platforms proudly supported the UAE’s frontline heroes, making every effort in the field in their response to the repercussions of COVID-19, particularly in population mobility and border control points, official quarantine facilities and aiding in public and private building sterilisation efforts. The platforms assembled more than 25,000 registered volunteers of which 8,000+ were skill-based volunteers They represented 140+ nationalities, volunteered in 250+ field opportunities and 60+ virtual opportunities, and also supported other important facilities, including Humanitarian City, the Sinopharm vaccine trials at ADNEC, and related anti-COVID projects across the Emirates.
 Emirates Foundation has also introduced a number of virtual initiatives offering uplifting opportunities for ‘remote’ volunteering that have a positive impact and enable our volunteers to fully engage with communities, albeit at a distance. The ‘Live from Home’ project was designed and introduced in the early phase of the pandemic with the purpose of encouraging households to pursue a healthy indoor lifestyle in the event of possible lockdowns through webinars and inspirational talks in subjects as diverse as music and the performing arts, literature and language, health, COVID-19 awareness, and self-improvement. The platform received over 4,000 views and carried out more than 60 virtual sessions.
 During COVID-19, mental health issues were brought to the forefront of our thinking due to the pressures and stresses of lockdowns, curfews and restrictions on mobility. In order to help those in need of emotional support, Jusoor platform was created to help protect the mental health of individuals and societies across the UAE in light of the risks and possible repercussions of the pandemic, by promoting mental wellbeing. The platform attracted 500+ views and carried out more than 20 virtual sessions with an experienced team of mental health experts, creating a living online community where people share their stories and experiences in complete privacy, and work together to generate a resilient community.
 ,   
     Page number
               59.00
     Add exact paragraph
               [...], aiming to elevate mental health in the community, a Mental Support Line was launched to provide mental support to individuals via a group of trained volunteers including psychologists and mental health professionals. The service is provided in a safe and confidential experience via phone to help the community cope with mental challenges resulting from the ongoing COVID-19 pandemic.
 The line has since become a legacy project and still runs till today addressing various social issues callers may have.
 Consequently, in collaboration with the Ministry of Community Development and in cooperation with the International Association for Volunteer Effort, Emirates Foundation organized the first-of-its-kind ‘Virtual Ideathon’ where NGOs and volunteering organizations from around the world competed to develop sustainable and impactful solutions to key challenges of volunteering during the COVID-19 pandemic. Out of 22 teams from 20 countries, two winning organizations got awarded a grant with the amount of US$ 25,000 to allow the implementation of their idea in the community.
 ,   
@@ -5920,50 +5893,77 @@
 • The Volunteer Department of the UAE Red Crescent Authority attracts volunteers and engages their efforts in realizing SDGs. Volunteers engage in activities that support communities in different development segments, including schools, culture, and economic development.
 • The Emirates Voluntary Academy in Abu Dhabi28 embodies the UAE’s commitment to integrating the volunteerism culture in its major institutions. As a flagship project of the Emirate Volunteer Conference and the Gulf Volunteer Forum, the Emirate Voluntary Academy qualifies local cadres with the help of public, private, and NGO institutions.
 • The Dubai Volunteering Center (DVC)29 is a project pioneered by the Community Development Authority. Through the DVC, both individuals and organizations can register as volunteers for the many events organized by the center under the Volunteers Affairs section.
 • The Sharjah Volunteer Center30, through its e-platform, recruit and manage members whilst improving volunteering skills through workshops that seek to improve the impact of volunteering work.
 ,   
     Page number
               109.00
     Add exact paragraph
               The report focused on seven main pillars, including; Strengthening Economic and Business Growth, the National Disinfection Program and Safe Distancing Rules, Exceptional Rules and Regulations, Strengthening Food Security Strategy, Scientific Research and Innovations, UAE’s Humanitarian Initiatives, UAE Volunteers, and Return to Normalcy.
 ,   
     Page number
               186.00
     Add exact paragraph
               The Ministry of Community Development issued a law regulating volunteer work aimed at spreading,
 encouraging and strengthening the culture of volunteer work and raising awareness of its importance. The number of volunteers during the pandemic reached more than 20,000 volunteers, including 6,738 specialised volunteers from 134 nationalities with 154 volunteering opportunities.
 ,   
     Page number
               187.00
     Add exact paragraph
               We are your family’: An interactive community initiative that urges all members of society, including volunteers registered through the national volunteering platform ‘Volunteers.ae’, to communicate with 15,000 senior citizens throughout the year, through periodic visits and phone calls. Which confirms the consolidation of social relations, and the highest meanings of tolerance and humanity.</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2022/VNR%202022%20UAE%20Report.pdf</t>
   </si>
   <si>
+    <t>Cross-cutting, SDG 14, SDG 16, SDG 2</t>
+  </si>
+  <si>
+    <t>Page number
+              44.00
+    Add exact paragraph
+              Examples of initiatives under the pillar ‘Happiness and Positivity as a Lifestyle’: [...] Engaging volunteers through the Friends of Happiness platform under the NPHP
+,   
+    Page number
+              52.00
+    Add exact paragraph
+              The UAE Food Bank collaborates with local authorities as well as local and international charity organizations to introduce a comprehensive ecosystem aimed at improving the efficiency of food storage, packaging and distribution. It partners with food producers such as hotels, restaurants, supermarkets and farms to store and package excess fresh food effectively. It then works with volunteers and partners to distribute the well-packaged food within and outside of the UAE.
+,   
+    Page number
+              102.00
+    Add exact paragraph
+              A Coastal Oil Spill Cleanup Guide was developed in 2017, which aims to help decision makers, field teams and volunteers to respond quickly to beach pollution and make the right decisions
+,   
+    Page number
+              50.00
+    Add exact paragraph
+              The government works to stimulate and support the participation of the public and private sectors, civil society organizations and individuals to contribute to the social development by supporting volunteerism and encouraging the establishment of civil society associations and institutions of public interest. The number of such associations increased from 115 in 2004 to 175 at the end of 2017. They comprise organizations such as the Red Crescent Authority and registered associations of local governments (Zayed bin Sultan Al Nahayan Charitable and Humanitarian Foundation, Khalifa bin Zayed Al Nahyan Foundation, Mohammed bin Rashid Al Maktoum Humanitarian and Charity Establishment, Al Maktoum Charity Foundation and other associations). These associations and institutions play a broad developmental role in addition to their active contribution in the field of social and humanitarian care by providing in-kind and monetary assistance to families. The activities of the humanitarian associations extend beyond the UAE. In order to strengthen the status of volunteering, a law is being adopted which aims to enhance the social status of voluntary work as a humanitarian act.</t>
+  </si>
+  <si>
+    <t>https://sdgs.un.org/sites/default/files/documents/20161UAE_SDGs_Report_Full_English.pdf</t>
+  </si>
+  <si>
     <t>United Kingdom of Great Britain and Northern Ireland</t>
   </si>
   <si>
     <t>SDG 3, SDG 4, SDG 6, SDG 8, SDG 10, SDG 11, SDG 14, SDG 17, Cross-cutting</t>
   </si>
   <si>
     <t>Page number
               13.00
     Add exact paragraph
               The UK government’s vision, as articulated in the Civil Society Strategy (2018), is for people from all backgrounds and of all ages to be able to thrive, connect with each other, and give back to their communities – building an integrated society that works for everyone, in which people have a sense of control over their future and that of their community. The UK remains at or near the top of the global league tables for philanthropy and volunteering, with people in the UK giving more to charitable causes than any other country in Europe,6 and the majority of the population volunteering, in some way, over the course of a year. In 2017-18, 64% of people in England took part in a volunteering activity at least once.7 Volunteers are also making a significant contribution to the UK’s international development programmes overseas, for example, through the UK aid-funded International Citizen Service programme. 
 ,   
     Page number
               36.00
     Add exact paragraph
               Wales: Activity snapshot: Fusion is a programme that concentrates on helping Welsh communities experiencing economic disadvantage. These communities traditionally face barriers in accessing culture and heritage, and the benefits they can bring. Between 2015 and 2017, over 5,000 people took part in Fusion activities, working with local authorities, heritage sites, theatres, schools, museums, archives and libraries among others to help over 100 people gain a qualification, create over 300 volunteering opportunities and support more than 1,500 pupils in doing better at school. 
 ,   
     Page number
               64.00
     Add exact paragraph
               England: Business in the Community Business Class brings together businesses and schools strategic partnerships. Over the past ten years, almost 29,000 business volunteers from over 1000 businesses have reached over 277,000 young people. Businesses and schools have worked together on employability and enterprise, supporting school leaders, curriculum projects and wider community issues.
 ,   
     Page number
               67.00
     Add exact paragraph
               Scotland: #iwill: A UK-wide campaign to encourage and empower young people to make a difference to their community and to causes they care about through volunteering, fundraising, campaigning and mentoring. 
@@ -6004,195 +6004,195 @@
               The UK public more broadly is also contributing to achieve the Goals domestically and internationally: people are generously donating their money and their time to the causes they care about and initiatives such as UK Aid Match and employer-supported volunteering.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=1185&amp;menu=3170</t>
   </si>
   <si>
     <t>United Republic of Tanzania</t>
   </si>
   <si>
     <t>Page number
               12.00
     Add exact paragraph
               Voluntary National Review (VNR) in Tanzania had been conducted in a participatory and inclusive manner. The process involved a range of stakeholders including Government departments and agencies, UN agencies, civil society organizations, the private sector, the Union Parliament, the Zanzibar House of Representatives, human rights institutions, volunteers and the media.  /.../
 Volunteers contributed to the implementation progress, identifying gaps, and formulating strategies for sustainable development. </t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2023/VNR%202023%20Tanzania%20Report.pdf</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/23429VNR_Report_Tanzania_2019_FINAL.pdf</t>
   </si>
   <si>
     <t>Uruguay</t>
   </si>
   <si>
+    <t>Page number
+              48.00
+    Add exact paragraph
+              Our guiding principle is subsidiarity, which implies that public intervention is more responsive and efficient when performed by the actors closest to the stakeholders. This implies a strong commitment to decentralization, delegation, partnership between public actors (e.g. between municipalities) and cooperation with voluntary organizations.
+,   
+    Page number
+              498.00
+    Add exact paragraph
+              Supplementary indicator 16.7.2: Percentage of participation of young people (12–29 years of age) in different activities, for 2018 [...] Charitable or voluntary organizations: Men 31.04. Women 33.40.</t>
+  </si>
+  <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/283682021_VNR_Report_Uruguay.pdf</t>
+  </si>
+  <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/15781Uruguay2.pdf</t>
+  </si>
+  <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/20323203232018_Informe_Nacional_Voluntario_Uruguay_ODS_1.pdf</t>
+  </si>
+  <si>
     <t>SDG 5, SDG 8, SDG 11, SDG 16, SDG 17</t>
   </si>
   <si>
     <t>Page number
               293.00
     Add exact paragraph
               Supplementary Indicator 16.7.2: Percentage of participation of young people (aged 12-29) in different activities, year 2018: Charitable or voluntary organisations, Male 31.04%; Female 33.40%.</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2022/VNR%202022%20Uruguay%20Report.pdf</t>
   </si>
   <si>
-    <t>Page number
-[...18 lines deleted...]
-  <si>
     <t>Uzbekistan</t>
   </si>
   <si>
     <t>SDG 8, SDG 10, SDG 17</t>
   </si>
   <si>
     <t>Page number
               15.00
     Add exact paragraph
               A new system has been introduced, aimed at ensuring employment of young people and solving their problems – the "Youth Notebook" and "Youth Programs". The single electronic platform "yoshlardaftari.uz" has been launched, which makes it possible to digitalize the system, ensure transparency of benefits provided to young people, and monitor on-the ground work (SDG 8). It should be noted that, in order to consistently increase employment and real incomes of the population, "Monomarkaz" LLC was created, which provides services to the unemployed population. To date, there are 14 "Ishga Marhamat" mono-centers, 30 vocational training centers, 11 short-term vocational training courses and 136 vocational training centers for Sports was established on the basis of the Agency and the Ministry of Sports the mahalla population in the regions, which is the result of reforms in this area (SDG 8). Volunteering has been further developed with the adoption of the new Law "On Amendments and Additions to the Law of the Republic of Uzbekistan "On Volunteering". Some notable changes include the involvement of volunteers in the Ministry of Justice, the cooperation between volunteers and state bodies, and the inclusion of volunteers in public councils at each state agency. In general, as a result of the implementation of the Action Strategy, radical structural and institutional transformations have taken place in Uzbekistan.
 ,   
     Page number
               20.00
     Add exact paragraph
               In the period of 2016-2020, the cash flow of non-governmental and nonprofit organizations increased by more than 12 times. In addition, citizens volunteered in activities to achieve the most important SDGs for them. Thus, volunteering was almost ubiquitous with a rate of 92% among the population in 2020- 2021. Most volunteer work is done by helping friends and neighbors and participating in a government program or campaign. In general, there is an active process of efficient development of civil society, the functioning of which requires further improvement of the legislative and legal framework.</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2023/VNR%202023%20Uzbekistan%20Report.pdf</t>
   </si>
   <si>
     <t>Page number
               188.00
     Add exact paragraph
               So far people-centered response by the Government have received a positive feedback from the population. The Government was publishing regular data on the COVID-19 outbreak and conducting a commendable state public awareness campaign about risks, supporting a strong policy response. It included providing hourly updates, debunking rumors and false information through official social media channels. Interaction with citizens through official communication channels and community institutions played a critical role in the response process. There were joint efforts of citizens and government to reduce transmission of infection and enhance recovery. Volunteer groups of citizens joined the law-enforcement agencies to provide logistics support and care for vulnerable households. The government secured supporting religious and community leaders to help ensure policy physical distance, as well as to support the detection process and detection of diseases.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=2180&amp;menu=3170</t>
   </si>
   <si>
     <t>Vanuatu</t>
   </si>
   <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/23336Republic_of_Vanuatu_VNR_2019.pdf</t>
+  </si>
+  <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2024/VNR%202024%20Vanuatu%20Report.pdf</t>
   </si>
   <si>
-    <t>https://sustainabledevelopment.un.org/content/documents/23336Republic_of_Vanuatu_VNR_2019.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>Venezuela</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/10527Venezuela-%20PNV%20DEFINITIVO%20JUNIO%202016%20%20DEFINITIVO%2017062016%20(1).pdf</t>
   </si>
   <si>
     <t>Viet Nam</t>
   </si>
   <si>
     <t>Page number
               74.00
     Add exact paragraph
               To date, the alliance has cooperated with nearly 20 cruise companies, local and international businesses as well as NGOs. It has mobilized more than USD 210,000 from private businesses for awareness raising and community development in Hai Phong city and Quang Ninh province. It set up three large-scale clean-up programmes of coastline with more than 300 volunteers, collecting nearly four tonnes of waste along 4km of coastline of islands in Ha Long Bay. With more than 60 per-cent of collected waste polystyrene, the alliance has engaged Ha Long People’s Committee to issue a decision on banning this material in Ha Long Bay and and worked with Hai Phong People’s Committee on alternatives to polystyrene</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/19967VNR_of_Viet_Nam.pdf</t>
   </si>
   <si>
     <t>Yemen</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2024/VNR%202024%20Yemen%20Report.pdf</t>
   </si>
   <si>
     <t>Zambia</t>
+  </si>
+  <si>
+    <t>Page number
+              2.00
+    Add exact paragraph
+              CSOs, including the youth, were actively involved in the SDG awareness campaigns. In this respect, CSOs identified SDG targets that related to their mandate and contributed in raising awareness for specific SDGs. For instance, the Alliance for Accountability Advocates Zambia, in partnership with UN agencies in Zambia particularly United Nations Volunteers, United Nations Fund for Population Activities and United Nations Development Programme organised a National Youth Conference under the theme "Engaging the Youth in Monitoring and Accountability of the Sustainable Development Goals-SDGs for a Sustainable Zambia”. The conference attracted over 200 youth from all the 10 provinces.</t>
+  </si>
+  <si>
+    <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=1695&amp;menu=3170</t>
   </si>
   <si>
     <t>Page number
               6.00
     Add exact paragraph
               To enhance health service delivery and improve the client-to-health personnel ratio, in 2021 the Government recruited over 11,000 additional health personnel to complement the already existing numbers in the sector. In line with the Community Health Strategy of 2017, the Government has continued to increase access to quality health services through the introduction of the Volunteer cadre known as Community Welfare Assistants Committees. Arising from this measure, it is expected that the client-to-health personnel ratio will respectively reduce to: 3,500 from 6,750 persons per doctor; 3,000 from 4,600 persons per clinical officer; and 500 from 750 persons per nurse/midwife, in 2026 compared to 2020, respectively.
 ,   
     Page number
               114.00
     Add exact paragraph
               VOLUNTEERS WORKING IN VARIOUS SECTORS CONTRIBUTING TO THE ACHIEVEMENT OF THE SDGS By UNITED NATIONS VOLUNTEERS AND MINISTRY OF COMMUNITY DEVELOPMENT AND SOCIAL SERVICES
 Service delivery in Zambia has mainly been supported with the help of Volunteers in various sectors. For instance, in the Ministry of Health (MoH) it has been found to be essential to ensure effective and efficient community health service delivery through frontline health workers in the formal setting who collaborate with the informal setting of voluntary support. The engagement of volunteers in the sector resulted in the MoH coming up with the Community Health Strategy (CHS). The CHS is laid out to strengthen the operationality and functionality of their relationships and facilitate quality and sufficient community healthcare thereby contributing to Goal 3 on Good Health and Well-being. In a study conducted on the Volunteers’ contributions to the achievement of the SDGs in Zambia, the findings indicated that Volunteers’ contributions have a bearing across all the 17 SDGs in different sectors. The Volunteers also exist in most government ministries and civil society organisations (CSOs), assisting in service delivery. There is, however, a limitation to ascertain or quantify the actual Volunteer contributions in the absence of in-depth studies and the lack of documentation in local voluntary CSOs. The World Health Organisation recognises poverty as one of the social determinants of health, and the Volunteers who work on social welfare and support Social Cash Transfer (SCT) implementation through the Ministry of Community Development and Social Services (MCDSS) and primary healthcare programmes under the health sector, are not only contributing to SDG 1 but to SGD 3 as well. In the health sector for instance, it has been long appreciated that the scarcity in human resources of health workers experienced at every service delivery level, including at community outreach interventions, poses a challenge requiring concerted efforts through community engagement. The MoH has recognised the shortages of human resources in service delivery of quality healthcare being critical to the provision of services. The Volunteer cadre known as Community Welfare Assistants Committees (CWACs) under the MCDSS are involved in many programmes, among them community case management and the 1st 1,000 Days under the SCT, piloted in selected districts. The 1st 1,000 Days is a nutrition programme meant to support parents/families as they embark on the journey of raising their children. The contributions made by the Volunteers under the SCT and social welfare and health-related programmes have been immense with about 90,006 Volunteers working under health and 87,750 volunteers for the various programmes under MCDSS. The SCT was initially implemented on a pilot basis in Kalomo District in August 2003. Twenty years down the line, the programme has spread to 116 districts with over 1 million beneficiaries. The increase in beneficiaries exerted pressure on the public service workers who were implementing, but CWACs have been filling the gap as Volunteers.</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2023/VNR%202023%20Zambia%20Report.pdf</t>
   </si>
   <si>
-    <t>Page number
-[...7 lines deleted...]
-  <si>
     <t>Zimbabwe</t>
   </si>
   <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/279562021_VNR_Report_Zimbabwe.pdf</t>
+  </si>
+  <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/15866Zimbabwe.pdf</t>
+  </si>
+  <si>
     <t>SDG 8, SDG 17</t>
   </si>
   <si>
     <t>Page number
               118.00
     Add exact paragraph
               Zimbabwe is dedicated to SDG 17 through global partnerships involving government, communities, developmental partners, private sector, civil society, volunteers and other stakeholders. The whole of society approach adopted by the government of Zimbabwe is an attempt to foster inclusive partnerships and promote an all stakeholder approach to development. This approach aims to mobilize resources, share knowledge, and promote technology transfer for sustainable development. Volunteerism is vital for community mobilization and crisis support. The country seeks to foster partnerships for accelerated progress in achieving SDGs.   
 ,   
     Page number
               121.00
     Add exact paragraph
                National Volunteering Programme: Implementation of legal and policy instruments, such us the National Volunteer Strategy 2021-2025 and the National Youth Policy, to standardize and promote volunteerism’s role in SDGs achievement. </t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2024/VNR%202024%20Zimbabwe%20Report.pdf</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://sustainabledevelopment.un.org/content/documents/15866Zimbabwe.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -6586,70 +6586,70 @@
       <c r="A3" s="1"/>
       <c r="B3" s="1">
         <v>2018</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>12</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="1">
-        <v>2017</v>
+        <v>2021</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B5" s="1">
-        <v>2021</v>
+        <v>2017</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="1" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B6" s="1">
         <v>2018</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>7</v>
@@ -6666,272 +6666,272 @@
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="1" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="1">
         <v>2019</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="1" t="s">
         <v>24</v>
       </c>
       <c r="B8" s="1">
-        <v>2018</v>
+        <v>2022</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E8" s="1" t="s">
         <v>25</v>
       </c>
       <c r="F8" s="1" t="s">
         <v>26</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="1" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="1">
-        <v>2022</v>
+        <v>2018</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E9" s="1" t="s">
         <v>28</v>
       </c>
       <c r="F9" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B10" s="1">
-        <v>2025</v>
+        <v>2021</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B11" s="1">
-        <v>2021</v>
+        <v>2025</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="1" t="s">
         <v>34</v>
       </c>
       <c r="B12" s="1">
         <v>2021</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E12" s="1"/>
       <c r="F12" s="1" t="s">
         <v>35</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="1" t="s">
         <v>37</v>
       </c>
       <c r="B13" s="1">
-        <v>2017</v>
+        <v>2022</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-      <c r="F13" s="1"/>
+        <v>7</v>
+      </c>
+      <c r="E13" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="F13" s="1" t="s">
+        <v>39</v>
+      </c>
       <c r="G13" s="1" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="1" t="s">
         <v>37</v>
       </c>
       <c r="B14" s="1">
-        <v>2022</v>
+        <v>2020</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E14" s="1" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="F14" s="1" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="1" t="s">
         <v>37</v>
       </c>
       <c r="B15" s="1">
-        <v>2020</v>
+        <v>2017</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>7</v>
-[...6 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="E15" s="1"/>
+      <c r="F15" s="1"/>
       <c r="G15" s="1" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="1" t="s">
         <v>45</v>
       </c>
       <c r="B16" s="1">
-        <v>2018</v>
+        <v>2020</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E16" s="1"/>
       <c r="F16" s="1"/>
       <c r="G16" s="1" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="1" t="s">
         <v>45</v>
       </c>
       <c r="B17" s="1">
-        <v>2024</v>
+        <v>2018</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="E17" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E17" s="1"/>
+      <c r="F17" s="1"/>
+      <c r="G17" s="1" t="s">
         <v>47</v>
-      </c>
-[...4 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="1" t="s">
         <v>45</v>
       </c>
       <c r="B18" s="1">
-        <v>2020</v>
+        <v>2024</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-      <c r="F18" s="1"/>
+        <v>7</v>
+      </c>
+      <c r="E18" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="F18" s="1" t="s">
+        <v>49</v>
+      </c>
       <c r="G18" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="1" t="s">
         <v>51</v>
       </c>
       <c r="B19" s="1">
         <v>2018</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E19" s="1" t="s">
         <v>52</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>53</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>54</v>
@@ -6966,125 +6966,125 @@
       </c>
       <c r="B21" s="1">
         <v>2024</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E21" s="1" t="s">
         <v>59</v>
       </c>
       <c r="F21" s="1" t="s">
         <v>60</v>
       </c>
       <c r="G21" s="1" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="1" t="s">
         <v>62</v>
       </c>
       <c r="B22" s="1">
-        <v>2019</v>
+        <v>2021</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="E22" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E22" s="1"/>
+      <c r="F22" s="1"/>
+      <c r="G22" s="1" t="s">
         <v>63</v>
-      </c>
-[...4 lines deleted...]
-        <v>65</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="1" t="s">
         <v>62</v>
       </c>
       <c r="B23" s="1">
-        <v>2017</v>
+        <v>2019</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-      <c r="F23" s="1"/>
+        <v>7</v>
+      </c>
+      <c r="E23" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="F23" s="1" t="s">
+        <v>65</v>
+      </c>
       <c r="G23" s="1" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="1" t="s">
         <v>62</v>
       </c>
       <c r="B24" s="1">
-        <v>2024</v>
+        <v>2017</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="E24" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E24" s="1"/>
+      <c r="F24" s="1"/>
+      <c r="G24" s="1" t="s">
         <v>67</v>
-      </c>
-[...4 lines deleted...]
-        <v>69</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="1" t="s">
         <v>62</v>
       </c>
       <c r="B25" s="1">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-      <c r="F25" s="1"/>
+        <v>7</v>
+      </c>
+      <c r="E25" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="F25" s="1" t="s">
+        <v>69</v>
+      </c>
       <c r="G25" s="1" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="1" t="s">
         <v>71</v>
       </c>
       <c r="B26" s="1">
         <v>2018</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E26" s="1"/>
       <c r="F26" s="1"/>
       <c r="G26" s="1" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="1" t="s">
@@ -7279,398 +7279,398 @@
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="1" t="s">
         <v>92</v>
       </c>
       <c r="B36" s="1">
         <v>2022</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E36" s="1"/>
       <c r="F36" s="1"/>
       <c r="G36" s="1" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="1" t="s">
         <v>97</v>
       </c>
       <c r="B37" s="1">
-        <v>2023</v>
+        <v>2017</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E37" s="1" t="s">
         <v>98</v>
       </c>
-      <c r="F37" s="1"/>
+      <c r="F37" s="1" t="s">
+        <v>99</v>
+      </c>
       <c r="G37" s="1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="1" t="s">
         <v>97</v>
       </c>
       <c r="B38" s="1">
-        <v>2017</v>
+        <v>2023</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D38" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E38" s="1" t="s">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="F38" s="1" t="s">
         <v>101</v>
       </c>
+      <c r="F38" s="1"/>
       <c r="G38" s="1" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="1" t="s">
         <v>103</v>
       </c>
       <c r="B39" s="1">
-        <v>2024</v>
+        <v>2017</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E39" s="1" t="s">
         <v>104</v>
       </c>
       <c r="F39" s="1" t="s">
         <v>105</v>
       </c>
       <c r="G39" s="1" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" s="1" t="s">
         <v>103</v>
       </c>
       <c r="B40" s="1">
-        <v>2017</v>
+        <v>2024</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E40" s="1" t="s">
         <v>104</v>
       </c>
       <c r="F40" s="1" t="s">
         <v>107</v>
       </c>
       <c r="G40" s="1" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" s="1" t="s">
         <v>109</v>
       </c>
       <c r="B41" s="1">
-        <v>2020</v>
+        <v>2017</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="E41" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E41" s="1"/>
+      <c r="F41" s="1"/>
+      <c r="G41" s="1" t="s">
         <v>110</v>
-      </c>
-[...4 lines deleted...]
-        <v>112</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" s="1" t="s">
         <v>109</v>
       </c>
       <c r="B42" s="1">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D42" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E42" s="1"/>
       <c r="F42" s="1"/>
       <c r="G42" s="1" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" s="1" t="s">
         <v>109</v>
       </c>
       <c r="B43" s="1">
-        <v>2018</v>
+        <v>2020</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-      <c r="F43" s="1"/>
+        <v>7</v>
+      </c>
+      <c r="E43" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="F43" s="1" t="s">
+        <v>113</v>
+      </c>
       <c r="G43" s="1" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" s="1" t="s">
         <v>115</v>
       </c>
       <c r="B44" s="1">
-        <v>2025</v>
+        <v>2021</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D44" s="1" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-      <c r="F44" s="1"/>
+        <v>7</v>
+      </c>
+      <c r="E44" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="F44" s="1" t="s">
+        <v>117</v>
+      </c>
       <c r="G44" s="1" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" s="1" t="s">
         <v>115</v>
       </c>
       <c r="B45" s="1">
-        <v>2018</v>
+        <v>2025</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D45" s="1" t="s">
-        <v>7</v>
-[...6 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="E45" s="1"/>
+      <c r="F45" s="1"/>
       <c r="G45" s="1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" s="1" t="s">
         <v>115</v>
       </c>
       <c r="B46" s="1">
-        <v>2021</v>
+        <v>2018</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D46" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E46" s="1" t="s">
-        <v>119</v>
+        <v>19</v>
       </c>
       <c r="F46" s="1" t="s">
         <v>120</v>
       </c>
       <c r="G46" s="1" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" s="1" t="s">
         <v>122</v>
       </c>
       <c r="B47" s="1">
         <v>2021</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D47" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E47" s="1"/>
       <c r="F47" s="1"/>
       <c r="G47" s="1" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" s="1" t="s">
         <v>124</v>
       </c>
       <c r="B48" s="1">
-        <v>2023</v>
+        <v>2019</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D48" s="1" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="E48" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E48" s="1"/>
+      <c r="F48" s="1"/>
+      <c r="G48" s="1" t="s">
         <v>125</v>
-      </c>
-[...4 lines deleted...]
-        <v>127</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" s="1" t="s">
         <v>124</v>
       </c>
       <c r="B49" s="1">
-        <v>2019</v>
+        <v>2023</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D49" s="1" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-      <c r="F49" s="1"/>
+        <v>7</v>
+      </c>
+      <c r="E49" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="F49" s="1" t="s">
+        <v>127</v>
+      </c>
       <c r="G49" s="1" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" s="1" t="s">
         <v>129</v>
       </c>
       <c r="B50" s="1">
         <v>2022</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D50" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E50" s="1"/>
       <c r="F50" s="1"/>
       <c r="G50" s="1" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" s="1" t="s">
         <v>129</v>
       </c>
       <c r="B51" s="1">
         <v>2017</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D51" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E51" s="1"/>
       <c r="F51" s="1"/>
       <c r="G51" s="1" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" s="1" t="s">
         <v>132</v>
       </c>
       <c r="B52" s="1">
-        <v>2024</v>
+        <v>2017</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D52" s="1" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="E52" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E52" s="1"/>
+      <c r="F52" s="1"/>
+      <c r="G52" s="1" t="s">
         <v>133</v>
-      </c>
-[...4 lines deleted...]
-        <v>135</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" s="1" t="s">
         <v>132</v>
       </c>
       <c r="B53" s="1">
-        <v>2017</v>
+        <v>2024</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D53" s="1" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-      <c r="F53" s="1"/>
+        <v>7</v>
+      </c>
+      <c r="E53" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="F53" s="1" t="s">
+        <v>135</v>
+      </c>
       <c r="G53" s="1" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" s="1" t="s">
         <v>137</v>
       </c>
       <c r="B54" s="1">
         <v>2020</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D54" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E54" s="1" t="s">
         <v>138</v>
       </c>
       <c r="F54" s="1" t="s">
         <v>139</v>
       </c>
       <c r="G54" s="1" t="s">
         <v>140</v>
@@ -7682,82 +7682,82 @@
       </c>
       <c r="B55" s="1">
         <v>2023</v>
       </c>
       <c r="C55" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D55" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E55" s="1" t="s">
         <v>141</v>
       </c>
       <c r="F55" s="1" t="s">
         <v>142</v>
       </c>
       <c r="G55" s="1" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" s="1" t="s">
         <v>144</v>
       </c>
       <c r="B56" s="1">
-        <v>2020</v>
+        <v>2025</v>
       </c>
       <c r="C56" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D56" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="E56" s="1" t="s">
+      <c r="E56" s="1"/>
+      <c r="F56" s="1" t="s">
         <v>145</v>
       </c>
-      <c r="F56" s="1" t="s">
+      <c r="G56" s="1" t="s">
         <v>146</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" s="1" t="s">
         <v>144</v>
       </c>
       <c r="B57" s="1">
-        <v>2025</v>
+        <v>2020</v>
       </c>
       <c r="C57" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D57" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="E57" s="1"/>
+      <c r="E57" s="1" t="s">
+        <v>147</v>
+      </c>
       <c r="F57" s="1" t="s">
         <v>148</v>
       </c>
       <c r="G57" s="1" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" s="1" t="s">
         <v>150</v>
       </c>
       <c r="B58" s="1">
         <v>2023</v>
       </c>
       <c r="C58" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D58" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E58" s="1" t="s">
         <v>151</v>
       </c>
       <c r="F58" s="1" t="s">
         <v>152</v>
@@ -7829,88 +7829,88 @@
     </row>
     <row r="62" spans="1:7">
       <c r="A62" s="1" t="s">
         <v>159</v>
       </c>
       <c r="B62" s="1">
         <v>2018</v>
       </c>
       <c r="C62" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D62" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E62" s="1"/>
       <c r="F62" s="1"/>
       <c r="G62" s="1" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63" s="1" t="s">
         <v>162</v>
       </c>
       <c r="B63" s="1">
-        <v>2023</v>
+        <v>2019</v>
       </c>
       <c r="C63" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D63" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E63" s="1" t="s">
         <v>163</v>
       </c>
       <c r="F63" s="1" t="s">
         <v>164</v>
       </c>
-      <c r="G63" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G63" s="1"/>
     </row>
     <row r="64" spans="1:7">
       <c r="A64" s="1" t="s">
         <v>162</v>
       </c>
       <c r="B64" s="1">
-        <v>2019</v>
+        <v>2023</v>
       </c>
       <c r="C64" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D64" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E64" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="F64" s="1" t="s">
         <v>166</v>
       </c>
-      <c r="F64" s="1" t="s">
+      <c r="G64" s="1" t="s">
         <v>167</v>
       </c>
-      <c r="G64" s="1"/>
     </row>
     <row r="65" spans="1:7">
       <c r="A65" s="1" t="s">
         <v>168</v>
       </c>
       <c r="B65" s="1">
         <v>2019</v>
       </c>
       <c r="C65" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D65" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E65" s="1" t="s">
         <v>169</v>
       </c>
       <c r="F65" s="1" t="s">
         <v>170</v>
       </c>
       <c r="G65" s="1" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="66" spans="1:7">
@@ -7965,480 +7965,480 @@
       </c>
       <c r="B68" s="1">
         <v>2018</v>
       </c>
       <c r="C68" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D68" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E68" s="1" t="s">
         <v>179</v>
       </c>
       <c r="F68" s="1" t="s">
         <v>180</v>
       </c>
       <c r="G68" s="1" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69" s="1" t="s">
         <v>182</v>
       </c>
       <c r="B69" s="1">
-        <v>2023</v>
+        <v>2019</v>
       </c>
       <c r="C69" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D69" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E69" s="1" t="s">
         <v>183</v>
       </c>
       <c r="F69" s="1" t="s">
         <v>184</v>
       </c>
       <c r="G69" s="1" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70" s="1" t="s">
         <v>182</v>
       </c>
       <c r="B70" s="1">
-        <v>2019</v>
+        <v>2023</v>
       </c>
       <c r="C70" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D70" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E70" s="1" t="s">
         <v>186</v>
       </c>
       <c r="F70" s="1" t="s">
         <v>187</v>
       </c>
       <c r="G70" s="1" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71" s="1" t="s">
         <v>189</v>
       </c>
       <c r="B71" s="1">
-        <v>2019</v>
+        <v>2024</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D71" s="1" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-      <c r="F71" s="1"/>
+        <v>7</v>
+      </c>
+      <c r="E71" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="F71" s="1" t="s">
+        <v>191</v>
+      </c>
       <c r="G71" s="1" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="A72" s="1" t="s">
         <v>189</v>
       </c>
       <c r="B72" s="1">
-        <v>2021</v>
+        <v>2019</v>
       </c>
       <c r="C72" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D72" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E72" s="1"/>
       <c r="F72" s="1"/>
       <c r="G72" s="1" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="A73" s="1" t="s">
         <v>189</v>
       </c>
       <c r="B73" s="1">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D73" s="1" t="s">
-        <v>7</v>
-[...6 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="E73" s="1"/>
+      <c r="F73" s="1"/>
       <c r="G73" s="1" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="A74" s="1" t="s">
         <v>195</v>
       </c>
       <c r="B74" s="1">
-        <v>2017</v>
+        <v>2019</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D74" s="1" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-      <c r="F74" s="1"/>
+        <v>7</v>
+      </c>
+      <c r="E74" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="F74" s="1" t="s">
+        <v>197</v>
+      </c>
       <c r="G74" s="1" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="A75" s="1" t="s">
         <v>195</v>
       </c>
       <c r="B75" s="1">
-        <v>2023</v>
+        <v>2017</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D75" s="1" t="s">
-        <v>7</v>
-[...6 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="E75" s="1"/>
+      <c r="F75" s="1"/>
       <c r="G75" s="1" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="A76" s="1" t="s">
         <v>195</v>
       </c>
       <c r="B76" s="1">
-        <v>2019</v>
+        <v>2023</v>
       </c>
       <c r="C76" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D76" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E76" s="1" t="s">
         <v>200</v>
       </c>
       <c r="F76" s="1" t="s">
         <v>201</v>
       </c>
       <c r="G76" s="1" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="77" spans="1:7">
       <c r="A77" s="1" t="s">
         <v>203</v>
       </c>
       <c r="B77" s="1">
-        <v>2016</v>
+        <v>2021</v>
       </c>
       <c r="C77" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D77" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E77" s="1"/>
       <c r="F77" s="1"/>
       <c r="G77" s="1" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78" s="1" t="s">
         <v>203</v>
       </c>
       <c r="B78" s="1">
-        <v>2021</v>
+        <v>2016</v>
       </c>
       <c r="C78" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D78" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E78" s="1"/>
       <c r="F78" s="1"/>
       <c r="G78" s="1" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="79" spans="1:7">
       <c r="A79" s="1" t="s">
         <v>206</v>
       </c>
       <c r="B79" s="1">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="C79" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D79" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E79" s="1" t="s">
         <v>207</v>
       </c>
       <c r="F79" s="1" t="s">
         <v>208</v>
       </c>
       <c r="G79" s="1" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="A80" s="1" t="s">
         <v>206</v>
       </c>
       <c r="B80" s="1">
-        <v>2016</v>
+        <v>2021</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D80" s="1" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-      <c r="F80" s="1"/>
+        <v>7</v>
+      </c>
+      <c r="E80" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="F80" s="1" t="s">
+        <v>211</v>
+      </c>
       <c r="G80" s="1" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="A81" s="1" t="s">
         <v>206</v>
       </c>
       <c r="B81" s="1">
-        <v>2018</v>
+        <v>2016</v>
       </c>
       <c r="C81" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D81" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E81" s="1"/>
       <c r="F81" s="1"/>
       <c r="G81" s="1" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
     </row>
     <row r="82" spans="1:7">
       <c r="A82" s="1" t="s">
         <v>206</v>
       </c>
       <c r="B82" s="1">
-        <v>2024</v>
+        <v>2018</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D82" s="1" t="s">
-        <v>7</v>
-[...6 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="E82" s="1"/>
+      <c r="F82" s="1"/>
       <c r="G82" s="1" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="83" spans="1:7">
       <c r="A83" s="1" t="s">
         <v>215</v>
       </c>
       <c r="B83" s="1">
-        <v>2023</v>
+        <v>2020</v>
       </c>
       <c r="C83" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D83" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E83" s="1"/>
       <c r="F83" s="1"/>
       <c r="G83" s="1" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="84" spans="1:7">
       <c r="A84" s="1" t="s">
         <v>215</v>
       </c>
       <c r="B84" s="1">
-        <v>2020</v>
+        <v>2023</v>
       </c>
       <c r="C84" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D84" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E84" s="1"/>
       <c r="F84" s="1"/>
       <c r="G84" s="1" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="85" spans="1:7">
       <c r="A85" s="1" t="s">
         <v>218</v>
       </c>
       <c r="B85" s="1">
-        <v>2019</v>
+        <v>2024</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D85" s="1" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-      <c r="F85" s="1"/>
+        <v>7</v>
+      </c>
+      <c r="E85" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="F85" s="1" t="s">
+        <v>219</v>
+      </c>
       <c r="G85" s="1" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
     </row>
     <row r="86" spans="1:7">
       <c r="A86" s="1" t="s">
         <v>218</v>
       </c>
       <c r="B86" s="1">
-        <v>2024</v>
+        <v>2019</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D86" s="1" t="s">
-        <v>7</v>
-[...6 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="E86" s="1"/>
+      <c r="F86" s="1"/>
       <c r="G86" s="1" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="87" spans="1:7">
       <c r="A87" s="1" t="s">
         <v>222</v>
       </c>
       <c r="B87" s="1">
-        <v>2020</v>
+        <v>2024</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D87" s="1" t="s">
-        <v>7</v>
-[...4 lines deleted...]
-      <c r="F87" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E87" s="1"/>
+      <c r="F87" s="1"/>
+      <c r="G87" s="1" t="s">
         <v>223</v>
-      </c>
-[...1 lines deleted...]
-        <v>224</v>
       </c>
     </row>
     <row r="88" spans="1:7">
       <c r="A88" s="1" t="s">
         <v>222</v>
       </c>
       <c r="B88" s="1">
-        <v>2017</v>
+        <v>2020</v>
       </c>
       <c r="C88" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D88" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E88" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="F88" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="G88" s="1" t="s">
         <v>225</v>
-      </c>
-[...4 lines deleted...]
-        <v>227</v>
       </c>
     </row>
     <row r="89" spans="1:7">
       <c r="A89" s="1" t="s">
         <v>222</v>
       </c>
       <c r="B89" s="1">
-        <v>2024</v>
+        <v>2017</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D89" s="1" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-      <c r="F89" s="1"/>
+        <v>7</v>
+      </c>
+      <c r="E89" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="F89" s="1" t="s">
+        <v>227</v>
+      </c>
       <c r="G89" s="1" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="90" spans="1:7">
       <c r="A90" s="1" t="s">
         <v>229</v>
       </c>
       <c r="B90" s="1">
         <v>2019</v>
       </c>
       <c r="C90" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D90" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E90" s="1" t="s">
         <v>230</v>
       </c>
       <c r="F90" s="1" t="s">
         <v>231</v>
       </c>
       <c r="G90" s="1" t="s">
         <v>232</v>
@@ -8519,211 +8519,211 @@
       </c>
       <c r="B94" s="1">
         <v>2021</v>
       </c>
       <c r="C94" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D94" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E94" s="1" t="s">
         <v>104</v>
       </c>
       <c r="F94" s="1" t="s">
         <v>244</v>
       </c>
       <c r="G94" s="1" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="95" spans="1:7">
       <c r="A95" s="1" t="s">
         <v>246</v>
       </c>
       <c r="B95" s="1">
-        <v>2017</v>
+        <v>2021</v>
       </c>
       <c r="C95" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D95" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E95" s="1" t="s">
-        <v>63</v>
+        <v>247</v>
       </c>
       <c r="F95" s="1" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="96" spans="1:7">
       <c r="A96" s="1" t="s">
         <v>246</v>
       </c>
       <c r="B96" s="1">
-        <v>2021</v>
+        <v>2017</v>
       </c>
       <c r="C96" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D96" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E96" s="1" t="s">
-        <v>249</v>
+        <v>64</v>
       </c>
       <c r="F96" s="1" t="s">
         <v>250</v>
       </c>
       <c r="G96" s="1" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="97" spans="1:7">
       <c r="A97" s="1" t="s">
         <v>252</v>
       </c>
       <c r="B97" s="1">
-        <v>2017</v>
+        <v>2025</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D97" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="E97" s="1"/>
-      <c r="F97" s="1"/>
+      <c r="F97" s="1" t="s">
+        <v>253</v>
+      </c>
       <c r="G97" s="1" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="98" spans="1:7">
       <c r="A98" s="1" t="s">
         <v>252</v>
       </c>
       <c r="B98" s="1">
-        <v>2025</v>
+        <v>2021</v>
       </c>
       <c r="C98" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D98" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="E98" s="1"/>
+      <c r="E98" s="1" t="s">
+        <v>255</v>
+      </c>
       <c r="F98" s="1" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
     </row>
     <row r="99" spans="1:7">
       <c r="A99" s="1" t="s">
         <v>252</v>
       </c>
       <c r="B99" s="1">
-        <v>2021</v>
+        <v>2017</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D99" s="1" t="s">
-        <v>7</v>
-[...6 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="E99" s="1"/>
+      <c r="F99" s="1"/>
       <c r="G99" s="1" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="100" spans="1:7">
       <c r="A100" s="1" t="s">
         <v>259</v>
       </c>
       <c r="B100" s="1">
         <v>2021</v>
       </c>
       <c r="C100" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D100" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E100" s="1"/>
       <c r="F100" s="1"/>
       <c r="G100" s="1" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="101" spans="1:7">
       <c r="A101" s="1" t="s">
         <v>261</v>
       </c>
       <c r="B101" s="1">
-        <v>2023</v>
+        <v>2020</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D101" s="1" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="E101" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E101" s="1"/>
+      <c r="F101" s="1"/>
+      <c r="G101" s="1" t="s">
         <v>262</v>
-      </c>
-[...4 lines deleted...]
-        <v>264</v>
       </c>
     </row>
     <row r="102" spans="1:7">
       <c r="A102" s="1" t="s">
         <v>261</v>
       </c>
       <c r="B102" s="1">
-        <v>2020</v>
+        <v>2023</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D102" s="1" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-      <c r="F102" s="1"/>
+        <v>7</v>
+      </c>
+      <c r="E102" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="F102" s="1" t="s">
+        <v>264</v>
+      </c>
       <c r="G102" s="1" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="103" spans="1:7">
       <c r="A103" s="1" t="s">
         <v>266</v>
       </c>
       <c r="B103" s="1">
         <v>2017</v>
       </c>
       <c r="C103" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D103" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E103" s="1" t="s">
         <v>19</v>
       </c>
       <c r="F103" s="1" t="s">
         <v>267</v>
       </c>
       <c r="G103" s="1" t="s">
         <v>268</v>
@@ -8777,93 +8777,93 @@
       </c>
       <c r="B106" s="1">
         <v>2022</v>
       </c>
       <c r="C106" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D106" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E106" s="1" t="s">
         <v>275</v>
       </c>
       <c r="F106" s="1" t="s">
         <v>276</v>
       </c>
       <c r="G106" s="1" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="107" spans="1:7">
       <c r="A107" s="1" t="s">
         <v>278</v>
       </c>
       <c r="B107" s="1">
-        <v>2021</v>
+        <v>2018</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D107" s="1" t="s">
-        <v>7</v>
-[...4 lines deleted...]
-      <c r="F107" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E107" s="1"/>
+      <c r="F107" s="1"/>
+      <c r="G107" s="1" t="s">
         <v>279</v>
-      </c>
-[...1 lines deleted...]
-        <v>280</v>
       </c>
     </row>
     <row r="108" spans="1:7">
       <c r="A108" s="1" t="s">
         <v>278</v>
       </c>
       <c r="B108" s="1">
-        <v>2018</v>
+        <v>2025</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D108" s="1" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-      <c r="F108" s="1"/>
+        <v>7</v>
+      </c>
+      <c r="E108" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="F108" s="1" t="s">
+        <v>280</v>
+      </c>
       <c r="G108" s="1" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="109" spans="1:7">
       <c r="A109" s="1" t="s">
         <v>278</v>
       </c>
       <c r="B109" s="1">
-        <v>2025</v>
+        <v>2021</v>
       </c>
       <c r="C109" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D109" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E109" s="1" t="s">
         <v>19</v>
       </c>
       <c r="F109" s="1" t="s">
         <v>282</v>
       </c>
       <c r="G109" s="1" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="110" spans="1:7">
       <c r="A110" s="1" t="s">
         <v>284</v>
       </c>
       <c r="B110" s="1">
         <v>2024</v>
       </c>
       <c r="C110" s="1" t="s">
@@ -8874,51 +8874,51 @@
       </c>
       <c r="E110" s="1" t="s">
         <v>285</v>
       </c>
       <c r="F110" s="1" t="s">
         <v>286</v>
       </c>
       <c r="G110" s="1" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="111" spans="1:7">
       <c r="A111" s="1" t="s">
         <v>284</v>
       </c>
       <c r="B111" s="1">
         <v>2018</v>
       </c>
       <c r="C111" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D111" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E111" s="1" t="s">
-        <v>200</v>
+        <v>196</v>
       </c>
       <c r="F111" s="1" t="s">
         <v>288</v>
       </c>
       <c r="G111" s="1" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="112" spans="1:7">
       <c r="A112" s="1" t="s">
         <v>284</v>
       </c>
       <c r="B112" s="1">
         <v>2020</v>
       </c>
       <c r="C112" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D112" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E112" s="1"/>
       <c r="F112" s="1"/>
       <c r="G112" s="1" t="s">
         <v>290</v>
@@ -9117,209 +9117,209 @@
       </c>
       <c r="B122" s="1">
         <v>2022</v>
       </c>
       <c r="C122" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D122" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E122" s="1" t="s">
         <v>104</v>
       </c>
       <c r="F122" s="1" t="s">
         <v>309</v>
       </c>
       <c r="G122" s="1" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="123" spans="1:7">
       <c r="A123" s="1" t="s">
         <v>311</v>
       </c>
       <c r="B123" s="1">
-        <v>2020</v>
+        <v>2016</v>
       </c>
       <c r="C123" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D123" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E123" s="1" t="s">
         <v>312</v>
       </c>
       <c r="F123" s="1" t="s">
         <v>313</v>
       </c>
       <c r="G123" s="1" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="124" spans="1:7">
       <c r="A124" s="1" t="s">
         <v>311</v>
       </c>
       <c r="B124" s="1">
-        <v>2016</v>
+        <v>2020</v>
       </c>
       <c r="C124" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D124" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E124" s="1" t="s">
         <v>315</v>
       </c>
       <c r="F124" s="1" t="s">
         <v>316</v>
       </c>
       <c r="G124" s="1" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="125" spans="1:7">
       <c r="A125" s="1" t="s">
         <v>318</v>
       </c>
       <c r="B125" s="1">
-        <v>2025</v>
+        <v>2022</v>
       </c>
       <c r="C125" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D125" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E125" s="1"/>
       <c r="F125" s="1"/>
       <c r="G125" s="1" t="s">
         <v>319</v>
       </c>
     </row>
     <row r="126" spans="1:7">
       <c r="A126" s="1" t="s">
         <v>318</v>
       </c>
       <c r="B126" s="1">
-        <v>2019</v>
+        <v>2025</v>
       </c>
       <c r="C126" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D126" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E126" s="1"/>
       <c r="F126" s="1"/>
       <c r="G126" s="1" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="127" spans="1:7">
       <c r="A127" s="1" t="s">
         <v>318</v>
       </c>
       <c r="B127" s="1">
-        <v>2022</v>
+        <v>2019</v>
       </c>
       <c r="C127" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D127" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E127" s="1"/>
       <c r="F127" s="1"/>
       <c r="G127" s="1" t="s">
         <v>321</v>
       </c>
     </row>
     <row r="128" spans="1:7">
       <c r="A128" s="1" t="s">
         <v>322</v>
       </c>
       <c r="B128" s="1">
-        <v>2022</v>
+        <v>2025</v>
       </c>
       <c r="C128" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D128" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E128" s="1" t="s">
-        <v>172</v>
+        <v>19</v>
       </c>
       <c r="F128" s="1" t="s">
         <v>323</v>
       </c>
       <c r="G128" s="1" t="s">
         <v>324</v>
       </c>
     </row>
     <row r="129" spans="1:7">
       <c r="A129" s="1" t="s">
         <v>322</v>
       </c>
       <c r="B129" s="1">
-        <v>2025</v>
+        <v>2017</v>
       </c>
       <c r="C129" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D129" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="E129" s="1" t="s">
-        <v>19</v>
+        <v>104</v>
       </c>
       <c r="F129" s="1" t="s">
         <v>325</v>
       </c>
       <c r="G129" s="1" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="130" spans="1:7">
       <c r="A130" s="1" t="s">
         <v>322</v>
       </c>
       <c r="B130" s="1">
-        <v>2017</v>
+        <v>2022</v>
       </c>
       <c r="C130" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D130" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="E130" s="1" t="s">
-        <v>104</v>
+        <v>172</v>
       </c>
       <c r="F130" s="1" t="s">
         <v>327</v>
       </c>
       <c r="G130" s="1" t="s">
         <v>328</v>
       </c>
     </row>
     <row r="131" spans="1:7">
       <c r="A131" s="1" t="s">
         <v>329</v>
       </c>
       <c r="B131" s="1">
         <v>2023</v>
       </c>
       <c r="C131" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D131" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E131" s="1" t="s">
         <v>330</v>
       </c>
       <c r="F131" s="1" t="s">
@@ -9335,144 +9335,144 @@
       </c>
       <c r="B132" s="1">
         <v>2019</v>
       </c>
       <c r="C132" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D132" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E132" s="1" t="s">
         <v>333</v>
       </c>
       <c r="F132" s="1" t="s">
         <v>334</v>
       </c>
       <c r="G132" s="1" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="133" spans="1:7">
       <c r="A133" s="1" t="s">
         <v>336</v>
       </c>
       <c r="B133" s="1">
-        <v>2020</v>
+        <v>2016</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D133" s="1" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="E133" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E133" s="1"/>
+      <c r="F133" s="1"/>
+      <c r="G133" s="1" t="s">
         <v>337</v>
-      </c>
-[...4 lines deleted...]
-        <v>339</v>
       </c>
     </row>
     <row r="134" spans="1:7">
       <c r="A134" s="1" t="s">
         <v>336</v>
       </c>
       <c r="B134" s="1">
-        <v>2025</v>
+        <v>2020</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D134" s="1" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-      <c r="F134" s="1"/>
+        <v>7</v>
+      </c>
+      <c r="E134" s="1" t="s">
+        <v>338</v>
+      </c>
+      <c r="F134" s="1" t="s">
+        <v>339</v>
+      </c>
       <c r="G134" s="1" t="s">
         <v>340</v>
       </c>
     </row>
     <row r="135" spans="1:7">
       <c r="A135" s="1" t="s">
         <v>336</v>
       </c>
       <c r="B135" s="1">
-        <v>2016</v>
+        <v>2025</v>
       </c>
       <c r="C135" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D135" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E135" s="1"/>
       <c r="F135" s="1"/>
       <c r="G135" s="1" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="136" spans="1:7">
       <c r="A136" s="1" t="s">
         <v>342</v>
       </c>
       <c r="B136" s="1">
         <v>2023</v>
       </c>
       <c r="C136" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D136" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E136" s="1" t="s">
         <v>172</v>
       </c>
       <c r="F136" s="1" t="s">
         <v>343</v>
       </c>
       <c r="G136" s="1" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="137" spans="1:7">
       <c r="A137" s="1" t="s">
         <v>342</v>
       </c>
       <c r="B137" s="1">
         <v>2016</v>
       </c>
       <c r="C137" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D137" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E137" s="1" t="s">
-        <v>200</v>
+        <v>196</v>
       </c>
       <c r="F137" s="1" t="s">
         <v>345</v>
       </c>
       <c r="G137" s="1" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="138" spans="1:7">
       <c r="A138" s="1" t="s">
         <v>347</v>
       </c>
       <c r="B138" s="1">
         <v>2022</v>
       </c>
       <c r="C138" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D138" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E138" s="1"/>
       <c r="F138" s="1"/>
       <c r="G138" s="1" t="s">
         <v>348</v>
@@ -9600,329 +9600,329 @@
       <c r="A145" s="1" t="s">
         <v>358</v>
       </c>
       <c r="B145" s="1">
         <v>2025</v>
       </c>
       <c r="C145" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D145" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E145" s="1" t="s">
         <v>172</v>
       </c>
       <c r="F145" s="1" t="s">
         <v>359</v>
       </c>
       <c r="G145" s="1"/>
     </row>
     <row r="146" spans="1:7">
       <c r="A146" s="1" t="s">
         <v>358</v>
       </c>
       <c r="B146" s="1">
-        <v>2016</v>
+        <v>2021</v>
       </c>
       <c r="C146" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D146" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E146" s="1"/>
       <c r="F146" s="1"/>
       <c r="G146" s="1" t="s">
         <v>360</v>
       </c>
     </row>
     <row r="147" spans="1:7">
       <c r="A147" s="1" t="s">
         <v>358</v>
       </c>
       <c r="B147" s="1">
-        <v>2021</v>
+        <v>2016</v>
       </c>
       <c r="C147" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D147" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E147" s="1"/>
       <c r="F147" s="1"/>
       <c r="G147" s="1" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="148" spans="1:7">
       <c r="A148" s="1" t="s">
         <v>362</v>
       </c>
       <c r="B148" s="1">
-        <v>2022</v>
+        <v>2025</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D148" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E148" s="1" t="s">
-        <v>200</v>
+        <v>363</v>
       </c>
       <c r="F148" s="1" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
     </row>
     <row r="149" spans="1:7">
       <c r="A149" s="1" t="s">
         <v>362</v>
       </c>
       <c r="B149" s="1">
-        <v>2019</v>
+        <v>2022</v>
       </c>
       <c r="C149" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D149" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E149" s="1" t="s">
-        <v>365</v>
+        <v>196</v>
       </c>
       <c r="F149" s="1" t="s">
         <v>366</v>
       </c>
       <c r="G149" s="1" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="150" spans="1:7">
       <c r="A150" s="1" t="s">
         <v>362</v>
       </c>
       <c r="B150" s="1">
-        <v>2025</v>
+        <v>2019</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D150" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E150" s="1" t="s">
         <v>368</v>
       </c>
       <c r="F150" s="1" t="s">
         <v>369</v>
       </c>
       <c r="G150" s="1" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="151" spans="1:7">
       <c r="A151" s="1" t="s">
         <v>371</v>
       </c>
       <c r="B151" s="1">
-        <v>2022</v>
+        <v>2018</v>
       </c>
       <c r="C151" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D151" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E151" s="1" t="s">
         <v>372</v>
       </c>
       <c r="F151" s="1" t="s">
         <v>373</v>
       </c>
       <c r="G151" s="1" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="152" spans="1:7">
       <c r="A152" s="1" t="s">
         <v>371</v>
       </c>
       <c r="B152" s="1">
-        <v>2018</v>
+        <v>2022</v>
       </c>
       <c r="C152" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D152" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E152" s="1" t="s">
         <v>375</v>
       </c>
       <c r="F152" s="1" t="s">
         <v>376</v>
       </c>
       <c r="G152" s="1" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="153" spans="1:7">
       <c r="A153" s="1" t="s">
         <v>378</v>
       </c>
       <c r="B153" s="1">
         <v>2022</v>
       </c>
       <c r="C153" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D153" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E153" s="1" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="F153" s="1" t="s">
         <v>379</v>
       </c>
       <c r="G153" s="1" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="154" spans="1:7">
       <c r="A154" s="1" t="s">
         <v>381</v>
       </c>
       <c r="B154" s="1">
-        <v>2019</v>
+        <v>2021</v>
       </c>
       <c r="C154" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D154" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="E154" s="1" t="s">
-        <v>154</v>
+        <v>382</v>
       </c>
       <c r="F154" s="1" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
     </row>
     <row r="155" spans="1:7">
       <c r="A155" s="1" t="s">
         <v>381</v>
       </c>
       <c r="B155" s="1">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D155" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E155" s="1"/>
-[...1 lines deleted...]
-      <c r="G155" s="1"/>
+      <c r="E155" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="F155" s="1" t="s">
+        <v>386</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>387</v>
+      </c>
     </row>
     <row r="156" spans="1:7">
       <c r="A156" s="1" t="s">
         <v>381</v>
       </c>
       <c r="B156" s="1">
-        <v>2021</v>
+        <v>2017</v>
       </c>
       <c r="C156" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D156" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E156" s="1" t="s">
-        <v>384</v>
+        <v>388</v>
       </c>
       <c r="F156" s="1" t="s">
-        <v>385</v>
+        <v>389</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>386</v>
+        <v>390</v>
       </c>
     </row>
     <row r="157" spans="1:7">
       <c r="A157" s="1" t="s">
         <v>381</v>
       </c>
       <c r="B157" s="1">
-        <v>2025</v>
+        <v>2019</v>
       </c>
       <c r="C157" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D157" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E157" s="1" t="s">
-        <v>387</v>
+        <v>154</v>
       </c>
       <c r="F157" s="1" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
     </row>
     <row r="158" spans="1:7">
       <c r="A158" s="1" t="s">
         <v>381</v>
       </c>
       <c r="B158" s="1">
-        <v>2017</v>
+        <v>2023</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D158" s="1" t="s">
-        <v>7</v>
-[...9 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="E158" s="1"/>
+      <c r="F158" s="1"/>
+      <c r="G158" s="1"/>
     </row>
     <row r="159" spans="1:7">
       <c r="A159" s="1" t="s">
         <v>393</v>
       </c>
       <c r="B159" s="1">
         <v>2024</v>
       </c>
       <c r="C159" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D159" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E159" s="1" t="s">
         <v>394</v>
       </c>
       <c r="F159" s="1" t="s">
         <v>395</v>
       </c>
       <c r="G159" s="1"/>
     </row>
     <row r="160" spans="1:7">
       <c r="A160" s="1" t="s">
         <v>393</v>
@@ -9998,376 +9998,376 @@
       </c>
       <c r="B163" s="1">
         <v>2023</v>
       </c>
       <c r="C163" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D163" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E163" s="1" t="s">
         <v>407</v>
       </c>
       <c r="F163" s="1" t="s">
         <v>408</v>
       </c>
       <c r="G163" s="1" t="s">
         <v>409</v>
       </c>
     </row>
     <row r="164" spans="1:7">
       <c r="A164" s="1" t="s">
         <v>410</v>
       </c>
       <c r="B164" s="1">
-        <v>2017</v>
+        <v>2024</v>
       </c>
       <c r="C164" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D164" s="1" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-      <c r="F164" s="1"/>
+        <v>7</v>
+      </c>
+      <c r="E164" s="1" t="s">
+        <v>411</v>
+      </c>
+      <c r="F164" s="1" t="s">
+        <v>412</v>
+      </c>
       <c r="G164" s="1" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
     </row>
     <row r="165" spans="1:7">
       <c r="A165" s="1" t="s">
         <v>410</v>
       </c>
       <c r="B165" s="1">
-        <v>2020</v>
+        <v>2017</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D165" s="1" t="s">
-        <v>7</v>
-[...6 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="E165" s="1"/>
+      <c r="F165" s="1"/>
       <c r="G165" s="1" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="166" spans="1:7">
       <c r="A166" s="1" t="s">
         <v>410</v>
       </c>
       <c r="B166" s="1">
-        <v>2024</v>
+        <v>2020</v>
       </c>
       <c r="C166" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D166" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E166" s="1" t="s">
         <v>415</v>
       </c>
       <c r="F166" s="1" t="s">
         <v>416</v>
       </c>
       <c r="G166" s="1" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="167" spans="1:7">
       <c r="A167" s="1" t="s">
         <v>418</v>
       </c>
       <c r="B167" s="1">
         <v>2018</v>
       </c>
       <c r="C167" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D167" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E167" s="1" t="s">
         <v>419</v>
       </c>
       <c r="F167" s="1" t="s">
         <v>420</v>
       </c>
       <c r="G167" s="1" t="s">
         <v>421</v>
       </c>
     </row>
     <row r="168" spans="1:7">
       <c r="A168" s="1" t="s">
         <v>422</v>
       </c>
       <c r="B168" s="1">
-        <v>2023</v>
+        <v>2019</v>
       </c>
       <c r="C168" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D168" s="1" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-      <c r="F168" s="1"/>
+        <v>7</v>
+      </c>
+      <c r="E168" s="1" t="s">
+        <v>423</v>
+      </c>
+      <c r="F168" s="1" t="s">
+        <v>424</v>
+      </c>
       <c r="G168" s="1" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
     </row>
     <row r="169" spans="1:7">
       <c r="A169" s="1" t="s">
         <v>422</v>
       </c>
       <c r="B169" s="1">
-        <v>2019</v>
+        <v>2023</v>
       </c>
       <c r="C169" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D169" s="1" t="s">
-        <v>7</v>
-[...6 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="E169" s="1"/>
+      <c r="F169" s="1"/>
       <c r="G169" s="1" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="170" spans="1:7">
       <c r="A170" s="1" t="s">
         <v>427</v>
       </c>
       <c r="B170" s="1">
-        <v>2017</v>
+        <v>2025</v>
       </c>
       <c r="C170" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D170" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="E170" s="1"/>
-      <c r="F170" s="1"/>
+      <c r="F170" s="1" t="s">
+        <v>428</v>
+      </c>
       <c r="G170" s="1" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
     </row>
     <row r="171" spans="1:7">
       <c r="A171" s="1" t="s">
         <v>427</v>
       </c>
       <c r="B171" s="1">
-        <v>2020</v>
+        <v>2017</v>
       </c>
       <c r="C171" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D171" s="1" t="s">
-        <v>7</v>
-[...4 lines deleted...]
-      <c r="F171" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E171" s="1"/>
+      <c r="F171" s="1"/>
+      <c r="G171" s="1" t="s">
         <v>430</v>
-      </c>
-[...1 lines deleted...]
-        <v>431</v>
       </c>
     </row>
     <row r="172" spans="1:7">
       <c r="A172" s="1" t="s">
         <v>427</v>
       </c>
       <c r="B172" s="1">
-        <v>2025</v>
+        <v>2020</v>
       </c>
       <c r="C172" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D172" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="E172" s="1"/>
+      <c r="E172" s="1" t="s">
+        <v>431</v>
+      </c>
       <c r="F172" s="1" t="s">
         <v>432</v>
       </c>
       <c r="G172" s="1" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="173" spans="1:7">
       <c r="A173" s="1" t="s">
         <v>434</v>
       </c>
       <c r="B173" s="1">
-        <v>2017</v>
+        <v>2025</v>
       </c>
       <c r="C173" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D173" s="1" t="s">
-        <v>7</v>
-[...4 lines deleted...]
-      <c r="F173" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E173" s="1"/>
+      <c r="F173" s="1"/>
+      <c r="G173" s="1" t="s">
         <v>435</v>
-      </c>
-[...1 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="174" spans="1:7">
       <c r="A174" s="1" t="s">
         <v>434</v>
       </c>
       <c r="B174" s="1">
-        <v>2025</v>
+        <v>2019</v>
       </c>
       <c r="C174" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D174" s="1" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-      <c r="F174" s="1"/>
+        <v>7</v>
+      </c>
+      <c r="E174" s="1" t="s">
+        <v>436</v>
+      </c>
+      <c r="F174" s="1" t="s">
+        <v>437</v>
+      </c>
       <c r="G174" s="1" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="175" spans="1:7">
       <c r="A175" s="1" t="s">
         <v>434</v>
       </c>
       <c r="B175" s="1">
-        <v>2019</v>
+        <v>2021</v>
       </c>
       <c r="C175" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D175" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E175" s="1" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="F175" s="1" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="G175" s="1" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="176" spans="1:7">
       <c r="A176" s="1" t="s">
         <v>434</v>
       </c>
       <c r="B176" s="1">
-        <v>2021</v>
+        <v>2017</v>
       </c>
       <c r="C176" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D176" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E176" s="1" t="s">
-        <v>441</v>
+        <v>104</v>
       </c>
       <c r="F176" s="1" t="s">
         <v>442</v>
       </c>
       <c r="G176" s="1" t="s">
         <v>443</v>
       </c>
     </row>
     <row r="177" spans="1:7">
       <c r="A177" s="1" t="s">
         <v>444</v>
       </c>
       <c r="B177" s="1">
         <v>2025</v>
       </c>
       <c r="C177" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D177" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E177" s="1"/>
       <c r="F177" s="1" t="s">
         <v>445</v>
       </c>
       <c r="G177" s="1" t="s">
         <v>446</v>
       </c>
     </row>
     <row r="178" spans="1:7">
       <c r="A178" s="1" t="s">
         <v>447</v>
       </c>
       <c r="B178" s="1">
-        <v>2019</v>
+        <v>2021</v>
       </c>
       <c r="C178" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D178" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E178" s="1" t="s">
         <v>448</v>
       </c>
       <c r="F178" s="1" t="s">
         <v>449</v>
       </c>
       <c r="G178" s="1" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="179" spans="1:7">
       <c r="A179" s="1" t="s">
         <v>447</v>
       </c>
       <c r="B179" s="1">
-        <v>2021</v>
+        <v>2019</v>
       </c>
       <c r="C179" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D179" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E179" s="1" t="s">
         <v>451</v>
       </c>
       <c r="F179" s="1" t="s">
         <v>452</v>
       </c>
       <c r="G179" s="1" t="s">
         <v>453</v>
       </c>
     </row>
     <row r="180" spans="1:7">
       <c r="A180" s="1" t="s">
         <v>454</v>
       </c>
       <c r="B180" s="1">
         <v>2023</v>
       </c>
       <c r="C180" s="1" t="s">
@@ -10378,51 +10378,51 @@
       </c>
       <c r="E180" s="1" t="s">
         <v>455</v>
       </c>
       <c r="F180" s="1" t="s">
         <v>456</v>
       </c>
       <c r="G180" s="1" t="s">
         <v>457</v>
       </c>
     </row>
     <row r="181" spans="1:7">
       <c r="A181" s="1" t="s">
         <v>454</v>
       </c>
       <c r="B181" s="1">
         <v>2018</v>
       </c>
       <c r="C181" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D181" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E181" s="1" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="F181" s="1" t="s">
         <v>458</v>
       </c>
       <c r="G181" s="1" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="182" spans="1:7">
       <c r="A182" s="1" t="s">
         <v>460</v>
       </c>
       <c r="B182" s="1">
         <v>2025</v>
       </c>
       <c r="C182" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D182" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E182" s="1"/>
       <c r="F182" s="1" t="s">
         <v>461</v>
       </c>
@@ -10482,150 +10482,150 @@
       </c>
       <c r="B185" s="1">
         <v>2017</v>
       </c>
       <c r="C185" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D185" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E185" s="1" t="s">
         <v>104</v>
       </c>
       <c r="F185" s="1" t="s">
         <v>470</v>
       </c>
       <c r="G185" s="1" t="s">
         <v>471</v>
       </c>
     </row>
     <row r="186" spans="1:7">
       <c r="A186" s="1" t="s">
         <v>472</v>
       </c>
       <c r="B186" s="1">
-        <v>2022</v>
+        <v>2018</v>
       </c>
       <c r="C186" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D186" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E186" s="1" t="s">
-        <v>119</v>
+        <v>237</v>
       </c>
       <c r="F186" s="1" t="s">
         <v>473</v>
       </c>
       <c r="G186" s="1" t="s">
         <v>474</v>
       </c>
     </row>
     <row r="187" spans="1:7">
       <c r="A187" s="1" t="s">
         <v>472</v>
       </c>
       <c r="B187" s="1">
-        <v>2018</v>
+        <v>2022</v>
       </c>
       <c r="C187" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D187" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E187" s="1" t="s">
-        <v>237</v>
+        <v>116</v>
       </c>
       <c r="F187" s="1" t="s">
         <v>475</v>
       </c>
       <c r="G187" s="1" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="188" spans="1:7">
       <c r="A188" s="1" t="s">
         <v>477</v>
       </c>
       <c r="B188" s="1">
-        <v>2017</v>
+        <v>2025</v>
       </c>
       <c r="C188" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D188" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="E188" s="1"/>
-      <c r="F188" s="1"/>
+      <c r="F188" s="1" t="s">
+        <v>478</v>
+      </c>
       <c r="G188" s="1" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="189" spans="1:7">
       <c r="A189" s="1" t="s">
         <v>477</v>
       </c>
       <c r="B189" s="1">
-        <v>2025</v>
+        <v>2021</v>
       </c>
       <c r="C189" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D189" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="E189" s="1"/>
+      <c r="E189" s="1" t="s">
+        <v>480</v>
+      </c>
       <c r="F189" s="1" t="s">
-        <v>479</v>
+        <v>481</v>
       </c>
       <c r="G189" s="1" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
     </row>
     <row r="190" spans="1:7">
       <c r="A190" s="1" t="s">
         <v>477</v>
       </c>
       <c r="B190" s="1">
-        <v>2021</v>
+        <v>2017</v>
       </c>
       <c r="C190" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D190" s="1" t="s">
-        <v>7</v>
-[...6 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="E190" s="1"/>
+      <c r="F190" s="1"/>
       <c r="G190" s="1" t="s">
         <v>483</v>
       </c>
     </row>
     <row r="191" spans="1:7">
       <c r="A191" s="1" t="s">
         <v>484</v>
       </c>
       <c r="B191" s="1">
         <v>2022</v>
       </c>
       <c r="C191" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D191" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E191" s="1" t="s">
         <v>485</v>
       </c>
       <c r="F191" s="1" t="s">
         <v>486</v>
       </c>
       <c r="G191" s="1" t="s">
         <v>487</v>
@@ -10637,173 +10637,173 @@
       </c>
       <c r="B192" s="1">
         <v>2017</v>
       </c>
       <c r="C192" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D192" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E192" s="1" t="s">
         <v>488</v>
       </c>
       <c r="F192" s="1" t="s">
         <v>489</v>
       </c>
       <c r="G192" s="1" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="193" spans="1:7">
       <c r="A193" s="1" t="s">
         <v>491</v>
       </c>
       <c r="B193" s="1">
-        <v>2019</v>
+        <v>2025</v>
       </c>
       <c r="C193" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D193" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E193" s="1" t="s">
-        <v>237</v>
+        <v>19</v>
       </c>
       <c r="F193" s="1" t="s">
         <v>492</v>
       </c>
       <c r="G193" s="1" t="s">
         <v>493</v>
       </c>
     </row>
     <row r="194" spans="1:7">
       <c r="A194" s="1" t="s">
         <v>491</v>
       </c>
       <c r="B194" s="1">
-        <v>2022</v>
+        <v>2019</v>
       </c>
       <c r="C194" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D194" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E194" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="F194" s="1" t="s">
         <v>494</v>
       </c>
-      <c r="F194" s="1" t="s">
+      <c r="G194" s="1" t="s">
         <v>495</v>
-      </c>
-[...1 lines deleted...]
-        <v>496</v>
       </c>
     </row>
     <row r="195" spans="1:7">
       <c r="A195" s="1" t="s">
         <v>491</v>
       </c>
       <c r="B195" s="1">
-        <v>2025</v>
+        <v>2022</v>
       </c>
       <c r="C195" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D195" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E195" s="1" t="s">
-        <v>19</v>
+        <v>496</v>
       </c>
       <c r="F195" s="1" t="s">
         <v>497</v>
       </c>
       <c r="G195" s="1" t="s">
         <v>498</v>
       </c>
     </row>
     <row r="196" spans="1:7">
       <c r="A196" s="1" t="s">
         <v>499</v>
       </c>
       <c r="B196" s="1">
-        <v>2020</v>
+        <v>2024</v>
       </c>
       <c r="C196" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D196" s="1" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="E196" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E196" s="1"/>
+      <c r="F196" s="1" t="s">
         <v>500</v>
       </c>
-      <c r="F196" s="1" t="s">
+      <c r="G196" s="1" t="s">
         <v>501</v>
-      </c>
-[...1 lines deleted...]
-        <v>502</v>
       </c>
     </row>
     <row r="197" spans="1:7">
       <c r="A197" s="1" t="s">
         <v>499</v>
       </c>
       <c r="B197" s="1">
-        <v>2017</v>
+        <v>2020</v>
       </c>
       <c r="C197" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D197" s="1" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-      <c r="F197" s="1"/>
+        <v>7</v>
+      </c>
+      <c r="E197" s="1" t="s">
+        <v>502</v>
+      </c>
+      <c r="F197" s="1" t="s">
+        <v>503</v>
+      </c>
       <c r="G197" s="1" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
     </row>
     <row r="198" spans="1:7">
       <c r="A198" s="1" t="s">
         <v>499</v>
       </c>
       <c r="B198" s="1">
-        <v>2024</v>
+        <v>2017</v>
       </c>
       <c r="C198" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D198" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E198" s="1"/>
-      <c r="F198" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F198" s="1"/>
       <c r="G198" s="1" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="199" spans="1:7">
       <c r="A199" s="1" t="s">
         <v>506</v>
       </c>
       <c r="B199" s="1">
         <v>2018</v>
       </c>
       <c r="C199" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D199" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E199" s="1" t="s">
         <v>19</v>
       </c>
       <c r="F199" s="1" t="s">
         <v>507</v>
       </c>
       <c r="G199" s="1" t="s">
         <v>508</v>
@@ -10834,366 +10834,366 @@
       </c>
       <c r="B201" s="1">
         <v>2023</v>
       </c>
       <c r="C201" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D201" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E201" s="1" t="s">
         <v>511</v>
       </c>
       <c r="F201" s="1" t="s">
         <v>512</v>
       </c>
       <c r="G201" s="1" t="s">
         <v>513</v>
       </c>
     </row>
     <row r="202" spans="1:7">
       <c r="A202" s="1" t="s">
         <v>514</v>
       </c>
       <c r="B202" s="1">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="C202" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D202" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E202" s="1"/>
       <c r="F202" s="1"/>
       <c r="G202" s="1" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="203" spans="1:7">
       <c r="A203" s="1" t="s">
         <v>514</v>
       </c>
       <c r="B203" s="1">
-        <v>2025</v>
+        <v>2020</v>
       </c>
       <c r="C203" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D203" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E203" s="1"/>
       <c r="F203" s="1"/>
       <c r="G203" s="1" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
     </row>
     <row r="204" spans="1:7">
       <c r="A204" s="1" t="s">
         <v>514</v>
       </c>
       <c r="B204" s="1">
-        <v>2020</v>
+        <v>2026</v>
       </c>
       <c r="C204" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D204" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E204" s="1"/>
       <c r="F204" s="1"/>
       <c r="G204" s="1" t="s">
-        <v>516</v>
+        <v>515</v>
       </c>
     </row>
     <row r="205" spans="1:7">
       <c r="A205" s="1" t="s">
         <v>517</v>
       </c>
       <c r="B205" s="1">
-        <v>2018</v>
+        <v>2024</v>
       </c>
       <c r="C205" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D205" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E205" s="1" t="s">
         <v>518</v>
       </c>
       <c r="F205" s="1" t="s">
         <v>519</v>
       </c>
       <c r="G205" s="1" t="s">
         <v>520</v>
       </c>
     </row>
     <row r="206" spans="1:7">
       <c r="A206" s="1" t="s">
         <v>517</v>
       </c>
       <c r="B206" s="1">
-        <v>2021</v>
+        <v>2018</v>
       </c>
       <c r="C206" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D206" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E206" s="1" t="s">
         <v>521</v>
       </c>
       <c r="F206" s="1" t="s">
         <v>522</v>
       </c>
       <c r="G206" s="1" t="s">
         <v>523</v>
       </c>
     </row>
     <row r="207" spans="1:7">
       <c r="A207" s="1" t="s">
         <v>517</v>
       </c>
       <c r="B207" s="1">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="C207" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D207" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E207" s="1" t="s">
         <v>524</v>
       </c>
       <c r="F207" s="1" t="s">
         <v>525</v>
       </c>
       <c r="G207" s="1" t="s">
         <v>526</v>
       </c>
     </row>
     <row r="208" spans="1:7">
       <c r="A208" s="1" t="s">
         <v>527</v>
       </c>
       <c r="B208" s="1">
-        <v>2022</v>
+        <v>2018</v>
       </c>
       <c r="C208" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D208" s="1" t="s">
-        <v>7</v>
-[...4 lines deleted...]
-      <c r="F208" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E208" s="1"/>
+      <c r="F208" s="1"/>
+      <c r="G208" s="1" t="s">
         <v>528</v>
-      </c>
-[...1 lines deleted...]
-        <v>529</v>
       </c>
     </row>
     <row r="209" spans="1:7">
       <c r="A209" s="1" t="s">
         <v>527</v>
       </c>
       <c r="B209" s="1">
-        <v>2018</v>
+        <v>2022</v>
       </c>
       <c r="C209" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D209" s="1" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-      <c r="F209" s="1"/>
+        <v>7</v>
+      </c>
+      <c r="E209" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="F209" s="1" t="s">
+        <v>529</v>
+      </c>
       <c r="G209" s="1" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="210" spans="1:7">
       <c r="A210" s="1" t="s">
         <v>531</v>
       </c>
       <c r="B210" s="1">
         <v>2018</v>
       </c>
       <c r="C210" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D210" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E210" s="1" t="s">
         <v>532</v>
       </c>
       <c r="F210" s="1" t="s">
         <v>533</v>
       </c>
       <c r="G210" s="1" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="211" spans="1:7">
       <c r="A211" s="1" t="s">
         <v>535</v>
       </c>
       <c r="B211" s="1">
-        <v>2019</v>
+        <v>2022</v>
       </c>
       <c r="C211" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D211" s="1" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="E211" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E211" s="1"/>
+      <c r="F211" s="1"/>
+      <c r="G211" s="1" t="s">
         <v>536</v>
-      </c>
-[...4 lines deleted...]
-        <v>538</v>
       </c>
     </row>
     <row r="212" spans="1:7">
       <c r="A212" s="1" t="s">
         <v>535</v>
       </c>
       <c r="B212" s="1">
-        <v>2022</v>
+        <v>2025</v>
       </c>
       <c r="C212" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D212" s="1" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-      <c r="F212" s="1"/>
+        <v>7</v>
+      </c>
+      <c r="E212" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="F212" s="1" t="s">
+        <v>537</v>
+      </c>
       <c r="G212" s="1" t="s">
-        <v>539</v>
+        <v>538</v>
       </c>
     </row>
     <row r="213" spans="1:7">
       <c r="A213" s="1" t="s">
         <v>535</v>
       </c>
       <c r="B213" s="1">
-        <v>2025</v>
+        <v>2019</v>
       </c>
       <c r="C213" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D213" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E213" s="1" t="s">
-        <v>19</v>
+        <v>539</v>
       </c>
       <c r="F213" s="1" t="s">
         <v>540</v>
       </c>
       <c r="G213" s="1" t="s">
         <v>541</v>
       </c>
     </row>
     <row r="214" spans="1:7">
       <c r="A214" s="1" t="s">
         <v>542</v>
       </c>
       <c r="B214" s="1">
-        <v>2020</v>
+        <v>2022</v>
       </c>
       <c r="C214" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D214" s="1" t="s">
-        <v>7</v>
-[...9 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="E214" s="1"/>
+      <c r="F214" s="1"/>
+      <c r="G214" s="1"/>
     </row>
     <row r="215" spans="1:7">
       <c r="A215" s="1" t="s">
         <v>542</v>
       </c>
       <c r="B215" s="1">
-        <v>2022</v>
+        <v>2020</v>
       </c>
       <c r="C215" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D215" s="1" t="s">
-        <v>15</v>
-[...3 lines deleted...]
-      <c r="G215" s="1"/>
+        <v>7</v>
+      </c>
+      <c r="E215" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="F215" s="1" t="s">
+        <v>543</v>
+      </c>
+      <c r="G215" s="1" t="s">
+        <v>544</v>
+      </c>
     </row>
     <row r="216" spans="1:7">
       <c r="A216" s="1" t="s">
         <v>545</v>
       </c>
       <c r="B216" s="1">
-        <v>2020</v>
+        <v>2024</v>
       </c>
       <c r="C216" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D216" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E216" s="1"/>
       <c r="F216" s="1"/>
       <c r="G216" s="1" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="217" spans="1:7">
       <c r="A217" s="1" t="s">
         <v>545</v>
       </c>
       <c r="B217" s="1">
-        <v>2024</v>
+        <v>2020</v>
       </c>
       <c r="C217" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D217" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E217" s="1"/>
       <c r="F217" s="1"/>
       <c r="G217" s="1" t="s">
         <v>547</v>
       </c>
     </row>
     <row r="218" spans="1:7">
       <c r="A218" s="1" t="s">
         <v>548</v>
       </c>
       <c r="B218" s="1">
         <v>2019</v>
       </c>
       <c r="C218" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D218" s="1" t="s">
         <v>7</v>
@@ -11210,83 +11210,83 @@
     </row>
     <row r="219" spans="1:7">
       <c r="A219" s="1" t="s">
         <v>548</v>
       </c>
       <c r="B219" s="1">
         <v>2023</v>
       </c>
       <c r="C219" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D219" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E219" s="1"/>
       <c r="F219" s="1"/>
       <c r="G219" s="1" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="220" spans="1:7">
       <c r="A220" s="1" t="s">
         <v>552</v>
       </c>
       <c r="B220" s="1">
-        <v>2018</v>
+        <v>2023</v>
       </c>
       <c r="C220" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D220" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E220" s="1" t="s">
-        <v>200</v>
+        <v>553</v>
       </c>
       <c r="F220" s="1" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="G220" s="1" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="221" spans="1:7">
       <c r="A221" s="1" t="s">
         <v>552</v>
       </c>
       <c r="B221" s="1">
-        <v>2023</v>
+        <v>2018</v>
       </c>
       <c r="C221" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D221" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E221" s="1" t="s">
-        <v>555</v>
+        <v>196</v>
       </c>
       <c r="F221" s="1" t="s">
         <v>556</v>
       </c>
       <c r="G221" s="1" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="222" spans="1:7">
       <c r="A222" s="1" t="s">
         <v>558</v>
       </c>
       <c r="B222" s="1">
         <v>2017</v>
       </c>
       <c r="C222" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D222" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E222" s="1"/>
       <c r="F222" s="1"/>
       <c r="G222" s="1" t="s">
         <v>559</v>
@@ -11294,219 +11294,219 @@
     </row>
     <row r="223" spans="1:7">
       <c r="A223" s="1" t="s">
         <v>558</v>
       </c>
       <c r="B223" s="1">
         <v>2022</v>
       </c>
       <c r="C223" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D223" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E223" s="1"/>
       <c r="F223" s="1"/>
       <c r="G223" s="1" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="224" spans="1:7">
       <c r="A224" s="1" t="s">
         <v>561</v>
       </c>
       <c r="B224" s="1">
-        <v>2021</v>
+        <v>2016</v>
       </c>
       <c r="C224" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D224" s="1" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="E224" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E224" s="1"/>
+      <c r="F224" s="1"/>
+      <c r="G224" s="1" t="s">
         <v>562</v>
-      </c>
-[...4 lines deleted...]
-        <v>564</v>
       </c>
     </row>
     <row r="225" spans="1:7">
       <c r="A225" s="1" t="s">
         <v>561</v>
       </c>
       <c r="B225" s="1">
-        <v>2016</v>
+        <v>2021</v>
       </c>
       <c r="C225" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D225" s="1" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-      <c r="F225" s="1"/>
+        <v>7</v>
+      </c>
+      <c r="E225" s="1" t="s">
+        <v>563</v>
+      </c>
+      <c r="F225" s="1" t="s">
+        <v>564</v>
+      </c>
       <c r="G225" s="1" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="226" spans="1:7">
       <c r="A226" s="1" t="s">
         <v>566</v>
       </c>
       <c r="B226" s="1">
-        <v>2020</v>
+        <v>2022</v>
       </c>
       <c r="C226" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D226" s="1" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="E226" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E226" s="1"/>
+      <c r="F226" s="1"/>
+      <c r="G226" s="1" t="s">
         <v>567</v>
-      </c>
-[...4 lines deleted...]
-        <v>569</v>
       </c>
     </row>
     <row r="227" spans="1:7">
       <c r="A227" s="1" t="s">
         <v>566</v>
       </c>
       <c r="B227" s="1">
-        <v>2022</v>
+        <v>2020</v>
       </c>
       <c r="C227" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D227" s="1" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-      <c r="F227" s="1"/>
+        <v>7</v>
+      </c>
+      <c r="E227" s="1" t="s">
+        <v>568</v>
+      </c>
+      <c r="F227" s="1" t="s">
+        <v>569</v>
+      </c>
       <c r="G227" s="1" t="s">
         <v>570</v>
       </c>
     </row>
     <row r="228" spans="1:7">
       <c r="A228" s="1" t="s">
         <v>571</v>
       </c>
       <c r="B228" s="1">
-        <v>2021</v>
+        <v>2017</v>
       </c>
       <c r="C228" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D228" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E228" s="1" t="s">
-        <v>451</v>
+        <v>385</v>
       </c>
       <c r="F228" s="1" t="s">
         <v>572</v>
       </c>
       <c r="G228" s="1" t="s">
         <v>573</v>
       </c>
     </row>
     <row r="229" spans="1:7">
       <c r="A229" s="1" t="s">
         <v>571</v>
       </c>
       <c r="B229" s="1">
-        <v>2025</v>
+        <v>2021</v>
       </c>
       <c r="C229" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D229" s="1" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-      <c r="F229" s="1"/>
+        <v>7</v>
+      </c>
+      <c r="E229" s="1" t="s">
+        <v>448</v>
+      </c>
+      <c r="F229" s="1" t="s">
+        <v>574</v>
+      </c>
       <c r="G229" s="1" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
     </row>
     <row r="230" spans="1:7">
       <c r="A230" s="1" t="s">
         <v>571</v>
       </c>
       <c r="B230" s="1">
-        <v>2017</v>
+        <v>2025</v>
       </c>
       <c r="C230" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D230" s="1" t="s">
-        <v>7</v>
-[...6 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="E230" s="1"/>
+      <c r="F230" s="1"/>
       <c r="G230" s="1" t="s">
         <v>576</v>
       </c>
     </row>
     <row r="231" spans="1:7">
       <c r="A231" s="1" t="s">
         <v>577</v>
       </c>
       <c r="B231" s="1">
-        <v>2023</v>
+        <v>2017</v>
       </c>
       <c r="C231" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D231" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E231" s="1"/>
       <c r="F231" s="1"/>
       <c r="G231" s="1" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="232" spans="1:7">
       <c r="A232" s="1" t="s">
         <v>577</v>
       </c>
       <c r="B232" s="1">
-        <v>2017</v>
+        <v>2023</v>
       </c>
       <c r="C232" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D232" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E232" s="1"/>
       <c r="F232" s="1"/>
       <c r="G232" s="1" t="s">
         <v>579</v>
       </c>
     </row>
     <row r="233" spans="1:7">
       <c r="A233" s="1" t="s">
         <v>580</v>
       </c>
       <c r="B233" s="1">
         <v>2022</v>
       </c>
       <c r="C233" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D233" s="1" t="s">
         <v>7</v>
@@ -11527,82 +11527,82 @@
       </c>
       <c r="B234" s="1">
         <v>2018</v>
       </c>
       <c r="C234" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D234" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E234" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F234" s="1" t="s">
         <v>584</v>
       </c>
       <c r="G234" s="1" t="s">
         <v>585</v>
       </c>
     </row>
     <row r="235" spans="1:7">
       <c r="A235" s="1" t="s">
         <v>586</v>
       </c>
       <c r="B235" s="1">
-        <v>2018</v>
+        <v>2025</v>
       </c>
       <c r="C235" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D235" s="1" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="E235" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E235" s="1"/>
+      <c r="F235" s="1" t="s">
         <v>587</v>
       </c>
-      <c r="F235" s="1" t="s">
+      <c r="G235" s="1" t="s">
         <v>588</v>
-      </c>
-[...1 lines deleted...]
-        <v>589</v>
       </c>
     </row>
     <row r="236" spans="1:7">
       <c r="A236" s="1" t="s">
         <v>586</v>
       </c>
       <c r="B236" s="1">
-        <v>2025</v>
+        <v>2018</v>
       </c>
       <c r="C236" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D236" s="1" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="E236" s="1"/>
+        <v>7</v>
+      </c>
+      <c r="E236" s="1" t="s">
+        <v>589</v>
+      </c>
       <c r="F236" s="1" t="s">
         <v>590</v>
       </c>
       <c r="G236" s="1" t="s">
         <v>591</v>
       </c>
     </row>
     <row r="237" spans="1:7">
       <c r="A237" s="1" t="s">
         <v>592</v>
       </c>
       <c r="B237" s="1">
         <v>2021</v>
       </c>
       <c r="C237" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D237" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E237" s="1"/>
       <c r="F237" s="1"/>
       <c r="G237" s="1" t="s">
         <v>593</v>
       </c>
@@ -11668,271 +11668,271 @@
       <c r="A241" s="1" t="s">
         <v>597</v>
       </c>
       <c r="B241" s="1">
         <v>2024</v>
       </c>
       <c r="C241" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D241" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E241" s="1"/>
       <c r="F241" s="1" t="s">
         <v>599</v>
       </c>
       <c r="G241" s="1" t="s">
         <v>600</v>
       </c>
     </row>
     <row r="242" spans="1:7">
       <c r="A242" s="1" t="s">
         <v>601</v>
       </c>
       <c r="B242" s="1">
-        <v>2021</v>
+        <v>2016</v>
       </c>
       <c r="C242" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D242" s="1" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="E242" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E242" s="1"/>
+      <c r="F242" s="1"/>
+      <c r="G242" s="1" t="s">
         <v>602</v>
-      </c>
-[...4 lines deleted...]
-        <v>604</v>
       </c>
     </row>
     <row r="243" spans="1:7">
       <c r="A243" s="1" t="s">
         <v>601</v>
       </c>
       <c r="B243" s="1">
-        <v>2018</v>
+        <v>2024</v>
       </c>
       <c r="C243" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D243" s="1" t="s">
-        <v>7</v>
-[...6 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="E243" s="1"/>
+      <c r="F243" s="1"/>
       <c r="G243" s="1" t="s">
-        <v>606</v>
+        <v>603</v>
       </c>
     </row>
     <row r="244" spans="1:7">
       <c r="A244" s="1" t="s">
         <v>601</v>
       </c>
       <c r="B244" s="1">
-        <v>2016</v>
+        <v>2021</v>
       </c>
       <c r="C244" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D244" s="1" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-      <c r="F244" s="1"/>
+        <v>7</v>
+      </c>
+      <c r="E244" s="1" t="s">
+        <v>604</v>
+      </c>
+      <c r="F244" s="1" t="s">
+        <v>605</v>
+      </c>
       <c r="G244" s="1" t="s">
-        <v>607</v>
+        <v>606</v>
       </c>
     </row>
     <row r="245" spans="1:7">
       <c r="A245" s="1" t="s">
         <v>601</v>
       </c>
       <c r="B245" s="1">
-        <v>2024</v>
+        <v>2018</v>
       </c>
       <c r="C245" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D245" s="1" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-      <c r="F245" s="1"/>
+        <v>7</v>
+      </c>
+      <c r="E245" s="1" t="s">
+        <v>333</v>
+      </c>
+      <c r="F245" s="1" t="s">
+        <v>607</v>
+      </c>
       <c r="G245" s="1" t="s">
         <v>608</v>
       </c>
     </row>
     <row r="246" spans="1:7">
       <c r="A246" s="1" t="s">
         <v>609</v>
       </c>
       <c r="B246" s="1">
-        <v>2020</v>
+        <v>2025</v>
       </c>
       <c r="C246" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D246" s="1" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-      <c r="F246" s="1"/>
+        <v>7</v>
+      </c>
+      <c r="E246" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="F246" s="1" t="s">
+        <v>610</v>
+      </c>
       <c r="G246" s="1" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
     </row>
     <row r="247" spans="1:7">
       <c r="A247" s="1" t="s">
         <v>609</v>
       </c>
       <c r="B247" s="1">
-        <v>2025</v>
+        <v>2020</v>
       </c>
       <c r="C247" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D247" s="1" t="s">
-        <v>7</v>
-[...6 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="E247" s="1"/>
+      <c r="F247" s="1"/>
       <c r="G247" s="1" t="s">
         <v>612</v>
       </c>
     </row>
     <row r="248" spans="1:7">
       <c r="A248" s="1" t="s">
         <v>613</v>
       </c>
       <c r="B248" s="1">
         <v>2017</v>
       </c>
       <c r="C248" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D248" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E248" s="1"/>
       <c r="F248" s="1"/>
       <c r="G248" s="1" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="249" spans="1:7">
       <c r="A249" s="1" t="s">
         <v>615</v>
       </c>
       <c r="B249" s="1">
-        <v>2019</v>
+        <v>2023</v>
       </c>
       <c r="C249" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D249" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E249" s="1" t="s">
-        <v>100</v>
+        <v>616</v>
       </c>
       <c r="F249" s="1" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="G249" s="1" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
     </row>
     <row r="250" spans="1:7">
       <c r="A250" s="1" t="s">
         <v>615</v>
       </c>
       <c r="B250" s="1">
-        <v>2023</v>
+        <v>2019</v>
       </c>
       <c r="C250" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D250" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E250" s="1" t="s">
-        <v>618</v>
+        <v>98</v>
       </c>
       <c r="F250" s="1" t="s">
         <v>619</v>
       </c>
       <c r="G250" s="1" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="251" spans="1:7">
       <c r="A251" s="1" t="s">
         <v>621</v>
       </c>
       <c r="B251" s="1">
-        <v>2016</v>
+        <v>2022</v>
       </c>
       <c r="C251" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D251" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E251" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E251" s="1"/>
       <c r="F251" s="1"/>
       <c r="G251" s="1" t="s">
         <v>622</v>
       </c>
     </row>
     <row r="252" spans="1:7">
       <c r="A252" s="1" t="s">
         <v>621</v>
       </c>
       <c r="B252" s="1">
-        <v>2022</v>
+        <v>2016</v>
       </c>
       <c r="C252" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D252" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E252" s="1"/>
+      <c r="E252" s="1" t="s">
+        <v>98</v>
+      </c>
       <c r="F252" s="1"/>
       <c r="G252" s="1" t="s">
         <v>623</v>
       </c>
     </row>
     <row r="253" spans="1:7">
       <c r="A253" s="1" t="s">
         <v>624</v>
       </c>
       <c r="B253" s="1">
         <v>2016</v>
       </c>
       <c r="C253" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D253" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E253" s="1"/>
       <c r="F253" s="1"/>
       <c r="G253" s="1" t="s">
         <v>625</v>
       </c>
     </row>
     <row r="254" spans="1:7">
@@ -11946,51 +11946,51 @@
         <v>15</v>
       </c>
       <c r="D254" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E254" s="1"/>
       <c r="F254" s="1"/>
       <c r="G254" s="1" t="s">
         <v>626</v>
       </c>
     </row>
     <row r="255" spans="1:7">
       <c r="A255" s="1" t="s">
         <v>627</v>
       </c>
       <c r="B255" s="1">
         <v>2020</v>
       </c>
       <c r="C255" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D255" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E255" s="1" t="s">
-        <v>368</v>
+        <v>363</v>
       </c>
       <c r="F255" s="1" t="s">
         <v>628</v>
       </c>
       <c r="G255" s="1" t="s">
         <v>629</v>
       </c>
     </row>
     <row r="256" spans="1:7">
       <c r="A256" s="1" t="s">
         <v>630</v>
       </c>
       <c r="B256" s="1">
         <v>2024</v>
       </c>
       <c r="C256" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D256" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E256" s="1"/>
       <c r="F256" s="1"/>
       <c r="G256" s="1" t="s">
         <v>631</v>
@@ -12296,51 +12296,51 @@
       </c>
       <c r="E270" s="1" t="s">
         <v>19</v>
       </c>
       <c r="F270" s="1" t="s">
         <v>665</v>
       </c>
       <c r="G270" s="1" t="s">
         <v>666</v>
       </c>
     </row>
     <row r="271" spans="1:7">
       <c r="A271" s="1" t="s">
         <v>664</v>
       </c>
       <c r="B271" s="1">
         <v>2020</v>
       </c>
       <c r="C271" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D271" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E271" s="1" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="F271" s="1" t="s">
         <v>667</v>
       </c>
       <c r="G271" s="1" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="272" spans="1:7">
       <c r="A272" s="1" t="s">
         <v>664</v>
       </c>
       <c r="B272" s="1">
         <v>2017</v>
       </c>
       <c r="C272" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D272" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E272" s="1" t="s">
         <v>669</v>
       </c>
       <c r="F272" s="1" t="s">
@@ -12384,51 +12384,51 @@
         <v>15</v>
       </c>
       <c r="D274" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E274" s="1"/>
       <c r="F274" s="1"/>
       <c r="G274" s="1" t="s">
         <v>677</v>
       </c>
     </row>
     <row r="275" spans="1:7">
       <c r="A275" s="1" t="s">
         <v>676</v>
       </c>
       <c r="B275" s="1">
         <v>2021</v>
       </c>
       <c r="C275" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D275" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E275" s="1" t="s">
-        <v>451</v>
+        <v>448</v>
       </c>
       <c r="F275" s="1" t="s">
         <v>678</v>
       </c>
       <c r="G275" s="1" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="276" spans="1:7">
       <c r="A276" s="1" t="s">
         <v>680</v>
       </c>
       <c r="B276" s="1">
         <v>2024</v>
       </c>
       <c r="C276" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D276" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E276" s="1" t="s">
         <v>681</v>
       </c>
       <c r="F276" s="1" t="s">
@@ -12476,51 +12476,51 @@
       </c>
       <c r="E278" s="1" t="s">
         <v>688</v>
       </c>
       <c r="F278" s="1" t="s">
         <v>689</v>
       </c>
       <c r="G278" s="1" t="s">
         <v>690</v>
       </c>
     </row>
     <row r="279" spans="1:7">
       <c r="A279" s="1" t="s">
         <v>687</v>
       </c>
       <c r="B279" s="1">
         <v>2022</v>
       </c>
       <c r="C279" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D279" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E279" s="1" t="s">
-        <v>368</v>
+        <v>363</v>
       </c>
       <c r="F279" s="1" t="s">
         <v>691</v>
       </c>
       <c r="G279" s="1" t="s">
         <v>692</v>
       </c>
     </row>
     <row r="280" spans="1:7">
       <c r="A280" s="1" t="s">
         <v>693</v>
       </c>
       <c r="B280" s="1">
         <v>2024</v>
       </c>
       <c r="C280" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D280" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E280" s="1" t="s">
         <v>294</v>
       </c>
       <c r="F280" s="1" t="s">
@@ -12629,227 +12629,227 @@
       </c>
       <c r="E285" s="1" t="s">
         <v>275</v>
       </c>
       <c r="F285" s="1" t="s">
         <v>705</v>
       </c>
       <c r="G285" s="1" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="286" spans="1:7">
       <c r="A286" s="1" t="s">
         <v>707</v>
       </c>
       <c r="B286" s="1">
         <v>2021</v>
       </c>
       <c r="C286" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D286" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E286" s="1" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F286" s="1" t="s">
         <v>708</v>
       </c>
       <c r="G286" s="1" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="287" spans="1:7">
       <c r="A287" s="1" t="s">
         <v>707</v>
       </c>
       <c r="B287" s="1">
         <v>2018</v>
       </c>
       <c r="C287" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D287" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E287" s="1"/>
       <c r="F287" s="1"/>
       <c r="G287" s="1" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="288" spans="1:7">
       <c r="A288" s="1" t="s">
         <v>711</v>
       </c>
       <c r="B288" s="1">
-        <v>2024</v>
+        <v>2020</v>
       </c>
       <c r="C288" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D288" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="E288" s="1" t="s">
+        <v>363</v>
+      </c>
+      <c r="F288" s="1" t="s">
         <v>712</v>
       </c>
-      <c r="F288" s="1" t="s">
+      <c r="G288" s="1" t="s">
         <v>713</v>
-      </c>
-[...1 lines deleted...]
-        <v>714</v>
       </c>
     </row>
     <row r="289" spans="1:7">
       <c r="A289" s="1" t="s">
         <v>711</v>
       </c>
       <c r="B289" s="1">
-        <v>2017</v>
+        <v>2024</v>
       </c>
       <c r="C289" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D289" s="1" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-      <c r="F289" s="1"/>
+        <v>7</v>
+      </c>
+      <c r="E289" s="1" t="s">
+        <v>714</v>
+      </c>
+      <c r="F289" s="1" t="s">
+        <v>715</v>
+      </c>
       <c r="G289" s="1" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
     </row>
     <row r="290" spans="1:7">
       <c r="A290" s="1" t="s">
         <v>711</v>
       </c>
       <c r="B290" s="1">
-        <v>2020</v>
+        <v>2017</v>
       </c>
       <c r="C290" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D290" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E290" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="E290" s="1"/>
+      <c r="F290" s="1"/>
       <c r="G290" s="1" t="s">
         <v>717</v>
       </c>
     </row>
     <row r="291" spans="1:7">
       <c r="A291" s="1" t="s">
         <v>718</v>
       </c>
       <c r="B291" s="1">
-        <v>2025</v>
+        <v>2016</v>
       </c>
       <c r="C291" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D291" s="1" t="s">
-        <v>7</v>
-[...4 lines deleted...]
-      <c r="F291" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E291" s="1"/>
+      <c r="F291" s="1"/>
+      <c r="G291" s="1" t="s">
         <v>719</v>
-      </c>
-[...1 lines deleted...]
-        <v>720</v>
       </c>
     </row>
     <row r="292" spans="1:7">
       <c r="A292" s="1" t="s">
         <v>718</v>
       </c>
       <c r="B292" s="1">
-        <v>2019</v>
+        <v>2025</v>
       </c>
       <c r="C292" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D292" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E292" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="F292" s="1" t="s">
+        <v>720</v>
+      </c>
+      <c r="G292" s="1" t="s">
         <v>721</v>
-      </c>
-[...4 lines deleted...]
-        <v>723</v>
       </c>
     </row>
     <row r="293" spans="1:7">
       <c r="A293" s="1" t="s">
         <v>718</v>
       </c>
       <c r="B293" s="1">
-        <v>2022</v>
+        <v>2019</v>
       </c>
       <c r="C293" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D293" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E293" s="1" t="s">
+        <v>722</v>
+      </c>
+      <c r="F293" s="1" t="s">
+        <v>723</v>
+      </c>
+      <c r="G293" s="1" t="s">
         <v>724</v>
-      </c>
-[...4 lines deleted...]
-        <v>726</v>
       </c>
     </row>
     <row r="294" spans="1:7">
       <c r="A294" s="1" t="s">
         <v>718</v>
       </c>
       <c r="B294" s="1">
-        <v>2016</v>
+        <v>2022</v>
       </c>
       <c r="C294" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D294" s="1" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-      <c r="F294" s="1"/>
+        <v>7</v>
+      </c>
+      <c r="E294" s="1" t="s">
+        <v>725</v>
+      </c>
+      <c r="F294" s="1" t="s">
+        <v>726</v>
+      </c>
       <c r="G294" s="1" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="295" spans="1:7">
       <c r="A295" s="1" t="s">
         <v>728</v>
       </c>
       <c r="B295" s="1">
         <v>2018</v>
       </c>
       <c r="C295" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D295" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E295" s="1" t="s">
         <v>729</v>
       </c>
       <c r="F295" s="1" t="s">
         <v>730</v>
       </c>
       <c r="G295" s="1" t="s">
         <v>731</v>
@@ -12907,123 +12907,123 @@
       </c>
       <c r="B298" s="1">
         <v>2023</v>
       </c>
       <c r="C298" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D298" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E298" s="1" t="s">
         <v>738</v>
       </c>
       <c r="F298" s="1" t="s">
         <v>739</v>
       </c>
       <c r="G298" s="1" t="s">
         <v>740</v>
       </c>
     </row>
     <row r="299" spans="1:7">
       <c r="A299" s="1" t="s">
         <v>741</v>
       </c>
       <c r="B299" s="1">
-        <v>2025</v>
+        <v>2017</v>
       </c>
       <c r="C299" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D299" s="1" t="s">
-        <v>7</v>
-[...4 lines deleted...]
-      <c r="F299" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E299" s="1"/>
+      <c r="F299" s="1"/>
+      <c r="G299" s="1" t="s">
         <v>742</v>
-      </c>
-[...1 lines deleted...]
-        <v>743</v>
       </c>
     </row>
     <row r="300" spans="1:7">
       <c r="A300" s="1" t="s">
         <v>741</v>
       </c>
       <c r="B300" s="1">
-        <v>2021</v>
+        <v>2018</v>
       </c>
       <c r="C300" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D300" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E300" s="1"/>
-      <c r="F300" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F300" s="1"/>
       <c r="G300" s="1" t="s">
-        <v>745</v>
+        <v>743</v>
       </c>
     </row>
     <row r="301" spans="1:7">
       <c r="A301" s="1" t="s">
         <v>741</v>
       </c>
       <c r="B301" s="1">
-        <v>2017</v>
+        <v>2025</v>
       </c>
       <c r="C301" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D301" s="1" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-      <c r="F301" s="1"/>
+        <v>7</v>
+      </c>
+      <c r="E301" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="F301" s="1" t="s">
+        <v>744</v>
+      </c>
       <c r="G301" s="1" t="s">
-        <v>746</v>
+        <v>745</v>
       </c>
     </row>
     <row r="302" spans="1:7">
       <c r="A302" s="1" t="s">
         <v>741</v>
       </c>
       <c r="B302" s="1">
-        <v>2018</v>
+        <v>2021</v>
       </c>
       <c r="C302" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D302" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E302" s="1"/>
-      <c r="F302" s="1"/>
+      <c r="F302" s="1" t="s">
+        <v>746</v>
+      </c>
       <c r="G302" s="1" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="303" spans="1:7">
       <c r="A303" s="1" t="s">
         <v>748</v>
       </c>
       <c r="B303" s="1">
         <v>2016</v>
       </c>
       <c r="C303" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D303" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E303" s="1" t="s">
         <v>749</v>
       </c>
       <c r="F303" s="1" t="s">
         <v>750</v>
       </c>
       <c r="G303" s="1" t="s">
         <v>751</v>
@@ -13161,165 +13161,165 @@
     </row>
     <row r="310" spans="1:7">
       <c r="A310" s="1" t="s">
         <v>770</v>
       </c>
       <c r="B310" s="1">
         <v>2023</v>
       </c>
       <c r="C310" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D310" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E310" s="1"/>
       <c r="F310" s="1"/>
       <c r="G310" s="1" t="s">
         <v>771</v>
       </c>
     </row>
     <row r="311" spans="1:7">
       <c r="A311" s="1" t="s">
         <v>772</v>
       </c>
       <c r="B311" s="1">
-        <v>2025</v>
+        <v>2019</v>
       </c>
       <c r="C311" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D311" s="1" t="s">
-        <v>7</v>
-[...3 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="E311" s="1"/>
       <c r="F311" s="1"/>
       <c r="G311" s="1" t="s">
         <v>773</v>
       </c>
     </row>
     <row r="312" spans="1:7">
       <c r="A312" s="1" t="s">
         <v>772</v>
       </c>
       <c r="B312" s="1">
-        <v>2019</v>
+        <v>2025</v>
       </c>
       <c r="C312" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D312" s="1" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="E312" s="1"/>
+        <v>7</v>
+      </c>
+      <c r="E312" s="1" t="s">
+        <v>19</v>
+      </c>
       <c r="F312" s="1"/>
       <c r="G312" s="1" t="s">
         <v>774</v>
       </c>
     </row>
     <row r="313" spans="1:7">
       <c r="A313" s="1" t="s">
         <v>775</v>
       </c>
       <c r="B313" s="1">
         <v>2020</v>
       </c>
       <c r="C313" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D313" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E313" s="1"/>
       <c r="F313" s="1"/>
       <c r="G313" s="1" t="s">
         <v>776</v>
       </c>
     </row>
     <row r="314" spans="1:7">
       <c r="A314" s="1" t="s">
         <v>777</v>
       </c>
       <c r="B314" s="1">
-        <v>2024</v>
+        <v>2020</v>
       </c>
       <c r="C314" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D314" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E314" s="1" t="s">
         <v>778</v>
       </c>
       <c r="F314" s="1" t="s">
         <v>779</v>
       </c>
       <c r="G314" s="1" t="s">
         <v>780</v>
       </c>
     </row>
     <row r="315" spans="1:7">
       <c r="A315" s="1" t="s">
         <v>777</v>
       </c>
       <c r="B315" s="1">
-        <v>2020</v>
+        <v>2016</v>
       </c>
       <c r="C315" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D315" s="1" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="E315" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E315" s="1"/>
+      <c r="F315" s="1"/>
+      <c r="G315" s="1" t="s">
         <v>781</v>
-      </c>
-[...4 lines deleted...]
-        <v>783</v>
       </c>
     </row>
     <row r="316" spans="1:7">
       <c r="A316" s="1" t="s">
         <v>777</v>
       </c>
       <c r="B316" s="1">
-        <v>2016</v>
+        <v>2024</v>
       </c>
       <c r="C316" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D316" s="1" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-      <c r="F316" s="1"/>
+        <v>7</v>
+      </c>
+      <c r="E316" s="1" t="s">
+        <v>782</v>
+      </c>
+      <c r="F316" s="1" t="s">
+        <v>783</v>
+      </c>
       <c r="G316" s="1" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="317" spans="1:7">
       <c r="A317" s="1" t="s">
         <v>785</v>
       </c>
       <c r="B317" s="1">
         <v>2021</v>
       </c>
       <c r="C317" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D317" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E317" s="1" t="s">
         <v>19</v>
       </c>
       <c r="F317" s="1" t="s">
         <v>786</v>
       </c>
       <c r="G317" s="1" t="s">
         <v>787</v>
@@ -13386,169 +13386,169 @@
     </row>
     <row r="321" spans="1:7">
       <c r="A321" s="1" t="s">
         <v>794</v>
       </c>
       <c r="B321" s="1">
         <v>2019</v>
       </c>
       <c r="C321" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D321" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E321" s="1"/>
       <c r="F321" s="1"/>
       <c r="G321" s="1" t="s">
         <v>795</v>
       </c>
     </row>
     <row r="322" spans="1:7">
       <c r="A322" s="1" t="s">
         <v>796</v>
       </c>
       <c r="B322" s="1">
-        <v>2025</v>
+        <v>2020</v>
       </c>
       <c r="C322" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D322" s="1" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-      <c r="F322" s="1"/>
+        <v>7</v>
+      </c>
+      <c r="E322" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="F322" s="1" t="s">
+        <v>797</v>
+      </c>
       <c r="G322" s="1" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
     </row>
     <row r="323" spans="1:7">
       <c r="A323" s="1" t="s">
         <v>796</v>
       </c>
       <c r="B323" s="1">
-        <v>2020</v>
+        <v>2025</v>
       </c>
       <c r="C323" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D323" s="1" t="s">
-        <v>7</v>
-[...6 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="E323" s="1"/>
+      <c r="F323" s="1"/>
       <c r="G323" s="1" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="324" spans="1:7">
       <c r="A324" s="1" t="s">
         <v>800</v>
       </c>
       <c r="B324" s="1">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="C324" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D324" s="1" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="E324" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E324" s="1"/>
+      <c r="F324" s="1" t="s">
         <v>801</v>
       </c>
-      <c r="F324" s="1" t="s">
+      <c r="G324" s="1" t="s">
         <v>802</v>
-      </c>
-[...1 lines deleted...]
-        <v>803</v>
       </c>
     </row>
     <row r="325" spans="1:7">
       <c r="A325" s="1" t="s">
         <v>800</v>
       </c>
       <c r="B325" s="1">
-        <v>2021</v>
+        <v>2019</v>
       </c>
       <c r="C325" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D325" s="1" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="E325" s="1"/>
+        <v>7</v>
+      </c>
+      <c r="E325" s="1" t="s">
+        <v>803</v>
+      </c>
       <c r="F325" s="1" t="s">
         <v>804</v>
       </c>
       <c r="G325" s="1" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="326" spans="1:7">
       <c r="A326" s="1" t="s">
         <v>800</v>
       </c>
       <c r="B326" s="1">
-        <v>2019</v>
+        <v>2016</v>
       </c>
       <c r="C326" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D326" s="1" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="E326" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E326" s="1"/>
+      <c r="F326" s="1"/>
+      <c r="G326" s="1" t="s">
         <v>806</v>
-      </c>
-[...4 lines deleted...]
-        <v>808</v>
       </c>
     </row>
     <row r="327" spans="1:7">
       <c r="A327" s="1" t="s">
         <v>800</v>
       </c>
       <c r="B327" s="1">
-        <v>2016</v>
+        <v>2024</v>
       </c>
       <c r="C327" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D327" s="1" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-      <c r="F327" s="1"/>
+        <v>7</v>
+      </c>
+      <c r="E327" s="1" t="s">
+        <v>807</v>
+      </c>
+      <c r="F327" s="1" t="s">
+        <v>808</v>
+      </c>
       <c r="G327" s="1" t="s">
         <v>809</v>
       </c>
     </row>
     <row r="328" spans="1:7">
       <c r="A328" s="1" t="s">
         <v>810</v>
       </c>
       <c r="B328" s="1">
         <v>2023</v>
       </c>
       <c r="C328" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D328" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E328" s="1" t="s">
         <v>811</v>
       </c>
       <c r="F328" s="1" t="s">
         <v>812</v>
       </c>
       <c r="G328" s="1" t="s">
         <v>813</v>
@@ -13560,175 +13560,175 @@
       </c>
       <c r="B329" s="1">
         <v>2018</v>
       </c>
       <c r="C329" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D329" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E329" s="1" t="s">
         <v>814</v>
       </c>
       <c r="F329" s="1" t="s">
         <v>815</v>
       </c>
       <c r="G329" s="1" t="s">
         <v>816</v>
       </c>
     </row>
     <row r="330" spans="1:7">
       <c r="A330" s="1" t="s">
         <v>817</v>
       </c>
       <c r="B330" s="1">
-        <v>2018</v>
+        <v>2023</v>
       </c>
       <c r="C330" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D330" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E330" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="F330" s="1" t="s">
         <v>818</v>
       </c>
-      <c r="F330" s="1" t="s">
+      <c r="G330" s="1" t="s">
         <v>819</v>
-      </c>
-[...1 lines deleted...]
-        <v>820</v>
       </c>
     </row>
     <row r="331" spans="1:7">
       <c r="A331" s="1" t="s">
         <v>817</v>
       </c>
       <c r="B331" s="1">
-        <v>2023</v>
+        <v>2018</v>
       </c>
       <c r="C331" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D331" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E331" s="1" t="s">
-        <v>172</v>
+        <v>820</v>
       </c>
       <c r="F331" s="1" t="s">
         <v>821</v>
       </c>
       <c r="G331" s="1" t="s">
         <v>822</v>
       </c>
     </row>
     <row r="332" spans="1:7">
       <c r="A332" s="1" t="s">
         <v>823</v>
       </c>
       <c r="B332" s="1">
-        <v>2017</v>
+        <v>2020</v>
       </c>
       <c r="C332" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D332" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E332" s="1" t="s">
         <v>824</v>
       </c>
       <c r="F332" s="1" t="s">
         <v>825</v>
       </c>
       <c r="G332" s="1" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="333" spans="1:7">
       <c r="A333" s="1" t="s">
         <v>823</v>
       </c>
       <c r="B333" s="1">
-        <v>2020</v>
+        <v>2017</v>
       </c>
       <c r="C333" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D333" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E333" s="1" t="s">
         <v>827</v>
       </c>
       <c r="F333" s="1" t="s">
         <v>828</v>
       </c>
       <c r="G333" s="1" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="334" spans="1:7">
       <c r="A334" s="1" t="s">
         <v>830</v>
       </c>
       <c r="B334" s="1">
-        <v>2024</v>
+        <v>2020</v>
       </c>
       <c r="C334" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D334" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E334" s="1" t="s">
-        <v>172</v>
+        <v>831</v>
       </c>
       <c r="F334" s="1" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
       <c r="G334" s="1" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="335" spans="1:7">
       <c r="A335" s="1" t="s">
         <v>830</v>
       </c>
       <c r="B335" s="1">
-        <v>2020</v>
+        <v>2024</v>
       </c>
       <c r="C335" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D335" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E335" s="1" t="s">
-        <v>833</v>
+        <v>172</v>
       </c>
       <c r="F335" s="1" t="s">
         <v>834</v>
       </c>
       <c r="G335" s="1" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="336" spans="1:7">
       <c r="A336" s="1" t="s">
         <v>836</v>
       </c>
       <c r="B336" s="1">
         <v>2022</v>
       </c>
       <c r="C336" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D336" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E336" s="1"/>
       <c r="F336" s="1"/>
       <c r="G336" s="1" t="s">
         <v>837</v>
@@ -13759,106 +13759,106 @@
       </c>
       <c r="B338" s="1">
         <v>2024</v>
       </c>
       <c r="C338" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D338" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E338" s="1" t="s">
         <v>841</v>
       </c>
       <c r="F338" s="1" t="s">
         <v>842</v>
       </c>
       <c r="G338" s="1" t="s">
         <v>843</v>
       </c>
     </row>
     <row r="339" spans="1:7">
       <c r="A339" s="1" t="s">
         <v>844</v>
       </c>
       <c r="B339" s="1">
-        <v>2018</v>
+        <v>2021</v>
       </c>
       <c r="C339" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D339" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E339" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="F339" s="1" t="s">
         <v>845</v>
       </c>
-      <c r="F339" s="1" t="s">
+      <c r="G339" s="1" t="s">
         <v>846</v>
-      </c>
-[...1 lines deleted...]
-        <v>847</v>
       </c>
     </row>
     <row r="340" spans="1:7">
       <c r="A340" s="1" t="s">
         <v>844</v>
       </c>
       <c r="B340" s="1">
-        <v>2024</v>
+        <v>2018</v>
       </c>
       <c r="C340" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D340" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E340" s="1" t="s">
+        <v>847</v>
+      </c>
+      <c r="F340" s="1" t="s">
         <v>848</v>
       </c>
-      <c r="F340" s="1" t="s">
+      <c r="G340" s="1" t="s">
         <v>849</v>
-      </c>
-[...1 lines deleted...]
-        <v>850</v>
       </c>
     </row>
     <row r="341" spans="1:7">
       <c r="A341" s="1" t="s">
         <v>844</v>
       </c>
       <c r="B341" s="1">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="C341" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D341" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E341" s="1" t="s">
-        <v>19</v>
+        <v>850</v>
       </c>
       <c r="F341" s="1" t="s">
         <v>851</v>
       </c>
       <c r="G341" s="1" t="s">
         <v>852</v>
       </c>
     </row>
     <row r="342" spans="1:7">
       <c r="A342" s="1" t="s">
         <v>853</v>
       </c>
       <c r="B342" s="1">
         <v>2018</v>
       </c>
       <c r="C342" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D342" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E342" s="1" t="s">
         <v>854</v>
       </c>
       <c r="F342" s="1" t="s">
@@ -13948,51 +13948,51 @@
       </c>
       <c r="E346" s="1" t="s">
         <v>19</v>
       </c>
       <c r="F346" s="1" t="s">
         <v>865</v>
       </c>
       <c r="G346" s="1" t="s">
         <v>866</v>
       </c>
     </row>
     <row r="347" spans="1:7">
       <c r="A347" s="1" t="s">
         <v>862</v>
       </c>
       <c r="B347" s="1">
         <v>2022</v>
       </c>
       <c r="C347" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D347" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E347" s="1" t="s">
-        <v>200</v>
+        <v>196</v>
       </c>
       <c r="F347" s="1" t="s">
         <v>867</v>
       </c>
       <c r="G347" s="1" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="348" spans="1:7">
       <c r="A348" s="1" t="s">
         <v>869</v>
       </c>
       <c r="B348" s="1">
         <v>2022</v>
       </c>
       <c r="C348" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D348" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E348" s="1"/>
       <c r="F348" s="1"/>
       <c r="G348" s="1" t="s">
         <v>870</v>
@@ -14000,142 +14000,142 @@
     </row>
     <row r="349" spans="1:7">
       <c r="A349" s="1" t="s">
         <v>869</v>
       </c>
       <c r="B349" s="1">
         <v>2025</v>
       </c>
       <c r="C349" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D349" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E349" s="1"/>
       <c r="F349" s="1"/>
       <c r="G349" s="1" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="350" spans="1:7">
       <c r="A350" s="1" t="s">
         <v>872</v>
       </c>
       <c r="B350" s="1">
-        <v>2017</v>
+        <v>2021</v>
       </c>
       <c r="C350" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D350" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E350" s="1"/>
       <c r="F350" s="1"/>
       <c r="G350" s="1" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="351" spans="1:7">
       <c r="A351" s="1" t="s">
         <v>872</v>
       </c>
       <c r="B351" s="1">
-        <v>2021</v>
+        <v>2017</v>
       </c>
       <c r="C351" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D351" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E351" s="1"/>
       <c r="F351" s="1"/>
       <c r="G351" s="1" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="352" spans="1:7">
       <c r="A352" s="1" t="s">
         <v>875</v>
       </c>
       <c r="B352" s="1">
-        <v>2016</v>
+        <v>2022</v>
       </c>
       <c r="C352" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D352" s="1" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="E352" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E352" s="1"/>
+      <c r="F352" s="1" t="s">
         <v>876</v>
       </c>
-      <c r="F352" s="1" t="s">
+      <c r="G352" s="1" t="s">
         <v>877</v>
-      </c>
-[...1 lines deleted...]
-        <v>878</v>
       </c>
     </row>
     <row r="353" spans="1:7">
       <c r="A353" s="1" t="s">
         <v>875</v>
       </c>
       <c r="B353" s="1">
-        <v>2018</v>
+        <v>2016</v>
       </c>
       <c r="C353" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D353" s="1" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-      <c r="F353" s="1"/>
+        <v>7</v>
+      </c>
+      <c r="E353" s="1" t="s">
+        <v>878</v>
+      </c>
+      <c r="F353" s="1" t="s">
+        <v>879</v>
+      </c>
       <c r="G353" s="1" t="s">
-        <v>879</v>
+        <v>880</v>
       </c>
     </row>
     <row r="354" spans="1:7">
       <c r="A354" s="1" t="s">
         <v>875</v>
       </c>
       <c r="B354" s="1">
-        <v>2022</v>
+        <v>2018</v>
       </c>
       <c r="C354" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D354" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E354" s="1"/>
-      <c r="F354" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F354" s="1"/>
       <c r="G354" s="1" t="s">
         <v>881</v>
       </c>
     </row>
     <row r="355" spans="1:7">
       <c r="A355" s="1" t="s">
         <v>882</v>
       </c>
       <c r="B355" s="1">
         <v>2020</v>
       </c>
       <c r="C355" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D355" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E355" s="1"/>
       <c r="F355" s="1"/>
       <c r="G355" s="1" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="356" spans="1:7">
       <c r="A356" s="1" t="s">
@@ -14177,251 +14177,251 @@
     </row>
     <row r="358" spans="1:7">
       <c r="A358" s="1" t="s">
         <v>885</v>
       </c>
       <c r="B358" s="1">
         <v>2017</v>
       </c>
       <c r="C358" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D358" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E358" s="1"/>
       <c r="F358" s="1"/>
       <c r="G358" s="1" t="s">
         <v>887</v>
       </c>
     </row>
     <row r="359" spans="1:7">
       <c r="A359" s="1" t="s">
         <v>888</v>
       </c>
       <c r="B359" s="1">
-        <v>2025</v>
+        <v>2017</v>
       </c>
       <c r="C359" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D359" s="1" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-      <c r="F359" s="1"/>
+        <v>7</v>
+      </c>
+      <c r="E359" s="1" t="s">
+        <v>889</v>
+      </c>
+      <c r="F359" s="1" t="s">
+        <v>890</v>
+      </c>
       <c r="G359" s="1" t="s">
-        <v>889</v>
+        <v>891</v>
       </c>
     </row>
     <row r="360" spans="1:7">
       <c r="A360" s="1" t="s">
         <v>888</v>
       </c>
       <c r="B360" s="1">
-        <v>2017</v>
+        <v>2021</v>
       </c>
       <c r="C360" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D360" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E360" s="1" t="s">
-        <v>890</v>
+        <v>892</v>
       </c>
       <c r="F360" s="1" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
       <c r="G360" s="1" t="s">
-        <v>892</v>
+        <v>894</v>
       </c>
     </row>
     <row r="361" spans="1:7">
       <c r="A361" s="1" t="s">
         <v>888</v>
       </c>
       <c r="B361" s="1">
-        <v>2021</v>
+        <v>2025</v>
       </c>
       <c r="C361" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D361" s="1" t="s">
-        <v>7</v>
-[...6 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="E361" s="1"/>
+      <c r="F361" s="1"/>
       <c r="G361" s="1" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="362" spans="1:7">
       <c r="A362" s="1" t="s">
         <v>896</v>
       </c>
       <c r="B362" s="1">
-        <v>2019</v>
+        <v>2023</v>
       </c>
       <c r="C362" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D362" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E362" s="1" t="s">
         <v>897</v>
       </c>
       <c r="F362" s="1" t="s">
         <v>898</v>
       </c>
       <c r="G362" s="1" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="363" spans="1:7">
       <c r="A363" s="1" t="s">
         <v>896</v>
       </c>
       <c r="B363" s="1">
-        <v>2023</v>
+        <v>2019</v>
       </c>
       <c r="C363" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D363" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E363" s="1" t="s">
         <v>900</v>
       </c>
       <c r="F363" s="1" t="s">
         <v>901</v>
       </c>
       <c r="G363" s="1" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="364" spans="1:7">
       <c r="A364" s="1" t="s">
         <v>903</v>
       </c>
       <c r="B364" s="1">
-        <v>2022</v>
+        <v>2016</v>
       </c>
       <c r="C364" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D364" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E364" s="1"/>
       <c r="F364" s="1"/>
       <c r="G364" s="1" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="365" spans="1:7">
       <c r="A365" s="1" t="s">
         <v>903</v>
       </c>
       <c r="B365" s="1">
-        <v>2018</v>
+        <v>2017</v>
       </c>
       <c r="C365" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D365" s="1" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="E365" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E365" s="1"/>
+      <c r="F365" s="1"/>
+      <c r="G365" s="1" t="s">
         <v>905</v>
-      </c>
-[...4 lines deleted...]
-        <v>907</v>
       </c>
     </row>
     <row r="366" spans="1:7">
       <c r="A366" s="1" t="s">
         <v>903</v>
       </c>
       <c r="B366" s="1">
-        <v>2016</v>
+        <v>2022</v>
       </c>
       <c r="C366" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D366" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E366" s="1"/>
       <c r="F366" s="1"/>
       <c r="G366" s="1" t="s">
-        <v>908</v>
+        <v>906</v>
       </c>
     </row>
     <row r="367" spans="1:7">
       <c r="A367" s="1" t="s">
         <v>903</v>
       </c>
       <c r="B367" s="1">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="C367" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D367" s="1" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-      <c r="F367" s="1"/>
+        <v>7</v>
+      </c>
+      <c r="E367" s="1" t="s">
+        <v>907</v>
+      </c>
+      <c r="F367" s="1" t="s">
+        <v>908</v>
+      </c>
       <c r="G367" s="1" t="s">
         <v>909</v>
       </c>
     </row>
     <row r="368" spans="1:7">
       <c r="A368" s="1" t="s">
         <v>910</v>
       </c>
       <c r="B368" s="1">
         <v>2019</v>
       </c>
       <c r="C368" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D368" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E368" s="1" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="F368" s="1" t="s">
         <v>911</v>
       </c>
       <c r="G368" s="1" t="s">
         <v>912</v>
       </c>
     </row>
     <row r="369" spans="1:7">
       <c r="A369" s="1" t="s">
         <v>913</v>
       </c>
       <c r="B369" s="1">
         <v>2020</v>
       </c>
       <c r="C369" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D369" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E369" s="1"/>
       <c r="F369" s="1"/>
       <c r="G369" s="1" t="s">
         <v>914</v>
@@ -14503,214 +14503,214 @@
       </c>
       <c r="E373" s="1" t="s">
         <v>922</v>
       </c>
       <c r="F373" s="1" t="s">
         <v>923</v>
       </c>
       <c r="G373" s="1" t="s">
         <v>924</v>
       </c>
     </row>
     <row r="374" spans="1:7">
       <c r="A374" s="1" t="s">
         <v>925</v>
       </c>
       <c r="B374" s="1">
         <v>2019</v>
       </c>
       <c r="C374" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D374" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E374" s="1" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="F374" s="1" t="s">
         <v>926</v>
       </c>
       <c r="G374" s="1" t="s">
         <v>927</v>
       </c>
     </row>
     <row r="375" spans="1:7">
       <c r="A375" s="1" t="s">
         <v>925</v>
       </c>
       <c r="B375" s="1">
         <v>2023</v>
       </c>
       <c r="C375" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D375" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E375" s="1" t="s">
-        <v>481</v>
+        <v>480</v>
       </c>
       <c r="F375" s="1" t="s">
         <v>928</v>
       </c>
       <c r="G375" s="1" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="376" spans="1:7">
       <c r="A376" s="1" t="s">
         <v>930</v>
       </c>
       <c r="B376" s="1">
         <v>2022</v>
       </c>
       <c r="C376" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D376" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E376" s="1" t="s">
         <v>931</v>
       </c>
       <c r="F376" s="1" t="s">
         <v>932</v>
       </c>
       <c r="G376" s="1" t="s">
         <v>933</v>
       </c>
     </row>
     <row r="377" spans="1:7">
       <c r="A377" s="1" t="s">
         <v>934</v>
       </c>
       <c r="B377" s="1">
-        <v>2024</v>
+        <v>2020</v>
       </c>
       <c r="C377" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D377" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E377" s="1"/>
-      <c r="F377" s="1"/>
+      <c r="E377" s="1" t="s">
+        <v>935</v>
+      </c>
+      <c r="F377" s="1" t="s">
+        <v>936</v>
+      </c>
       <c r="G377" s="1" t="s">
-        <v>935</v>
+        <v>937</v>
       </c>
     </row>
     <row r="378" spans="1:7">
       <c r="A378" s="1" t="s">
         <v>934</v>
       </c>
       <c r="B378" s="1">
-        <v>2020</v>
+        <v>2016</v>
       </c>
       <c r="C378" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D378" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E378" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="E378" s="1"/>
+      <c r="F378" s="1"/>
       <c r="G378" s="1" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="379" spans="1:7">
       <c r="A379" s="1" t="s">
         <v>934</v>
       </c>
       <c r="B379" s="1">
-        <v>2016</v>
+        <v>2024</v>
       </c>
       <c r="C379" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D379" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E379" s="1"/>
       <c r="F379" s="1"/>
       <c r="G379" s="1" t="s">
         <v>939</v>
       </c>
     </row>
     <row r="380" spans="1:7">
       <c r="A380" s="1" t="s">
         <v>940</v>
       </c>
       <c r="B380" s="1">
         <v>2020</v>
       </c>
       <c r="C380" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D380" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E380" s="1"/>
       <c r="F380" s="1"/>
       <c r="G380" s="1" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="381" spans="1:7">
       <c r="A381" s="1" t="s">
         <v>942</v>
       </c>
       <c r="B381" s="1">
-        <v>2018</v>
+        <v>2022</v>
       </c>
       <c r="C381" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D381" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E381" s="1" t="s">
         <v>943</v>
       </c>
       <c r="F381" s="1" t="s">
         <v>944</v>
       </c>
       <c r="G381" s="1" t="s">
         <v>945</v>
       </c>
     </row>
     <row r="382" spans="1:7">
       <c r="A382" s="1" t="s">
         <v>942</v>
       </c>
       <c r="B382" s="1">
-        <v>2022</v>
+        <v>2018</v>
       </c>
       <c r="C382" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D382" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E382" s="1" t="s">
         <v>946</v>
       </c>
       <c r="F382" s="1" t="s">
         <v>947</v>
       </c>
       <c r="G382" s="1" t="s">
         <v>948</v>
       </c>
     </row>
     <row r="383" spans="1:7">
       <c r="A383" s="1" t="s">
         <v>949</v>
       </c>
       <c r="B383" s="1">
         <v>2019</v>
       </c>
       <c r="C383" s="1" t="s">
@@ -14754,125 +14754,125 @@
     </row>
     <row r="385" spans="1:7">
       <c r="A385" s="1" t="s">
         <v>953</v>
       </c>
       <c r="B385" s="1">
         <v>2019</v>
       </c>
       <c r="C385" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D385" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E385" s="1"/>
       <c r="F385" s="1"/>
       <c r="G385" s="1" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="386" spans="1:7">
       <c r="A386" s="1" t="s">
         <v>957</v>
       </c>
       <c r="B386" s="1">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="C386" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D386" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="E386" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="F386" s="1" t="s">
         <v>958</v>
       </c>
-      <c r="F386" s="1" t="s">
+      <c r="G386" s="1" t="s">
         <v>959</v>
-      </c>
-[...1 lines deleted...]
-        <v>960</v>
       </c>
     </row>
     <row r="387" spans="1:7">
       <c r="A387" s="1" t="s">
         <v>957</v>
       </c>
       <c r="B387" s="1">
-        <v>2021</v>
+        <v>2017</v>
       </c>
       <c r="C387" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D387" s="1" t="s">
-        <v>7</v>
-[...6 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="E387" s="1"/>
+      <c r="F387" s="1"/>
       <c r="G387" s="1" t="s">
-        <v>962</v>
+        <v>960</v>
       </c>
     </row>
     <row r="388" spans="1:7">
       <c r="A388" s="1" t="s">
         <v>957</v>
       </c>
       <c r="B388" s="1">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="C388" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D388" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E388" s="1"/>
       <c r="F388" s="1"/>
       <c r="G388" s="1" t="s">
-        <v>963</v>
+        <v>961</v>
       </c>
     </row>
     <row r="389" spans="1:7">
       <c r="A389" s="1" t="s">
         <v>957</v>
       </c>
       <c r="B389" s="1">
-        <v>2018</v>
+        <v>2022</v>
       </c>
       <c r="C389" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D389" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E389" s="1"/>
-      <c r="F389" s="1"/>
+      <c r="E389" s="1" t="s">
+        <v>962</v>
+      </c>
+      <c r="F389" s="1" t="s">
+        <v>963</v>
+      </c>
       <c r="G389" s="1" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="390" spans="1:7">
       <c r="A390" s="1" t="s">
         <v>965</v>
       </c>
       <c r="B390" s="1">
         <v>2023</v>
       </c>
       <c r="C390" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D390" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E390" s="1" t="s">
         <v>966</v>
       </c>
       <c r="F390" s="1" t="s">
         <v>967</v>
       </c>
       <c r="G390" s="1" t="s">
         <v>968</v>
@@ -14884,247 +14884,247 @@
       </c>
       <c r="B391" s="1">
         <v>2020</v>
       </c>
       <c r="C391" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D391" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E391" s="1" t="s">
         <v>104</v>
       </c>
       <c r="F391" s="1" t="s">
         <v>969</v>
       </c>
       <c r="G391" s="1" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="392" spans="1:7">
       <c r="A392" s="1" t="s">
         <v>971</v>
       </c>
       <c r="B392" s="1">
-        <v>2024</v>
+        <v>2019</v>
       </c>
       <c r="C392" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D392" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E392" s="1"/>
       <c r="F392" s="1"/>
       <c r="G392" s="1" t="s">
         <v>972</v>
       </c>
     </row>
     <row r="393" spans="1:7">
       <c r="A393" s="1" t="s">
         <v>971</v>
       </c>
       <c r="B393" s="1">
-        <v>2019</v>
+        <v>2024</v>
       </c>
       <c r="C393" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D393" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E393" s="1"/>
       <c r="F393" s="1"/>
       <c r="G393" s="1" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="394" spans="1:7">
       <c r="A394" s="1" t="s">
         <v>974</v>
       </c>
       <c r="B394" s="1">
         <v>2016</v>
       </c>
       <c r="C394" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D394" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E394" s="1"/>
       <c r="F394" s="1"/>
       <c r="G394" s="1" t="s">
         <v>975</v>
       </c>
     </row>
     <row r="395" spans="1:7">
       <c r="A395" s="1" t="s">
         <v>976</v>
       </c>
       <c r="B395" s="1">
         <v>2018</v>
       </c>
       <c r="C395" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D395" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E395" s="1" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F395" s="1" t="s">
         <v>977</v>
       </c>
       <c r="G395" s="1" t="s">
         <v>978</v>
       </c>
     </row>
     <row r="396" spans="1:7">
       <c r="A396" s="1" t="s">
         <v>979</v>
       </c>
       <c r="B396" s="1">
         <v>2024</v>
       </c>
       <c r="C396" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D396" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E396" s="1"/>
       <c r="F396" s="1"/>
       <c r="G396" s="1" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="397" spans="1:7">
       <c r="A397" s="1" t="s">
         <v>981</v>
       </c>
       <c r="B397" s="1">
-        <v>2023</v>
+        <v>2020</v>
       </c>
       <c r="C397" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D397" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E397" s="1" t="s">
-        <v>330</v>
+        <v>488</v>
       </c>
       <c r="F397" s="1" t="s">
         <v>982</v>
       </c>
       <c r="G397" s="1" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="398" spans="1:7">
       <c r="A398" s="1" t="s">
         <v>981</v>
       </c>
       <c r="B398" s="1">
-        <v>2020</v>
+        <v>2023</v>
       </c>
       <c r="C398" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D398" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E398" s="1" t="s">
-        <v>488</v>
+        <v>330</v>
       </c>
       <c r="F398" s="1" t="s">
         <v>984</v>
       </c>
       <c r="G398" s="1" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="399" spans="1:7">
       <c r="A399" s="1" t="s">
         <v>986</v>
       </c>
       <c r="B399" s="1">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="C399" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D399" s="1" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="E399" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E399" s="1"/>
+      <c r="F399" s="1"/>
+      <c r="G399" s="1" t="s">
         <v>987</v>
-      </c>
-[...4 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="400" spans="1:7">
       <c r="A400" s="1" t="s">
         <v>986</v>
       </c>
       <c r="B400" s="1">
-        <v>2021</v>
+        <v>2017</v>
       </c>
       <c r="C400" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D400" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E400" s="1"/>
       <c r="F400" s="1"/>
       <c r="G400" s="1" t="s">
-        <v>990</v>
+        <v>988</v>
       </c>
     </row>
     <row r="401" spans="1:7">
       <c r="A401" s="1" t="s">
         <v>986</v>
       </c>
       <c r="B401" s="1">
-        <v>2017</v>
+        <v>2024</v>
       </c>
       <c r="C401" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D401" s="1" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-      <c r="F401" s="1"/>
+        <v>7</v>
+      </c>
+      <c r="E401" s="1" t="s">
+        <v>989</v>
+      </c>
+      <c r="F401" s="1" t="s">
+        <v>990</v>
+      </c>
       <c r="G401" s="1" t="s">
         <v>991</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>