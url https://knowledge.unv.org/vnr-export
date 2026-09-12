--- v4 (2026-08-22)
+++ v5 (2026-09-12)
@@ -121,101 +121,101 @@
     <t>Albania</t>
   </si>
   <si>
     <t>Cross-cutting</t>
   </si>
   <si>
     <t>Page number
               25.00
     Add exact paragraph
               At present, publicly funded non-financial social care services (other than limited institutional services) are very limited in Albania. Most such services are provided by Civil Society Organisations (CSOs) on a voluntary basis or by development partners.
 ,</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/20257ALBANIA_VNR_2018_FINAL2.pdf</t>
   </si>
   <si>
     <t>Algeria</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/23441MAE_rapport_2019_complet.pdf</t>
   </si>
   <si>
     <t>Andorra</t>
   </si>
   <si>
+    <t>Cross-cutting, SDG 15, SDG 17</t>
+  </si>
+  <si>
+    <t>Page number
+              66.00
+    Add exact paragraph
+              The Mountain Federation also carried out communication, training and awareness-raising activities for all stakeholders at the event. Meetings for volunteers were organized to disseminate and share the organization’s environmental policy, good practices and points to consider during the competition. 
+,   
+    Page number
+              67.00
+    Add exact paragraph
+              The Font Blanca competition sets a good example for other sporting events in the country. The initiatives and actions at the event have served as a blueprint for stimulating environmental concerns and generating a debate on sustainable development. In addition, through the work of professionals and volunteers, and support from entities, 
+the competition has been shared as a good example within the ski mountaineering federation at an international level via training and workshops (International Ski Mountaineering Federation (ISMF) meeting 2017–2018), conferences (Waste in Progress 2018) and publications (Handbook of Best Practices in Ski Touring, ISMF Sustainability Handbook and Handbook of Good Practice in Ski Mountaineering Races).
+,   
+    Page number
+              81.00
+    Add exact paragraph
+              The Andorran non-governmental organization (NGO) Daktari is active in the areas bordering the Mgahinga Gorilla, Queen Elizabeth and Murchison Falls national parks in Uganda. Its philosophy and aim is to enable peaceful coexistence between local populations, the wildlife in the area, some of which are protected species, and those responsible for the national parks. Thanks to several field visits and veterinary and anthropological studies carried out by Andorran volunteers, the organization is becoming increasingly well informed about the region and its needs, the goal being to improve the impact and sustainability of its projects. 
+,   
+    Page number
+              88.00
+    Add exact paragraph
+              In the spirit of solidarity and the sharing of values and knowledge, the Government of Andorra actively promotes volunteerism, both nationally and internationally. Domestically, volunteerism is very common in civil society, as much in socially oriented activities as in the cultural and sporting domains. The Ministry of Foreign Affairs also actively encourages international volunteerism and the staff responsible for cooperation regularly participate in round tables on volunteerism, activities organized by local entities to raise awareness of international volunteering opportunities and, most importantly, the annual cooperation course organized by the University of Andorra in collaboration with the Government. The training, preparation and participation of volunteers in projects subsidized by the ministry is one of the criteria used to consider grant applications. The ministry encourages the NGOs it works with to send volunteers on projects, while suitably preparing them for such a placement. In the spirit of knowledge-sharing, coherence and learning about others, and fully aligned with the concept of a global partnership, the aim of the Ministry of Foreign Affairs’ development cooperation policy is for volunteerism to become a full-fledged criterion for awarding grants. 
+,   
+    Page number
+              57.00
+    Add exact paragraph
+              These trainings are developed in line with the recommendations of the Sendai Framework for Disaster Risk Reduction 2015–2030, which the Civil Defence Directorate is in the process of implementing. In addition, there is more specific training for volunteers or intervention groups regarding specific situations. These training sessions cover topics such as forest fire management, people searches, the logistics of natural hazards and creating temporary shelters.</t>
+  </si>
+  <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/19898ANDORRA_VNR_2018.pdf</t>
+  </si>
+  <si>
     <t>SDG 4, SDG 17</t>
   </si>
   <si>
     <t>Page number
               83.00
     Add exact paragraph
               Tutoring courses for pupils aged 6 to 12 from all educational systems have enabled continuity of support for pupils in the teaching and learning processes. Priority was given to interested primary school pupils who had difficulties to attend online classes during the lockdown. The delivery of the courses was based on the voluntary participation of teachers or young graduates.   
 ,   
     Page number
               246.00
     Add exact paragraph
               Volunteering: It is in the spirit of solidarity and exchange of values and experiences that the Government of Andorra actively encourages volunteering, at both national and international levels. At the national level, volunteering is very present among Andorran civil society, whether through social, cultural, or sports activities. Moreover, the Ministry of Foreign Affairs promotes international volunteering and the department in charge of cooperation regularly participates in roundtables and activities organized by local entities to provide information on volunteering. It also participates in each of the editions of the Course on Cooperation organized annually by the University of Andorra in collaboration with some of the NGOs in the country. The health, social and economic crisis caused by Covid-19 has revealed the importance of solidarity and cooperation in the Andorran society where empathy and closeness have contributed to providing responses to the needs of the population. The pandemic has highlighted that volunteers are a fundamental part of the society, an example of commitment, dedication, and effort. One of the examples to be mentioned in this sense is that volunteers joined efforts during the outbreak of the Covid-19 pandemic in March 2020 by creating the COVID Team. This was a group of people with some prior health knowledge, or at least experience with telephone switchboard reception, and the aim was to detect positive cases and curb the spread of the disease. The team has grown, acquired knowledge and the necessary technological devices such as the Pandemius programme. The good functioning and usefulness of this team of volunteers was recognized, and in November 2020, the creation of the COVID Office was enacted by decree.
 It is also worth highlighting the work of the Andorran Red Cross which, since 1980, has been working to reduce social inequalities and promote solidarity in the society. To develop its activities at national level, the Andorran Red Cross relies mainly on the work of its volunteers which allows a wide range of different activities to be carried out, all focusing on the fight against poverty, reinforcement of social cohesion in order to raise awareness about solidarity among the population, and in particular among young people. </t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2022/ods2030_ANDORRA_fr_FINAL.pdf</t>
   </si>
   <si>
-    <t>Cross-cutting, SDG 15, SDG 17</t>
-[...31 lines deleted...]
-  <si>
     <t>Angola</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/286012021_VNR_Report_Angola.pdf</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2025/VNR%202025%20Angola%20Report.pdf</t>
   </si>
   <si>
     <t>Antigua and Barbuda</t>
   </si>
   <si>
     <t>Page number
               113.00
     Add exact paragraph
               The landscape of NGOs and CSOs has been known to be an effective voice for change on issues of equality, calling for transparency and justice and working to keep the power and the spirit of volunteerism and active citizenship alive. The Government of Antigua and Barbuda continues to recognize and create the enabling environment for CSOs to play meaningful roles in governance and policy making processes.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/279502021_VNR_Report_Antigua_and_Barbuda.pdf</t>
   </si>
   <si>
     <t>Argentina</t>
   </si>
   <si>
     <t>SDG 11, SDG 13, SDG 14, SDG 15</t>
@@ -256,78 +256,78 @@
     <t>Page number
               15.00
     Add exact paragraph
               With this vision in mind, we are committed to further developing South-South and triangular cooperation initiatives and humanitarian aid, mobilizing our public institutions and volunteer corps.
 ,   
     Page number
               46.00
     Add exact paragraph
               Government Secretariat of Modernization. The Internal Communications department of the Government Secretariat of Modernization worked on Agenda 2030 adoption mechanisms linked to social responsibility in public administration. To this end, four working areas were defined: Health, Environment, Inclusion and Volunteering. These are linked to seven Sustainable Development Goals (SDGs): SDG 3 Good Health and Well-Being, SDG 5 Gender Equality, SDG 8 Decent Work and Economic Growth, SDG 10 Reduced Inequalities, SDG 11 Sustainable Cities and Communities, SDG 12 Responsible Consumption and Production and SDG 13 Climate Action.
 ,   
     Page number
               229.00
     Add exact paragraph
               To foster cooperation with civil society, the National Centre of Community Organizations, in the context of the action plan to strengthen Civil Society Organizations (CSOs), has held regional meetings since 2016. The goal of these meetings is to strengthen provincial public policies intended to promote an agenda of cooperation with CSOs and to foster and strengthen community volunteerism in the provinces as a tool for citizen engagement and solidarity at the heart of their communities.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=1671&amp;menu=3170</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/16117Argentina.pdf</t>
   </si>
   <si>
     <t>Armenia</t>
   </si>
   <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/19586Armenia_VNR_2018.pdf</t>
+  </si>
+  <si>
+    <t>SDG 11, SDG 13, SDG 16</t>
+  </si>
+  <si>
+    <t>Page number
+              15.00
+    Add exact paragraph
+              At the same time, the efforts of the Government were multiplied with the valuable support of civil society organizations and volunteers, providing critical on-the-ground assistance. They helped distribute aid, offer psychological support and organize community activities to foster resilience and solidarity among the displaced and affected populations.
+,   
+    Page number
+              21.00
+    Add exact paragraph
+              Moreover, the Ministry of Labour and Social Affairs created the “Become a Volunteer” platform to facilitate government efforts in welcoming and registering refugees. More than 800 volunteers of the platform and an additional 500 volunteers from host communities provided essential services – including first aid, psychological counselling and on-the-spot registration at humanitarian stations – and contributed to strengthening community bonds and the sense of collective resilience. 
+,   
+    Page number
+              47.00
+    Add exact paragraph
+              The [Disaster Risk Management] Strategy, including its 2023–2026 Action Plan, also stresses the importance of voluntary involvement in emergency response efforts. The Strategy highlights the role of the Ministry of Education, Science, Culture and Sports in promoting youth engagement in volunteer rescue movements and creating volunteer fire rescue squads. Efforts align with the Sendai Framework for Disaster Risk Reduction and with such initiatives as the “Institutionalizing a Volunteer First Responder Service in Armenia (VolFire)” project, launched by the Austrian Development Agency in collaboration with the Ministry of Internal Affairs (then the Ministry of Emergency Situations). This project aims to establish volunteer fire rescue bases in 10 regions. </t>
+  </si>
+  <si>
+    <t>https://hlpf.un.org/sites/default/files/vnrs/2024/VNR%202024%20Armenia%20Report.pdf</t>
+  </si>
+  <si>
     <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=2340&amp;menu=3170</t>
   </si>
   <si>
-    <t>https://sustainabledevelopment.un.org/content/documents/19586Armenia_VNR_2018.pdf</t>
-[...23 lines deleted...]
-  <si>
     <t>Australia</t>
   </si>
   <si>
     <t>Cross-cutting, SDG 11, SDG 13, SDG 16, SDG 17, SDG 2, SDG 3, SDG 4, SDG 5, SDG 6</t>
   </si>
   <si>
     <t>Page number
               3.00
     Add exact paragraph
               As you will read in this Voluntary National Review, Australians of all walks of life are contributing with enthusiasm to building a more sustainable future and achieving the SDGs: from Australian businesses that have adopted the SDGs into their operations, our domestic and international volunteers, youth, community and business networks, through to national organisations like our universities, libraries and scientific institutions. Academia, business, civil society, in addition to local, state and territory government partners are deploying their expertise, investment and creativity to implementing the SDGs at the local, regional, national and international level.
 ,   
     Page number
               7.00
     Add exact paragraph
               The 2030 Agenda is not just for and about government initiatives and activity; it involves many national stakeholders including the business sector, civil society, the education sector, communities, families and individuals. The many Australians engaged in the care economy, in volunteer work, and through their everyday activity including their paid work are contributing to achievement of the SDGs. Through partnership with all sectors of Australian society and across borders, we are working together to implement the SDGs. Importantly, and as guided by the Addis Agenda, this requires both public and private funding.
 ,   
     Page number
               8.00
     Add exact paragraph
               Youth-led initiatives are motivating and mobilising young people across Australia to deliver on the SDGs at home and overseas. Examples include AIESEC in Australia sending 430 young people to volunteer in countries in Asia as part of “Youth for Global Goals” and the Australian Medical Students’ Association’s gender equity project focusing on SDG5. Youth organisations throughout Australia have come together to identify broad approaches to raising awareness about the SDGs and forming partnerships for action. Youth representatives are strong advocates and champions for the SDGs in engaging with governments, local authorities and institutions, as well as with peers and colleagues.
 ,   
     Page number
               10.00
     Add exact paragraph
               Our national challenge is to harness the SDGs framework to raise awareness and empower people to take action in their own communities and as individual consumers, investors, business owners, employers, volunteers and users of government services. Some organisations are already leading the way: Australia’s national postal service and eCommerce provider, Australia Post, is using the SDGs as a framework to provide and present information about sustainability to small businesses. The Australian water industry has raised awareness of SDG6 and all the SDGs in its outreach to customers, businesses and among political leaders.
@@ -347,527 +347,527 @@
     Add exact paragraph
               Separately, Australian Volunteers program participants work in sustainable tourism in the Philippines and Fiji, with projects including a focus on employment opportunities for people with disabilities.
 ,   
     Page number
               103.00
     Add exact paragraph
               Australia’s many volunteers play a key role in supporting activities of community groups and institutions which are particularly important to the inclusion of the disadvantaged.
 ,   
     Page number
               9.00
     Add exact paragraph
               Australians are generous and engaged in the community. In 2016, Australians volunteered 932 million hours and donated $12.5 billion to charity. Many Australian companies and business-people are involved in philanthropic work and support worthwhile causes and initiatives, many of which align with the SDGs. Australian volunteers make cross-cutting contributions to all the SDGs at home and abroad, building community resilience and capacities. At home, the most common focus for volunteering is education, sports, religion, health, social services and emergency relief, with volunteer efforts making an estimated annual economic and social contribution of $290 billion. Volunteering is a way to engage communities and promote inclusion and wellbeing. Successful and innovative efforts in Australia have included the Aboriginal Volunteer Program, enabling small groups of supported young Aboriginal and Torres Strait Islander volunteers to work collaboratively with people in the remote South Australian community of Oodnadatta to undertake locallyidentified community development projects.
 ,   
     Page number
               9.00
     Add exact paragraph
               Over 13,000 Australian volunteers have worked overseas in developing countries since the 1950s through community and government-supported programs. In 2016-17, Australian Volunteers for International Development had 1,212 Australians volunteering with 754 host organisations in 25 countries in the Indo-Pacific in support of the SDGs. Eighteen per cent of volunteers focused on working with people with a disability. The Australian Volunteers program matches skilled Australians with organisations in developing countries to assist these organisations in delivering their development objectives. The program is part of the Australian Government’s people-to-people program portfolio, connecting Australians to Australia’s aid program and the region. All departing volunteers receive a briefing on the SDGs and their ongoing engagement in development activities is supported by a Returned Australian Volunteers Network.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/20470VNR_final_approved_version.pdf</t>
   </si>
   <si>
     <t>Austria</t>
   </si>
   <si>
+    <t>SDG 15, SDG 16, SDG 17</t>
+  </si>
+  <si>
+    <t>Page number
+              46.00
+    Add exact paragraph
+              Volunteer partnership Tyrol: The “Tyrol Volunteer Partnership” was initiated to strengthen volunteering in the province of Tyrol. A province-wide network of eleven volunteer centres provides help and advice to institutions, associations and interested parties and can therefore respond well to regional needs. The “Tyrol Volunteer Partnership” focuses its volunteering activities on social and ecological goals – in other words, sustainability in the broadest sense. Climate change, societal changes and demographic development pose challenges for regions. Projects in the social, nature and sustainability sectors, to strengthen e. g. the circular economy, biodiversity and second-life initiatives, are intended to encourage interested parties to get involved. The range of tasks is broad. The initiative places volunteers, initiates projects, raises awareness and provides information in the form of numerous events (“Volunteer Days”).
+,   
+    Page number
+              99.00
+    Add exact paragraph
+               Developing sustainable business models – the role of social enterprises. Non-profit organisations make a relevant contribution to economic value creation (4% of GDP, 6% of employees work in non-profit organisations (NPOs), 31% of the population volunteer in an organisation). Challenges are the dependence on donations or funding and, in some cases, lower wages than in the private sector. Austria recognises the value of these organisations for society and offers funding opportunities for projects. 
+,   
+    Page number
+              239.00
+    Add exact paragraph
+              BirdLife Austria’s Breeding Bird Atlas In January 2024, the bird conservation organisation “BirdLife Austria” presented the most up-to-date and comprehensive source of information on the occurrence of breeding birds in Austria and changes in their distribution in the form of the Breeding Bird Atlas. This standard work of ornithology was created with the help of 2,300 volunteer mappers (“Citizen Scientists”) and in cooperation with the Austrian Federal Forests and the Ministry of Climate Action. It contains 2.1 million data records, detailed maps and illustrations and information on 235 domestic breeding bird species.</t>
+  </si>
+  <si>
+    <t>https://hlpf.un.org/sites/default/files/vnrs/2024/VNR%202024%20Austria%20Report.pdf</t>
+  </si>
+  <si>
     <t>Cross-cutting, SDG 17</t>
   </si>
   <si>
     <t>Page number
               19.00
     Add exact paragraph
               In all areas, the active involvement of all actors at all levels is crucial in the implementation of the SDGs. Austria has a long tradition of voluntary engagement. Forty-six percent of the population aged 15 and older are engaged in voluntary activities domestically and abroad. Promoting voluntary engagement in Austria is considered vital because the country owes its high degree of social cohesion and mutual support to the great commitment of civil society. Since the adoption of the Law on the Promotion of Voluntary Engagement in 2012, assistance measures have been continually taken within the framework of the Austrian Voluntary Council.
 ,   
     Page number
               103.00
     Add exact paragraph
               It is essential that all actors at all levels be involved in the implementation of the SDGs in Austria. Civil society has a special role in this context. People in Austria are traditionally heavily engaged in NGOs and associations focusing on topics like environmental protection, education, social issues, and health and disaster management. Organisations of this type are vital to the implementation of the SDGs. The Federal Government will therefore continue special support to ensure that conditions conducive to engagement by volunteers and civil society are in place.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=2079&amp;menu=3170</t>
   </si>
   <si>
-    <t>SDG 15, SDG 16, SDG 17</t>
-[...20 lines deleted...]
-  <si>
     <t>Azerbaijan</t>
   </si>
   <si>
+    <t>Cross-cutting, SDG 4</t>
+  </si>
+  <si>
+    <t>Page number
+              31.00
+    Add exact paragraph
+              In order to raise awareness about the Republic Innovation Contest jointly announced by the Ministry of Economy of the Republic of Azerbaijan and the UN Office in Azerbaijan, awareness raising activities have been carried out in different academic institutions with the participation of young researchers, volunteers, teachers and students.
+,   
+    Page number
+              97.00
+    Add exact paragraph
+              The State Agency for Public Service and Social Innovations started the “Green ASAN” initiative on 1 May 2015. The main purpose of the “Green ASAN” initiative is to raise the environmental awareness of youth and promote healthy lifestyle and environmental protection.[...] Volunteers were trained by experts. 454 environmental trainings were conducted by the team of the “Green ASAN” initiative.</t>
+  </si>
+  <si>
+    <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=1221&amp;menu=3170</t>
+  </si>
+  <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/16005Azerbaijan.pdf</t>
+  </si>
+  <si>
+    <t>SDG 4, SDG 10, SDG 16, SDG 17</t>
+  </si>
+  <si>
+    <t>Page number
+              59.00
+    Add exact paragraph
+              Integration of volunteerism into National Policies for 2030 Agenda on SDGs: The Government of Azerbaijan admits that the integration of volunteerism into national policies is a crucial strategy for directly referencing and contributing to the Sustainable Development Goals (SDGs). In that case, also Azerbaijan acknowledges that volunteerism plays a pivotal role in advancing sustainable development by mobilizing individuals and communities to actively participate in addressing local challenges and achieving SDG targets. By embedding volunteerism into national policies, governments can harness its potential to accelerate progress towards the SDGs across various sectors.The Law of the Republic of Azerbaijan on Youth Policy designates youth volunteering as socially beneficial and non-profitable activities, reinforcing the definition established in the Law on Voluntary Activities. Moreover, it emphasizes the state’s responsibility to promote volunteering among young people. Notably, Article 5.5 introduces the concept of mutual assistance groups between young individuals in the risk group and volunteers, recognizing the importance of such support in “Youth House” social service institutions. In 2013, the Organization of ASAN Volunteers, volunteer organization under patronage of the State Agency for Service and Social Innovations under the President of the Republic of Azerbaijan (ASAN Service), was established. Today, ASAN Volunteers have 36,000 volunteer members and for the las 10 years ASAN volunteers assisted 70 million citizens with provision and access to public services. By these, a new mechanism of volunteering in governmental organizations is formed. One of the main directions of volunteering program in “ASAN Service” Centers beyond the provision of public services is career development. To date, more than 3,300 young people have been provided with jobs through the ASAN Volunteers. (Contribution to SDG 10, 16) .In 2019, President Ilham Aliyev called on all state organizations to involve volunteers in their activities. In a short period of time in 2019-2023 more than 30 government organizations started volunteering programs. This practice was also implemented in the majority of local executive power bodies. Due to the Decision of the Cabinet of Ministers of the Republic of Azerbaijan “On approving the state standard and programs (curricula) of the general education level”, one of the values integrated in the competencies framework for students at the level of full secondary education is “he/she interprets his/her responsibility to the society, participates in social projects, engages in volunteer activities”.  
+,   
+    Page number
+              60.00
+    Add exact paragraph
+              “Bir” student-volunteer program established by the Ministry of Science and Education in 2015 to systematize interactions with student-volunteers, stimulate volunteering activities, and ensure effective utilization of students’ leisure time is a good practice that helped to form volunteer groups in the majorstate universities and colleges. In 2023, Ministry of Science and Education and “Bir Volunteer” organization started “School Volunteers” program to form volunteer groups in secondary schools initially open to 8th-11th grade students in Baku, Sumgait and Ganja. 698 students participated in the interview stage of the program and 327 of them have been selected. Information sessions were carried out - in 11 schools for 1650 students. The purpose of the program is to form the profile of socially active and socially responsible school children and to inculcate the culture of volunteering in students. In addition to other activities, within the framework of the Program, the formation of career clubs within the school, as well as the organization of school language, sports, and art clubs for the effective organization of leisure time, and the leadership of these clubs by the schoolchildren themselves, are envisaged. (Contribution to SDG 4, 8).
+,   
+    Page number
+              60.00
+    Add exact paragraph
+              Survey conducted by UNV in February 2024 to feed into VNR Azerbaijan 2024 Report gathered data from 16 volunteer organizations, 43,8% of which are non-governmental organizations, 31.3% - volunteer programs or groups of government institutions, and 24,9% have other organizational forms. Respondent volunteer organizations reported that they contributed to all 17 SDGs. Mainly, to the SDG 4: Quality Education (50% of respondents), SDG 17: Partnerships for the Goals (43,8%), SDG 15: Life on Land (37,5%), SDG 5: Gender Equality (31,3%), SDG 9: Industry, Innovation and Infrastructure (31,3%). The survey showed that all respondent volunteer organizations target beneficiaries include youth. 50% of them targets also kids and adolescents. 31.3% of volunteer organizations targets elders. Also, 25% of respondent volunteer organizations targets groups such as refugees and IDP’s, persons living in poverty, persons with disabilities and care to animals. 75% of respondent volunteer organizations actively engaged in providing services to a person or a community and 50% of respondent organizations are involved in campaigning to create awareness and education on different issues.  
+,   
+    Page number
+              60.00
+    Add exact paragraph
+              Subsection 3.1.3 of the Action Plan of the “I State Program on the Great Return to the territories liberated from occupation of the Republic of Azerbaijan” implies the implementation of voluntary programs for internally displaced youth in liberated territories to facilitate the return of the population to their settlements and to encourage the participation of young people in this process. “Return Volunteers” program was formed with the support of the relevant special representations of the President of the Republic of Azerbaijan in the territories liberated from occupation, Azerbaijan Youth Foundation, and the Union of Voluntary Organizations of Azerbaijan in order to implement the relevant subsection of the State Program. “Return Volunteers” Program was formed in order to contribute to the implementation of extensive construction and restoration works in the Karabakh and Eastern Zangezur economic regions of Azerbaijan. The purpose of the program is to promote volunteering in the liberated territories, to support the volunteering of young people originally from those territories, to ensure the participation of volunteers in reconstruction and restoration works, and as a result, to contribute to the return of IDP young people to the liberated territories. Within the framework of the program “Agdam Volunteers”, “Shusha Volunteers”, and “Zangilan Volunteers” groups were formed in 2022. 2,302 IDP youths from those regions applied to the program and more than 100 from them was selected to be represented in volunteer groups. The initial basic trainings for volunteers were carried out, and their involvement in the organization of relevant events in the territories freed from occupation was ensured. Program is being implemented with the support of the relevant Special Representatives of the President of the Republic of Azerbaijan in the liberated territories, Azerbaijan Youth Foundation, and the Union of Voluntary Organizations of Azerbaijan. (Contribution to SDG 16).
+,   
+    Page number
+              86.00
+    Add exact paragraph
+              From the initial days of the catastrophic earthquake in Türkiye, Azerbaijan demonstrated its solidarity by promptly dispatching search and rescue teams, medical personnel, volunteers, and various humanitarian aid. Azerbaijan sent 940 rescuers, medical personnel, and volunteer teams, along with more than 5,300 tons of humanitarian cargo to the affected region. Notably, Azerbaijan led globally in the number of rescuers sent to Türkiye. Additionally, over $45 million was transferred from Azerbaijan to the accounts of AFAD and other humanitarian organizations operating in the earthquake zone. </t>
+  </si>
+  <si>
+    <t>https://hlpf.un.org/sites/default/files/vnrs/2024/VNR%202024%20Azerbaijan%20Report.pdf</t>
+  </si>
+  <si>
     <t>https://sustainabledevelopment.un.org/content/documents/279452021_VNR_Report_Azerbaijan.pdf</t>
   </si>
   <si>
-    <t>Cross-cutting, SDG 4</t>
-[...50 lines deleted...]
-  <si>
     <t>Bahamas</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/19874VNR_document_03.07.18_master_document.pdf</t>
   </si>
   <si>
     <t>Bahrain</t>
+  </si>
+  <si>
+    <t>SDG 4, Cross-cutting</t>
+  </si>
+  <si>
+    <t>Page number
+              50.00
+    Add exact paragraph
+              The schools focus on student activities both in and out of the classroom, alongside initiatives which promote the values of: tolerance, moderation, respect for opinion; rejection of fanaticism and extremism, preservation of national unity, and the encouragement of collective voluntary action; as well as taking pride in national customs and traditions. These projects include campaigns such as: "Ambassadors of Tolerance and Coexistence," "Shake My Hands,” and “Planting Love," amongst others.</t>
+  </si>
+  <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/20326Bahrain_VNR_Final.pdf</t>
   </si>
   <si>
     <t>SDG 3, SDG 8</t>
   </si>
   <si>
     <t>Page number
               33.00
     Add exact paragraph
               Volunteers played a pivotal role in the Kingdom’s successful mitigation of the COVID-19 pandemic, reflecting the vibrancy of Bahrain’s civil society. Volunteers, of all ages and from varying academic backgrounds, were recruited, from a National Platform which saw more than 50,000 people register in a country of just 1.5 million. Initial volunteer recruitment focused on volunteers with health care experience such as university students from health-related disciplines and retirees from the health sector, subsequently expanding to include volunteers from outside the health sector supporting in roles such as data entry and validation, inspections, and public sanitization. Training was provided for health workers and volunteers through induction and specialization courses, both in person and virtually, with high engagement among professionals and volunteers who were driven by a desire to help. One of the notable initiatives to ensure inclusivity, led by the Supreme Council for Women, was the “Together to Keep Bahrain Safe” campaign. Through this campaign, educators from the Bahrain Education Trade Union volunteered their time to provide lessons for the children of front-line workers, allowing them to continue with their demanding jobs while ensuring that their children would be able to complete their studies without worry. This campaign also provided low-income families, and families with female breadwinners, with computers and other digital tools to ensure their ability to keep up with distance learning.
 ,   
     Page number
               92.00
     Add exact paragraph
               INJAZ Bahrain is a non-profit organization that was established in 2005 as part of Junior Achievement 
 Worldwide, with the aim of empowering young people to own their economic success and be prepared for today’s business challenges. INJAZ Bahrain delivers hands on immersive learning, in-work readiness, financial literacy, entrepreneurship, sustainability, STEM, digital literacy, and more. With the help of its partners and volunteers, INJAZ Bahrain impacts thousands of students every year bringing them closer to the real world and opening their minds to their own potential. INJAZ Bahrain’s programs include the “Preparing Tomorrow’s Workforce” program, which equips students with the tools and skills required to earn and keep a job in high-growth career industries, and the “A Focused Look at the World of Work” program, which gives secondary school students the opportunity to gain insight into the workplace.</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2023/VNR%202023%20Bahrain%20Report.pdf</t>
   </si>
   <si>
-    <t>SDG 4, Cross-cutting</t>
-[...10 lines deleted...]
-  <si>
     <t>Bangladesh</t>
   </si>
   <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/15826Bangladesh.pdf</t>
+  </si>
+  <si>
+    <t>Page number
+              21.00
+    Add exact paragraph
+              Capacity-Building and Technical SupportLocal governments and community leaders have received necessary guidance and capacity-building support from NGOs and CSOs. Organizations like BRAC and Grameen Bank offer training on data collection, gender-sensitive planning, and local SDG monitoring. Volunteer networks—comprising youth and women leaders, PAR facilitators, and peace ambassadors—enhance local governance and community engagement. These volunteers support Union Parishads by working alongside them. Furthermore, Save the Children's MOMOTA initiative in the Rangpur division has enhanced local health systems through capacity-building for health professionals, transportation support for expectant mothers, and facility upgrades, thereby directly advancing SDG 3 (Good Health and Well-being).  </t>
+  </si>
+  <si>
+    <t>https://hlpf.un.org/sites/default/files/vnrs/2025/VNR%202025%20Bangladesh%20Report.pdf</t>
+  </si>
+  <si>
     <t>SDG 11, SDG 3</t>
   </si>
   <si>
     <t>Page number
               120.00
     Add exact paragraph
               With regard to disaster management and risk reduction, Bangladesh is now considered a global role model. Between 1980 and 2008, Bangladesh experienced 219 natural disasters, causing in total over US$16 billion damage, affecting 135 million adversely. Disasters in Bangladesh mostly linked with climate change. Now, after the government has trained 65,000 volunteers and prepared 25,000 communities to respond to any disaster, the country’s response posture has moved from reactive relief to proactive risk reduction. The results are apparent in the fewer number of lives and livelihoods destroyed by natural disasters nowadays. At a briefing on disaster management at the UN Office for Humanitarian Assistance and Disaster Management, in 2014, the then UN Secretary-General Ban Ki-moon said Bangladesh set an example in disaster management.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=2073&amp;menu=3170</t>
   </si>
   <si>
-    <t>https://sustainabledevelopment.un.org/content/documents/15826Bangladesh.pdf</t>
-[...10 lines deleted...]
-  <si>
     <t>Barbados</t>
   </si>
   <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/26138Barbados_Main_Messages_VNR.pdf</t>
+  </si>
+  <si>
     <t>SDG 4, SDG 6, SDG 10, SDG 11, SDG 13, SDG 17</t>
   </si>
   <si>
     <t>Page number
               149.00
     Add exact paragraph
               Clean Up Barbados - This project is undertaken annually by the Future Centre Trust and aims to address waste management and promote proper waste disposal practices in Barbados. The Future Centre Trust coordinates volunteers and organizes cleanup events in different locations around the island. In recent years, the project has gained momentum, with a large number of first-time volunteers joining the cleanup efforts. The project focuses on raising awareness about waste management and directly advances several SDG themes including promoting sustainable cities and communities, responsible consumption and production, climate action, underwater conservation and maintaining terrestrial ecosystems. The project also has positive social impacts as community members participate in the event and are able to see tangible benefits reflected in clean and aesthetically pleasing surroundings. The 2023 Clean Up Barbados project involved forty-three (43) groups that cleaned twenty-six (26) locations on the island, including beaches, illegal dump sites, inland and underwater areas. A total of forty-six thousand, six hundred and eight (46,608) pounds of garbage was collected by One thousand, two hundred and twelve (1,212) volunteers from various sites including schools, government agencies, churches and the private sector.
 ,   
     Page number
               182.00
     Add exact paragraph
               CORALL Barbados - The CORALL is a local NGO, established in 2016, which aims to ‘foster the Conservation and Restoration of Coral Reef Ecosystems in Barbados for the well-being of all.” This organisation has a monitoring, education and volunteering component and is currently engaged in coral regeneration and education and awareness. CORALL installed a successful Staghorn Coral Nursery at Vauxhall Reef within the recreational area of the marine reserve. The next phase of this project will be the identification of sites to plant growing fragments. This NGO has identified as a project for 2023, the development of a Nature Interpretive Area within the Folkestone Marine Reserve. Additionally, CORALL will continue to practice their ‘Ridge to Reef’ approach by participating in events and activities that are aimed towards increasing awareness of coral reefs among members of the public, and on building effective partnerships.
 ,   
     Page number
               203.00
     Add exact paragraph
               The Community Pillars Mentorship Programme - The Community Pillars Mentorship Programme seeks to facilitate the grounding of today’s youth to be the pillars of tomorrow’s society. The objectives of the programme include: to monitor and promote the prosocial development of individuals with associated risk factors for criminogenic behaviour; to assist/guide individuals into education, training and employment opportunities; to encourage the adoption of safe, more socially acceptable and more economically; productive lifestyles; by extension reduce social costs related to unemployment, physical and mental health deficits, domestic instability and criminality; to reduce conflict with family members, teachers and other authority figures; to reduce conflict with peers; and to enable community leaders and citizens to engage with and become involved in solving a range of social problems through volunteerism.</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2023/VNR%202023%20Barbados%20Report.pdf</t>
   </si>
   <si>
-    <t>https://sustainabledevelopment.un.org/content/documents/26138Barbados_Main_Messages_VNR.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>Belarus</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/16357Belarus.pdf</t>
   </si>
   <si>
     <t>Page number
               56.00
     Add exact paragraph
               "вовлечение в процесс выработки и принятие решений всех заинтересованных сторон, расширение возможностей задействования потенциала молодежи, в том числе через дальнейшее развитие институтов молодежных послов ЦУР и волонтерства" ("Engaging all stakeholders in the decision-making process, expanding opportunities to leverage the potential of youth, including through the further development of the SDG Youth Ambassadors and volunteering initiatives.").</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2025/VNR%202025%20Belarus%20Report_0.pdf</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2022/VNR%202022%20Belarus%20Report.pdf</t>
   </si>
   <si>
     <t>Belgium</t>
   </si>
   <si>
     <t>SDG 8</t>
   </si>
   <si>
     <t>Page number
               36.00
     Add exact paragraph
               The Belgian association Ex-ChangeExpertise sends expert volunteers to various African countries to transfer competences in finance (to microcredit structures), hospitality services, SME training, agronomy (to cooperatives) and epidemiology (8.3).</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/15721Belgium_Rev.pdf</t>
   </si>
   <si>
     <t>SDG 1, SDG 10, SDG 11</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2023/VNR%202023%20Belgium%20Report.pdf</t>
   </si>
   <si>
     <t>Belize</t>
   </si>
   <si>
     <t>SDG 3</t>
   </si>
   <si>
     <t>Page number
+              30.00
+    Add exact paragraph
+              On June 19, 2023, Belize was declared malaria free by the World Health Organisation (WHO). A commemorative certificate of elimination was issued to Belize by WHO to certify that the nation had successfully eliminated the indigenous transmission of all malaria parasites within its borders. A major factor in the country’s success in eliminating indigenous malaria was the high level of collaboration with dedicated district and central level staff; the work of a strongly committed community healthcare network; the contribution of malaria volunteer collaborators; and the reliability of the community healthcare workers. Collaboration across the intervention team allowed for prompt diagnoses and effective treatment, as well as the establishment of a national malaria control programme to reduce breeding sites and strengthen cross-border collaborations with Mexico and Guatemala to stem transmission. A key action that further contributed to successful intervention was the facilitation of public awareness programmes to support the acceptance of malaria prevention and control activities through community education. Source: Ministry of Health and Wellness, 2024 .</t>
+  </si>
+  <si>
+    <t>https://hlpf.un.org/sites/default/files/vnrs/2024/VNR%202024%20Belize%20Report.pdf</t>
+  </si>
+  <si>
+    <t>Page number
               28.00
     Add exact paragraph
               Reporting only 22 local cases of Malaria in 2013, Belize is making remarkable progresstoward national malaria elimination in advance of the 2020 goal set for the region. No deathsdue to malaria have been reported since 2006. Such improvement can be attributed to active surveillance and community based interventions (elimination of breeding sites, increased distribution of bed nets, and improved detection through clinical finding and laboratory testing at health facilities and by community volunteers), intersectoral cooperation, and cross-border collaboration with Guatemala and Mexico. Priority is given to preventive interventions, early detection, care and treatment.Belize is at the pre-elimination stage for malaria.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/16389Belize.pdf</t>
   </si>
   <si>
-    <t>Page number
-[...7 lines deleted...]
-  <si>
     <t>Benin</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/15901Benin.pdf</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/19366Benin_VNR_2018_BENIN_French.pdf</t>
   </si>
   <si>
     <t>Cross-cutting, SDG 11, SDG 16, SDG 17, SDG 3, SDG 4, SDG 8</t>
   </si>
   <si>
     <t>Page number
               40.00
     Add exact paragraph
               Furthermore, in compliance, on the one hand, with resolution A/RES/70/129 on "Integrating volunteering into peace and development: the plan of action for the next decade and beyond" and, on the other, with General Assembly (UNGA73) resolution A/RES/73/140 which encourages Governments to increasingly cooperate with volunteer-involving and civil society organizations, Benin established, with the support of the United Nations Volunteers programme and the United Nations Development Programme (UNDP), the National Corps of Young Volunteers for Development (CNJVD). The Corps was established to develop the potential of young people by promoting formal volunteer services and to mobilize them to participate fully in nation-building tasks. The Beninese Office of Youth Volunteer Services (OBSVJ) was created to run the Corps and recruited over 6,000 young volunteers between 2015 and 2017. These volunteers have been deployed in various key sectors (education, health, community development, local government support, etc.). In addition, a national platform for volunteer organizations was set up to improve the coordination of interventions and streamline volunteer efforts towards achieving the Sustainable Development Goals (SDGs). Furthermore, the OBSVJ signed a partnership agreement with the France Volontaires association, in the spirit of international volunteerism and exchange, which enabled the office to send more than 20 young Beninese volunteers to France between 2016 and 2019. Finally, with a view to enhancing the value of formal volunteerism, a new National Volunteerism Programme is being finalized with the support of the Organisation Internationale de la Francophonie and the United Nations Volunteers programme. This new programme primarily targets first-time job-seekers and out-of-school youth, who often face considerable difficulties entering the labour market.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=2442&amp;menu=3170</t>
   </si>
   <si>
     <t>Bhutan</t>
   </si>
   <si>
+    <t>Page number
+              14.00
+    Add exact paragraph
+              One of the 9 pillars of happiness: Community vitality: The domain attempts to focus on the strengths and weaknesses of relationships and interaction within communities. The domain gathers information on social cohesion among family members and neighbours, and on practices like volunteering.</t>
+  </si>
+  <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/19369Bhutan_NSDGR_Bhutan_2018.pdf</t>
+  </si>
+  <si>
     <t>SDG 3, SDG 17</t>
   </si>
   <si>
     <t>Page number
               9.00
     Add exact paragraph
               The De-Suung (Guardian of Peace) Programme was conceived and instituted by His Majesty over a decade ago—as a value-based personal development programme to encourage greater citizen engagement in nation-building. Built on the spirit of volunteerism, it advocates for sense of community, harmony and cooperation. Since its inception, the trainees/graduates or De- Suups have actively engaged in various voluntary initiatives, especially in post-disaster relief operations. With the onset of the COVID-19 pandemic, De-Suups have been providing voluntary services as frontline workers. Services range from assisting security forces in patrolling border areas, to assisting with coordination efforts for public services, delivery of essential items during lockdowns, facilitating the enforcement of COVID-19 protocols in public places, among other essential tasks. In view of the critical role being played by these volunteers in supporting national efforts to deal with the pandemic, the Accelerated and Specialized Training Programme for Desuups was initiated with a focus on engaging unemployed youth. Thousands of young Bhutanese signed up to join the programme, and today there more than 22,000 De-suups in the country.
 ,   
     Page number
               39.00
     Add exact paragraph
               Bhutan’s success in handling the health impacts of the global pandemic is attributed to the strong leadership and close guidance of His Majesty The King, supported by the concerted efforts of an able government, health personnel and others in public service—including a large number of volunteers—who worked intensely to put into place and execute a coordinated national preparedness plan.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/279552021_VNR_Report_Bhutan.pdf</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2025/VNR%202025%20Bhutan%20Report.pdf</t>
   </si>
   <si>
-    <t>Page number
-[...7 lines deleted...]
-  <si>
     <t>Bolivia (Plurinational State of)</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/28230Bolivias_VNR_Report.pdf</t>
   </si>
   <si>
     <t>Bosnia and Herzegovina</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://sustainabledevelopment.un.org/content/documents/23345VNR_BiH_ENG_Final.pdf</t>
   </si>
   <si>
     <t>SDG 3, SDG 4, SDG 5, SDG 10, SDG 11, SDG 13, SDG 17</t>
   </si>
   <si>
     <t>Page number
               37.00
     Add exact paragraph
               Through consultations, it was evident that volunteering plays a crucial role in both community development and the personal growth of volunteers. Volunteering brings people together, enhances social skills, expands networks, and contributes to the well-being of the community. While the percentage of young people engaged in volunteer activities in BiH has increased to 13.8%, it remains
 lower than the EU average of 25%. Although the Law on Associations and Foundations recognizes the significance of volunteering, there is still room for improvement through the development of policies that support and facilitate volunteering initiatives. Volunteerism in BiH has made significant contributions to the achievement of multiple SDGs such as Good Health and Wellbeing, Quality Education, Gender Equality, and Partnerships. Key organizations like the Red Cross, Proni, Jadar, Viktorija, CURE Foundation, Women’s Network, and the Youth Communication Center (YCC) have played vital roles in promoting volunteerism and making meaningful contributions towards various SDGs in the country. Their initiatives, along with other notable practices, encompass youth development, healthcare services for refugees and migrants, raising awareness about health issues and blood donation, advocating for feminist values, promoting healthy lifestyles, combating peer violence, and establishing Volunteer Centers in different cities.
 ,   
     Page number
               85.00
     Add exact paragraph
               The municipality of Prozor-Rama carries out activities on the promotion of socially useful activities among young people, with an emphasis on improving the quality of life of the elderly in need through the project “Youth for The Elderly,” implemented by the “Red Cross Prozor-Rama” Association, with the support of the ReLoad programme. One of the main goals of this project was to establish a Volunteer Service for Young People, and it resulted in ten young volunteers regularly visiting 16 elderly people in their homes to support them in doing house chores, cooking meals, going for grocery shopping, visiting a doctor, socializing, and carrying out other activities. 
 ,   
     Page number
               101.00
     Add exact paragraph
               The “Let’s Do It” project in BiH, which is implemented by the Sarajevobased Citizen Association “Ruke” and the Banja Luka-based Citizen Association “Mosaic of Friendship,” has engaged 206,981 volunteers since 2012 to clean up illegal landfills and plant trees. Volunteers removed around 16,370 tons of waste and planted 485,716 different tree seedlings. The project organized two volunteer actions – “Let’s Do It - Clean the Country in One Day” and “Let’s Do It - One Million Seedlings in 1 Day” - in 115 municipalities and planned to include all municipalities in BiH. The project is part of the global movement “Let’s Do It World” with 113 participating countries and over 18,000,000 volunteers.</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2023/VNR%202023%20Bosnia%20and%20Herzegovina%20Report.pdf</t>
   </si>
   <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/23345VNR_BiH_ENG_Final.pdf</t>
+  </si>
+  <si>
     <t>Botswana</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2022/VNR%202022%20Botswana%20Report.pdf</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/16397BOTSWANA_VNR.pdf</t>
   </si>
   <si>
     <t>Brazil</t>
   </si>
   <si>
+    <t>SDG 1, SDG 4, SDG 16, SDG 17</t>
+  </si>
+  <si>
+    <t>Page number
+              282.00
+    Add exact paragraph
+              Strengthening the Rights Guarantee System for Children and Adolescents - MDHC The Children’s and Adolescents’ Rights Guarantee System (SGDCA) is a network involving the articulation and integration of various social actors, including public governmental and civil society instances such as guardianship councils, prosecutors, judges, public defenders, social educators, and other professionals and volunteers working to defend the human rights of children and adolescents. https://www.gov.br/mdh/pt-br/navegue-por-temas/abrace-o-marajo/sgdca 
+,   
+    Page number
+              344.00
+    Add exact paragraph
+              Iarense Association of Childhood Friends It works in promoting formative processes in art and culture. It promotes workshops, classes, and experiences in the garden and in squares. It mobilizes volunteers and families for Social Rights and Public Policies for the District of Iara, Barro CE. https://mapaosc.ipea.gov.br/detalhar/442640 
+,   
+    Page number
+              345.00
+    Add exact paragraph
+               Só Vamos RJ Association. With the participation of dedicated volunteers and donations, 710 meals are delivered weekly, accompanied by water, fruits, and hygiene kits, reaching thousands of people facing food insecurity, demonstrating the transformative power of solidarity and community collaboration. https://www.sovamos.org/ </t>
+  </si>
+  <si>
+    <t>https://hlpf.un.org/sites/default/files/vnrs/2024/VNR%202024%20Brazil%20Report.pdf</t>
+  </si>
+  <si>
     <t>https://sustainabledevelopment.un.org/content/documents/15806Brazil_English.pdf</t>
   </si>
   <si>
-    <t>SDG 1, SDG 4, SDG 16, SDG 17</t>
-[...20 lines deleted...]
-  <si>
     <t>Brunei Darussalam</t>
+  </si>
+  <si>
+    <t>SDG 1, SDG 8, SDG 10, SDG 13, SDG 14, SDG 16</t>
+  </si>
+  <si>
+    <t>Page number
+              59.00
+    Add exact paragraph
+              Sphiere Sdn. Bhd.: An IT and Digitalization based micro company whose services specialise in developing mobile applications, websites, software, and graphic design where they identify their customers' problem statements and provide IT digitalised solutions. In August 2022, Sphiere Sdn. Bhd. launched a tree-planting mobile application called Atmosphiere, where they hosted a Tree Planting event to commemorate the milestone. The application encourages the public to contribute to the reforestation and afforestation of Brunei Darussalam by subscribing to a tree-planting service or volunteering to plant trees. The concept for the tree-planting mobile application was born out of a collaboration between Shell LiveWIRE Brunei, the Forestry Department, the Department of Environment, Parks and Recreation (JASTRe), and the Brunei Climate Change Secretariat (BCCS). In October 2022, Sphiere Sdn. Bhd. signed a landmark agreement with BSP to develop a greenhouse gas emission monitoring and visualisation application for BSP operations.
+,   
+    Page number
+              66.00
+    Add exact paragraph
+              Giving back to the community in a time of crisis became a priority for volunteers as they dedicated their time and energy to prepare and deliver food rations provided by the Government to people under the Quarantine Order during the COVID-19 pandemic.F ood distribution centres were supported by volunteers from government agencies and the youth. The Youth Volunteers COVID-19 Task Force (Sukarelawan Belia COVID-19) in collaboration with the Brunei Darussalam Red Crescent and supported by MCYS, the National Disaster Management Centre (NDMC) under MOHA, and MOH held a drive through donation campaign that allowed the public to contribute food items or cleaning materials for underprivileged families affected by the COVID-19 pandemic. On 7 August 2022, during the 16th National Youth Day celebration, His Majesty the Sultan and Yang DiPertuan of Brunei Darussalam launched the Mengalinga App, a platform for people to register as volunteers; for organisations to offer programmes; and directory for NGOs in Brunei Darussalam. This is a collaboration between MCYS, Baiduri Bank, UTB’s students, and Nextacloud (a youth company).
+,   
+    Page number
+              88.00
+    Add exact paragraph
+              Reef Check Brunei (RCB) is a registered NGO dedicated to the conservation of coral reefs in Brunei Darussalam through education, research and conservation. Founded in 2016, RCB’s mission is to empower people to save the nation’s reefs and ocean through the three key pillars and aims to train volunteer divers to become EcoDivers to conduct Reef Check Survey to monitor the status of Brunei Darussalam’s reefs. RCB currently runs at 18 members who actively volunteer their time during the weekend to help out with the organisation’s operation. Project AWARE Dive Against Debris ® Survey: This is an international movement under PADI AWARE where volunteer divers conduct underwater marine-debris clean-up operations and collect data on the number of debris obtained during each dive. River Clean-Up Operations (RECOVER): SOA BN,a youth-led NGO, engaged more than 200 volunteers who had successfully collected more than 310 bags of waste. For their fifth clean up activity, volunteers hauled in 244 kilogrammes of waste from the river.
+,   
+    Page number
+              97.00
+    Add exact paragraph
+              There was also a rise in volunteers where Sukarelawan Belia (Youth Volunteers) assisted at hospitals, clinics and vaccination centres; assisting in food deliveries and logistics.
+,   
+    Page number
+              109.00
+    Add exact paragraph
+              Youth volunteers have shown that volunteering efforts can lead to collective action through shared interests and values. This is exemplified in the case of Green Brunei, a youth-led platform that is committed to environmental sustainability, where the organisation frequently hosts beach clean-up, waste-collecting, and tree-planting activities. Utilising their network of volunteers, the group regularly collaborates with other stakeholders such as government, schools and education institutes, private firms, and other NGOs alike causing a bigger impact. For example, Green Brunei organised a river clean-up activity with Mitsubishi Corporation, attended by government officials, the local community, and school children. This merging of like-minded people in the spirit of volunteerism oversaw the collection of over 400 kilogrammes of trash. To date, Green Brunei has organised 245 events, planted 1,958 new trees, collected over 46,000 kilogrammes of trash, and engaged with 18,202 volunteers through their programmes.
+,   
+    Page number
+              109.00
+    Add exact paragraph
+              MCYS has taken steps to develop a Native Mobile Application (Mengalinga), with strategic partners UTB and Baiduri Bank, where its primary function is to provide a platform to enable event organisers and NGOs to promote volunteering opportunities and connect volunteers through the application. The mobile application launched in 2021, playing the role of the Government’s national center for volunteerism, promotes awareness talks, networking events with like-minded people, and links to NGOs and volunteering groups.
+,   
+    Page number
+              109.00
+    Add exact paragraph
+              The link between volunteering activities in the country and SDGs need to be clearly established and closely linked to effectively measure achievements made from volunteering activities. Aside from that, mechanisms for effective reporting and data collection must be prepared and strengthened in order to record these achievements accurately. Measuring the impact of volunteering activities to specific SDG indicators will promote a more organised and coordinated volunteering efforts towards sustainable development.
+,   
+    Page number
+              110.00
+    Add exact paragraph
+              Suggested actions that could help in realising green and sustainable nation, and building on key initiatives that support environmentally-friendly businesses and sustainability projects, include the adoption of renewable energy [.... ] supporting relevant agencies in data collection and improving the nation’s data capacity through collaborations from researchers and volunteers;</t>
+  </si>
+  <si>
+    <t>https://hlpf.un.org/sites/default/files/vnrs/2023/VNR%202023%20Brunei%20Report.pdf</t>
   </si>
   <si>
     <t>Cross-cutting, SDG 1, SDG 4, SDG 5, SDG 10, SDG 11, SDG 16</t>
   </si>
   <si>
     <t>Page number
               4.00
     Add exact paragraph
               A whole of nation approach, spearheaded through inter-ministerial engagement, is crucial in implementing this Plan of Action. The role of other stakeholders is also necessary, through the inclusion of various corporate social responsibility (CSR)-related programmes and volunteerism activities that target poverty eradication.
 ,   
     Page number
               10.00
     Add exact paragraph
               In addition, as a close-knit society, the community spirit remains strong in Brunei Darussalam. The sense of responsibility, empathy and caring for those in need is nurtured from an early age, and as such, volunteerism and community involvement, led by the younger generation, is very much active in the country. During the COVID-19 pandemic and the month of Ramadhan this year, volunteers played an important role in assisting the public and frontliners, including by producing Personal Protective Equipment, as well as helping to distribute food rations to families in need. Youth volunteers have also distributed food rations to nearly 3,000 households of families in need in April and May 2020.
 ,   
     Page number
               13.00
     Add exact paragraph
               Hand4 H and Brunei, a non profit organisation founded in 2016, focuses on volunteerism to create awareness amongst the people of Brunei Darussalam (particularly the youth) and to instill the act of giving ( love and money) to have a positive impact to the com munity, especially for the underprivileged families in the country. Hand4 H and has collaborated with other NGOs, particularly youth organisations, in peer to peer volunteer mentoring, through effective knowledge transfer, classroom training and also ‘hands on’ training; as well as the cultivation of volunteer talents, with trainees going to the ground to experience for themselves. One example is Project Amal, a collaboration with nine youth organisations, with the objective of providing clothing for underprivileged families.
 It involved 200 volunteers as well as public donors. More than 33,000 pieces of clothing were donated. [...] The youth in Brunei Darussalam acts as a key contributor to attaining a better and more sustainable future for the country. SCOT provides a platform to raise awareness and educate the youth on issues regarding poverty in Brunei Darussalam. It also provides volunteering opportunities, a space for youth engagement, and come up with projects that gravitate around the SDGs. [...] An annual event held during the festive season which visits 100 families across Brunei Darussalam and provides them basic necessities, to help ease the hardship of socio-economically challenged families. In 2019, more than 40 local youth volunteered to distribute these household necessities to the families. [...] Social Kitchen A project that ran once a week during the holy month of Ramadhan in 2019, where single mothers were recruited to prepare food packets to be sold and donated to mosques for sungkai (the breaking of fast). The programme helped equip single mothers with business, technical and marketing skills in order to empower them to be more entrepreneurial while at the same time encouraging youth to volunteer their time and to assist the single mothers.
 ,   
     Page number
               29.00
     Add exact paragraph
               Brunei Darussalam also introduced the Assistant Teacher Volunteer Programme to enable volunteers to be placed in schools to assist pre-school teachers to ensure that all students are better able to access quality early childhood education.
 ,   
     Page number
               35.00
     Add exact paragraph
               Homework Club: This is a pilot programme to provide supplementary teaching by staff and volunteer teachers to underprivileged primary level students from selected schools. With the aim of raising the academic levels of underprivileged students based on school assessment tests and scores, the programme focuses on Mathematics and English Language skills. Snacks are also provided during the programme. Future plans include extending the programme into more schools and increasing the involvement of the private sector and individuals through volunteering or sponsorship of resources or meals.
 ,   
     Page number
               104.00
     Add exact paragraph
               Brunei Darussalam held the chairmanship of ASEAN in 2013, with the theme ‘Our People, Our Future Together’. During this chairmanship, the country promoted the collective commitment of the people, bound together through the spirit of unity and diversity, to bring forward an ASEAN community that is politically cohesive, economically integrated and socially responsible. In that year, Brunei Darussalam issued the 2013 Bandar Seri Begawan Declaration on Youth Volunteerism and Entrepreneurship, which called for the active involvement of the youth and young professionals in volunteerism and entrepreneurship programmes.
 ,   
     Page number
               106.00
     Add exact paragraph
               These stakeholders, especially the youth, have been active in advocating and addressing issues directly relevant to the SDGs, such as sustainable development, poverty, inclusitivity and the important role of volunteerism spirit and youth.
 ,   
     Page number
               107.00
     Add exact paragraph
               MyActionForSDGs, led by Nurul Hadina Haji Alias as the ASEAN MY World 2030 Advocate in Brunei Darussalam, is an awareness campaign that aims to inspire individuals, organisations and the local community to start taking action for the SDGs. It is supported by the UN SDGs Action Campaign, UNDP Bangkok Regional Hub and UN Volunteers Asia-Pacific. The campaign aims to create a positive change in society towards the SDGs, through increasing awareness of its importance, localising and unifying community action supporting SDGs and connecting local supporters with the Global Day of Action.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=1998&amp;menu=3170</t>
   </si>
   <si>
-    <t>SDG 1, SDG 8, SDG 10, SDG 13, SDG 14, SDG 16</t>
-[...45 lines deleted...]
-  <si>
     <t>Bulgaria</t>
   </si>
   <si>
     <t>Page number
               42.00
     Add exact paragraph
               The Bulgarian Red Cross (BRC) and the National Network of Health Mediators have implemented the "Health Feasts" initiative to promote hygiene and vaccination in schools with students from minority ethnic communities, with the aim of engaging them and their teachers, families, health and educational mediators, volunteers and BRC employees.
 ,   
     Page number
               113.00
     Add exact paragraph
               p.113. There are different ways to make young people's voices heard. This is through active participation in local and national elections, through direct involvement in protests, strikes, petitions, etc., as well as active participation in various organizations. These are youth organizations, organizations that work with and for young people, volunteer 114 formations, formal and informal clubs, etc. Organizations can operate both locally and nationally, and also join an organizational alliance, such as the National Youth Forum... The Bulgarian Youth Red Cross is a voluntary youth organization which is an integral part of the Bulgarian Red Cross and is part of the International Youth Red Cross Movement. Through its volunteers across the country and through its training programs, activities and services, the BYRC attracts children and young people to humanitarian values and principles, works to reduce their social and health vulnerabilities,advocates for improving their well-being, and promotes tolerance and non-discrimination, respect for diversity and cultural diversity. 
 ,   
     Page number
               117.00
     Add exact paragraph
                The Humanitarian Education (HR) field brings together the activities of the Bulgarian Youth Red Cross through the Humanitarian Education (HR) field, promoting the humanitarian values and principles of the international Red Cross and Red Crescent movement among volunteers and children in schools and kindergartens. Within this unit, the BYRC conducts interactive trainings among volunteers and children in schools and kindergartens, during which many role-plays are held in order to discuss and understand the concepts of prejudice, migration, culture, identity and continuity, as well as the organization of actions and campaigns to encourage people to be positive role models in society, to respect differences, tolerance and empathy – activities aimed at promoting SDG 4 (Quality Education) among young people. 
 ,   
     Page number
               143.00
     Add exact paragraph
                Kaleidoscope Centre for Visual Science is an initiative that w as launched in 2023...Centre's activities have provided equal access to sustainability education directly toover 10,000 people, raising understanding and awareness of responsible consumption, w aste use, energy efficiency, human rights and respect tow ards people from vulnerable groups. Large companies from business, institutions, media and volunteers are involved in the implementation of the practice.</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2025/VNR%202025%20Bulgaria%20Report_0.pdf</t>
@@ -953,84 +953,84 @@
     Add exact paragraph
               In addition to policies, several development projects and programmes have been implemented or are in the process of being implemented with the objective of helping reduce poverty in all its forms. These include: [...] the Burkina Faso National Volunteer Programme (Programme national de volontariat Burkinabè– PNVB) [...]. </t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=1135&amp;menu=3170</t>
   </si>
   <si>
     <t>Burundi</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/26316RAPPORTDELAMISEENOEUVREDESODDsAUBURUNDI.pdf</t>
   </si>
   <si>
     <t>Cabo Verde</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/282392021_VNR_Report_Cabo_Verde.pdf</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/19580Cabo_Verde_VNR_SDG_Cabo_Verde_2018_ING_final_NU_280618.pdf</t>
   </si>
   <si>
     <t>Cambodia</t>
   </si>
   <si>
+    <t>SDG 4, SDG 16</t>
+  </si>
+  <si>
+    <t>Page number
+              42.00
+    Add exact paragraph
+              Several initiatives were introduced to accelerate the implementation of CSDG 4. One of these is Volunteers for My Community (VMC), which is a national youth volunteer programme led by the Ministry of Education, Youth and Sports (MoEYS) that covers 25 provinces nationwide.
+The programme was established in 2019, and later scaled up from a pilot project to a national programme in 2021. Annually, the programme engages more than 500 in-school and out-of school youths to initiate and implement projects that benefit their local community. Annually, 86 projects are undertaken relating to selected SDG goals – such as quality education, environment, agriculture, entrepreneurship, tourism, public governance, and health. Through their engagement in this volunteer programme, youth are building various skills such as basic digital skills, project management, proposal writing, soft skills, knowledge on SDGs, fundraising, administration, and planning. 
+,   
+    Page number
+              62.00
+    Add exact paragraph
+              The progress of CSDG 16 has also been promoted by efforts of UN volunteer groups over the reviewed period. For instance, Khmer Youth Association (KYA) and Youth Resource Development Program (YRDP) are two of the active and well-known youth organizations that provide capacity building both in urban and rural areas. Youth are trained on various topics including self-awareness, soft skills, conflict resolution, democratic governance, rights and roles, and political dialogue. Youth are encouraged and connected with local authorities and given opportunity to volunteer and initiate their own projects to be implemented in local communities. </t>
+  </si>
+  <si>
+    <t>https://hlpf.un.org/sites/default/files/vnrs/2023/VNR%202023%20Cambodia%20Report.pdf</t>
+  </si>
+  <si>
     <t>SDG 1, SDG 10, SDG 11, SDG 16, SDG 3, SDG 4, SDG 5, SDG 6</t>
   </si>
   <si>
     <t>Page number
               26.00
     Add exact paragraph
               Case Study 1: Volunteerism promoting inclusive education and youth engagement in Cambodia
 Volunteerism, therefore, has much to contribute by way of harnessing the power and participation of individuals and communities to empower those who are furthest behind and address some of the social exclusion that exists as a result of poverty, gender, disability, ethnicity and other causes of inequality. [...] the MOEYS, Cambodia, and the United Nations Volunteers (UNV) has launched three youth volunteering pilot programs, including: 1. Volunteering for community services 2. Volunteering for social entrepreneurship 3. Volunteering on school holidays [...] What underlines the services of young volunteers is the inclusive nature of volunteerism itself. Among the volunteers participating in the three pilot programs, almost half are women, and a lot of them originate from poor rural families. In addition to chances of skills strengthening, volunteerism provides equal opportunities for all young people to learn and grow their knowledge on community services. In this way, volunteerism has become the vehicle expanding inclusive education opportunities, enabling all young people to learn and exchange knowledge in a participatory approach. Witnessing the power of volunteerism in engaging youth as a part of development solutions, it is encouraging to learn that the Prime Minister has officially identified establishing a volunteering network at the grassroot level as one of the five strategic recommendations at the 2019 National Education Congress.
 ,   
     Page number
               40.00
     Add exact paragraph
               Case Study 2: Volunteer lawyers 
 In order to ensure a wider access to social justice, the RGC in February 2019 ordered the establishment of volunteer group of lawyers to defend poor women, who cannot afford to pay for representation. The establishment of the new legal team would not use the national budget, but an initial funding of $500,000 will come from the Prime Minister’s personal budget and will cover living and food expenses, with additional money for lawyers on missions in rural areas. The women targeted to receive legal aid from the new team included poor women who were victims of land grabbing by powerful people, and underprivileged people who had been sued by powerful individuals. Volunteer doctors In line with and to support poverty reduction efforts, the RGC established Techo Voluntary Youth Doctor Association (TYDA) in 2012, and since then around 3,600 medical doctors and health practitioners have become volunteers. TYDA was established with three main purposes: (1) contributing with the national institutions, particularly Ministry of Health, Case Study 2: Lawyers and medical doctors for the poor with a view to provide public health services to people free of charge regardless of race, color, or political affiliation; (2) contributing with the RGC in order to reduce poverty through domiciliary health service provision activities to the poor, especially the poor who live in the rural areas; and (3) contributing to the human resources in health sector as well as give opportunities to the volunteer student doctor and youth in a bid to contribute to charity works in the society. TYDA provides health services to people without political discrimination. Since its establishment, 240,000 people have benefited from its free-of-charge health services. Because of its significance, a Memorandum of Understanding was signed between the National Social Security Fund and TYDA, so that the latter will provide treatment services free of charge to workers and people in Phnom Penh and provinces. TYDA provided diagnosis and treatment services including general diseases, oral diseases, minor-surgery, optometric diseases, heart diseases, echocardiography (ECG), hemorrhoid, gynecological diseases, fetal echo, blood test, thyroid, liver diseases, lung diseases, gastroenteritis, skin diseases, and other diseases.</t>
   </si>
   <si>
-    <t>SDG 4, SDG 16</t>
-[...16 lines deleted...]
-  <si>
     <t>Cameroon</t>
   </si>
   <si>
     <t>Cross-cutting, SDG 10, SDG 11, SDG 14, SDG 15, SDG 16, SDG 4</t>
   </si>
   <si>
     <t>Page number
               67.00
     Add exact paragraph
               In addition, volunteers have been instrumental in creating and promoting community platforms for the promotion of peace and justice, and the prevention of violent extremism and radicalization. 
 ,   
     Page number
               142.00
     Add exact paragraph
               Cameroon could take medium- and long-term actions to continue the process of integration in this area. Actions could include: updating the overall planning frameworks and selected sectoral strategies; supporting the development of sectoral plans and those related to the operationalization of the National Volunteer Programme.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=1169&amp;menu=3170</t>
   </si>
   <si>
     <t>SDG 17</t>
   </si>
   <si>
     <t>Page number
               45.00
@@ -1067,157 +1067,157 @@
     <t>Page number
               93.00
     Add exact paragraph
               Through the Office of Consumer Affairs, the Government of Canada supports consumer groups and NGOs to ensure they provide effective input into policy development through its Contributions Program for NonProfit Consumer and Voluntary Organizations, which has funded over 40 sustainable consumption- and production-related research projects since 2002
 ,   
     Page number
               21.00
     Add exact paragraph
               Beyond benefits for Canada’s seniors, the Government is also working to ensure that Canadians, particularly those with low income, are able to access the benefits to which they are entitled. Through the Community Volunteer Income Tax Program (CVITP), community organizations host free tax preparation clinics, where volunteers complete tax returns for Canadians with low income and a simple tax situation
 ,   
     Page number
               43.00
     Add exact paragraph
               Innovative Partnerships: The Government of Newfoundland and Labrador’s Adult Literacy Grants for Community-Based Organizations supports the coordination of one-to-one adult basic literacy tutoring for larger volunteer tutoring organizations. 
 ,   
     Page number
               79.00
     Add exact paragraph
               NewToBC operates the Library Champions Project, which is a volunteer outreach program for new immigrants. More than 1000 new immigrants have been trained as library champions, and these individuals have reached out to more than 63,000 other new immigrants. "</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/20033CanadasVoluntaryNationalReviewENv6.pdf</t>
   </si>
   <si>
     <t>Central African Republic</t>
-  </si>
-[...10 lines deleted...]
-    <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=1579&amp;menu=3170</t>
   </si>
   <si>
     <t>SDG 3, SDG 5, SDG 6, SDG 7, SDG 8, SDG 16, SDG 17</t>
   </si>
   <si>
     <t>Page number
               21.00
     Add exact paragraph
               2.4. Ne laisser personne de côté (participation de tous à la préparation du RVN)
 La RCA tout comme les autres pays au monde s’est engagé dans l’atteinte des ODD d’ici à l’horizon 20230 et a fait du principe de « ne laisser personne de côté » une priorité nationale. Des efforts ont été consentis depuis 2017 de sorte que tous les acteurs du pays participent au développement y compris les OSC, le secteur privé, les femmes, les filles, les enfants, les jeunes, les personnes handicapées, les volontaires, les minorités et les personnes les plus vulnérables.                                                                                                                                                                                                                            
 ,   
     Page number
               44.00
     Add exact paragraph
               Encadré 1: CONTRIBUTION DU VOLONTARIAT DANS LA MISE EN OEUVRE DES ODD
 La résolution 56/38 (A/RES/56/38 de l’Assemblée Générale des Nations Unies, co-sponsorisée par 126 États membres et adoptée le 5 décembre 2001, donne la définition suivante :
 “Les termes volontariat et activité volontaires se réfèrent à une grande diversité d’activités, y inclus les formes traditionnelles d’en-traide, secours personnel, la prestation de service formels et autres formes de participation civique, entreprise de plein gré pour le bien public général et où la récompense monétaire n’est pas le principal facteur de motivation.” En effet ; quel est le lien entre les activités que font les volontaires et les Objectifs du Développement Durable (ODD)? Autrement dit, quelle est la contribution de volontaire et son impact dans la mise en oeuvre des ODD?
 ODD 3: Santé et bien-être
 En 2020, dans le cadre de la lutte contre la Covid -19, plus de 400 volontaires de la Croix Rouge Centrafricaine (CRCA) ont sensibilisé 1 050 000 de personnes par les gestes de barrières à travers la caravane.
 ODD 6: Garantir l’accès de tous à des services d’approvisionnement en eau et d’assainissement et assurer une gestion durable des ressources en eau.
 En 2021, les volontaires de la CRCA ont construit 11 forages dans la région sanitaire N°1 et 64 campagnes sur la promotion d’hygiène ont été organisées auprès de 23 360 bénéficiaires. En 2022 sous le financement de Fédération Internationale de Croix rouge (FICR), les volontaires ont réhabilité 24 puits d’eau au profit de 10800 bénéficiaires et 100 latrines au profit de 2000 bénéficiaires.
 Pour contribuer à l’atteinte de l’agenda 2030 qui est de garantir l’accès de tous à des services d’approvisionnement en eau, la cellule de volontaire PNUD est en train de construire 8 forages solaires autonomes avec une capacité de stockages de 5m3 dans la localité de Ndélé et Kaga-Bandoro (5 et 3 respectivement) au profit de 8 groupements des femmes.
 Toujours dans la dynamique du rôle des volontaires à contribuer aux ODD et surtout selon le principe de ne laisser personne de côté d’ici 2030, en avril 2023, les volontaires de Bossangoa avec l’appui de l’Unicef et la cellule de volontaire PNUD ont réhabilité les portes des latrines défectueuses du Lycée de Bossangoa et ont fait aussi un don de kits d’hygiène.
 ODD 7: Garantir l’accès de tous à des services énergétiques fiables, durables et renouvelables à un coût abordable
 Depuis 2010, le Gouvernement a adopté, le document de Politique Energétique Nationale (PEN) dont l’objectif global est de « con-tribuer à l’accès à l’électricité et d’assurer l’indépendance énergétique dans une sécurité d’approvisionnement de l’énergie en inter-connexion avec les autres pays ».
 Pour atteindre ces objectifs et surtout selon le principe de ne laisser personne de côté, la cellule de volontaire PNUD est en train d’installer 5 mini-centrales solaires de 20 KW dans la localité de Ndélé et de Kaga-Bandoro (3 et 2 respectivement) au profit de 8 groupements des femmes.
 ODD 16 et 17: paix, sécurité et partenariat
 En 2020, dans le cadre du Projet d’« Appui au Processus Électoral en République centrafricaine 2019/2022 » financier par le PNUD et mis en oeuvre par l’ONU Femmes à l’issue duquel 280 volontaires communautaires des élections au Féminin ont été formés dans les préfectures suivantes : la Kémo (13-18 juillet 2020), la Nana Mambéré (16-18 juillet 2020), la Mambéré Kadei (15 au 17 juillet 2020), le Mbomou (15-20 juillet 2020) ; l’Ouham Pende (15 au 20 juillet 2020) et la ville de Bangui. Soit 50 Volontaires par préfecture et 30 à Bangui. Les formations des volontaires ont porté sur la maitrise du processus électoral, les enjeux de la participation politique des femmes et les techniques de mobilisation communautaire. Environ 1 850 000 personnes ont été directement touchées par les activités des volontaires communautaires de l'ONU Femmes.
 En mai 2023, les volontaires communautaires ont organisé une campagne de sensibilisation à l’endroit de l’association et groupement des femmes d’Alindao sur le rôle que joue la femme dans le processus de la consolidation de la paix. Cette activité a réuni au total 90 participantes.</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2023/VNR%202023%20CAR%20Report.pdf</t>
   </si>
   <si>
+    <t>Cross-cutting, SDG 16</t>
+  </si>
+  <si>
+    <t>Page number
+              66.00
+    Add exact paragraph
+              The resumption of the proceedings of the Criminal Courts (Bangui and Bouar) and the launch of activities of the Special Criminal Court are key to stabilizing the country in the long term. Volunteerism has played an important role in this process, since United Nations volunteers are primarily engaged in awareness-raising activities on the ground.</t>
+  </si>
+  <si>
+    <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=1579&amp;menu=3170</t>
+  </si>
+  <si>
     <t>Chad</t>
   </si>
   <si>
     <t>SDG 3, SDG 4, SDG 8, SDG 13, SDG 16</t>
   </si>
   <si>
     <t>Page number
               94.00
     Add exact paragraph
               Les autres partenaires sont, entre autres: - L’UE avec 20 projets actifs intervenant dans les secteurs ci –après : finances, développement rural, justice &amp; sécurité et ; -L’Agence Nationale de Volontariat au Tchad (ANVOL-T) qui intervient dans les domaines suivants: l’action humanitaire, l’éducation, la santé, la lutte contre les changements climatiques, la formation professionnelle et autres. </t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2024/VNR%202024%20Chad%20Report.pdf</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/23405RAPPORT_NATIONAL_VOLONTAIRE_FINAL_TCHAD.pdf</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/28099TCHAD_ENV_2021_VERSION_FINALE_23_06_21.pdf</t>
   </si>
   <si>
     <t>Chile</t>
   </si>
   <si>
+    <t>SDG 1, SDG 5, SDG 11, SDG 17</t>
+  </si>
+  <si>
+    <t>Page number
+              143.00
+    Add exact paragraph
+              (ODS5) Iniciativa: Proyecto de ley Convenio N.°190 sobre la violencia y el acoso de la Organización Internacional del Trabajo (OIT): Población objetivo: Este Convenio de OIT protege a trabajadores y trabajadoras, con independencia de su situación contractual, incluido quienes que realicen actividades de capacitación, pasantías y formación profesional, los trabajadores y trabajadoras cuyo contrato laboral se haya rescindido, las personas que realicen labores de voluntariado o busquen trabajo, y los solicitantes de empleo. Al mismo tiempo, su texto reconoce que “las personas que ejerzan la autoridad desempeñen las funciones o asuman las responsabilidades de un empleador”, también pueden ser objeto de casos de violencia y acoso. Descripción breve: El proyecto de ley busca ratificar el Convenio 190 de la Organización Internacional del Trabajo (OIT), relativo a la obligación de los Estados de adoptar una legislación que defina y prohíba la violencia y el acoso en el trabajo. Con esto, el Estado de Chile busca comprometerse, entre otras materias, a realizar un seguimiento y controlar la aplicación de la legislación, garantizar el acceso a vías de recurso y reparación, así como a implementar mecanismos y procedimientos de notificación y solución de conflictos, contemplando aspectos como la protección de la privacidad y confidencialidad de las personas implicadas.
+,   
+    Page number
+              272.00
+    Add exact paragraph
+              (ODS11) Diversas temáticas son abordadas por las iniciativas presentadas, algunas de éstas se relacionan con capacitación y trabajo con la comunidad ... urbanismo táctico participativo con niños, niñas y adolescentes; capacitaciones a voluntarios y estudiantes universitarios para entrenar en herramientas y habilidades para el impacto positivo en comunidades; instrucción en atención a personas con la condición de espectro autista en comercios y servicios del sector público y privado; rescate de las raíces e historia de los territorios; recuperación de espacios ocupados como vertederos irregulares con participación comunitaria para restaurarlos de acuerdo a sus intereses y necesidades; diseño de parques urbanos con la comunidad; capacitación técnica de vecinos y vecinas en avifauna local y rescate de patrimonio ambiental y cultural... Algunas iniciativas presentadas son: i. Intervención de calles para mejoramiento de la seguridad y comodidad de los niños y niñas de la zona. Se pudo reducir la velocidad de los automóviles en un 10 %, implementar cruces seguros, reducir las distancias de cruce en un 41 % y mejorar la sensación general de la calle en más de un 10% (seguridad, limpieza y diversión). ii. Elaboración de un Plan Maestro de Planificación Territorial en el sector del Borde Cerro de Antofagasta. Se realiza una intervención social, mediante una estrategia de participación comunitaria y multisectorial, para conocer y priorizar las problemáticas que afectan a la población. Se generan propuestas urbanas para el sector enfocadas en los campamentos, evaluando si el terreno es apto para la radicación de estos asentamientos con el objetivo de contribuir a la reducción del déficit habitacional.
+,   
+    Page number
+              377.00
+    Add exact paragraph
+              Con la implementación del Plan Nacional de Reactivación, que busca reducir el ausentismo, fortalecer los aprendizajes y mejorar la convivencia y la salud mental. Para ello se ha convocado, entre otras iniciativas, a tutores voluntarios con el fin de reforzar las habilidades de lectura y escritura en Chile. A la fecha se ha reducido en un 13% la inasistencia y se avanza en la reparación de escuelas y colegios; se ha duplicado el presupuesto para los Centros de Formación Técnica Públicos. A ello se agrega el fortalecimiento de la Educación Rural Gabriela Mistral, con mejoras de infraestructura en 164 escuelas.</t>
+  </si>
+  <si>
+    <t>https://hlpf.un.org/sites/default/files/vnrs/2023/VNR%202023%20Chile%20Report.pdf</t>
+  </si>
+  <si>
     <t>SDG 4</t>
   </si>
   <si>
     <t>Page number
               24.00
     Add exact paragraph
               As a key actor in the implementation of the 2030 Agenda, the voluntary sector also made a significant contribution. The Chilean Volunteer Network worked actively to disseminate and incorporate the 2030 Agenda into the plans and programmes of volunteer organizations through training days in five regions of the country. It also performed a national survey of volunteer organizations to identify initiatives related to the SDGs. </t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=1607&amp;menu=3170</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/15776Chile.pdf</t>
   </si>
   <si>
-    <t>SDG 1, SDG 5, SDG 11, SDG 17</t>
-[...20 lines deleted...]
-  <si>
     <t>China</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/280812021_VNR_Report_China_English.pdf</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/memberstates/china#review2016</t>
   </si>
   <si>
     <t>Colombia</t>
   </si>
   <si>
     <t>SDG 2, SDG 6, SDG 13</t>
   </si>
   <si>
     <t>Page number
               132.00
     Add exact paragraph
               Ficha caso de estudio Uribia ¿Se establecieron mecanismos de sostenibilidad para garantizar beneficios a la comunidad en el largo plazo? Se Consolidaron escenarios participativos como estrategia de formación y de inclusión productiva para generar cambios positivos en las comunidades indígenas, donde el conocimiento tradicional y prácticas ancestrales juegan un papel crucial sobre la soberanía alimentaria ... En el componente de agua se lograron los siguientes resultados: Modelos asociativos auto gestionados funcionando.; Circuitos cortos de comercialización establecidos; Voluntarios Multiplicadores y Líderes – Formación de formadores; Actores identificados y articulados al proceso , transferencia de conocimiento y acciones complementarias.</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2024/VNR%202024%20Colombia%20Report.pdf</t>
   </si>
   <si>
     <t>Cross-cutting, SDG 1, SDG 3, SDG 4, SDG 13, SDG 17</t>
@@ -1233,87 +1233,87 @@
     Add exact paragraph
               In a post-COVID-19 scenario, the 2030 Agenda should guide the global recovery, emphasizing the SDGs that have been most affected and bearing in mind that recovery strategies must include social, economic and environmental dimensions. Furthermore, given the scale of the challenge, working in partnership and seeking synergies between Governments (national and subnational), the private sector, civil society, volunteers, academia and other non-governmental actors is even more relevant.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/282902021_VNR_Report_Colombia.pdf</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/memberstates/colombia</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/20338Colombia_2018_VNR_Espan771ol_1.pdf</t>
   </si>
   <si>
     <t>Comoros</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=2450&amp;menu=3170</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2023/VNR%202023%20Comoros%20Report.pdf</t>
   </si>
   <si>
     <t>Congo</t>
   </si>
   <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/23339CONGO_Contribution_Nationale_Volontaire_2019.pdf</t>
+  </si>
+  <si>
     <t>Page number
               17.00
     Add exact paragraph
               Le gouvernement a également institué le Corps des jeunes volontaires du Congo par la Loi n°17-2021 du 12avril 2021 en vue de servir de valoriser l’engagement des jeunes et leur employabilité à travers l’exercice du volontariat dans les structures publiques et privéeS ainsi que dans les ONG. </t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2024/VNR%202024%20Congo%20Report.pdf</t>
   </si>
   <si>
-    <t>https://sustainabledevelopment.un.org/content/documents/23339CONGO_Contribution_Nationale_Volontaire_2019.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>Costa Rica</t>
   </si>
   <si>
+    <t>SDG 12</t>
+  </si>
+  <si>
+    <t>Page number
+              98.00
+    Add exact paragraph
+              To address SDG 12, Banco Nacional de Costa Rica is aiming to ensure companies aligned with its value chain adopt sustainable practices through programmes such as its corporate volunteering and green small and medium-sized enterprises schemes, which encourage the adoption of good practices, the measurement of management impacts and responsible production and consumption. The bank has also implemented campaigns to promote the concept of financial and environmental responsibility among citizens in their communities.</t>
+  </si>
+  <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/15846Costa_Rica.pdf</t>
+  </si>
+  <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2024/VNR%202024%20Costa%20Rica%20Report.pdf</t>
   </si>
   <si>
     <t>Page number
               63.00
     Add exact paragraph
               The private sector has implemented sustainable production and consumption systems to reduce its negative environmental impact and increase the competitiveness of businesses through innovation, development partnerships, environmental education projects, volunteering and initiatives to incorporate good practices in its processes.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=1677&amp;menu=3170</t>
-  </si>
-[...10 lines deleted...]
-    <t>https://sustainabledevelopment.un.org/content/documents/15846Costa_Rica.pdf</t>
   </si>
   <si>
     <t>Côte d'Ivoire</t>
   </si>
   <si>
     <t>Cross-cutting, SDG 1, SDG 13, SDG 15, SDG 4, SDG 6</t>
   </si>
   <si>
     <t>Page number
               18.00
     Add exact paragraph
               Civil society’s efforts to achieve the SDGs in accordance with the needs of its citizens have, in various cases, been supported by national and international volunteers working in Côte d’Ivoire. These volunteers mobilized within civil society organizations are working to provide appropriate, local responses to local development challenges such as poverty reduction, environmental protection, climate change, education and health. In recent years, the activities of these volunteers have become more structured with the creation of the National Volunteer Programme of Côte d’Ivoire (Programme National de Volontariat de Côte d’Ivoire – PNV-CI). 
 ,   
     Page number
               60.00
     Add exact paragraph
               The Government has undertaken several measures regarding global citizenship education. These include: (i) the development of an educational guide on citizenship and the culture of peace under the Ivoiro-Burkinabe Treaty of Friendship and Cooperation; (ii) the establishment of the PNV-CI and the UNV programme; (iii) the opening of civic service centres in Bimbresso and Guedipo; (iv) the training of national competence volunteers and national civic engagement volunteers in the regions of Gbèkè, Tompki and the Autonomous District of Abidjan; (v) the authorization for implementing the Service Civique National Jeunes[National Youth Civic Service –SCN] pilot programme within the Regional Union of Cooperative Enterprises in the Savane region of Côte d’Ivoire (URESCO-CI), in Korhogo; and (vi) the organization of several awareness-raising sessions on civicism and the principles of citizenship in the country’s 31 regions.  
 ,   
     Page number
               89.00
     Add exact paragraph
               Youth employment is a major challenge for the Government. In order to promote access to decent work opportunities for the active population, especially young people, efforts during 2017 focused on: (i) improving the institutional and legal framework of the employment sector; (ii) strengthening the operational capacity of youth support infrastructure; and (iii) integrating young people and promoting youth volunteerism, civicism and the principles of citizenship. 
 ,   
     Page number
               120.00
@@ -1355,124 +1355,143 @@
 ,   
     Page number
               148.00
     Add exact paragraph
               474. The Volunteering Programme in Côte d'Ivoire mobilizes young volunteers in structures that demonstrate the need for human resources support for the implementation of sectoral projects benefitting communities. It is supported by the United Nations Development Programme (UNDP) and the United Nations Volunteers (UNV) programme.
 475. In general, it will be impossible to achieve the global goals without the participation of all segments of the population at all stages and at all levels and on a permanent basis. Therefore, in order to promote citizen participation and inclusion, Côte d'Ivoire, in the implementation of the PNV-CI, "leaves no one behind". All young Ivorians, graduates or not, with or without qualifications, men and women are involved in the programme through the volunteering competencies (67%) of young people and citizen engagement (33%) of young people with a proportion of 42% of women, at the end of 2018.
 476. In a period of 2 years (2017-2018), about 5,000 young people applied for participation in the PNV-CI in the regions of Tonkpi, Gbèkè and the Autonomous District of Abidjan which are involved in the pilot phase. Interventions are carried out primarily in the fields of health, environment and sanitation, education, agriculture, social protection, community development, promotion of justice, community economic development, gender promotion, social cohesion and reconciliation, through missions whose actions are considered to make a strong contribution to the country's development.
 477. In addition, various regions of the country benefit from the involvement of international volunteers, including those of France Volontaires and the United Nations Volunteers (UNV) programme, in development projects.
 478. Alongside national volunteering, formalized through a National Programme, other voluntary actions are carried out at the national level by organizations and associations in fields such as education, health, social cohesion, peace, girls' rights, etc.
 479. Like other volunteer organizations in Côte d'Ivoire, UNV has demonstrated a strong commitment to contributing to the achievement of the SDGs and has positioned itself around a number of specific objectives according to its mandate.
 480. From 2016 to date, more than 400 international and national UN Volunteers (agencies and peacekeeping missions combined) and about 750 international volunteers from France Volontaires have been mobilized to contribute to the achievement of the SDGs in Côte d'Ivoire.
 ,   
     Page number
               149.00
     Add exact paragraph
               481. The implementation of SDG 16 (Peace, Justice and Strong Institutions) has enabled Côte d'Ivoire to regain its stability.
 482. If the role played by the United Nations and the volunteers that they mobilized has been a determining factor for ensuring stability and restoring peace, Côte d'Ivoire has also benefited, for several years now, from the support of organizations promoting volunteerism in the context of human capital development.</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2022/VNR%202022%20Cote%20dIvoire%20Report_0.pdf</t>
   </si>
   <si>
     <t>Croatia</t>
   </si>
   <si>
+    <t>SDG 3, SDG 4, SDG 13, SDG 15, SDG 17</t>
+  </si>
+  <si>
+    <t>Page number
+              109.00
+    Add exact paragraph
+              The projects supported activities related to the improvement of skills and knowledge regarding sustainable development in children, young people (primary and secondary school age), and members of their families. Volunteer work of children and young people was also promoted. Participants included 9855 primary and secondary school students and 182 sustainable development training programmes were carried out, resulting in 62 good practice models for the purpose of achieving sustainable development goals.
+,   
+    Page number
+              113.00
+    Add exact paragraph
+              Students from the partner schools were educated on sustainable development, the importance of involvement in the life of the local community and doing volunteer work in the community. By educating teachers and students, the partner schools were encouraged to organise activities in the school or community to promote sustainable development principles and encourage other students and schools to get involved with the local community.
+,   
+    Page number
+              114.00
+    Add exact paragraph
+              Community Learning: Connecting various local community stakeholders and ensuring their participation in the implementation of project activities aimed at raising awareness of the importance of implementing more quality content related to sustainable development, in accordance with the specific objectives of the project...(3) Implementing thematic activities using an interdisciplinary approach: school – civil society organisation – community through volunteer actions, EKOART and EKOLABOS creative workshops, camps, etc.).
+,   
+    Page number
+              116.00
+    Add exact paragraph
+              Building a sustainable future together: In 10 participating schools¸ through 20 volunteer actions which included students, school staff and students’ families, 10 bug hotels were set up, 10 plant beds for flowers, berries and medicinal and culinary herbs were planted, and partner schools were additionally equipped for implementing educational activities. Students of 12 primary schools were educated on a healthy lifestyle, preservation of nature, biodiversity and sustainable development through various activities.
+,   
+    Page number
+              117.00
+    Add exact paragraph
+              Education for Volunteer Work and Sustainable Development in Schools: The project “Education for Volunteer Work and Sustainable Development in Schools” was implemented within the call “Strengthening the Contribution of CSOs to Education for Sustainable Development for the Purpose of Economic and Social Cohesion Enhancement” published by the Government Office for Cooperation with CSOs through the Swiss-Croatian Cooperation Programme.
+,   
+    Page number
+              126.00
+    Add exact paragraph
+              Boranka (Scouts): The campaign got hundreds of thousands of people involved and engaged over 10.000 volunteers in afforestation actions. In addition, more than 10,000 children and young people participated in educational activities held in approximately 100 kindergartens and schools on the subject of forest protection, fire prevention and climate change consequences. Members of the Scout Association of Croatia and other diligent volunteers taking part in Boranka have so far planted more than 100,000 new trees using seedlings, seeds and acorns.
+,   
+    Page number
+              127.00
+    Add exact paragraph
+              Birds of a feather flock together: The project has brought together four foreign volunteers from various countries who contributed to preserving nature in Croatia over ten months. The volunteers built solidarity towards nature by participating in the research and protection of animal and plant species, raising awareness of the importance of preserving biodiversity, and encouraging local communities to take part in the protection of nature. Volunteers helped implement direct measures of preserving endangered sea birds in the Lastovo Archipelago and the population of the Eurasian griffon vulture on the island of Cres, and they also helped restore grasslands in Dinara and Učka nature parks, whereby they contributed to preserving biodiversity of those areas.</t>
+  </si>
+  <si>
+    <t>https://hlpf.un.org/sites/default/files/vnrs/2023/VNR%202023%20Croatia%20Report.pdf</t>
+  </si>
+  <si>
     <t>SDG 3, SDG 11, Cross-cutting</t>
   </si>
   <si>
     <t>Page number
               88.00
     Add exact paragraph
               Volunteer work of children and young people is also promoted since it helps building stronger communities and encourages learning new skills and civil responsibility. Within the scope of the call for proposals, 36 projects have been awarded in which 9,765 children will participate by the end of 2020; 185 sustainable development training programmes will be implemented for which HRK 31.5 million (app. EUR 4.25 million) have been planned. 
 ,   
     Page number
               100.00
     Add exact paragraph
               Encouraging volunteer work - contributing to building sustainable communities - Podravka’s Association of Volunteers – PULS was founded in 2014 in Podravka, one of the leading food companies in Central, Eastern and South-Eastern Europe. The aim was to bring together Podravka’s employees and all interested members of the local community to jointly build an environment which will champion the ideas of volunteer work and helping one another. The vision, passion, dedication and perseverance of its members led to the establishment of a system, which primarily aims to provide free aid to those in need, to maintain and enhance the quality of life of children, youth, elderly and disabled persons, and to provide free aid to institutions engaged in the education and care of children and social welfare activities.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=1154&amp;menu=3170</t>
   </si>
   <si>
-    <t>SDG 3, SDG 4, SDG 13, SDG 15, SDG 17</t>
-[...40 lines deleted...]
-  <si>
     <t>Cuba</t>
   </si>
   <si>
     <t>Page number
               14.00
     Add exact paragraph
               One of the first measures adopted was the isolation of sick people and their compulsory hospitalization, as well as that of suspected persons and/or contacts, as a prevention and epidemiological control measure. A number of ‘isolation centres’ were set up throughout the country, which used State insurance and the participation of volunteers from workplaces, the education sector and the community. Isolation and compulsory hospitalization were implemented from the outset and quarantine was established for areas where outbreaks of positive cases were identified.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/280872021_VNR_Report_Cuba.pdf</t>
   </si>
   <si>
     <t>Cyprus</t>
   </si>
   <si>
+    <t>Page number
+              8.00
+    Add exact paragraph
+              A focus on youth has been set as a general priority in the implementation of the SDGs, therefore SDG4 and its achievement is fundamental for Cyprus. The National Youth Strategy (NYS) of Cyprus for the period 2017-2022 defines, for the first time, the vision of the state for its young people… These fields of action which derive from the European Youth Strategy, are: Education and Training, Employment and Entrepreneurship, Health and Wellbeing, Participation, Volunteerism, Social Inclusion, Youth and the World, Creativity and Culture.
+,   
+    Page number
+              73.00
+    Add exact paragraph
+              In view of the above, a challenge for the MFA and the active NGOs in the field of SDGs is to raise awareness, both vertically and horizontally, to other NGOs, public services and citizens. Having said that, it is important to note that a large percentage of the goals and targets are indirectly included in many CSOs’ mandates or current projects and initiatives, given the vast thematic spectrum of Agenda 2030. Nevertheless, as noted above, CSOs already working in SDGs could expand their workings in collaboration with the MFA and the Cyprus Commissioner of Volunteerism and CSOs to offer training and support to other local actor for their further engagement in SDGs initiatives.
+,   
+    Page number
+              73.00
+    Add exact paragraph
+              Project 'Combating Islamophobia in Cyprus', a collaboration between NGO Aequitas and E.N.A.R. (European Network against Racism) in November 2016. A pilot study has been commissioned by ENAR in order to determine the issues pertaining to islamophobia in Cyprus. TA training to Ministry of Education Officers, Ministry of the Interior Officers, Immigrants Associations, Human Rights activists, NGO volunteers and journalists was provided in the form of a round table discussion.</t>
+  </si>
+  <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/15886Cyprus.pdf</t>
+  </si>
+  <si>
     <t>Cross-cutting, SDG 3, SDG 4, SDG 17</t>
   </si>
   <si>
     <t>Page number
               4.00
     Add exact paragraph
               Under the adopted integrated policy framework, stakeholders from Civil Society, Active Citizenship, Volunteerism and Non-Governmental Organisations(NGOs) play a pivotal role in the implementation of the SDGs. […] Furthermore, to mitigate the negative impact of the pandemic on the economy, the Government has adopted a support package for employees, the selfemployed, vulnerable groups and businesses, which in 2020 amounted to €2.6 bln or 12.5% of GDP. Cyprus’ pioneering mobilisation of its volunteer network, under the coordination of the Office of the Commissioner for Volunteerism and NGOs, received EU-wide recognition for its prompt and effective support of vulnerable groups following prescribed security protocols.
 ,   
     Page number
               6.00
     Add exact paragraph
               A section is specifically focused on the Coronavirus Pandemic Effect. Cyprus’ Government top priority was the protection and health of its citizens as well as the support of the social and economic fallout of the pandemic. The active engagement of volunteers during this time was noteworthy and widely recognised. [...] Governance structures and public bodies’ approaches to SDGs have been considered for analysing the implementation of SDGs. The integrated policy framework in the fields of Civil Society and Volunteerism forms a key aspect towards the progress of SDGs
 ,   
     Page number
               8.00
     Add exact paragraph
               For the purposes of this Report, the main stakeholders, including the Parliament, the Commissioners for Environment, for Volunteerism, for Children’s Rights and for Equality and Justice, have been asked by the National Coordinator to send their views in writing
 ,   
     Page number
               11.00
     Add exact paragraph
               The long-time integrated policy framework in the fields of Civil Society, Active Citizenship, Volunteerism and NGOs forms a key aspect for the implementation of the SDGs. Citizens are called upon to play their part in building a better, more democratic society, therefore, the development of Active Citizenship skills and attitudes is crucial. The coordination of all voluntary and non-governmental organisations in all sectors of activity and the strengthening of cooperation with local authorities is carried out by the Commissioner for Volunteerism and NGOs. Additionally, the Pan Cyprian Volunteerism Coordinative Council (PVCC) is the Supreme Coordinative Body of voluntary social welfare organisations in the Republic of Cyprus. The PVCC is an umbrella organisation representing more than 400 national and local voluntary/non-governmental organisations.
 ,   
     Page number
               13.00
@@ -1486,145 +1505,126 @@
 ,   
     Page number
               21.00
     Add exact paragraph
               Voluntary actions that addressed the pandemic were coordinated by the Office of the Commissioner for Volunteering and NGOs. The goal remained to activate the minimum number of volunteers with targeted actions, in order to minimise the possibility of enabling the spreading of the pandemic and to protect public health. The services of volunteers and organised groups who have been registered in the “Volunteer Management Protocol in Times of Crisis” were utilised under the strict observance of the instructions and following the protocols of the Office in the implementation of the action they carried out. This initiative received the award of the “Civil Solidarity Prize” by the European Economic and Social Committee (EESC) honouring civil society organisations, individuals and private companies whose projects have excelled as examples of remarkable solidarity during the COVID-19 pandemic. The Initiative “Volunteers to support vulnerable groups during the pandemic” was specifically distinguished for the distribution of food supplies and medicines, and support to vulnerable groups, people who were in mandatory quarantine in hotels, and support with special medication by specialised volunteers for covid-19 cases. More specifically, during the total lockdownin April and May 2020, more than 8,000 actions were carried out, providing food and medical supplies, daily services and assistance to isolated individuals and families. 850 volunteers were activated and the effort was supported by Ministries, NGOs, companies and enterprises, the Support CY Network and other bodies.
 ,   
     Page number
               31.00
     Add exact paragraph
               A Protocol of Cooperation has been signed with relevant NGOs aiming at the enhancement of coordination and collaboration with the voluntary sector for the provision of services and support to victims of trafficking and facilitating their access to information, housing, employment and social integration.
 ,   
     Page number
               34.00
     Add exact paragraph
               Within the framework of cultivating volunteerism and active citizenship in schools, a pioneering educational programme for children is expected to start in September 2021 that includes experiential and other activities for each of the 17 SDGs. All this useful material will “travel” to many schools throughout Cyprus, in a “suitcase”.
 ,   
     Page number
               60.00
     Add exact paragraph
               The Office of the Commissioner for Volunteerism and NGOs encourages Active Citizenship in children and young people as a tool for crime and addiction prevention. It coordinates the Public Consultation of the Children’s Parliament and the promotion of Volunteerism in schools (Handbook for primary and secondary school teachers “Cultivation of Volunteerism and Active Citizenship in Schools”).</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/282512021_VNR_Report_Cyprus.pdf</t>
   </si>
   <si>
-    <t>Page number
-[...17 lines deleted...]
-  <si>
     <t>Czech Republic</t>
   </si>
   <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/15717Czech_Republic.pdf</t>
+  </si>
+  <si>
     <t>Page number
               37.00
     Add exact paragraph
                A total of 80 million EUR was allocated from the state budget for the rapid repair of damaged water treatment plants, water supply systems, drinking water sources, and sewerage systems through an extraordinary call titled Renewal of Infrastructure for the Environment. With the rapid financial aid as well as the quick intervention of all responsible forces and a number of volunteers, safe and stable conditions for drinking water supply and wastewater treatment in the affected areas were ensured. 
 ,   
     Page number
               75.00
     Add exact paragraph
               Water Retention in the Broumov region The ‘Water Retention in the Broumov region’ project focuses on land restoration and water retention in nature, helping to mitigate the effects of drought. Volunteers, guided by experts, build pools, wetlands, and stream meanders. These water features support biodiversity and ensure that water is returned to the landscape. In addition to pools, the project also engages in tree planting and the creation of field boundaries, which helps to retain water and improve ecological conditions. 
 ,   
     Page number
               76.00
     Add exact paragraph
               Volunteer river cleaning Although the Czech Republic is a landlocked country and does not have access to the sea, it is aware of its impact on the water pollution in general. There are several organisations in the Czech Republic89 involved in environmental awareness activities and coordinate regular cleaning of watercourses and their surroundings. This is an established tradition of more than 15 years and have been attended by thousands of volunteers who take out undesirable items from the environment, both from shores and from boats. Schools as well as work teams participate, but so do local interest associations, such as the volunteer fire departments. Through these events, people become more aware of the consequences of littering outside designated areas and develop a closer relationship with the area where they live.</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2025/VNR%202025%20Czech%20Republic%20Report.pdf</t>
   </si>
   <si>
     <t>Cross-cutting, SDG 15</t>
   </si>
   <si>
     <t>Page number
               13.00
     Add exact paragraph
               There are also two voluntary business associations in the Czech Republic whose profile activities include the achievement of SDGs.Business for Society is a platform that helps companies configure and develop sustainable development and corporate social responsibility (CSR) principles and share experience. It is also involved in a number of areas including diversity, inclusion and volunteer work. The Association of Social Responsibility interconnects all sectors under the heading of SDGs. In cooperation with both institutions and the Ministry of Foreign Affairs (MFA), the Ministry of the Environment organised an Evening of Voluntary Commitments in November 2019, which was intended for representatives of the private sector.
 ,   
     Page number
               61.00
     Add exact paragraph
               Some respondents also stated that participation in voluntary events, such as collecting waste, is important.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/279492021_VNR_Report_Czech_Republic.pdf</t>
   </si>
   <si>
-    <t>https://sustainabledevelopment.un.org/content/documents/15717Czech_Republic.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>Democratic People's Republic of Korea</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/282482021_VNR_Report_DPRK.pdf</t>
   </si>
   <si>
     <t>Democratic Republic of the Congo</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=2337&amp;menu=3170</t>
   </si>
   <si>
     <t>SDG 3, SDG 4, SDG 5, SDG 8, SDG 10, SDG 12, SDG 13, SDG 16, SDG 17</t>
   </si>
   <si>
     <t>Page number
               18.00
     Add exact paragraph
               Le premier point porte sur les efforts entrepris pour une appropriation effective de l’Agenda 2030 par les différentes parties prenantes. Faisant suite du premier, le point deux dresse l’engagement et la participation citoyenne, notamment à travers le volontariat, pour accélérer les progrès vers les ODD.
 ,   
     Page number
               20.00
     Add exact paragraph
               Accroitre l’engagement et la participation citoyenne à travers le volontariat pour accélérer l’atteinte des ODDs en RD.Congo
 La République Démocratique du Congo a une longue tradition du volontariat. Celle-ci se manifeste à travers l’entraide, la solidarité et l’hospitalité qui caractérise son peuple. Outre le volontariat traditionnel et formel, il y a lieu d’évoquer le volontariat institutionnel consacré depuis 2002 par l’arrêté portant création, au sein du ministère du Plan, du Secrétariat National du Volontariat en République Démocratique du Congo, SNV-RDC en sigle.
 Le volontariat demeure l’un des outils clés pour optimiser la participation des différents groupes de la population aux efforts de développement de la RDC. Les Congolais restent un peuple résilient et responsable, capable de prendre les choses en main pour contribuer volontairement à l’amélioration de leur bien-être, la sécurité, la consolidation de la paix et la réponse aux défis de développement. Les volontaires, surtout les jeunes et les femmes, font la différence à travers les actions d’entraide mutuel, d’aide aux vulnérables, de mobilisation des masses pour répondre aux désastres, d’engagement dans des campagnes d’éducation massive de la population sur divers thématiques dont la santé, hygiène, assainissement, et protection de l’environnement. Les jeunes ont surtout démontré l’importance de leurs actions de volontariat lors de la réponse au Covid-19 et des récents désastres dues aux pluies diluviennes et a l’écoulement des terrains.
 Le gouvernement de la RDC a longtemps reconnu et intégré le volontariat parmi les outils clés d’accélération du développement à travers la participation accrue des citoyens. Dans ce cadre, le volontariat bénéficie d’un cadre légal et politique créant un environnement favorable. L’article 43 de la loi n° 004/2001 du 20 juillet 2012 portant dispositions générales applicables aux associations sans but lucratif et aux établissements d’utilité publique stipule que les Organisations Non-Gouvernementales doivent susciter la participation volontaire des communautés de base à la définition et à la mise en œuvre des actions de développement qui les concernent. L’arrêté ministériel No. 016 / CABMIN / PLRM / 2015 portant création du Secretariat National du Volontariat pose les bases des activités de volontariat dans le pays.
 Tel qu’annoncé par la Vice-première ministre et ministre du Plan, le samedi 5 décembre 2020, à l’occasion de la Journée Internationale du Volontariat (JIV), le gouvernement congolais a élaboré une politique nationale du volontariat qui est un gage programmatique dans l’orientation des actions du volontariat dans le pays. La politique nationale du volontariat constitue un cadre qui définira comment la République Démocratique du Congo, en tant que Nation, va utiliser le volontariat pour contribuer à son développement. En plus du cadre légal et politique, la planification sectorielle intègre le volontariat. A titre d’exemple, le Plan national de développement sanitaire 2016-2024 promeut le recours au volontariat pour la provision des services dans les AS où l’accessibilité géographique au centre de santé constitue un obstacle majeur à travers des prestations des soins par relais volontaires formés et supervisé pour prendre en charge certaines affections courantes, particulièrement chez les enfants de moins de cinq ans.
 L’analyse situationnelle sur le volontariat en RDC montre que les volontaires et les organisations de volontariat contribuent surtout à l’atteinte des ODD 3, 4, 5, 8, 10, 12, 13, 16 et 17. A titre d’exemples, depuis 2020, au moins 400 volontaires des nations unies (VNU) ont été déployés annuellement dans le cadre de l’ODD 16. Durant la période de 2020-2022, plus de 1.500 volontaires ont été déployés par le programme VNU. Dans la même période, la Croix Rouge RDC a mobilisé des milliers de volontaires pour fournir des services et répondre aux situations d’urgence dans les domaines de la santé (santé de la reproduction, VIH, vaccination, polio, paludisme, etc.), eau, hygiène publique, assainissement et protection de l’environnement. En plus, les volontaires des Croix Rouge interviennent dans les actions de relèvement, lutte contre le changement climatique, prévention, mitigation et préparation aux catastrophes et conflits. Ils assurent également des formations de Premiers Secours à Base Communautaire, Secourisme Opérationnel et des formations spécifiques, groupes des personnes, entreprises ou organisation ou membres des communautés qui en expriment le besoin. Vu le rôle crucial que joue le volontariat dans le développement et la consolidation de la paix en RDC, le gouvernement compte se doter d’un Programme National de Volontariat des Jeunes. A travers des discussions de haut niveau avec des partenaires au développement dont France Volontaire et le système des nations unies, les efforts dans ce cadre vont vers l’élaboration d’une feuille de route pour la mise en place d’un programme national de volontariat en République Démocratique du Congo qui permettra d’accroitre l’engagement des volontaires, surtout les femmes et les jeunes, dans les activités axées vers l’accélération de l’atteinte des ODD. Le programme du volontariat consiste à permettre aux jeunes congolais de mettre leurs compétences au service du développement dans le domaine de l’éducation, la santé, l’environnement, la gestion des ressources naturelles dans tous les domaines pour un développement durable. En plus du programme national de volontariat, le gouvernement ne ménagera aucun effort pour faciliter l’intégration du volontariat comme outil accélérateur de la mise en œuvre des initiatives de développement durable à travers différents secteurs du pays et institutions clés.</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2023/VNR%202023%20DRC%20Report.pdf</t>
   </si>
   <si>
+    <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=2337&amp;menu=3170</t>
+  </si>
+  <si>
     <t>Denmark</t>
   </si>
   <si>
     <t>Page number
               64.00
     Add exact paragraph
               Within the youth sector, several organisations are increasingly addressing and adapting the SDGs in their strategies and activities, leading to further strategic interest and dialogue across the sector and among its volunteer members. Still, this commitment is primarily to be found in the youth organisations engaged in development cooperation with partners in the Global South. Focus on domestic implementation across the sector is growing, but needs to be further promoted, accompanied by a comprehensive coordination mechanism.
 ,   
     Page number
               63.00
     Add exact paragraph
               Civil society constitute a critical pillar in Danish society and democracy in which young people are actively involved. Danish youth organisations enjoy an enabling space and good structural conditions, as well as a long tradition of civil involvement and political influence. The sector promotes democratic communities based on core values such as participation, dialogue, volunteerism, inclusion and influence. Furthermore, the youth sector has long proven its effectiveness in including and empowering both vulnerable and marginalised young people, promoting a more inclusive and equal society related to the key principle of “leaving no one behind”.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/16013Denmark.pdf</t>
   </si>
   <si>
     <t>Cross-cutting, SDG 2, SDG 4</t>
   </si>
   <si>
     <t>Page number
               31.00
     Add exact paragraph
               Furthermore, a significant amount of Danes are volunteers in associations all around Denmark; incorporating them in the implementation will ensure broad public support for the SDGs.
 ,   
@@ -1922,57 +1922,57 @@
     Add exact paragraph
               In the last three months of last year, food was distributed to 2,890 people from this measure. The activities of the Food Bank contribute to the reduction of waste in society, as many food products that were previously destroyed now reach where they are really needed. The work of the Food Bank relies on volunteers who assist in the collection, storage, packaging, and delivery of food.
 ,   
     Page number
               20.00
     Add exact paragraph
               Organic Estonia is an association of volunteers,on the initiative of which an umbrella organisation for organic farming was established in 2017. It brings together companies and organisations to promote organic products. The organisation has created the first interactive web map of organic areas, which brings together Estonia’s organic and clean integrated environment (forests and harvesting areas together).
 ,   
     Page number
               66.00
     Add exact paragraph
               In order to better ensure internal security, in the spring of 2017, the Minister of the Interior approved action plans to strengthen the regional police network, increase the police’s rapid response capacity, renew the protective equipment of rescuers and deminers, and modernise rescue equipment. Among other things, the action plans increased the number of regional police officers by 45, the number of rapid responders in Estonian regions, and the number of volunteer rescue teams capable of responding to traffic accidents; supported the renewal of the community-based volunteer rescue companies; and increased the volume of prevention.
 ,   
     Page number
               90.00
     Add exact paragraph
               ACTIVITIES OF NON-GOVERNMENTAL ORGANISATIONS Various associations of volunteers have been established to ensure the security of the home: e.g. the Estonian Assistant Police Officers Association, which unites assistant police officers operating in Estonia, the Voluntary Maritime and Lake Rescue, whose main tasks are to organise cooperation between maritime and lake rescue units between voluntary and national structures, sustainable development, and training of a training system for volunteer maritime rescuers, and the Rescue Association, which is a network of voluntary rescue organisations to ensure a safe living environment in communities across Estonia.[...] In Ukraine, one of the reforms of national importance is the reform of the area of administration of the Ministry of Internal Affairs. The first police reform launched has been a success. Next, it is planned to implement the reform of the work organisation of the Rescue Board. Already since 2016, changes have been made to the plan in the rescue service, which would enable the involvement of volunteers in resolving crises. Involving volunteers in rescue operations would significantly reduce the time it takes to respond to crises and deliver aid, which in turn has an impact on the effectiveness of saving property and lives. The Praxis Centre for Policy Studies Foundation, in cooperation with the Ministry of Internal Affairs of Ukraine and the Rescue Board of the Dnipro Oblast, will implement the flagship project on involving volunteers in 2019–2020 “Supporting reforms in the field of internal security: involving volunteers in the work of the Dnipro Rescue Board”. The good experience of the Estonian Rescue Board and specialists is used as an example in the development of the system.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=2396&amp;menu=3170</t>
   </si>
   <si>
     <t>Eswatini</t>
   </si>
   <si>
+    <t>https://hlpf.un.org/sites/default/files/vnrs/2025/VNR%202025%20Eswatini%20Report.pdf</t>
+  </si>
+  <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/24651Eswatini_VNR_Final_Report.pdf</t>
+  </si>
+  <si>
     <t>https://hlpf.un.org/countries/eswatini/voluntary-national-review-2022</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://sustainabledevelopment.un.org/content/documents/24651Eswatini_VNR_Final_Report.pdf</t>
   </si>
   <si>
     <t>Ethiopia</t>
   </si>
   <si>
     <t>Page number
               78.00
     Add exact paragraph
               The growing reliance on unimproved sanitation  is largely driven by the limited availability of affordable, improved options, particularly in rural areas where sanitation products and services are scarce and fecal sludge management systems are either absent or inaccessible. Addressing these challenges requires urgent and coordinated action focused not only on infrastructure development but also on promoting sustainable behavioral change. To speed progress, the Government is championing TSEDU-Ethiopia—a flagship, volunteer-powered “cleanliness and dignity” movement. TSEDU mobilizes communities for regular clean-up drives, nurtures women-led sanitation micro-businesses, and promotes inclusive hygiene norms in schools, marketplaces, and public spaces. By scaling affordable hygiene options and solid-waste solutions nationwide, the initiative seeks to ensure that every woman, man, girl, and boy can access—and confidently use—dignified, safely managed sanitation services (Case Box 10).                                                             </t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2025/VNR%202025%20Ethiopia%20Report.pdf</t>
   </si>
   <si>
     <t>Page number
               30.00
     Add exact paragraph
               The National Health Extension Program launched since 2010/11 FY which mobilized the society at all levels has been remarkably successful in preventing and controling health problems. The program covered mainly family health, hygiene and sanitation, environmental health and health education. Health extension workers close to 38,000 have been trained and deployed to implement the program. ‘Voluntary Women Health Army’ were organized and deployed on health services. In this regard, 439,497 Women Health Teams and, each team with 5-persons, numbering 2,125,190 were organized enabling the improvement of critical and basic maternal and infants health care services.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/16437Ethiopia.pdf</t>
   </si>
   <si>
     <t>Page number
               8.00
@@ -2017,204 +2017,204 @@
     Page number
               142.00
     Add exact paragraph
               Citizen Power:
 Engaging citizen power is crucial to accelerate progress on SDGs. As evidenced many times before, citizens are often willing to help in times of disaster as volunteers. Many are actively involved in various charities and civil, political, and democratic causes, and also serve as first responders during crises. In a true democracy, like Fiji is becoming, citizens are encouraged and supported to engage in work that benefits their communities and country. Voluntary action, especially at the community level, should be further encouraged, and strong partnerships with volunteers should be formed to leverage local knowledge and expertise. This will ensure more tailored and responsive development interventions for those who need them the most, as well as foster shared social responsibility.</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2023/VNR%202023%20Fiji%20Report.pdf</t>
   </si>
   <si>
     <t>Cross-cutting, SDG 11</t>
   </si>
   <si>
     <t>Page number
               62.00
     Add exact paragraph
               The Fiji's Locally Managed Marine Area (LMMA) Network commits to empowering communities to scale up the voluntary commitments they made based on analysis at the 2017 Ocean Conference. Fiji’s plans call for an effectively managed and governed network of LMMAs in all Fijian communities covering 100% of Fiji’s customary marine areas by 2025. The LMMAs are developed and managed by local communities, working together with NGOs, government departments and academic institutions, to promote the preservation, protection and sustainable use of marine resources.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/25011Fiji_VNR_2019_final.pdf</t>
   </si>
   <si>
     <t>Finland</t>
   </si>
   <si>
+    <t>https://hlpf.un.org/sites/default/files/vnrs/2025/VNR%202025%20Finland%20Report_0.pdf</t>
+  </si>
+  <si>
     <t>https://sustainabledevelopment.un.org/content/documents/10611Finland_VNR.pdf</t>
   </si>
   <si>
     <t>Cross-cutting, SDG 14, SDG 15</t>
   </si>
   <si>
     <t>Page number
               97.00
     Add exact paragraph
               The national follow-up system includes a Citizen Panel, composed annually, where around 500 volunteers assess the state of sustainable development on the grounds of national indicators and interpretative texts.
 ,   
     Page number
               135.00
     Add exact paragraph
               Under the 2019 Government Programme one of the premises in the Mining Act reform is to improve the level of environmental protection.The distribution of invasive alien species has increased. The prevention of invasive alien species has largely been managed by the initiatives of environmental organizations and volunteers.
 ,   
     Page number
               139.00
     Add exact paragraph
               Following the cuts in development financing, the number of Finland’s global partnerships has decreased, civil society partnerships have been lost and national volunteering in particular has suffered.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=1680&amp;menu=3170</t>
   </si>
   <si>
-    <t>https://hlpf.un.org/sites/default/files/vnrs/2025/VNR%202025%20Finland%20Report_0.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>France</t>
   </si>
   <si>
     <t>Page number
               99.00
     Add exact paragraph
               France Volontaires is the French platform for international volunteering exchange and solidarity. Operated by the Ministry of Europe and Foreign brings together the French government local authorities and associations around a mission of general interest: the development and promotion of international exchange and solidarity (VIES). VIES covers a wide range diversity of projects, enabling every citizen to get involved in international solidarity. international solidarity. By virtue of its universal nature, volunteering contributes to civil societies, the emergence of more to the emergence of more inclusive societies, open to the world. Between 2016 and 2022, more than 47,000 volunteers carried out an international assignment as part of VIES programs. Between 2017 and 2022, France welcomed 860 international volunteers from 61 countries (outside the EU) via the civic service.</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2023/VNR%202023%20France%20Report.pdf</t>
   </si>
   <si>
     <t>Page number
               21.00
     Add exact paragraph
               The Civic Reserve gives all citizens the possibility to work as volunteers to convey and put into practice the values of the French Republic at school alongside teachers.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/10726Report%20SDGs%20France.pdf</t>
   </si>
   <si>
     <t>Gabon</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2022/VNR%202022%20Gabon%20Report.pdf</t>
   </si>
   <si>
     <t>Gambia (Republic of The)</t>
   </si>
   <si>
+    <t>Page number
+              20.00
+    Add exact paragraph
+              The CSO and volunteer organizations have been complementing Government’s efforts to enhance understanding of the Agenda 2030. Volnet Gambia, a civil society organization, produced an SDG film titled “17 Goals for a Better Future” which localised the contents of each goal from a national perspective. The organization has since been screening the film in different communities.</t>
+  </si>
+  <si>
+    <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=2105&amp;menu=3170</t>
+  </si>
+  <si>
+    <t>https://hlpf.un.org/sites/default/files/vnrs/2025/VNR%202025%20Gambia%20Report.pdf</t>
+  </si>
+  <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2022/Gambia%20VNR%20Report%20%28Advance%20Copy%29.pdf</t>
   </si>
   <si>
-    <t>Page number
-[...10 lines deleted...]
-  <si>
     <t>Georgia</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2024/VNR%202024%20Georgia%20Report.pdf</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/10680SDG%20Voluntary%20National%20Review%20Georgia-.pdf</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=2265&amp;menu=3170</t>
   </si>
   <si>
     <t>Germany</t>
   </si>
   <si>
     <t>Page number
               21.00
     Add exact paragraph
               The German Government also supports education projects by civil society, as well as projects that promote engagement by individuals and small-scale initiatives, e.g. via Engagement Global or the Action! Active for a Global World programme run by the German Foundation for Civic Engagement and Volunteering.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/279522021_VNR_Report_Germany.pdf</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/10686HLPF-Bericht_final_EN.pdf</t>
   </si>
   <si>
     <t>Ghana</t>
+  </si>
+  <si>
+    <t>SDG 1, SDG 3, SDG 4, SDG 5, SDG 8, SDG 9, SDG 11</t>
+  </si>
+  <si>
+    <t>Page number
+              18.00
+    Add exact paragraph
+              Volunteering is one of the most entrenched forms of social engagement in Ghanaian society. Individuals, schools (see appendix 1 for example of Faith Montessori School), businesses, churches, mosques and youth groups undertake voluntary activities based on a commitment support to less privileged persons or communities. There are also a number of international volunteering groups actively working in Ghana, on a wide range of initiatives geared towards achieving the SDGs. Most of the volunteering activities in Ghana are in the areas of teaching, construction, healthcare, conservation and skills development, mostly in deprived communities.
+,   
+    Page number
+              38.00
+    Add exact paragraph
+              Ghana Complementary Basic Education (GCBE) programme is a Government of Ghana programme with funding from DFID, USAID and Crown Agents which aims to reach 200,000 out-of-school children between the ages 8 and 14 years from some of the poorest areas of the country, especially girls. The programme employs flexible learning approaches, using the mother tongue and focuses on basic literacy and numeracy, the programme is over a 9-month cycle after which learners are transitioned to the formal school system at class 3 or class 4. Classes are taught in the afternoon by volunteer facilitators often graduates from senior high school who are residents in the communities. The Project is being implemented in the Upper East, Upper West, Savanna, Northern, and North East regions. The support has helped about 240,000 out of school children across 6,000 communities during the period 2012-2018, of which about 50 percent are girls. Over 90 percent of the learners have been fully integrated into the formal primary school system. 
+,   
+    Page number
+              79.00
+    Add exact paragraph
+              To promote skills development and entrepreneurship, government also plans to: i. encourage science, technical, vocational and entrepreneurship education at all levels of education; ii. facilitate partnerships between educational institutions and corporate Ghana through attachments, internships and volunteer opportunities; [...].</t>
+  </si>
+  <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/23420VNR_Report_Ghana_Final_print.pdf</t>
   </si>
   <si>
     <t>SDG 13</t>
   </si>
   <si>
     <t>Page number
               95.00
     Add exact paragraph
               Forest Management Plans – Ghana has developed structured forest management plans for reserves. under the Ghana Landscape Restoration and Small-Scale Mining Project [GLRSSMP], the Forest Services Division is leading the preparation of the forest management plans for 9 forest reserves. Asssessment and diagnostic surveys have been completed for all nine (9) management plans; a technical review has been conducted for 4 (Chasi, Wiaga, Tapania, and Chiraa Headwaters Forest Reserves). A total of 384 community members (297 males and 87 females) have been trained in forests restoration and rehabilitation techniques; and planning has been made for the training of Community Based Organisations (CBOs), Community Forest Committees (CFCs), Community Biodiversity Advisory Groups (CBAGs), and Fire Volunteers, etc.) on fire prevention, pre-suppression and suppression strategies. The threat of wildfire within forest reserves remains a major challenge to forest plantations development in Ghana. During the reporting year, a total area of 4,166.4 hectares was affected by wildfires [Figure 74]. This area represents a 68% decrease over the 2022 season. Field officers carried out several activities to control wildfires. This included awareness creation and sensitisation of forest fringe communities and other stakeholders on fire prevention control and suppression; ride construction/ maintenance; establishment of green firebreaks; and fire patrols by community fore volunteers, forest guards and YAP beneficiaries. </t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2025/VNR%202025%20Ghana%20Report.pdf</t>
   </si>
   <si>
     <t>Page number
               32.00
     Add exact paragraph
               Use of volunteer facilitators enabled the establishment of classes in most rural communities which
 increased its visibility in these areas resulting in the share of rural enrolment in literacy programmes
 exceeding its targets since 2018.
 ,   
     Page number
               111.00
     Add exact paragraph
               So far, 540 teachers have been equipped to teach literacy with 160 head/assistant of school and 30 District Teacher Support Team trained on instructional and continuous coaching; 16 Community Action Care Group members trained to provide technical support to reading clubs and other community action initiatives; 124,000 copies of supplementary readers distributed to schools and reading clubs; 50.8% of children assessed confirmed to having storybooks in their homes, as against 13.5% during baseline; 157 out of school Reading Clubs established, with over 8,000 children in attendance with 403 volunteers trained; 54% of sampled learners have improved their functional literacy skills.
 The use of the mother tongue has ensured significant number of children breaking through to literacy. A major challenge of the programme is the transfer of teachers trained on UL methodologies to upper
 primary which affects the frequency and quality on literacy instruction in lower classes. There is also a
 gradual reduction in the frequency of reading camp sessions held weekly and high-level attrition of some experienced reading camp volunteers due to low community support and lack of motivation.</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2022/VNR%202022%20Ghana%20Report.pdf</t>
-  </si>
-[...20 lines deleted...]
-    <t>https://sustainabledevelopment.un.org/content/documents/23420VNR_Report_Ghana_Final_print.pdf</t>
   </si>
   <si>
     <t>Greece</t>
   </si>
   <si>
     <t>SDG 8, SDG 9</t>
   </si>
   <si>
     <t>Page number
               98.00
     Add exact paragraph
               More specifically, the project which is developed by the IME GSEVEE will: (i) promote policy development and implementation of innovative policy measures relating to bankruptcy and second chance; (ii) help companies in distress by setting up early warning mechanisms, providing advisory and volunteer mentoring to companies in distress. Among others, the results and learning points of the action will be used for inspiration to promote business culture.
 ,   
     Page number
               101.00
     Add exact paragraph
               Youth 4 Global Goals is an AIESEC initiative that aims to mobilize young people to contribute to achieving the SDGs. It educates them about the SDGs and provides practical opportunities for volunteering to unleash their potential to be active global citizens. In Greece, AIESEC aims to raise awareness of the SDGs through the Youth Speak initiative and by creating multicultural opportunities that directly contribute to the SDGs through the Global Volunteer programme.
 ,   
     Page number
               99.00
     Add exact paragraph
               There were 422 non-profit organisations active beyond the neighborhood level in 2015. In fact, since 2010 and the outbreak of the crisis, a drastic increase of citizen involvement in volunteering and social solidarity activities has been noted, along with an expansion of the social welfare role played by civil society organisations and a more competitive funding environment (crowdsourcing and other forms of fundraising to make up for the lack of resources).</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/19378Greece_VNR_Greece_2018_pdf_FINAL_140618.pdf</t>
@@ -2436,195 +2436,195 @@
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/24297Guyana_VNR2019_FINAL_REPORT_070819.pdf</t>
   </si>
   <si>
     <t>SDG 10, SDG 13, SDG 17</t>
   </si>
   <si>
     <t>Page number
               98.00
     Add exact paragraph
               The national Disaster Risk Management Policy (2013) is implemented through the 2021-2025 Comprehensive Disaster Management (CDM) Country Work Programme (CWP)... Regional Disaster Risk Management Systems (RDRMS) and Community Based Disaster Risk Management (CBDRM) aim to mainstream CDM by building local capacity to reduce risk. The aim is to create resilient people living within resilient communities within resilient environments within resilient countries. CBDRM aims to bridge the gap between Regional and local level disaster management. Incorporated into to the CDC, is a Volunteer Corps (CDC VC) which focuses on supporting the functioning and initiatives of the CDC, particularly at a community level. The CDC VC is an invaluable body comprising a growing resource pool of more than 200 registered volunteers. Volunteers range from military personnel, students, nurses, teachers to doctors who have been trained in areas such as search and rescue, DRM, community mobilisation, first aid, damage assessment and conflict resolution.
 ,   
     Page number
               103.00
     Add exact paragraph
               Lessons learned: Effective DRM in Guyana requires scaling up of the CBDRM programme across the country as well as increasing the number of volunteers in Regions 1, 2, 7, 8, 9 and 10. In addition, capacity building at the Regional and local administrations is necessary for effective mainstreaming of DRM plans. This includes, staffing, facilities, training, among others. Importantly, capacity building in M&amp;E of DRM at both national and regional levels requires strengthening. Preparation for unknown hazards should be considered in planning and budgeting, taking COVID- 19 as an example and given the escalating threat of the myriad of negative impacts of climate change. Further, support is needed in improving and scaling up assessment teams for disaster response to better inform response activities and reporting. Scaling up GIS systems and personnel to better inform on spatial dynamics for effective use and deployment of resources also requires strengthening.</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2023/VNR%202023%20Guyana%20Report.pdf</t>
   </si>
   <si>
     <t>Honduras</t>
   </si>
   <si>
+    <t>SDG 15, SDG 3, SDG 4</t>
+  </si>
+  <si>
+    <t>Page number
+              49.00
+    Add exact paragraph
+              One major achievement is the number of hectares of restored forest, which increased by 53,623 hectares in 2019 thanks to institutional efforts with strategic partnerships, local governments, private enterprise, academies and schools, volunteers, and with the support of national and international organizations. According to the Forest Conservation Institute (ICF), the Honduran Forest Restoration Strategy 2030 aims to restore 1 million hectares, as a government commitment and through participatory processes. 
+,   
+    Page number
+              60.00
+    Add exact paragraph
+              The Dry Corridor Alliance Program (ACS-USAID), through its Health and Nutrition component, carries out coordinated interventions with strategic partners (the Health Secretariat (SESAL); decentralized health services managers; NGOs; community health volunteers and others), to support households to improve diet, feeding practices, food preparation and household sanitation. Through community interventions, it also contributes to improved utilization of maternal and child health and nutrition services.
+,   
+    Page number
+              76.00
+    Add exact paragraph
+              The Ficohsa Foundation’s “Educating Our Future” programme was created in 1998 with the goal of providing, in an integral and sustainable way, pre-primary education for thousands of 3- to 6-year-old children who live in urban-marginal areas. This educational model is participatory and brings together the community, educational authorities, parents, teachers, community volunteers and other actors such as the Foundation’s partners.</t>
+  </si>
+  <si>
+    <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=1705&amp;menu=3170</t>
+  </si>
+  <si>
     <t>SDG 2, SDG 13, SDG 17</t>
   </si>
   <si>
     <t>Page number
               36.00
     Add exact paragraph
               El PMA lleva a cabo programas de formación específicos para personal institucional y voluntario de salud con el fin de mejorar sus conocimientos y aptitudes para atender las necesidades sanitarias y nutricionales específicas de las poblaciones vulnerables, incluidas la nutrición adecuada en los primeros 1,000 días, la vigilancia nutricional y las mediciones antropométricas.     
 ,   
     Page number
               164.00
     Add exact paragraph
               El Programa de Pyme Socialmente Responsable involucra a 39 Pymes, capacitando a 60 personas. Se implementaron políticas relacionadas con derechos humanos, inversión social, voluntariado y medio ambiente, promoviendo prácticas empresariales responsables y sostenibles.</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2024/VNR%202024%20Honduras%20Report_0.pdf</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/15871Honduras.pdf</t>
   </si>
   <si>
-    <t>SDG 15, SDG 3, SDG 4</t>
-[...5 lines deleted...]
-              One major achievement is the number of hectares of restored forest, which increased by 53,623 hectares in 2019 thanks to institutional efforts with strategic partnerships, local governments, private enterprise, academies and schools, volunteers, and with the support of national and international organizations. According to the Forest Conservation Institute (ICF), the Honduran Forest Restoration Strategy 2030 aims to restore 1 million hectares, as a government commitment and through participatory processes. 
+    <t>Hungary</t>
+  </si>
+  <si>
+    <t>SDG 1, SDG 8, SDG 15, SDG 16, Cross-cutting</t>
+  </si>
+  <si>
+    <t>Page number
+              44.00
+    Add exact paragraph
+              Backed up by a targeted regulatory development and awareness-raising action (e.g. “Pick it Up!”, a voluntary waste collection campaign for a Clean Hungary since 2011), the result is a continuous increase in recycled municipal waste, with a simultaneous decrease in disposed waste.
+,   
+    Page number
+              72.00
+    Add exact paragraph
+              Impact 2030 led by Volunteering Hungary - Centre of Social Innovation (“ÖKA”) is a private sector-led initiative, with the unique mission to activate human capital investments through employee volunteer programs to advance the achievement of the Sustainable Development Goals. Although direct linkages between these initiatives and SDGs have not been assessed yet, they also support the SDGs.
 ,   
     Page number
               60.00
     Add exact paragraph
-              The Dry Corridor Alliance Program (ACS-USAID), through its Health and Nutrition component, carries out coordinated interventions with strategic partners (the Health Secretariat (SESAL); decentralized health services managers; NGOs; community health volunteers and others), to support households to improve diet, feeding practices, food preparation and household sanitation. Through community interventions, it also contributes to improved utilization of maternal and child health and nutrition services.
-[...28 lines deleted...]
-    Add exact paragraph
               The importance of promoting peaceful, resilient, and inclusive societies by strengthening national institutions through international cooperation is highlighted in the IDC activities of our country as well. The training event entitled “Supporting the culture of legal volunteering in the Republic of Moldova based on the Hungarian model” was attended by lawyers, academics, and non-governmental organizations interested in legal education. The aim of the project was actively to involve lawyers, attorneys’ chambers, law faculties, and civil society actors in the development of innovative forms of cooperation (pro bono projects, legal education, etc.).
 ,   
     Page number
               73.00
     Add exact paragraph
               SDG 1 - No Poverty. Level of Engagement (3). Business Solutions - Best Practices: --Applying fair wages --Company based fair minimum wage -- Promoting volunteering programs that help underprivileged people --In-kind donations</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/20137Voluntary_National_Review_of_Hungary.pdf</t>
   </si>
   <si>
     <t>Iceland</t>
   </si>
   <si>
     <t>SDG 2, SDG 4</t>
   </si>
   <si>
     <t>Page number
               17.00
     Add exact paragraph
               Many civil society organisations, like corporations, have begun to link their work and strategy to the SDGs. Many civil society organisations are maintained by voluntary efforts, which demonstrates the importance of volunteering in implementing SDGs.
 ,   
     Page number
               29.00
     Add exact paragraph
               The Icelandic government launched a pilot project in Malawi with the WFP on locally grown school meals in three elementary schools in Iceland’s cooperation district, Mangochi District, in 2012. The project was one aspect of combating hunger and malnutrition, but also had many other goals, such as reducing students’ dropout rate and supporting local farmers with steady business. All the practical arrangements for the school meals are in the hands of a large number of volunteers connected with the schools. In each school, there is a food committee that handles shopping and cooking and ensures that sufficient water and firewood are available. 
 ,   
     Page number
               97.00
     Add exact paragraph
               Companies, civil society and schools have also been actively involved, spending a full or half day as volunteers in the area, planting, fertilising and sowing. In parallel with this, volunteers receive instruction on the area and recovery work.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/23408VNR_Iceland_2019_web_final.pdf</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2023/VNR%202023%20Iceland%20Report.pdf</t>
   </si>
   <si>
     <t>India</t>
   </si>
   <si>
+    <t>Cross-cutting, SDG 4, SDG 5</t>
+  </si>
+  <si>
+    <t>Page number
+              56.00
+    Add exact paragraph
+              TEACH GAJAPATI. The initiative implemented in Gajapati district of Odisha, which is one of the Aspirational Districts, enables willing government officers and other educated volunteers to enrol as teachers and take 15 sessions per subject followed by tests, culminating in substantial improvements in learning outcomes in these schools.
+,   
+    Page number
+              96.00
+    Add exact paragraph
+              SWEEKRUTI SCHEME: The scheme was formulated by the Government of Odisha to provide equal opportunities and protect the rights of the transgender community. The key strategies of the scheme include surveying and identifying all transgender persons in the State, assisting the parents of transgender children and providing pre- and post-matric scholarships, skill upgradation and entrepreneurship development training by strengthening selfhelp groups, providing support for critical health care and group insurance support for transgender persons, providing legal aid, counselling and guidance services for transgender persons, organising awareness and sensitisation campaigns on rights of transgender persons, and providing training to staff and volunteers.
+,   
+    Page number
+              132.00
+    Add exact paragraph
+              The children are identified through the Police Department’s Janta Durbars (Public Meetings) organised in vulnerable areas. Teachers of government schools, elders, social workers and volunteers have been roped in as resource persons for teaching the students. There are over 120 such dedicated teachers, who render their services to help the students matriculate. Each centre has a coordinator who prepares the routine and assigns classes to the teachers. The programme has seen active participation from a large section of community members.
+,   
+    Page number
+              142.00
+    Add exact paragraph
+              As illustrated above, the approaches and interventions to ‘leave no one behind’ are crucial to India’s implementation of SDGs. Recognising this, the country has consciously adopted a paradigm shift from a ‘whole of government’ to ‘a whole of society’ approach by engaging all key stakeholders: subnational and local Governments, CSOs, volunteers, communities at the grassroots and the private sector in a collaborative process of adoption, implementation and evaluation of the SDG agenda, thereby making it a genuinely inclusive process.</t>
+  </si>
+  <si>
+    <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=2096&amp;menu=3170</t>
+  </si>
+  <si>
     <t>Page number
               47.00
     Add exact paragraph
               The Government is also implementing the Deendayal Antyodaya Yojana National Rural Livelihoods Mission (DAY  NRLM) across the country with the objective of organising women from rural poor households into Self Help Groups (SHGs) nurturing  and supporting them to increase their incomes and escape abject poverty. Village Sarthi: an initiative in Moradabad, Uttart Pradesh to empower Self-Help Groups: Self-help Groups (SHGs) are the driving force behind rural development and women's empowerment. Despite continious efforts few SHGs can sustain their operations profitability for a loner time. 
 ,   
     Page number
               82.00
     Add exact paragraph
               WEP (The Women Entrepreneurship Platform) has achieved a major milestone of completing 7-years and reaching over 50,000 registered users, a number that is growing. It has more than 40 partner organisations to support its initiatives. WEP has mobilised a substantial number of volunteers who work pro bono to further its cause in varied ways. </t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2025/VNR%202025%20India%20Report.pdf</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/16693India.pdf</t>
-  </si>
-[...25 lines deleted...]
-    <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=2096&amp;menu=3170</t>
   </si>
   <si>
     <t>Indonesia</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2025/VNR%202025%20Indonesia%20Report.pdf</t>
   </si>
   <si>
     <t>SDG 11, SDG 10</t>
   </si>
   <si>
     <t>Page number
               130.00
     Add exact paragraph
               Contingency planning and field testing are activities held in the pre-disaster phase. These activities are needed to measure the preparedness in facing the possibility of disasters, including community preparedness. The facilitation of 5000 volunteers throughout Indonesia and the promotion of DRR forum establishment have also been conducted to achieve self-reliance on disaster management. [...]  Efforts to ensure the principle of "no one left behind" in disaster management is carried out by involving persons with disabilities as actors in disaster mitigation. Good practices have been carried out, among others, through the establishment of the Difagana (difabel siaga bencana) volunteer group in Yogyakarta Province and the establishment of Disability Inclusion Services Unit (LIDi, Layanan Inklusi Disabilitas) in disaster management in Central Java Province.
 ,   
     Page number
               128.00
     Add exact paragraph
               The Indonesian Disaster Risk Index (IRBI) declined by 16.06 percent from 2015 to 2017. Then in 2018 as a result of the implementation of programs and disaster management activities carried out by 32 Ministries/Institutions in collaboration with local governments, communities, volunteers, and business owners, the IRBI declined to 128.8 or equivalent to 23.97 percent compared to 2015 numbers.  </t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/2380320190708_Final_VNR_2019_Indonesia_Rev3.pdf</t>
   </si>
   <si>
@@ -2865,309 +2865,309 @@
     Add exact paragraph
               9.c-GivingWay is a social impact company that developed an online platform providing grassroots level NGOs with the visibility and digital tools needed to engage with volunteers, donors and supporters on a local and international level. Through its free service, NGOs use GivingWay's online tools to manage their workflow and network of supporters on all social media outlets.
 ,   
     Page number
               216.00
     Add exact paragraph
               Individual and social activism contribute to the development of an inclusive and safe society and foster a spirit of volunteerism.
 ,   
     Page number
               276.00
     Add exact paragraph
               • Israel Authority for Prevention of Violence, Alcohol and Drug Abuse: Encouraging volunteering in the fields of prevention and enforcement, and instructing and guiding the volunteers and supervising their activity. • Damage reduction: The 24/7 center is operated by staff and volunteers. Services include meals, hygiene needs, showers, laundry, medical assistance, consultations, and a place to stay and rest. In addition, the center offers numerous workshops. • Parent patrol: One of the main civilian programs, led by the Ministry of Public Security and local authorities, is the parent patrol program. Parent patrols are groups of parents who volunteer to patrol youth hangouts on weekends and during school breaks.
 ,   
     Page number
               287.00
     Add exact paragraph
               • Israel undertook to make that information available by pursuing several avenues of communication. These include: Shili (the Hebrew acronym for Civilian Advice Service), which is manned by volunteer professionals at 70 stations countrywide, and offers information on topics related to work and welfare; a hotline for public information and assistance on social rights and welfare services appropriate to the needs of clients; cooperation with other parties to enhance the accessibility of information, mainly, by creating an internet database accessible to residents.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/23576ISRAEL_13191_SDGISRAEL.pdf</t>
   </si>
   <si>
     <t>Italy</t>
   </si>
   <si>
+    <t>Page number
+              90.00
+    Add exact paragraph
+              The definition of the main lines of humanitarian action, intervention areas and channels must be widely shared with sectors of civil society active in the field of volunteering and emergency interventions in coordination with their representative networks. Their engagement will also facilitate the exchange of information with a view to launch local public calls for the financing of emergency projects.</t>
+  </si>
+  <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/16341Italy.pdf</t>
+  </si>
+  <si>
     <t>SDG 8, SDG 11, SDG 17</t>
   </si>
   <si>
     <t>Page number
               30.00
     Add exact paragraph
               All Italian Metropolitan Cities are also committed to devising their respective Metropolitan Agendas for Sustainable Development, a voluntary tool for building strategic visions to work on urban and metropolitan contexts and achieve the objectives pursued by the Regional and Provincial Strategies for Sustainable Development.
 ,   
     Page number
               65.00
     Add exact paragraph
               Metropolitan City of Palermo: Within the Metropolitan Agenda definition process, the 82 Municipalities of the Metropolitan Area will be involved on several topics, such as: the environment, supported by relevant associations; the social domain, with the Third Sector and voluntary sector; the economy, with small enterprises, youth start-ups, schools and universities. High schools will also be involved through awareness-raising actions.
 ,   
     Page number
               69.00
     Add exact paragraph
               The Forum for Sustainable Development plays a key role in the NSDS implementation and in the three-year revision process (as per Article 3 of Legislative Decree No. 221/2015). The 2022 NSDS and the NAP PCSD enable the Forum for Sustainable Development as a stable and incremental platform of dialogue between institutions, civil society and non-state actors as well as with the National Council for Development Cooperation - to promote integration and coherence among the internal and external dimensions of the policies - and with the territorial fora to contribute to the definition and implementation of the strategic vision shared at different level of government.
 The Forum is composed of wide-ranging and heterogeneous voices representing the different realities of the Country – i.e., networks and associations from the voluntary and environmental sectors, youth, academia, as well as organisations from the world of labour, social economy, and small and medium-sized enterprises. </t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2022/VNR%202022%20Italy%20Report.pdf</t>
   </si>
   <si>
-    <t>Page number
-[...7 lines deleted...]
-  <si>
     <t>Jamaica</t>
   </si>
   <si>
     <t>Page number
               34.00
     Add exact paragraph
               Building citizenship through involvement in community services and volunteering
 ,   
     Page number
               75.00
     Add exact paragraph
               In relation to Disaster response: The training of 117 volunteers in, inter alia, disaster risk management, initial damage assessment and shelter management, and the development of a National Disaster Risk Management Volunteers Database. The database has been developed to streamline the deployment of volunteers post-disaster, and currently has 1 165 registered volunteers.
 ,   
     Page number
               76.00
     Add exact paragraph
               A National Emergency Response Geographic Information Systems Team (NERGIST) has also been trained in the use of the USAID IDA/DANA methodology for performing initial damage assessment. The team of volunteers has been deployed post local and regional disaster events.
 ,   
     Page number
               76.00
     Add exact paragraph
               e boosting of Jamaica’s emergency communication capacity through a $1.6 billion grant from the Government of Japan to implement the Improvement of Emergency Communication System Project. The project will see the development of a platform for communications among Government MDAs involved in the DRM process, major stakeholders, auxiliary services and community volunteers. The grant will also facilitate the procurement of radio equipment, transmission and reception devices to response entities and for critical locations.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/19499JamaicaMain_VNR_Report.pdf</t>
   </si>
   <si>
     <t>Page number
               94.00
     Add exact paragraph
               The MHU has also launched Reach-Out-Rangers, a contingent comprised of volunteers who are trained in the use of Psychological First Aid for community intervention. These Reach out Rangers were deployed to communities where persons may be experiencing emotional distress but are not prioritizing mental health-seeking. This initiative has seen a tripling in engagement (33) in November than that of the previous month (11).
 ,   
     Page number
               121.00
     Add exact paragraph
               Protect the education budget: The COVID-19 pandemic has jeopardized the economy of countries and prompted cuts in budgets. To ensure the protection of the education sector and resilience in recovery, the budget must be protected to ensure gains made are not jeopardized and schools most in need are adequately supported. Given the loss of income for many households, individuals wishing to continue their education may not be able to do so. Government and private interests could provide incentives for students to remain in school through scholarships, grants, bursaries, as well as volunteering opportunities with a financial aid component.
 ,   
     Page number
               215.00
     Add exact paragraph
               As part of the strategy for improving emergency response capacity under the Vision 2030 Jamaica—National Development Plan the GOJ intends to train volunteers to support disaster emergency response. The volunteers will work in tandem with volunteers from the Jamaica National Voluntary Program for Disaster Risk Management to serve in the pre-and post-impact phases of a disaster (Artica, 2022).</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2022/VNR%202022%20Jamaica%20Report.pdf</t>
   </si>
   <si>
     <t>Japan</t>
   </si>
   <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/16445JapanVNR2017.pdf</t>
+  </si>
+  <si>
     <t>Page number
               68.00
     Add exact paragraph
               [Junior Chamber International Japan (Japan JC)] Japan JC began in 1949 with the establishment of the Tokyo Junior Chamber of Commerce by young volunteers with a sense of responsibility and passion, based on the ideal of realizing a bright and prosperous society. Based on the three creeds of training, service, and friendship, the organization is proactively working on volunteering initiatives and tackling various social issues with the aim of creating a better society.</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2025/VNR%202025%20Japan%20Report_0.pdf</t>
   </si>
   <si>
     <t>SDG 16</t>
   </si>
   <si>
     <t>Page number
               250.00
     Add exact paragraph
               Meanwhile, the Human Rights Bureau has been established in the MOJ as an administrative body engaging in human rights promotion and protection and as its subordinate organs, the Human Rights Departments of the Legal Affairs Bureaus (8 locations nationwide), the Human Rights Divisions of the District Legal Affairs Bureaus (42 locations nationwide), and their branches (261, as of January 202) have been established heretofore. Moreover, the MOJ engages in human rights promotion and protection activities in cooperation with about 14,000 Human Rights Volunteers who are private citizens appointed by the Minister of Justice.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/28957210714_VNR_2021_Japan.pdf</t>
   </si>
   <si>
-    <t>https://sustainabledevelopment.un.org/content/documents/16445JapanVNR2017.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>Jordan</t>
   </si>
   <si>
+    <t>Cross-cutting, SDG 17, SDG 4</t>
+  </si>
+  <si>
+    <t>Page number
+              21.00
+    Add exact paragraph
+              Between March and May 2017, extensive consultations on the way forward were held with line ministries and MGOs using a variety of approaches. These included: meetings and workshops with civil society organizations, including organizations working on human rights, women's rights, and community development; engaging Volunteer-Involving Organizations (VIOs) and those working with youth, the private sector, workers' unions; local councils and committees, academia, and science and technology communities. Special attention was paid to ensuring the inclusion of women, youth, children, and people with disabilities. Representatives of Syrian and other refugee communities were also included and actively participated in the consultations.
+,   
+    Page number
+              38.00
+    Add exact paragraph
+              Over the past decades, Jordan has considered priority to provide young men and women with educational opportunities, much-needed skills and an enabling environment for entrepreneurship and socio-political engagement. In addition, the country has invested heavily in setting up the infrastructure required to optimize youth development including youth centres, hostels, sports facilities and volunteers’ camps.
+,   
+    Page number
+              39.00
+    Add exact paragraph
+              Moving forward, the Government will renew its commitments to keeping youth among its top priorities and will incrementally engage in the following: [...] Strengthen the role of youth in volunteerism and community service (active citizenship).
+,   
+    Page number
+              64.00
+    Add exact paragraph
+              Developing different approaches and tools for rights-based awareness raising to reach different target audiences: civil society organizations, the private sector, youth, women, volunteers, students, academia, parliamentarians, municipal councils through written and visual material, workshops, panel discussions, social media and simulation models; [...] Raising awareness of the important role of volunteers in SDG implementation.
+,   
+    Page number
+              67.00
+    Add exact paragraph
+              Building the capacity of VIO to focus on quality versus the quantity of volunteers engaged in SDG implementation and monitoring.</t>
+  </si>
+  <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/16289Jordan.pdf</t>
+  </si>
+  <si>
     <t>SDG 1, SDG 14</t>
   </si>
   <si>
     <t>Page number
               59.00
     Add exact paragraph
               The Women and Girls Oasis: Expanded in 18 community centres in 11 governorates (Amman, Zarqa, Karak, Tafila, Maan, Jerash, Ajloun, Salt, Madaba, Irbid, and Aqaba). This provides opportunities for incentive-based volunteer work for the most needy and vulnerable women, as well as transportation subsidies and childcare services for their children. Women receive awareness sessions on prevention and protection from violence against women and gender-based violence.
 ,   
     Page number
               117.00
     Add exact paragraph
               Project Sea: Seif Al Mdanat and Beisan AlSharif co-founded ProjectSea to take action and start a movement in conserving marine life. The first cleanup campaign took place in June 2021, and since then 11 cleanup campaigns were completed, collecting more than 21000 pieces of plastic, and other waste exceeding 3 tonnes. So far, 160 scuba divers from 30 different nationalities have volunteered in their clean-up campaigns. 
 ,   
     Page number
               134.00
     Add exact paragraph
               Civil society entities will support the implementation of development projects, encourage people to participate and volunteer, help achieve sustainable social development and increase the level of social service.</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2022/VNR%202022%20Jordan%20Report.pdf</t>
   </si>
   <si>
-    <t>Cross-cutting, SDG 17, SDG 4</t>
-[...30 lines deleted...]
-  <si>
     <t>Kazakhstan</t>
-  </si>
-[...21 lines deleted...]
-    <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=1146&amp;menu=3170</t>
   </si>
   <si>
     <t>SDG 3, SDG 8, SDG 10, SDG 14, SDG 16, SDG 17</t>
   </si>
   <si>
     <t>Page number
               65.00
     Add exact paragraph
               A significant contribution to control coronavirus infection during the pandemic was made by the volunteer movement, which was reinforced by the announcement of the Year of the Volunteer in Kazakhstan in 2020. During the pandemic, representatives of volunteer organizations provided special assistance to control coronavirus by organizing free hot meals for medical personnel, purchasing expensive drugs, organizing the distribution of medicines, and providing transport for medical workers. Individual volunteers have provided support for healthcare workers by providing education for
 their children, providing medical facilities with oxygen concentrates worth KZT 450 million, and raising funds to purchase masks and gloves for doctors involved in measures to control COVID-19.
 ,   
     Page number
               114.00
     Add exact paragraph
               The Center for Vocational Rehabilitation of People with Disabilities, established by UNDP in Kazakhstan and the Ministry of Labor and Social Protection of Population of the Republic of Kazakhstan, attracted 102 volunteers (16 UN volunteers, 73 civil society volunteers and 13 online volunteers) to support the Center’s activities to provide employment opportunities for people with disabilities. To do this, local national volunteers with experience in career guidance, social work, psychology, legal issues and coaching work in cooperation with the Ministry and the capital akimat.
 ,   
     Page number
               128.00
     Add exact paragraph
               Since the declaration of the state of emergency in March 2020, volunteers have provided assistance to more than 1,258.0 thousand people in difficult life situations (war and labor veterans, lonely elderly, vulnerable social groups, large and low-income families). More than 93 thousand food packages and 5.5 million medical masks were distributed. In order to ensure public control, a group of volunteers and activists created the group “Public Control”, consisting of 397 volunteers.
 ,   
     Page number
               165.00
     Add exact paragraph
               Apart from the specialist team delivering the first aid, veterinary physicians, zoologists, ecologists and volunteers will be engaged in this work [...]. 
 Furthermore, workshops and training courses on training of volunteers and specialists in the field of Caspian seals population protection and rescue will be carried out at the premises of the Center.
 ,   
     Page number
               183.00
     Add exact paragraph
               Anti-corruption enlightenment and wide preventive work: Anti-corruption enlightenment is implemented by educational, volunteer and information measures. For instance, coordination of activities of state bodies in combating corruption has been successfully implemented by active introduction of project management and offices of “Adaldyk alany”. Besides, anti-corruption media projects in republican mass media such as “AntikorNews”, “AntikorLive” and “Antikor.kz”, has been successfully realized. Thanks to the volunteer project “Adal komek”, the Agency has taken measures to raise the legal literacy of citizens, legal assistance to vulnerable social groups in addressing of vital issues has been rendered as well. Employees of the Agency, practicing lawyers, advocates, notaries, students, master’s students, PhD students, academics of law departments of higher educational institutions acted as volunteers, they regularly held free consultations for the population. 11,000 people got clarifications during the project https://e-gazet.kz/obshestvo/volonterskij-proekt-adal-komek-pomog-11-tyiskazaxstanczam.
 ,   
     Page number
               195.00
     Add exact paragraph
               Mobilization of volunteering for the development purposes: On December 30, 2016, the Law No.42-VІ ZRK “On Volunteering” was adopted. Since the beginning of declaring 2020 as the Volunteer Year, thenumber of voluntary organizations in the country increased 3-fold, and atthe moment, there are more than 600 of them. During the pandemic about 1 mln. Kazakhstanis joined the volunteer movement, and help was renderedto more than 1.5 mln. of our citizens in the form of food baskets, sets of life essentials, personal protective equipment. Nationwide project “Birgemiz” was realized, which covered more than 70,000 volunteers in support of children and youth, fallen on hard times, medical volunteering, eco-volunteering, preserving material and immaterial historic cultural heritage, social volunteering, volunteering in the field of emergency situations, and online volunteering. Guidelines were created in 8 priority areas, training courses for coordinators of volunteering activities, single information line, over the period of existence of which 2,500 applications were processed. In order to implement the initiative of the President of RK on declaring the International Year of Volunteers Mobilization in the UN, articulated on the 75th session of the UN General Assembly (September 21, 2020), the Concept of the International Year has been prepared and background work on its
 implementation has been started, the Resolution of the International Year of Volunteers Mobilization for development purposes has been developed as well.</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2022/VNR%202022%20Kazakhstan%20Report%20English.pdf</t>
   </si>
   <si>
+    <t>Page number
+              36.00
+    Add exact paragraph
+              Volunteering is one of the most powerful tools for achieving the SDGs, particularly the principle of «Leave no one behind», as it enables civil society to address social challenges and promote inclusivity. While other mechanisms for implementing SDG-related tasks are often applied in a systematic and planned manner, volunteering acts as a flexible and responsive instrument. Thanks to their mobility, engagement, and direct interaction with vulnerable groups, volunteers can quickly respond to emerging needs, filling gaps where institutional mechanisms may be delayed or incomplete.From 2022 to 2025, Kazakhstan has strengthened the role of volunteering in promoting the SDGs at both national and international levels. In 2022, the Central Asian Volunteer Forum was held in Astana, where the UN Volunteers Programme presented a global report featuring Kazakhstan’s experience and announced a regional volunteer research initiative. In 2023, an International Forum was held with the participation of the President of Kazakhstan and delegations from more than 30 countries, discussing the importance of volunteering for sustainable development.Kazakhstan annually sends 7 volunteers to UN agencies (in Kenya, Thailand, Turkey) and contributes to the UN Volunteers Programme’s trust fund. At Kazakhstan’s initiative, the UN General Assembly declared 2026 the International Year of Volunteers for Sustainable Development. Between 2022 and 2025, 206 UN volunteers served in Kazakhstan (84% of them Kazakhstani citizens, 76% of whom were women); 32 Kazakhstani volunteers served abroad.For Kazakhstani volunteers, contributing to SDG 10 «Reduced Inequalities» and SDG 5 «Gender Equality» is a natural expression of civic responsibility and solidarity. These are considered top-priority SDGs by the volunteer community in Kazakhstan. To a lesser extent and at very local levels, volunteer efforts also contribute to SDG 1 «No Poverty» and SDG 2 "Zero Hunger". 
+,   
+    Page number
+              37.00
+    Add exact paragraph
+               Many volunteers involved in social work later pursue careers in these areas. For instance, since 2023, Kazakhstan has been implementing the «Teach for Qazaqstan» project by the Public Foundation, as part of the international «Teach for All» movement. The project aims to eliminate inequalities in access to quality education for children in remote areas. Another example is the «Kazygyrt Intellectual School» in the village of Kazygurt, which employs trilingual education and modern teaching standards. These initiatives showcase volunteer contributions to SDG 4 «Quality Education».Volunteers in Kazakhstan are also actively involved in local environmental improvements, biodiversity conservation, forest preservation, raising public awareness about climate change, and reducing carbon footprints. </t>
+  </si>
+  <si>
+    <t>https://hlpf.un.org/sites/default/files/vnrs/2025/VNR%202025%20Kazakhstan%20Report%20EN.pdf</t>
+  </si>
+  <si>
+    <t>Page number
+              134.00
+    Add exact paragraph
+              Kazakhstan pays special attention to youth policy. Since 2015, the Government has expanded the annual funding for the development of volunteer initiatives; the greater integration of the volunteer movement into SDG implementation is being discussed. 2019 was declared the Year of Youth in Kazakhstan. Youth volunteer movements are developing and Kazakhstani youth are actively involved in projects that help vulnerable populations (older people, single mothers, large families and others) and people facing hardship, and in environmental and educational projects. (P 134) In Kazakhstan, the inherent desire of the people to help others through local community assistance is known as ‘‘Asar’’. Asar has served as an indicator of the unity of Kazakh society and of people's concern for others. Many citizens are now involved in volunteering work for the beneﬁt of society. There are numerous active volunteer organizations in the country, such as the National Volunteer Network (local experts on volunteering and social projects in the regions of the country), the Red Crescent of Kazakhstan (humanitarian projects in the regions), Enactus (international programme on student social entrepreneurship), Rina (the search for missing people throughout the country), the 28 Loops Club (assisting premature babies across Kazakhstan and the CIS), the Good People Club (assisting people facing hardship), the League of Volunteers (volunteers in the city of Almaty), Best for Kids (assisting children) and other volunteer movements on a variety of current social and environmental topics.</t>
+  </si>
+  <si>
+    <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=1146&amp;menu=3170</t>
+  </si>
+  <si>
     <t>Kenya</t>
-  </si>
-[...12 lines deleted...]
-    <t>https://hlpf.un.org/sites/default/files/vnrs/2024/VNR%202024%20Kenya%20Report.pdf</t>
   </si>
   <si>
     <t>SDG 1, SDG 12, SDG 13, SDG 15, SDG 16, SDG 17, SDG 3, SDG 4, SDG 5, SDG 6, SDG 7, SDG 8</t>
   </si>
   <si>
     <t>Page number
               22.00
     Add exact paragraph
               Volunteers - Since 2016, volunteers have helped the country’s efforts in the implementation of the Sustainable Development Agenda. The volunteers have intervened on most of the goals, mainly those that directly touch on the people and communities (1,3,4,6,8,13,15, and 16). They have reached 489,937 people with information and practical means to strengthen their immediate and long-term welfare and livelihoods. They have also sought to bring peace and justice in conflict hotspots, and in the process helped achieve good health and well-being, climate change and gender equality (SDGs 3, 5, 12, 13, 16 and 17). The groups also focus on empowering the youth through employment and entrepreneurship. The Jukumu Letu Community Organisation (JLCBO), for example, mobilised volunteer teachers from the community that enabled 1,000 out of school children access education (SDG4) in Mathare slums in Kenya capital’s Nairobi.
 The United Nations Volunteers (UNV) mobilised and deployed 266 volunteers in Kenya with its partners to mainly support the achievement of SDGs 3, 5, 12, 13, 16 and 17. These efforts helped national efforts aimed at achieving peace and justice in conflict hotspots, good health and well-being, climate change and gender equality. The Voluntary Services Overseas (VSO) in Kenya, through the Empowered Youth for Employment and Entrepreneurship programme, engaged 548 volunteers who offered 30,000 youth with employability and entrepreneurship skills trainings. 15,600 of those trained got employment and entrepreneurship opportunities (SDGs 5, 6, 7, and 8). The Presidential Awards Kenya engaged 14,725 graduate volunteers who held out medical camps across the country benefitting 294,500 people. The camps offered general check-ups, advisory services, and follow-ups. They also assisted in referrals for specialised treatments. The community benefited by getting access to improved healthcare. The volunteers further offered voluntary health related services in schools.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=2406&amp;menu=3170</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/15689Kenya.pdf</t>
+  </si>
+  <si>
+    <t>Page number
+              7.00
+    Add exact paragraph
+              Other key stakeholders involved in the development of the 2024 VNR included UNWomen, World Food Programme (WFP), United Nations Children’s Fund (UNICEF), International Organization for Migration (IOM), United Nations Population Fund (UNFPA), United Nations Volunteers Programme (UNV), and Partnership in Statistics for Development in the 21st Century (PARiS21).       
+,   
+    Page number
+              21.00
+    Add exact paragraph
+              Fast-track approval of key policies and Bills in Cabinet and Parliament (National Policy on Community Development 2019, National Social Protection Policy 2022, The National Policy on Family Promotion and Protection 2022, Social Assistance Fund 2019, Persons with Disabilities Bill 2022, National Social Protection Bill, National Land Policy 2009 (Sessional Paper No. 3 of 2009), and National Volunteerism Bill 2019.</t>
+  </si>
+  <si>
+    <t>https://hlpf.un.org/sites/default/files/vnrs/2024/VNR%202024%20Kenya%20Report.pdf</t>
   </si>
   <si>
     <t>Kiribati</t>
   </si>
   <si>
     <t>Page number
               36.00
     Add exact paragraph
               A new (draft) National Youth Policy 2017 of Government aims to ensure all youth inclusively are developed to contribute effectively to nation development through sports, culture-based arts (local dancing etc.), emerging (entertainment) talents, volunteer youth work, and employment.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/memberstates/kiribati</t>
   </si>
   <si>
     <t>Kuwait</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/23384Kuwait_VNR_FINAL.PDF</t>
   </si>
   <si>
     <t>SDG 3, SDG 5, SDG 10, SDG 11, SDG 17</t>
   </si>
   <si>
     <t>Page number
               15.00
@@ -3294,68 +3294,68 @@
 - Advocating for community involvement in community development activities (SDG 17 and SDG 18).
 Realising their contributions, the Government in collaboration with some key partners organised a series of discussions with volunteer groups, young people and civil society on the SDG implementation as a follow up from the first VNR. Some of key recommendations from youth, volunteer and Lao civil society discussions are highlighted as follow (key recommendations are those relating on the key selected SDGs for this VNR. For other SDGs, key recommendations are to be highlighted during meeting of SDG focal points as follow up activities after this VNR): [...]
 ,   
     Page number
               19.00
     Add exact paragraph
               Encourage youth to volunteer more to increases self-confidence and provide safe space for youth to raise their voices and express their opinion;
 ,   
     Page number
               20.00
     Add exact paragraph
               Support volunteers so they can add their valuable contribution to SDG implementation.
 ,   
     Page number
               97.00
     Add exact paragraph
               Involvement of youth and volunteers in a systematic way to implement and monitor the progress of SDGs will ensure the participation and contribution of all partners in the society to achieve the SDGs.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/279472021_VNR_Report_Lao.pdf</t>
   </si>
   <si>
     <t>Latvia</t>
   </si>
   <si>
-    <t>https://sustainabledevelopment.un.org/content/documents/19388Latvia_Implementation_of_the_SDGs.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>Page number
               114.00
     Add exact paragraph
               Latvia, Central Asian and EU Eastern Partnership countries work together on education
 policy. Latvia participated in the EU-Central Asia Education Platform (CAEP) and supports dialogue on volunteering as a way to build young people's skills as well as the exchange of information on digitalising education and peer learning in the field of vocational education. Latvian government scholarships are available to students from Central Asia and the Eastern Partnership countries.
 ,   
     Page number
               133.00
     Add exact paragraph
               Lay the foundations for an active civil society by strengthening participatory mechanisms in planning, decision-making, and the implementation processes of various initiatives, and increase the status of volunteering in society. The UN Youth Delegates Programme, as a body representing the views of young people, draws attention to the fact that the youth will experience the effects of today’s decisions, since climate change is inherently exponential.</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2022/VNR%202022%20Latvia%20Report%201.pdf</t>
   </si>
   <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/19388Latvia_Implementation_of_the_SDGs.pdf</t>
+  </si>
+  <si>
     <t>Lebanon</t>
   </si>
   <si>
     <t>Cross-cutting, SDG 11, SDG 16, SDG 4</t>
   </si>
   <si>
     <t>Page number
               69.00
     Add exact paragraph
               CSOs in Lebanon date back beyond the birth of the country and stem from a spirit of volunteerism. According to MoSA’s latest records, by April 2014 there were 8,311 registered CSOs and an additional 180 youth and sports clubs. Many CSOs are working on SDGs through various programmes.
 ,   
     Page number
               76.00
     Add exact paragraph
               There is a long history about CSOs in Lebanon that dates back even before the born of the country which evolves out of a spirit of volunteerism.
 ,   
     Page number
               82.00
     Add exact paragraph
               Encourage volunteer work and make use of local skills (NVSP program)
 ,   
     Page number
               59.00
     Add exact paragraph
               On another front, the government promotes volunteerism in Lebanon, by including it as an objective in the 2011 National Social Development Strategy. A National Permanent Committee on Volunteering was established by the Council of Ministers in 2002 with defined roles and consists of delegates from public institutions, civil society, media, university student associations, private sectors and international organizations. MoSA has allocated resources since 2011 into the National Volunteer Service Program (NVSP) of the ministry in particular to promote youth civic engagement across the country through volunteering. MOSA also allocates funds for its Volunteer Work Department to organize 2-week summer camps, one in every governorate ‘Mouhafaza’ (5 in total) involving students and youth in soft and conflict resolution skills trainings and engaging them in volunteering initiatives. Also, MEHE initiated the Community Service project in public and private schools in September 2012 (decree number 8924), and it was re-activated in all public and private schools starting from the academic year 2016 -2017, in accordance with the provisions of MEHE resolution 607/M/2016 and the guidelines of the Community Service Project Guide and its annexes. The project consists of 60 hours service over three years of secondary school cycle and aims to prepare students to exert YES influence in the society and to exercise participatory citizenship through volunteering. MEHE figures identify 70,000 students in the three years of the secondary cycle by 60 hours of community service results in 4.2 million hours of volunteerism among students.</t>
@@ -3500,247 +3500,247 @@
     Page number
               24.00
     Add exact paragraph
               2.5 Leave no one behind:  The country is making efforts to “Leave no one behind” and is ensuring that all stakeholders in the country participate in development, including civil society organizations, the private sector, women, girls, children, youth, people with disabilities and volunteers, among others. One example is the effective participation of the platform of associations of people with disabilities in the drafting of the VNR. In other words, concrete actions are being implemented to tackle inequality and discrimination and to identify vulnerable groups so that they can participate fully in development efforts. This requires collaboration between the Government and the technical and financial partners, as well as all development actors, in the formulation and financing of actions and the targeting of those who may be left behind. Efforts are being made on a sectoral level to involve all stakeholders. In fact, in collaboration with volunteers from the NGO France Volontaires, institutional volunteers from the Ministry of Communication and Culture have worked in the area of health, particularly: in controlling COVID-19, tackling hunger, disseminating the law on reproductive health and family planning, raising awareness of menstrual health and establishing a network of actors working on sexual and reproductive health. [...]
 ,   
     Page number
               40.00
     Add exact paragraph
               In 2019, 221 ‘Tagnamaro’ initiatives were launched in the 22 regions, focusing on schools, public gardens and markets, drainage channels, roads, hospitals, etc. These actions declined by 49.7 percent in 2020 due to the COVID-19 pandemic. These efforts at citizen participation have resulted in the involvement of at least 1,000 volunteers every month in the 22 regions.
 ,   
     Page number
               61.00
     Add exact paragraph
               To prepare the population for natural disasters, the Ministry of Communication and Culture is involved in raising awareness of early warning systems for affected communities. Activities include training and public awareness-raising, effective messaging and ensuring a constant state of disaster preparedness. More specifically, the actions consist of interpersonal communications (via home visit, small group meetings or chats with households and in the communes). Between 2016 and 2019, Ministry officials and volunteers conducted around 36,000 interpersonal communications, on all risk and disaster management (RDM) topics, in risk areas. The COVID-19 pandemic has made it more difficult to get out into the field. Only 198 interpersonal communications were thus conducted, and solely on the barrier actions and information required for COVID-19. Between 2016 and 2019, 2,000 posters on the instructions and information needed to cope with cyclones and floods were put up every year by Ministry officials and volunteers. Finally, 18,000 volunteers were mobilized each year, on all RDM themes.
 ,   
     Page number
               69.00
     Add exact paragraph
               Promoting sustainable forest management in protected areas, renewable natural resources and ecosystems requires an assessment of the trends in the status of threatened species as noted in the International Union for Conservation of Nature (IUCN) Red List Index. The Ministry of Communication and Culture mobilizes communities and coordinates volunteers to raise awareness of deforestation and forest restoration, promote sustainable forest management, and slash-and-burn agriculture (tavy) and reforestation in 12 communes per year. Between 2016 and 2018, the Ministry planted 3,000 seedlings each year in several regions of Madagascar. An increase of 15 percent was noted in 2020 due to the efforts of the volunteers, with an average of 12,000 volunteers per year.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/279572021_VNR_Report_Madagascar.pdf</t>
   </si>
   <si>
     <t>Malawi</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://hlpf.un.org/sites/default/files/vnrs/2022/Malawi%202022%20Voluntary%20National%20Review%20%28VNR%29%20Report.pdf</t>
   </si>
   <si>
     <t>SDG 1, SDG 10, SDG 11, SDG 17, SDG 8</t>
   </si>
   <si>
     <t>Page number
               26.00
     Add exact paragraph
               Consultation with Volunteer Organisations in SDG Implementation - Volunteering for development is a ‘powerful and cross-cutting means of implementation for the Sustainable Development Goals (SDGs)2 in Malawi, and it is important that the Government is working closely with volunteer groups to implement the goals as they provide institutional and financial capacities to programme implementation and monitoring . Volunteering is a universal phenomenon, but it does not occur at uniform rates, nor is it uniformly effective. There is a need therefore to recognise and support towards volunteerism to make it strong and effective. National and local governments, the UN system, the private sector, civil society, volunteer groups, and volunteers themselves have a role to play in creating and sustaining an enabling environment for volunteering. To achieve the SDGs targets, Malawi needs to invest in strategies that recognise and harness all its resources that are manifest in natural and human capacities. There is evidence that when properly appropriated, volunteerism is an effective and efficient means for enhancing capacity utilization at different levels of the community. Furthermore, Sustainable Development Goals and Agenda 2030 has highlighted (UN Resolution A/RES/70/1) that volunteerism is an important component of any strategy that is aimed at poverty reduction and sustainable development for addressing social exclusion and discrimination.
 A recent study by the Government of Malawi shows that more than five thousand young people including graduates from universities and institutions of higher learning are released every year to the job market to compete for the limited formal jobs available per year. Unemployment continues to persist. Youth labour force alone constitutes 23 % of the total labour force with the total youth annual labour force growth rate of 4%; the youth cohort is therefore a resource in development waiting to be tapped. As a strategy, Volunteerism can provide young people (in their various categories) with the opportunity to engage and gain employability skills through graduate internship and volunteering schemes among other opportunities. With the potential that volunteerism has towards Malawi’s attainment of SDGs, Africa Agenda 2063 and MGDS III as well as the already existing remarkable work by government (through the internship programme) and international volunteer organisations such as VSO, Habitat international, UNV, Corps Africa, WUSK and UNV, government needs to create a monitoring and evaluation framework to track the contributions of volunteerism to national development. Consequently, the contributions of volunteerism have not been accounted for. Malawi government has made progress to develop a fully-fledged policy and legal framework by currently embarking first on the development of a National Volunteer Framework.
 The government of Malawi through the Ministry responsible for labour is currently in the final stages of completing the development of the National Volunteer Framework which seeks to create an environment in which all segments of the population including the diaspora, youths can find space to volunteer their time and services and contribute towards the national and global development vision. Volunteers are embedded in communities, volunteers 1often get to places that others cannot, forging links with local communities, and can form a bridge between formal and informal provision of public services. Volunteers are instrumental in building a strong civil society that is active in implementing the SDGs. As such, their work is a valuable contribution to achieving the Sustainable Development Goals.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=2316&amp;menu=3170</t>
   </si>
   <si>
+    <t>https://hlpf.un.org/sites/default/files/vnrs/2022/Malawi%202022%20Voluntary%20National%20Review%20%28VNR%29%20Report.pdf</t>
+  </si>
+  <si>
     <t>Malaysia</t>
   </si>
   <si>
+    <t>https://hlpf.un.org/sites/default/files/vnrs/2025/VNR%202025%20Malaysia%20Report.pdf</t>
+  </si>
+  <si>
     <t>Page number
               62.00
     Add exact paragraph
               National Blue Ocean Strategy initiatives – Implemented since 2009, this Strategy could be a way forward to better mobilise resources. [...] These savings could be channeled to other development needs. While large savings have been reported for inter-Government agency initiatives, more than half of the NBOS initiatives leveraged resource contributions from non-Government stakeholders, including CSOs, NGOs, educational institutions and volunteers.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/15881Malaysia.pdf</t>
   </si>
   <si>
     <t>Page number
               66.00
     Add exact paragraph
               The polio vaccination campaign in the middle of the COVID-19 pandemic is a remarkable testament to the efforts of Malaysian healthcare workers. In addition, the successful collaboration among Government, volunteers and other agencies, as well as the trust of parents and caregivers to make informed decisions ensured that all children were fully vaccinated against polio.
 ,   
     Page number
               107.00
     Add exact paragraph
                The response to the COVID-19 pandemic demonstrated the tremendous strength of unity. In particular, the sheer number of volunteers from the CSOs and social enterprises who complemented Government’s efforts in providing support and aid to the most vulnerable communities. This is reflected in a social movement that is known as #KitaJagaKita (directly translated as “we take care of each other”) as well as other initiatives including from state-owned enterprises (SOEs), foundations and other organisations that mobilised funding and efforts to support those in need.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/285982021_VNR_Report_Malaysia.pdf</t>
   </si>
   <si>
-    <t>https://hlpf.un.org/sites/default/files/vnrs/2025/VNR%202025%20Malaysia%20Report.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>Maldives</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/15891Maldives.pdf</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2023/VNR%20Maldives%202023.pdf</t>
   </si>
   <si>
     <t>Mali</t>
-  </si>
-[...15 lines deleted...]
-    <t>https://hlpf.un.org/sites/default/files/vnrs/2022/Rapport%20National%20Volontaire%20RNV.pdf</t>
   </si>
   <si>
     <t>Page number
               28.00
     Add exact paragraph
               In addition, as part of the campaign for the United Nations SDGs, the Government of Mali launched the My World 2030 survey to take into account the preoccupations of ordinary citizens in the implementation of the 2030 Agenda. The study was launched in all regions of Mali in May 2018 with the support of civil society organizations and coalitions: the National Council for civil society, the Forum of International NGOs in Mali, and the Forum of Organizations of civil society in Mali. More than 500 volunteers participated in the implementation of the study. In addition, the SDG Action Campaign recruited 50 online volunteers from a dozen countries to ensure the seizure of electronic data.
  </t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/20200Projet_de_RNV_ODD_VFcor2_06_06_2018_Actuel.pdf</t>
   </si>
   <si>
+    <t>SDG 4, SDG 5</t>
+  </si>
+  <si>
+    <t>Page number
+              51.00
+    Add exact paragraph
+              Several strategies have been carried out by the State and NGOs to make these schools operational since the start of the 2020-2021 school year, including: (i) the involvement of School Management Committees (SGCs) in the reopening of schools, (ii) the allocation of subsidies to volunteer teachers in areas of insecurity (condition for the reopening of schools), (iii) the provision of teaching materials to schools, (iv) monitoring of reopened schools, (v) distribution of posters, (vi) distribution of handwashing kits, (vii) distribution of complete COVID-19 WASH Kits, (viii) COVID 19 teacher training, (ix) distribution of masks, (x) awareness raising within the community.          
+,   
+    Page number
+              58.00
+    Add exact paragraph
+              The provision of quality services to gender-based violence (GBV) survivors has been improved thanks to the Spotlight project, through capacity building of five networks of women's organizations, which include 250 organizations, implementation of 768 community platforms, setting up of 10 One Stop Centers, training of 171 service providers and deployment of 185 volunteers to assist victims. In 2021, 1,074,722 people were informed of the availability of these services. These efforts have supported 217,959 GBV victims between 2018 and 2021, with 869 survivors being cared for in the One Stop Centers.</t>
+  </si>
+  <si>
+    <t>https://hlpf.un.org/sites/default/files/vnrs/2022/Rapport%20National%20Volontaire%20RNV.pdf</t>
+  </si>
+  <si>
     <t>Malta</t>
   </si>
   <si>
+    <t>Cross-cutting, SDG 14, SDG 15, SDG 16, SDG 5</t>
+  </si>
+  <si>
+    <t>Page number
+              95.00
+    Add exact paragraph
+              On 23rd November 2017, the Commission on Domestic Violence, in collaboration with a number of public and voluntary organisations, launched ‘Love doesn’t Hurt’, a nation-wide campaign set to span 16 days, during which various events took place. The campaign formed part of a wider international movement, and was designed to raise awareness on domestic violence and violence towards women. It culminated with a solidarity march.
+,   
+    Page number
+              95.00
+    Add exact paragraph
+              Making Malta Green and Clean’ is a public-private campaign launched in 2018. The campaign has the aim of encouraging people to take pride in their street, town or village by keeping it clean and tidy, thus helping to boost Malta's tourism product. The multi-media campaign is promoted on both radio and online, and educates residents to do their part to make Malta cleaner, safer, and greener, to the benefits of residents and tourists alike. As part of the campaign, on 24th March 2018, a clean-up in Malta’s sandy beach of Għajn Tuffieħa took place, in collaboration with a local NGO. The clean-up was hailed a success as more than 170 enthusiastic volunteers collected over a tonne of waste from the beach.
+,   
+    Page number
+              100.00
+    Add exact paragraph
+              In 2015, through the Small Initiatives Support Scheme (SIS) funding, SKOP organised a public campaign. The campaign produced eight informational banners with the aim of raising awareness on social justice issues among the general public, through the promotion of messages tackling water, gender, food security, climate change, migration, health, young people, and fair trade issues. The aim of the campaign was to provide a civil society perspective on how volunteering within the social justice field helps to develop or improve competences for personal, social and professional development, while contributing to global issues</t>
+  </si>
+  <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/20203Malta_VNR_Final.pdf</t>
+  </si>
+  <si>
     <t>Page number
               147.00
     Add exact paragraph
                The Youth Voluntary Service (YVS) is a programme which aims to assist young people in becoming active volunteers by facilitating volunteering opportunities to help the community. The youth volunteers in the YVS programme have the opportunity to volunteer with a voluntary organisation of their choice from 2 months up to a maximum of 6 months, whilst benefitting from a monthly stipend. The YVS Overseas programme allows youth volunteers to participate in volunteering projects coordinated by local Voluntary Organisations. The overseas missions can take part in Europe, Asia, Africa, Gulf Countries and South America, and can range between 2 weeks and 3 months. The Training Initiatives Scheme (TIS) is a scheme by which active members of voluntary organisations can obtain financial support for training related specifically to the work of that organisation or related to volunteering in general. </t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2025/VNR%202025%20Malta%20Report.pdf</t>
   </si>
   <si>
-    <t>Cross-cutting, SDG 14, SDG 15, SDG 16, SDG 5</t>
-[...20 lines deleted...]
-  <si>
     <t>Marshall Islands</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/279312021_VNR_Report_Marshall_Islands.pdf</t>
   </si>
   <si>
     <t>Mauritania</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=1567&amp;menu=3170</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2024/VNR%202024%20Mauritania%20Report.pdf</t>
   </si>
   <si>
     <t>Mauritius</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/23462Mauritius_VNR_Report_2019.pdf</t>
   </si>
   <si>
     <t>Page number
               20.00
     Add exact paragraph
               Along the same lines, the Mauritius Chamber of Agriculture initiated the Smart Agriculture project with the support of the Agence Française de Développement (AFD), the European Union, Région Réunion and France Volontaires, the Mauritius Research and Innovation Council (MRIC), the Food and Agricultural Research and Extension Institute (FAREI) and the Centre de coopération International en Recherche Agronomique pour le Développement (CIRAD) in Réunion Island.</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2024/VNR%202024%20Mauritius%20Report.pdf</t>
   </si>
   <si>
     <t>Mexico</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://hlpf.un.org/sites/default/files/vnrs/2024/VNR%202024%20Mexico%20Report.pdf</t>
   </si>
   <si>
     <t>Cross-cutting, SDG 3, SDG 16</t>
   </si>
   <si>
     <t>Page number
               81.00
     Add exact paragraph
               Until a few years ago, in Mexico sustainability was only associated with social action and corporate volunteering and, therefore, with an extra cost. However, Mexican companies are beginning to see sustainability as a strategic investment that can have a positive impact for the company.
 ,   
     Page number
               92.00
     Add exact paragraph
               Pages 92-93:
 Volunteerism will play a key role in achieving the principles of the 2030 Agenda, since it complements the daily efforts of the more formally organized public, private and social sectors with enormous energy and a wide range of talent and experience. Volunteer spaces are extremely diverse. One such example is the space that the National Civil Protection Organization promotes through its “Preparados” platform, which allows groups of volunteers to register to support relief efforts in the event of disasters and emergencies, and provides information for the provision of humanitarian support. Another example is private non-profit institutions, whose volunteers make significant contributions to the provision of educational, health and social care services, as well as to various social activities. In 2019, according to figures from the United Nations System in Mexico, more than 2 million volunteers dedicated their time to these institutions. MY World México is another example, mobilizing people and organizations across the country around the progress and challenges of the 2030 Agenda in Mexico. Its community of over 20,000 volunteers throughout the country represents the organization in the discussion spaces of Mexico and the United Nations System. Finally, there are also university volunteers. One example is the Telehealth COVID-19 System of the School of Medicine and Psychology at the Autonomous University of Baja California, which, in coordination with the Ministry of Health and the Centre for Control, Command, Communication and Computing of the Government of the State of Baja California, mobilized more than 1,000 volunteers.
 ,   
     Page number
               121.00
     Add exact paragraph
               Bringing the SDGs closer to citizens through volunteering.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/288982021_VNR_Report_Mexico.pdf</t>
   </si>
   <si>
     <t>Page number
               39.00
     Add exact paragraph
               The Voluntariado Generación 2030 app was launched in April 2018. The app is designed within the framework of a multisector partnership to help match civil society organizations and volunteers interested in contributing to achieving the SDGs. Additionally, the Directorate-General for Liaison with Civil Society Organizations (DGVOSC) of the Secretariat of Foreign Affairs organized conferences and seminars on the role of civil society in defining and adopting the 2030 Agenda. These activities resulted in the publication of the book Diplomacia Ciudadana y Desarrollo Sostenible en México [Citizen Diplomacy and Sustainable Development in Mexico].
 ,   
     Page number
               40.00
     Add exact paragraph
               In the last two years, this project (Voluntariado Generación 2030) has promoted the dissemination of SDGs and volunteering for development, attracting more than 1,000 young people in nine federal entities. The government of the state of Morelos is running a project named Generación 2030 to train 30 young volunteer leaders on thematic issues, cross-cutting approaches, volunteering and public policy advocacy. These leaders mobilize around 900 young people in the state, replicating and transferring their knowledge among peers. Similarly, the government of the state of Puebla, in collaboration with various sectors, organized a social innovation hackathon to redesign the state.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/19667Mexico_INFORME_NACIONAL_VOLUNTARIO_290618_PRINT_2.pdf</t>
   </si>
   <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/10756Full%20report%20Mexico%20-%20HLPF%202016%20FINAL.pdf</t>
+  </si>
+  <si>
+    <t>https://hlpf.un.org/sites/default/files/vnrs/2024/VNR%202024%20Mexico%20Report.pdf</t>
+  </si>
+  <si>
     <t>Micronesia (Federated States of)</t>
   </si>
   <si>
     <t>Page number
               28.00
     Add exact paragraph
               Initiative: Chuuk Youth-Led COVID-19 Response (SDGs: 3.d, 16.7)When the COVID-19 pandemic struck, youth in Chuuk mobilized swiftly. Over 100 volunteers—organized by the Chuuk Youth Council—delivered hygiene kits, conducted awareness sessions, and assisted elders and vulnerable families across remote communities. This grassroots initiative complemented statelevel health efforts and demonstrated the capacity of young people to lead in times of crisis. Youth leaders have since been included in resilience planning and emergency taskforces. 
 ,   
     Page number
               34.00
     Add exact paragraph
               Initiative: Yap Women Association Daycare CenterSDGs: 4.2, 5.5, 10.2SDP Areas: TA3 – Health, TA4 – Social InclusionA community-led initiative transformed a deteriorating daycare into a vibrant center for over 120 children. With trained caregivers, inclusive play spaces, and educational materials, the daycare  became a model for early childhood development and parental support in Yap. By freeing up women to work or pursue education, the center contributed to gender equity and improved family income. FSM’s Department of Health and Social Affairs provided oversight, while  the Yap Women Association handled daily management and volunteer coordination.</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2025/VNR%202025%20Micronesia%20Report.pdf</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=1821&amp;menu=3170</t>
   </si>
   <si>
     <t>Monaco</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/15697Monaco2.pdf</t>
   </si>
@@ -3785,193 +3785,184 @@
   <si>
     <t>Morocco</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/10557Executive%20Summary%20(Morocco).pdf</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=1806&amp;menu=3170</t>
   </si>
   <si>
     <t>Mozambique</t>
   </si>
   <si>
     <t>Page number
               61.00
     Add exact paragraph
               Children in all provinces, except Gaza province, also reported cases of inequality in support received after the natural disaster. In some cases, volunteers gave priority to their relatives or acquaintances in food distribution, in others they had to do some activity in exchange for food and in one province children aged 10-14 explained that they had no support to get food during the floods”.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=2352&amp;menu=3170</t>
   </si>
   <si>
     <t>Namibia</t>
   </si>
   <si>
+    <t>Cross-cutting, SDG 3, SDG 4, SDG 10</t>
+  </si>
+  <si>
+    <t>Page number
+              42.00
+    Add exact paragraph
+              Contribution of Volunteerism Towards Addressing Inequality: Namibia has continued to deploy volunteers to support the implementation of SDG3, SDG4 and SDG 10, including at the community level. The work of volunteer groups and volunteers at the national and sub-national levels has contributed towards generating solutions and accelerating action to address systemic gaps in SDG implementation. It also presents a transformative strategy for the Decade of Action and sustains the principles for inclusion, equality, and the Leave No One Behind (LNOB) agenda. Following the outbreak of the COVID-19 pandemic, volunteers were involved in sensitization efforts as part of the National Response Mechanism and preventive measures of the COVID-19 pandemic. Volunteers played a pivotal role in critical areas of service delivery, disseminating information and awareness, and developing localised solutions. Inevitability, these efforts were critical for the overall sustainable and resilient recovery from the COVID-19 pandemic. In Namibia, volunteering resonates with cognate concepts such as citizen engagement, community participation, advocacy, and mutual aid and charity. The country has demonstrated commitment to developing systems, mechanisms, and partnerships with CSOs, development partners, and the UN to support and sustain volunteering as an effective partnership to accelerate and achieve the SDGs and other development objectives.</t>
+  </si>
+  <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/279462021_VNR_Report_Namibia.pdf</t>
+  </si>
+  <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2024/VNR%202024%20Namibia%20Report.pdf</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/19880New_Version_Full_Voluntary_National_Review_2018_single_1_Report.pdf</t>
   </si>
   <si>
-    <t>Cross-cutting, SDG 3, SDG 4, SDG 10</t>
-[...10 lines deleted...]
-  <si>
     <t>Nauru</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/23006Nauru_Key_Messages_Final17May2019.pdf</t>
   </si>
   <si>
     <t>Nepal</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2024/VNR%202024%20Nepal%20Report_0.pdf</t>
   </si>
   <si>
+    <t>SDG 17, Cross-cutting</t>
+  </si>
+  <si>
+    <t>Page number
+              6.00
+    Add exact paragraph
+              Consultative workshops were organized by NPC with government evaluation and oversight agencies, community of evaluators and academia. An EVALSDGs and Eval Agenda workshop was held by the National Parliamentarian Forum on Development Evaluation Policy in Nepal (NPFDEPN) and the Community of Evaluators-Nepal (COE-Nepal). Participants of the workshop included from the government agencies, NPFDEPN of the parliament, UN agencies, Voluntary organizations of Professional Evaluators (VOPEs), Eval Partners and EVALSDG Networks.
+,   
+    Page number
+              12.00
+    Add exact paragraph
+              Several events have been organized to develop capacities of the commissioners, evaluators and users and also to promote evaluation culture in the country. Among these initiatives, starting from 2013, the NPC has been organizing annual Evaluation Networking (EvaNet) meetings inviting representatives from various government agencies, Voluntary Organization of Professional Evaluators (VOPEs), UN agencies, training institutions and academia. These annual EvaNet meetings encourage interactions among evaluation commissioners and professional evaluators to build evaluation capacity in the country. This platform has been effective to share and learn from each other and promote concerted efforts to institutionalize evaluations building capacities of the facilitators and evaluators.
+,   
+    Page number
+              12.00
+    Add exact paragraph
+              In November 2015, the National Parliamentarians Forum on Development Evaluation Policy, Nepal(NPFDEPN), and the South Asia Parliamentarians Forum for Development Evaluation, the Evaluation Network of Nepal, Community of Evaluators of Nepal, the Community Evaluators of South Asia and Eval partners organized an Evaluation Week and conclave of Community of Evaluators in Kathmandu. It was attended by parliamentarians, Voluntary Organization of Professional Evaluators (VOPEs) leaders, government officials, and representatives from UN agencies, multilateral banks, private foundations and academia, with 300 international and 100 national participants. This event explored how to strengthen the enabling environment for evaluating the SDGs, the institutional capacities of VOPEs and civil society, the capacity of individual evaluators, the linkages between enabling environment, institutional capacities, and individual evaluator capacities</t>
+  </si>
+  <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/16513Nepal.pdf</t>
+  </si>
+  <si>
     <t>Page number
               16.00
     Add exact paragraph
               The government has taken various efforts to put monitoring and evaluation (M&amp;E) into practice. One such effort has gone into organizing the Evaluation Networking (Eval-Net) meetings, which has representatives from various government agencies, Voluntary Organization of Professional Evaluators (VOPEs), UN agencies, training institutions and academia.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=2358&amp;menu=3170</t>
   </si>
   <si>
-    <t>SDG 17, Cross-cutting</t>
-[...20 lines deleted...]
-  <si>
     <t>Netherlands</t>
   </si>
   <si>
+    <t>SDG 1, SDG 13</t>
+  </si>
+  <si>
+    <t>Page number
+              11.00
+    Add exact paragraph
+              However, the majority of social services for vulnerable groups are provided by volunteer organisations which are largely funded through government grants.
+,   
+    Page number
+              36.00
+    Add exact paragraph
+              The Netherlands ranks high on reducing poverty, holding the top spot in Europe, and also performs well internationally in reducing inequality (SDG 10) thanks to low income disparity and a high level of social cohesion and civic participation. In the new Leave-No-One-Behind (LNOB) Index in the Europe Sustainable Development Report, the Netherlands ranks sixth out of 31 European countries. However, wealth (as opposed to income) inequality is high in the Netherlands, compared to other European countries. People trust each other and the government, but in recent years they have been spending less time with family and friends or doing voluntary work. 
+,   
+    Page number
+              63.00
+    Add exact paragraph
+              The SDGs Commission has been active in engaging local stakeholders in society, including individuals, families and communities, interest organizations, and religious institutions, civil society, academia, the media, voluntary associations, the private sector, industry, parliament and higher councils of state in support of and to spur on their agency to actively contribute and drive SDG implementation.
+,   
+    Page number
+              67.00
+    Add exact paragraph
+              Currently, with two coral nurseries that grows six different coral structure, the empowered youth volunteers, are planting corals, doing underwater clean-ups at popular beaches and give presentations to other kids creating a generation of environmentalists, conservationists and create more knowledge about marine life.
+,   
+    Page number
+              85.00
+    Add exact paragraph
+              Dushi Challenge Kòrsou encouraged the community of Curaçao to grow their own sweet potatoes. Dushi Challenge Korsou organized the distribution of sweet potato cuttings together with a group of volunteers among residents of Curacao.</t>
+  </si>
+  <si>
+    <t>https://hlpf.un.org/sites/default/files/vnrs/2022/VNR%202022%20Netherlands%20Report.pdf</t>
+  </si>
+  <si>
     <t>https://sustainabledevelopment.un.org/content/documents/16109Netherlands.pdf</t>
   </si>
   <si>
-    <t>SDG 1, SDG 13</t>
-[...20 lines deleted...]
-              Currently, with two coral nurseries that grows six different coral structure, the empowered youth volunteers, are planting corals, doing underwater clean-ups at popular beaches and give presentations to other kids creating a generation of environmentalists, conservationists and create more knowledge about marine life.
+    <t>New Zealand</t>
+  </si>
+  <si>
+    <t>Page number
+              8.00
+    Add exact paragraph
+              We will ensure everyone who is able to is earning, learning, caring or volunteering.
+,   
+    Page number
+              17.00
+    Add exact paragraph
+              The Narrative Imperative was a competition that asked New Zealanders to write about the SDGs that they felt passionate about. Co-founded by six friends, this volunteer run initiative set out to engage the New Zealand public in the global agenda for sustainable development. The Narrative Imperative team wanted to provide a platform for all New Zealanders to engage with the SDGs they care about, extending the conversation beyond government’s policy advisers.</t>
+  </si>
+  <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/23333New_Zealand_Voluntary_National_Review_2019_Final.pdf</t>
+  </si>
+  <si>
+    <t>Nicaragua</t>
+  </si>
+  <si>
+    <t>Page number
+              84.00
+    Add exact paragraph
+              The Government began the National Reforestation Crusade in 2007. Between 2015 and 2019, it reforested a total of 104,369 hectares, with the active participation of 2,461,177 volunteers, including primary and secondary pupils, university students, farmers, indigenous and Afro-descendant communities and forest producers. This has helped increase forest cover and the sequestration of greenhouse gases.
 ,   
     Page number
               85.00
     Add exact paragraph
-              Dushi Challenge Kòrsou encouraged the community of Curaçao to grow their own sweet potatoes. Dushi Challenge Korsou organized the distribution of sweet potato cuttings together with a group of volunteers among residents of Curacao.</t>
-[...32 lines deleted...]
-    Add exact paragraph
               In 2020, the Government promoted reducing forest fires to help protect and conserve forests. Equipment was provided to 160 volunteer community brigades, made up of 1,750 community brigade members, and 11,761 days of house-to-house visits were carried out to raise awareness of preventing forest and agricultural fires, involving 58,948 people (35,833 men and 23,115 women).</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/279252021_VNR_Report_Nicaragua.pdf</t>
   </si>
   <si>
     <t>Niger</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=2289&amp;menu=3170</t>
   </si>
   <si>
     <t>Page number
               28.00
     Add exact paragraph
               The proportion of births attended by skilled health workers fell from 39.06 percent in 2016 to 37.53 percent in 2020. A slight decline was observed despite the efforts made to increase the coverage of health care facilities (health coverage rose from 50.13 percent in 2017 to 52.74 percent in 2020), but also in terms of recruitment of health workers (1,750 workers with different profiles recruited between 2017 and 2020). The improvement in these indicators is partly due to the interventions of community volunteers. In the areas in which the volunteers intervened, they were responsible for 60.21 percent of deliveries. The implementation of Niger's volunteer law, passed in March 2014, will help strengthen ongoing interventions.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/282722021_VNR_Report_Niger.pdf</t>
   </si>
   <si>
     <t>Cross-cutting, SDG 10, SDG 11, SDG 16, SDG 17, SDG 6, SDG 7, SDG 8</t>
   </si>
   <si>
     <t>Page number
               10.00
     Add exact paragraph
               Niger recognizes the important role of volunteers in development efforts, particularly among vulnerable groups and local authorities. Hence (i) the law on volunteerism in Niger was adopted in March 2014 and (ii) the Agence Nigérienne du Volontariat pour le Développement [Nigerien Agency for Volunteerism in Development – ANVD] was created in April 2014. Nigerien volunteers, supported by the United Nations Volunteers (UNV) programme and France Volontaires [France Volunteers], are involved in the promotion, advocacy and integration of volunteerism for peace and development. Their interventions help implement the international commitments to which Niger has subscribed, including the 2030 Agenda.
 ,   
     Page number
               62.00
     Add exact paragraph
               In addition, the Agence Nationale pour la Société de l'Information[National Agency for Information Society] plans to set up a digital volunteerism programme that will mobilize all young people working in the sector to participate in voluntary activities to help achieve the desired goals.
 ,   
     Page number
@@ -3985,108 +3976,117 @@
     Add exact paragraph
               ANVD receives support from UNV, which has been present in Niger since 1972 and has more than 900 international volunteers. Nigerien volunteers, supported by UNV and France Volontaires, are involved in the promotion, advocacy and integration of volunteerism for peace and development.
 Their interventions help implement the international commitments to which Niger has subscribed, including the 2030 Agenda, as shown in Table 5 below:
 ,   
     Page number
               67.00
     Add exact paragraph
               SDG 6: Clean water and sanitation: 
 Several activities have been carried out within the framework of this SDG, including awareness-raising on hygiene and sanitation (cleanliness) through hand washing activities with soap and water and activities on how to use latrines (especially in the regions of Maradi and Tahoua), and the construction and rehabilitation of water infrastructure by the Regional Council of Agadez, which is supported by a volunteer.
 SDG 7: Affordable and clean energy:
 The volunteers that have been mobilized are helping with feasibility studies for various projects, including the construction of a solar hybrid power plant in the urban commune of Agadez. 
 SDG 11: Sustainable cities and communities:
 Rehabilitation of the old town of Agadez through the Employment for Agadez Heritage (EPPA) project. Awareness-raising activities within communities on sustainable storage of cereal stalks (millet and sorghum) are led by volunteers to draw attention to the risks of fires and bush fires in the Maradi region. Volunteers are helping implement various sustainable agriculture projects, including the Family Farming Development Programme (ProDAF), rain-fed rice growing, Drydev (water-efficient agriculture) and integrated water resources management (IWRM) in the regions of Dosso, Maradi, Tillabéry and Zinder. 
 SDG 12: Responsible consumption and production:
 Within the context of this goal, volunteers from the Agadez region are supporting initiatives to set up solar equipment for watering market gardens through the Small-scale Irrigation Project (PPI). They are also contributing to hydro-agricultural developments through the Irhazer-Tamesna-Aïr project. Lastly, the programme to support socioeconomic stability in the Agadez region (PASSERAZ) is providing funding to former service providers of the migratory economy to support market gardening, following the collection of information and supervision of activities by volunteers. Several partnerships involving volunteer organizations have formed in the context of the implementation of the SDGs, at the national and international level.
 SDG 17: Partnerships for the Goals: 
 Under the Communes de Convergence [Coming together with communes] approach, which brings togetherUnited Nations organizations and local authorities with the aim of improving resilience for the benefit of rural and urban communities, a crosscutting approach is taken to recruiting volunteers to implement programmes and projects. ANVD, UNV, the United Nations system as a whole, the various sectoral ministries, the German international cooperation agency GIZ, the European Union Capacity Building Mission in Niger (EUCAP Sahel Niger) and local NGOs such as Karkara are united in their
 actions to achieve the SDGs in Niger. A platform for those involved in volunteerism is being developed
 under the aegis of UNV and ANVD to support development activities within associations around the SDGs. At the international level, ANVD works in partnership with France Volontaires, UNV and the Agence Nationale de Volontariat pour le Développement au Togo [Togolese National Volunteering Agency – ANVT] in the context of reciprocal volunteerism. Care International is also an ANVD partner and mobilizes agricultural volunteers to support various sustainable agriculture projects.
  </t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/19886Niger_Revue_national_volontaire_ODD_Niger_Final40718.pdf</t>
   </si>
   <si>
+    <t>Page number
+              68.00
+    Add exact paragraph
+              Measures are taken to remedy the existing gaps and challenges […] the implementation of a National Volunteerism Program for Development […]</t>
+  </si>
+  <si>
+    <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=2289&amp;menu=3170</t>
+  </si>
+  <si>
     <t>Nigeria</t>
   </si>
   <si>
+    <t>SDG 1, SDG 4, Cross-cutting</t>
+  </si>
+  <si>
+    <t>Page number
+              58.00
+    Add exact paragraph
+              Finally, some states are operating the ‘Volunteer Corps Scheme’ for unemployed graduates desirous of operating their own business with the objective of imparting skills to graduates and enable them access funds to commence small businesses. [...] Civil Society Organizations Policy Initiatives for Goal 1. Most CSOs partner with donors and Government in implementing programmes to end hunger in Nigeria. The ‘Fresh and Young Brains’ Development Initiatives’ (FBIN) focuses on agriculture, entrepreneurship andclimate change under the organization’s Youth Farm (Yfarm) and Volunteer for Life (VFL) projects aimed at empowering young people to be economically independent and be able to generate own incomes.
+,   
+    Page number
+              58.00
+    Add exact paragraph
+              National Youth Service Corps ( NYSC)/SDGs Champions in Nigeria: This is an NYSC/SDGs Office partnership to organize groups of Corps members who are expected to be drawn from the thirty-six States of the Federation and the FCT, during every cohort of the National Youth Service Scheme. They are to serve as the youth advocates on SDGs in the various communities where they will be deployed for their Community Development National Voluntary Service. The primary purpose of this partnership is to facilitate a countrywide and community-based continuous sensitization on SDGs for improved awareness, citizens’ participation and community ownership of SDGs projects and programmes.</t>
+  </si>
+  <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/16029Nigeria.pdf</t>
+  </si>
+  <si>
     <t>Page number
               22.00
     Add exact paragraph
               Page XXII: Participatory VNR Process Nigeria's approach to VNR preparation is integrated, participatory, inclusive, and evidence-based. It involves a wide array of stakeholders, including federal and state governments, CSOs, Volunteer Involving Organizations (VIOs), organized private sector, academia, parliamentarians, youth groups, women's organizations, persons with disabilities, and media organizations.                          
 ,   
     Page number
               76.00
     Add exact paragraph
               4.6. Special Review: Promoting Volunteerism as a Means of Implementing the 2030 Agenda Volunteerism has increasingly become an integral part of Nigeria's development landscape, with increasing incorporation into sectoral policies and strategies. This reflects an institutional recognition of the significant role volunteers play in advancing national priorities and achieving the SDGs. Volunteerism has enhanced service delivery, mobilized civic participation, and expanded the reach of government and non-governmental initiatives, especially in marginalized communities.One notable example is the National Youth Policy (2019–2023), which situates volunteerism at the heart of youth empowerment and civic engagement. Through this policy, initiatives such as the National Youth Service Corps (NYSC) have been strengthened, mobilizing thousands of graduates to deliver services across health, education, infrastructure, and governance. Similarly, the National Health Policy integrates volunteers into public health efforts, notably during crises such as the COVID-19 pandemic, where volunteers supported awareness campaigns and contact tracing.In employment and economic development, the N-Power Volunteer Corps under the National Employment Policy provided temporary placement for young Nigerians, equipping them with valuable work experience.Volunteerism has also been leveraged in gender-focused policies, with initiatives under the National Gender Policy empowering women and promoting inclusive participation in community development. In education, the National Policy on Education promotes community involvement and volunteer engagement in school support activities, significantly improving learning outcomes in underserved areas.Following Nigeria's 2020 VNR, new initiatives further emphasized the contributions of volunteers in achieving the SDGs. For instance, the ADVISER Initiative (SDG 3) used volunteers to increase immunization uptake among children in Oyo state. Similarly, the N-Power Teach Programme (SDG 4) improved primary education by deploying volunteers in public schools, while the EQUIP Initiative (SDG 5) engaged volunteers to provide entrepreneurial training to over 60,000 women and youth.In support of SDG 8, volunteer-led youth groups such as the Nigeria Youth SDGs Network (NGYouthSDGs) advanced employment through digital skills training. Environmental sustainability initiatives (SDG 13) like beach clean-ups in Lagos, spearheaded by volunteers and corporate partners, have raised awareness and driven grassroots climate action. Recent policy developments, such as the National Policy on Inclusive Volunteerism (2020) have established frameworks for structured volunteer engagement, including a National Volunteer Database. This progress, however, is tempered by challenges such as inadequate funding, limited recognition, coordination gaps, and safety concerns for volunteers. Addressing these issues requires sustained investment, formal incentives, centralized monitoring systems, and community sensitization to mainstream the culture of volunteerism. Nigeria's evolving volunteerism landscape demonstrates strong alignment with national development priorities and the 2030 Agenda. Enhanced institutional support, strategic partnerships, and community ownership will be key to scaling the impact of volunteers in development across the country.                                                      
 ,   
     Page number
               86.00
     Add exact paragraph
               Promote Male Engagement in Gender Advocacy Increase sensitization efforts targeted at boys and young men on gender issues, while encouraging male participation in volunteerism and advocacy. Engaging men as allies is essential for advancing gender equality and fostering a society that values shared responsibility in achieving equity.                                                       
 ,   
     Page number
               101.00
     Add exact paragraph
               Community Engagement and AwarenessLow awareness of SDGs among rural communities and harmful cultural and traditional practices hinder progress. Community sensitization and mobilization through community stakeholders, community volunteers, youth, traditional leaders, and religious clerics are essential to address socio-cultural barriers and gain community buy-in and ownership.                                                                                                
 ,   
     Page number
               106.00
     Add exact paragraph
               Strengthening active participation of different groups of Nigerians to their country's sustainable development and peacebuilding efforts through volunteerism and other means of citizen engagement. </t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2025/VNR%202025%20Nigeria%20Report.pdf</t>
   </si>
   <si>
     <t>Page number
               18.00
     Add exact paragraph
               Research reveals that only a third of youths aged 15–24 have full-time jobs, compared to two-thirds of the workforce as a whole (World Bank 2019). The emerging picture thus shows that young people in Nigeria are more likely to face difficulties securing full-time employment and are more likely to become wholly idle or take up part-time, leisure or voluntary work. Many will take on otherwise menial work which is under 20 hours a week and are thus more likely to be considered unemployed and underemployed (NBS 2018).</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=2401&amp;menu=3170</t>
   </si>
   <si>
-    <t>SDG 1, SDG 4, Cross-cutting</t>
-[...15 lines deleted...]
-  <si>
     <t>North Macedonia</t>
   </si>
   <si>
     <t>SDG 10, SDG 2</t>
   </si>
   <si>
     <t>Page number
               25.00
     Add exact paragraph
               The Fund for Innovation and Technological Development in cooperation with MoLSP organized a Call for Financing Social Entrepreneurship Projects titled "A Challenge for Innovative Solutions to provide #MealsforAll". The purpose of this challenge was to identify a systematic and sustainable food security solution for homeless people and families in need. The winner of the challenge was the association "Let's do it North Macedonia". This association has built a national network called "Everyone Fed", consisting of CSOs businesses and volunteers who work together to save food surpluses and provide them to people in need. As part of this project, a model for food surplus redistribution was established for vulnerable people in Skopje, Kumanovo and Prilep. Volunteers distributed hot meals twice a week to people lacking mobility and the elderly. The project has contributed to strengthening social cohesion and generating social value, with the community benefiting from entrepreneurial activities. From April 2018 to April 2020, "Everyone Fed" provided more than 550,000 meals. Instead of being thrown away, this food was turned into tasty meals for more than 10,000 people in need of social support.
 ,   
     Page number
               64.00
     Add exact paragraph
               In North Macedonia, UNICEF launched the Youth Challenge and asked for solutions on how to stop violence against and among children and young people. In April 2019, five global winners were announced and included team “Andrometa” from North Macedonia with their solution “Speak Out” –a mobile app that creates a community in support of victims of bullying. The team received expert mentorship from Generation Unlimited partners and $20,000 in seed funding to scale up their initiative. The app has become a safe online space for expression, where young people can anonymously seek peer-to-peer support from trained volunteers.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=2126&amp;menu=3170</t>
   </si>
   <si>
     <t>Norway</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/10542Norway%20HLPF%20report.pdf</t>
   </si>
@@ -4109,178 +4109,178 @@
     Page number
               89.00
     Add exact paragraph
               Norway has succeeded in achieving a high level of trust between citizens, organisations and authorities, and there is a strong voluntary sector. Norway has maintained a high level of development aid and has strengthened programmes to help increase national resource mobilisation in developing countries. The forthcoming National Action Plan for Implementation of the 2030 Agenda is a sign of the improved efforts to achieve the SDGs.
 ,   
     Page number
               96.00
     Add exact paragraph
               The Sustainability County Møre og Romsdal is a regional authority initiative to collectively boost the work on sustainability in the region. With this initiative, the county wants to position themselves as a clear contributor in developing a sustainable society for the future. The goal is to direct the regions’ efforts towards achieving the SDGs in a methodical and coordinated manner. [...] Cooperation with businesses, associations, the voluntary sector, the culture sector and the research community in the county is also central to the efforts in the sustainability county. P. 98: In the merger between Hurum, Røyken and Asker, the new Asker municipality decided to set up the new municipality based on the SDGs, and used the goals as a framework for the municipal plan and underlying plans. They wanted to demonstrate that the global goals also have local relevance, and thereby engage citizens, businesses and voluntary organisations and encourage teamwork in achieving the goals.
 ,   
     Page number
               108.00
     Add exact paragraph
               The municipal sector is committed to promoting participation in a transparent, vibrant and engaging local democracy that interacts with the private and the voluntary sector.
 ,   
     Page number
               121.00
     Add exact paragraph
               Civil society has a significant role in development work, both nationally and globally. This role is particularly significant in the efforts in social and environmental sustainability, where the organisations mobilise significant resources in the work. Voluntary organisations, private foundations and social entrepreneurs make important contributions to the efforts to include vulnerable groups in working life and society.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/28233Voluntary_National_Review_2021_Norway.pdf</t>
   </si>
   <si>
     <t>Oman</t>
-  </si>
-[...20 lines deleted...]
-    <t>https://hlpf.un.org/sites/default/files/vnrs/2024/VNR%202024%20Oman%20Report.pdf</t>
   </si>
   <si>
     <t>Cross-cutting, SDG 14, SDG 4, SDG 5</t>
   </si>
   <si>
     <t>Page number
               65.00
     Add exact paragraph
               Page 65:
 The Sultanate has long striven in all of its educational policies to integrate education for the sake of sustainable development and citizenship with the aim of creating a generation which is aware of the topics and purposes of sustainable development. In addition, the educational system in the Sultanate has focused on producing acquired educational outputs with an understanding of the concepts of tolerance and respect for the Other, as well as the values of charity and volunteer work, citizenship education and its aims, and concepts of relevance to human rights and the rights of the child.
 ,   
     Page number
               74.00
     Add exact paragraph
               Page 74: 
 Increased participation by Omani women in volunteer work is viewed as an indicator of the condition of women and their position in society. The establishment of Omani women’s societies is likewise viewed as a component of volunteer work, with the number of these societies coming to 65, and the number of women belonging to them by the end of 2018 coming to 8,021.
 ,   
     Page number
               77.00
     Add exact paragraph
               Page 77: 
 1 – Omani Women’s Societies 
 Given the newness of the concept of women’s participation in the Sultanate of Oman since the Blessed Revival, such participation having been limited traditionally to specific family-related affairs, it was necessary to create organized forms of women’s participation in social and volunteer work, and thus there emerged the idea of establishing Omani women’s societies for community development in the Sultanate’s various provinces. The Sultanate witnessed quantitative expansion and qualitative development in care, rehabilitation and social services in achievement of sustainable development. Civil organizations and institutions also enjoyed interest and support from the Sultanate, particularly those that concerned themselves with Omani women, which began carrying out their activities in schools, where they offered literacy classes for Omani women. Eventually these societies had permanent headquarters and received annual financial support from the Government, as the Ministry of Social Development offers financial and technical support to civil organizations, as well as resources for capacity development.
 The year 1996 witnessed the promulgation of the Basic Statute of the State [the Constitution], the main source of all legislation in the Sultanate. Article 33 of the aforementioned law provides for the freedom to form civil organizations, which it declares a constitutional right guaranteed to all. Similarly, the Law of National Associations issued by Royal Decree No. 14/2000 CE and the Law Regulating the Establishment of National Associations issued by Ministerial Decree No. 150/2000 CE regulated the process of announcing and overseeing the work of societies. The first civil society institutions to be officially established in the Sultanate in the early 1970’s were women’s societies, which were founded in 1972 via the Omani Women’s Association in Muscat.
 The role of the Omani woman in women’s associations represents one of the most profound and best-known success stories of modern Omani women. These associations launched the careers of numerous female figures who have obtained advanced positions at the head of both the public and private sectors. Female volunteers play a major role in the area of women’s empowerment through participation in various areas of training to facilitate women’s access to job opportunities, in addition to engaging in education and consciousness-raising in order to increase women’s and communities’ awareness through implementation of numerous health, cultural, social and self-empowerment programs.
 Omani women’s associations are voluntary, independently administered civil society organizations, which work to empower women by increasing their skills and capacities on various levels and to provide them with opportunities to exchange and obtain information, particularly on topics of relevance to them. These institutions, which are located throughout all of the governorates and states of the Sultanate, increased in number from 56 in 2012 CE to 65 by the end of 2018 CE. Omani women’s associations have contributed to raising women’s awareness so as to better to equip them to take part in parliamentary and municipal elections and access decision-making positions.
 ,   
     Page number
               79.00
     Add exact paragraph
               Page 79:
 3 – Volunteer work: An individual initiative of the Esteemed Zahrah al-Ufiyah:
 Education is a collective responsibility in which community institutions take part alongside the government. Furthermore, volunteer work is one of the underpinnings of Omani society for the achievement of social solidarity, in which civil society institutions take part as well as individuals, the government, and the private sector to build an integrated society which cooperates for the sake of strengthening and developing rural and village communities, whose advancement will require additional effort. The Sultan Qabus Award for Volunteer Work has served as an encouragement for institutions and individuals to make serious contributions in this area. 
 After her children were grown, homemaker Zahrah al-Ufiyah found that she had time to invest in giving back to her community. So, seeing her mountain community’s need for help in educating and advancing mothers, young women and their children, particularly in the areas of reading and writing, she began teaching the Qur’anic sciences, writing, and reading to 20 young children living near her home. She covered their expenses by deducting part of her household budget for this purpose, and as the numbers of those benefitting from her program increased, she went in search of a place that could accommodate the growing number of children. She also needed assistance in following up with the children and their mothers, who wanted to be involved in learning along with the children. So, in order to obtain the sums needed to open a school and pay the salaries of the young women who would be helping her in this effort, Zahrah carried out a project that involved preparing Omani meals and selling them to the students and teachers in neighboring public schools, then investing the earnings in opening a school to teach the Qur’anic sciences, reading and writing and in paying the young women’s salaries. Zahrah then continued with this work, alternating throughout between meal preparation and sales, and teaching the children and their mothers until she was able, with help from God, to open one school after another. Ultimately, she succeeded in opening no fewer than 22 schools in 22 mountain villages. Hence, Zahrah al-Ufiyah was a worthy recipient of the Sultan Qabus Award for Volunteer Work. Volunteer work thus invests the efforts of civil society institutions as a basic partner in achieving the goals of sustainable development, particularly in mountainous regions and villages.
 ,   
     Page number
               135.00
     Add exact paragraph
               Page 135:
 The Sultanate Participates in Global Efforts to Protect the Marine Environment
 As part of the Sultanate’s participation in the “Clean Seas” campaign under the United Nations Environment Program, an integrated program was carried out in 2018 to clean the coral reef environment. Given that the Daymaniyat Islands Nature Preserve is one of the most important sites containing coral reef colonies, and given the excessive reproduction of crown-of-thorns starfish, the impact of which has become clear through the bleaching of many of the coral reefs due to the increasing numbers of this creature, nearly 600 starfish have been removed through the implementation of four cleaning campaigns on the preserve with the participation of volunteers from the Omani divers’ team and some diving clubs.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=1541&amp;menu=3170</t>
   </si>
   <si>
+    <t>SDG 5, SDG 11, SDG 16, SDG 17</t>
+  </si>
+  <si>
+    <t>Page number
+              110.00
+    Add exact paragraph
+              Women play an active role in various crises by providing services, support, and volunteer contributions in collaboration with the relief and shelter sector. They also have a significant and important role in the medical response sector. Women's associations across different regions of Oman contribute to providing support and raising awareness among community members, particularly working women and housewives. Both male and female volunteers are registered to offer field support, including delivering relief materials and participating in field, administrative, and other activities. Women also participate in environmental protection efforts and pollution control through numerous roles in environmental planning and monitoring pollutants in different mediums (water, air, soil, and marine environment). They manage chemicals and waste peacefully and integrally, protect the environment and humans from radiation sources, and engage in environmental impact studies and various environmental inspection and monitoring programs. Additionally, Omani women contribute to preparing environmental data and indicators for global reports and follow up on regional and international environmental agreements. Omani women are active members of various national committees related to environmental dimensions, including the National Emergency Committee and several specialized agencies like the National Center for Emergency Management and early warning and monitoring centers. The Environmental Authority launched the "Turtle Commandos" initiative, led by an Omani woman and widely participated by the youth, aiming to encourage youth participation in environmental conservation efforts. 
+,   
+    Page number
+              171.00
+    Add exact paragraph
+              The Sultanate of Oman has been keen on involving civil society organizations in implementing national development goals and sustainable development objectives to reach all segments of society. The Ministry of Social Development oversees and follows up on the efforts of these institutions. Regarding national frameworks supporting children, the committee monitoring the implementation of the Convention on the Rights of the Child includes civil society organizations such as Children First Association, Early Intervention Association, and the Association for the Care of Children with Disabilities. Concerning national frameworks supporting children with disabilities, civil society organizations have worked to raise awareness about the capabilities of children with disabilities by involving them in local, regional, and international sports competitions. They have conducted awareness sessions in governmental institutions and the private sector to educate the community about the rights and issues of children with disabilities. The Association for the Care of Children with Disabilities has raised awareness within the association for families, visitors, volunteers, and trainees, and outside the association through courses and meetings with all civil society organizations, the private sector, schools, and universities. Additionally, the Omani Association for the Hearing Impaired has conducted workshops on how to deal with hearing-impaired individuals and the basics of sign language in government and private institutions, banks, and families.
+,   
+    Page number
+              200.00
+    Add exact paragraph
+              Maintaining wildlife and combating invasive species are vital environmental issues. Therefore, efforts must be directed towards preserving wildlife in the following areas: Continuing the Eradication and Control of Invasive Birds: The authorities have educated local communities in several provinces about the dangers posed by invasive birds and their negative impact on the local environment. Efforts are organized through training and effectively directing volunteers. Treating Trees Affected by Pests: The project aims to treat between 10% and 30% of trees infected by pests. It specifically targets affected trees and provides necessary treatments to minimize negative impacts. This precise intervention ensures that primarily affected areas are targeted, their condition is improved, pests are regularly monitored, and available data is analyzed to ensure the project's continued effectiveness and adaptation to any changes in the environmental situation. By focusing on these areas, Oman aims to involve local communities and volunteers in environmental conservation efforts, thereby raising awareness and fostering a sense of responsibility towards environmental sustainability.</t>
+  </si>
+  <si>
+    <t>https://hlpf.un.org/sites/default/files/vnrs/2024/VNR%202024%20Oman%20Report.pdf</t>
+  </si>
+  <si>
     <t>Pakistan</t>
-  </si>
-[...10 lines deleted...]
-    <t>https://sustainabledevelopment.un.org/content/documents/233812019_06_15_VNR_2019_Pakistan_latest_version.pdf</t>
   </si>
   <si>
     <t>Page number
               12.00
     Add exact paragraph
               Clean Green Pakistan Movement (CGPM) is the major initiative that ranked cities against the
 performance of five pillars of Clean Green Pakistan i.e., drinking water, sanitation, hygiene, solid waste
 management, and plantation. Citizens Engagement Programme is also launched by the Federal
 Government to encourage citizens to volunteer under five pillars of Clean Green Pakistan, i.e., Plantation, Safe Water, Safe Sanitation, Hygiene &amp; Liquid Waste Management, and Solid Waste Management.
 ,   
     Page number
               30.00
     Add exact paragraph
               The MoCC has also launched a Citizens Engagement Programme titled as ‘Clean Green Champions’ under the CGPM. People can register themselves as champions and share the voluntary activities under five pillars of Clean Green Pakistan, i.e., Plantation, Safe Water, Safe Sanitation, Hygiene &amp; Liquid Waste Management, and Solid Waste Management. For each pillar of CGPM, the Clean Green Champions will come forward to lead three types of activities. Firstly, extending basic services on a self-help basis like water supply, sanitation, and solid waste collection, etc. Secondly, helping the local governments in providing essential services and handling citizen’s complaints. Finally, awareness-raising for inspiring real change in community behaviour towards the environment. Under this programme, so far, 120,000 champions have been registered to contribute towards a clean and healthy Pakistan on a voluntary basis.
 ,   
     Page number
               91.00
     Add exact paragraph
               The Poverty Alleviation and Social Safety Division were established to implement the Ehsaas umbrella
 initiatives. Another purpose was to bring all the organizations i.e., Benazir Income Support Programme
 (BISP), Pakistan Bait-ul-Maal (PBM), Pakistan Poverty Alleviation Fund (PPAF) &amp; Trust for Voluntary
 organization (TVO) working on helping the poor, under one umbrella.</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2022/VNR%202022%20Pakistan%20Report.pdf</t>
   </si>
   <si>
+    <t>SDG 4, SDG 11, SDG 15, Cross-cutting</t>
+  </si>
+  <si>
+    <t>Page number
+              66.00
+    Add exact paragraph
+              Recognizing the important role that youth can play in disseminating the SDGs’ core messages to the public at large, young people have been sensitized through seminars at academic campuses, hosted by a youth organization’s SDG Volunteer Ambassadors Programme....Moreover, a number of academic institutions have been set up to engage university students in research on community-level related to any of the SDGs. Such institutions also reach out to schools and colleges to educate younger students on the SDGs, highlighting interlinkages, promoting behavioural change for the SDGs and encouraging volunteerism. For instance, they engage youths in activities to promote a sense of civic responsibilities on issues critical for achieving specific SDGs – such as tree planting, controlling pollution and awareness raising.</t>
+  </si>
+  <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/233812019_06_15_VNR_2019_Pakistan_latest_version.pdf</t>
+  </si>
+  <si>
     <t>Palau</t>
   </si>
   <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/23606VNR_FINAL_21June2019_UN_Version.pdf</t>
+  </si>
+  <si>
     <t>Page number
               21.00
     Add exact paragraph
               The Red Cross Disaster Action Team (R-DAT) is a program to establish a volunteer-based, well-trained team resident in each State ready to respond to emergencies in their own community. Palau Red Cross Society, working closely with the National Emergency Management Office (NEMO) and other partners, trains team members in disaster preparedness, response, good communication skills, and basic life support skills. The purpose of this training is to promote safe, healthy, and resilient Palauan communities. 
 ,   
     Page number
               78.00
     Add exact paragraph
               The removal of cheuais was a months-long project, while the reforestation continues, a years-long project led by the Melekeok community with the support of volunteers from community groups throughout Palau. “Taking care of the land is the responsibility of every member of the community. We must come together to protect and preserve Ngardok, our watershed, for the good of the people of Melekeok and for Palau.” REKLAI Raphael B. Ngirmang. </t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2024/VNR%202024%20Palau%20Report.pdf</t>
   </si>
   <si>
-    <t>https://sustainabledevelopment.un.org/content/documents/23606VNR_FINAL_21June2019_UN_Version.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>Panama</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/16594Panama.pdf</t>
   </si>
   <si>
     <t>Cross-cutting, SDG 11, SDG 2, SDG 3, SDG 4</t>
   </si>
   <si>
     <t>Page number
               21.00
     Add exact paragraph
               In terms of social welfare, an Action Plan for promotion, prevention and intervention was developed. It contains a care protocol that offers guidance to centres providing welfare services, thus contributing to the development of interventions for families and communities. Similarly, in the face of the health crisis, multidisciplinary teams for visits and operations have been formed and the Voluntario Solidario volunteerism scheme is being run with the support of the National Council of Volunteering. The goal is to have as many people supporting as possible, observing strict health protocols. These volunteers will help Panamanian families access the food they need during the crisis.
 ,   
     Page number
               28.00
     Add exact paragraph
               Thanks to corporate and youth volunteering, food parcels and digital vouchers can be distributed.
 ,   
     Page number
               31.00
     Add exact paragraph
               In terms of social welfare, an Action Plan for promotion, prevention and intervention was developed. It contains a care protocol that offers guidance to centres providing welfare services, thus contributing to the development of interventions for families and communities. Similarly, in the face of the health crisis, multidisciplinary teams for visits and operations have been formed and the Voluntario Solidario volunteerism scheme is being run with the support of the National Council of Volunteering. The goal is to have as many people supporting as possible, observing strict health protocols. These volunteers will help Panamanian families access the food they need during the crisis.
 ,   
     Page number
@@ -4299,96 +4299,99 @@
               Youth participation is critical; therefore, the following institutional mechanisms for participation are established: The National Youth Plan 2020-2030, the National Youth Network for the SDGs and the National Volunteering Service, which encourages and incentivizes young people to volunteer in order to raise awareness of community issues.
 ,   
     Page number
               145.00
     Add exact paragraph
               Other youth support projects set up by the Ministry of Social Development are the community intervention strategy ENFOCA [...], the National Volunteer Service and the part-time work scheme, Padrino Empresario.
 ,   
     Page number
               152.00
     Add exact paragraph
               Other elements include: [...] promoting and supporting volunteering in the context of natural disaster anticipation and response [...].
 ,   
     Page number
               182.00
     Add exact paragraph
               The Inguz voluntary service of the Association of Psychology Students (AEPSI), Colón. - Creation of voluntary services in schools.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=2301&amp;menu=3170</t>
   </si>
   <si>
     <t>Papua New Guinea</t>
   </si>
   <si>
     <t>Page number
+              39.00
+    Add exact paragraph
+              Some provinces and districts have ‘human rights defender’ volunteers that are working with victims and helping to seek justice. They need to be appropriately resourced.</t>
+  </si>
+  <si>
+    <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=1989&amp;menu=3170</t>
+  </si>
+  <si>
+    <t>Page number
               37.00
     Add exact paragraph
               The consultation also explored the concept of community strength and future aspirations for PWDs in PNG. Participants expressed a desire for improved advocacy, more projects, and an improved space for the disability sector. They emphasized the importance of contextualizing international commitments for PWDs in PNG and utilizing UN agency networks to explain international conventions, such as the Convention on the Rights of Persons with Disabilities. Participants advocated for more voice for PWDs, including their local NGOs, and emphasized the importance of paying volunteers due to the lack of social safety nets. Attention to PWDs in rural areas was also deemed essential, as there is little awareness among them in the LLGs or the wards, leading to their exclusion from decision-making. More representation of persons with disability in the public sector where they are engaged in decision-making should be prioritized. 
 ,   
     Page number
               68.00
     Add exact paragraph
               Teacher Training Teacher quality and deployment remain key concerns for achieving SDG 4. PNG has made efforts to improve teacher qualifications and training, especially under the NEP 2020–2029, which emphasizes in-service professional development and standards-based teaching practices. However, a substantial proportion of teachers, particularly in rural and remote schools, continue to work without access to updated pedagogical training or ongoing support. The shortage of trained teachers in STEM subjects and the underrepresentation of female teachers in rural areas have a direct impact on student learning outcomes and retention. The government has introduced teacher training targets across primary, secondary, and vocational levels, but meeting these targets has been hindered by financial constraints, uneven access to teacher training institutions, and limited incentives for rural deployment. A growing reliance on volunteer and untrained staff in some areas threatens the quality of education being delivered.</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2025/VNR%202025%20Papua%20New%20Guinea%20Report.pdf</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=1989&amp;menu=3170</t>
   </si>
   <si>
     <t>Paraguay</t>
   </si>
   <si>
     <t>Page number
               54.00
     Add exact paragraph
               This is the reason why the World Wide Fund for Nature in Paraguay (WWF-Paraguay) and the SDG Commission Paraguay established a strategic partnership on 17 February 2020. They have since been working together on a work plan that will be based on three central components: (i) youth volunteering, which is key in joint strategies that support environmental preservation, diversity, and the fight against climate change; (ii) caring for forests; and (iii) supporting the dissemination and internalization of the SDGs, with emphasis on the goals directly related to the environment.
 ,   
     Page number
               54.00
     Add exact paragraph
               Pages 54-55
 Create empowering spaces through youth volunteering, which is a key tool for the paradigm shift implied by the 2030 Agenda. Carry out joint activities that generate positive impact and raise environmental awareness among the public, with the collaboration and support of a network of volunteers that allows and encourages the involvement and empowerment of people in specific steps to care for the environment, such as Earth Hour and the expo of environmentally sustainable opportunities.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/282692021_VNR_Report_Paraguay.pdf</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/19406Paraguay_IVN_ODS_Paraguay_2018_VFINAL_Spanish.pdf</t>
   </si>
   <si>
     <t>Peru</t>
   </si>
   <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/15856Peru.pdf</t>
+  </si>
+  <si>
     <t>Page number
               68.00
     Add exact paragraph
               In the event of a large earthquake in the Pacific Ocean area, hospital infrastructure would not suffer complete failure or collapse but there would be, in some cases, slight to moderate structural damage and slight to moderate-severe non-structural damage. The following actions are recommended: Request the presence of specialists (contracted and/or volunteers) in structural engineering and systems to check the condition of the building (structural security and systems). </t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/26326VNR_2020_Peru_Report_Spanish.pdf</t>
   </si>
   <si>
     <t>SDG 1, SDG 6, SDG 10, SDG 11, SDG 13</t>
   </si>
   <si>
     <t>Page number
               46.00
     Add exact paragraph
               Por ejemplo, la iniciativa "Ollas que Desarrollan" de la empresa Alicorp, contribuye al fortalecimiento de las ollas comunes en el país a través de entrega de alimentos, la mejora de equipamiento y capacitaciones. Al respecto, cabe mencionar que las ollas comunes son espacios autogestionados en los que, a través del trabajo voluntario y colectivo dentro de una comunidad, se proporciona ayuda o asistencia alimentaria a las personas en situación vulnerable que no cuentan con los recursos económicos. Son una forma de voluntariado, donde las mujeres tienen una participación destacada como gestoras de iniciativas de ayuda.
 ,   
     Page number
               79.00
     Add exact paragraph
               Techo Perú, organización conformada por jóvenes voluntarios y voluntarias junto con habitantes de asentamientos cuyo principal proyecto es acercar a las familias a una vivienda digna, dando respuesta al déficit habitacional originado por la situación de pobreza o por causa de desastres naturales que afectan a miles de personas. A la fecha ha movilizado en el país a más de 15,000 voluntarios construyendo más de 1 100 viviendas de emergencia en asentamientos humanos...INDECI cuenta con el programa de Voluntariado en Emergencias y Rehabilitación (VER). Allí los voluntarios realizan acciones de preparación para emergencias y desastres, gestionan albergues, evalúan daños y necesidades, recogen información, además de realizar operaciones de restablecimiento de servicios públicos, etc. Su popular frase, “Defensa civil tarea de todos”, ilustra a la perfección el compromiso que debe asumir toda la ciudadanía. 
 ,   
     Page number
               83.00
     Add exact paragraph
@@ -4396,118 +4399,115 @@
 ,   
     Page number
               97.00
     Add exact paragraph
               Por el lado del sector privado, es importante señalar los aportes de AIESEC Perú. AIESEC es una organización estudiantil gestionada por voluntarios, que además de estar presente en Perú, está en más de 137 países, su propósito es generar paz y potencialidades humanas para el mundo desarrollando liderazgo joven, por medio de voluntariados o pasantías internacionales alineadas a los ODS.
 ,   
     Page number
               113.00
     Add exact paragraph
               Recuadro 6: El aporte del voluntariado al desarrollo El voluntariado moviliza a una considerable proporción de la población peruana, estando presente en el sector público, sector privado, academia, sociedad civil, y en la cooperación internacional. En ese sentido, se estima que alrededor del 16% de la población en edad de trabajar de Perú ha sido voluntaria durante el último año, es decir, el año 2023 hubo 4,145,600 de peruanos que dedicaron en promedio 60 horas, contribuyendo así con 248,736,000 horas, lo cual equivaldría a S/. 1,327,887,500 soles, un monto equivalente al 0.13% del PIB. Dicho monto en cierto modo representa la contribución del voluntariado para acelerar el logro de la Agenda 2030. En ese sentido, el voluntariado es esencial para el logro de los ODS, ya que, como se señala en el Plan Estratégico de Desarrollo Nacional, el voluntariado, además de ayudar a reducir las brechas sociales, contribuye al fortalecimiento de la solidaridad propiciando una cultura cívica que garantiza el respeto a la ley y las normas de convivencia. ¿Cómo son los voluntarios? La mayoría de los voluntarios son mujeres (57,1%), aportando al año en trabajo voluntario el equivalente a más de S/. 758 millones de soles. Asimismo, aproximadamente el 42% del total tiene entre 25 y 44 años (aportando más de S/. 557 millones), seguidos de la población joven de 14 a 24 años, que representan el 24% (colaborando con más de S/. 318 millones); y la población de 65 a más años con 10,8% (contribuyendo con más de S/. 143 millones). Los voluntarios tienen mayormente nivel de educación secundaria (41,4%), seguida de nivel superior universitario que alcanza al 28,1%, y alrededor del 20% cuentan con formación superior no universitaria. 
 ,   
     Page number
               138.00
     Add exact paragraph
               Los participantes del sector privado de Cajamarca y La Libertad señalaron la importancia de que se dé un trabajo articulado con las direcciones regionales de educación para que incorporen la asignatura de educación cívica. Mientras que los participantes de la academia de La Libertad resaltaron la importancia de fortalecer el voluntariado como mecanismo de sensibilización de estudiantes.
 ,   
     Page number
               147.00
     Add exact paragraph
               Esto se complementa con la labor del Programa de Voluntarios de las Naciones Unidas (VNU). En Perú, se han realizado talleres para sensibilizar sobre la Agenda 2030 a representantes de entidades de voluntariado en diversas regiones. El programa VNU Perú organizó, junto con la Red Nacional Soy Voluntari@, talleres en cinco regiones del Perú, sensibilizando sobre la Agenda 2030 a 232 representantes y formadores de 141 entidades de voluntariado.</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2024/VNR%202024%20Peru%20Report.pdf</t>
   </si>
   <si>
-    <t>https://sustainabledevelopment.un.org/content/documents/15856Peru.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>Philippines</t>
-  </si>
-[...20 lines deleted...]
-    <t>https://hlpf.un.org/sites/default/files/vnrs/2025/VNR%202025%20Philippines%20Report.pdf</t>
   </si>
   <si>
     <t>SDG 11, SDG 4</t>
   </si>
   <si>
     <t>Page number
               20.00
     Add exact paragraph
               The annual Brigada Eskwela brings together nationwide voluntary efforts from stakeholders and communities to prepare public school facilities for the opening of the school year. It allows private partners to donate materials and volunteer time for public school maintenance and improvement, fostering shared governance among stakeholders and communities.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/23366Voluntary_National_Review_2019_Philippines.pdf</t>
   </si>
   <si>
     <t>SDG 3, SDG 13</t>
   </si>
   <si>
     <t>Page number
               32.00
     Add exact paragraph
               During the pandemic this program distributed Information, Education, and Communication (IEC) materials for ensuring good health and nutrition for pregnant women, ensuring the safety of health volunteers, and ensuring continuity of the First 1,000 Days services by the local government.
 ,   
     Page number
               34.00
     Add exact paragraph
               Public-Private Task Force T3 is convened to expand RT-PCR testing for COVID-19. It involves private companies and volunteer executive teams who are working with the national and local government for COVID-19 response and management.
 ,   
     Page number
               65.00
     Add exact paragraph
               PLDT and Smart provided drone equipment, mobile phones, radio devices, and personal protective gear to upgrade the biodiversity, disaster risk reduction, and carbon sequestration patrolling and monitoring activities of the Bantay Danao volunteers that protect the AMWS.
 ,   
     Page number
               73.00
     Add exact paragraph
               Overseas Filipinos with different options for further investment in the country. To facilitate ease in
 doing business, the BaLinkBayan.gov.ph portal provides Overseas Filipinos with a one-stop shop portal for diaspora engagements. This also links them to various partners and government services that allow for business, investment, and volunteer opportunities.</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2022/06222022%20VNR%20of%20the%20Philippines.pdf</t>
   </si>
   <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/10539Philippines%20National%20Review.pdf</t>
+  </si>
+  <si>
+    <t>Page number
+              22.00
+    Add exact paragraph
+              2. Barangay Violence Against Women (VAW) desks. As of November 28, 2024, a total of 38,981 VAW desks were established in 41,610 assessed barangays. This achievement translates to a 93.68 percent coverage rate, demonstrating a strong commitment to addressing violence against women at the grassroots level.A good practice that contributes to the responsiveness of barangay VAW desks is the engagement of community volunteers serving as VAW Desk Officers. These volunteers undergo basic gender sensitivity training and orientation on anti-VAW laws, enabling them to effectively assist victims and respond to cases in the absence of women barangay kagawad or women barangay tanod. 
+,   
+    Page number
+              26.00
+    Add exact paragraph
+               Efforts by the Batangas MPA and BDN to sustain the regular patrols of its Bantay Dagat Teams resulted in the reduction of illegal fishing incidents. This also led to an increase in fish catch and enhanced marine biodiversity in the area. From 2022 to 2025, official identification cards were issued to 1,236 Bantay Dagat members, empowering community volunteers to enforce marine laws and protect designated marine conservation areas. 
+,   
+    Page number
+              87.00
+    Add exact paragraph
+               Expanded inclusivity and participationBuilding on the gains of employing the Whole-of-Nation PLUS approach, the country will continue and expand the engagement of various stakeholders by leveraging the Stakeholders’ Chamber on the SDGs. Future calls for membership to the Chamber will prioritize the inclusion of representatives from the most vulnerable and marginalized sectors. </t>
+  </si>
+  <si>
+    <t>https://hlpf.un.org/sites/default/files/vnrs/2025/VNR%202025%20Philippines%20Report.pdf</t>
+  </si>
+  <si>
     <t>Poland</t>
   </si>
   <si>
     <t>SDG 4, SDG 17, Cross-cutting</t>
   </si>
   <si>
     <t>Page number
               40.00
     Add exact paragraph
               Under the Strategy, a number of directions of activities to be implemented by 2030 have been planned, which will include in particular shaping pro-social attitudes, including by creating conditions for volunteers, associations and other organisations to operate at school.
 ,   
     Page number
               79.00
     Add exact paragraph
               Committee for Public Benefit - has become a government administration body competent in matters of public benefit and volunteerism, including programming, coordinating and organising cooperation between public administration bodies and entities operating in the sphere of public benefit.
 ,   
     Page number
               82.00
     Add exact paragraph
               In addition to multilateral development assistance, Poland also participates in bilateral cooperation. These are projects implemented by government administration bodies and their subordinates, through non-governmental organisations, local government units, public universities, research institutes, the Polish Academy of Sciences and its organisational units under the open tendering procedure Polish Development Assistance, Humanitarian Aid in the Middle East and Ukraine, Global Education, Polish Aid Volunteering 2018,</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/19409Poland_VNR_20180615.pdf</t>
   </si>
   <si>
@@ -4553,82 +4553,82 @@
     <t>SDG 2, SDG 4, SDG 10, SDG 13, SDG 17</t>
   </si>
   <si>
     <t>Page number
               19.00
     Add exact paragraph
               The National Strategy for Environmental Education 2017-2020 incorporates various measures aimed at enhancing cooperation between the government sectors of Education and Environment. It includes initiatives such as the certification of participation in environmental volunteering activities and the implementation of awareness-raising and information campaigns to promote public participation. These measures are designed to strengthen the connection between education and environmental issues, ensuring that individuals are informed and engaged in environmental conservation and sustainability efforts. 
 ,   
     Page number
               136.00
     Add exact paragraph
               The compliance with SDG 2 is also to be highlighted, reaching 12th position worldwide. The drivers of that result were the campaigns to combat food waste, the existence of the social menu (at affordable prices) in the canteens, the creation of research projects related to sustainable fishing or the initiative of volunteering to deliver meals to students in isolation due to disease were some of the actions that boosted the score in this indicator. In terms of SDG 16, the 36th position in 2022 is due to the financial support of the institution to the Academic Association of Coimbra, the existence of policies for the promotion of academic freedom, the existence of a plan for the prevention of management risks and corruption, active collaboration with local and national government bodies and the promotion of training course for magistrates from Portuguese-speaking countries. It should also be noted that this commitment to sustainability is mirrored in the Strategic Plan 2019-2023, an important tool that guides the University’s action in the achievement of its Vision and accompanying the incorporation of the SDGs in the institution.
 ,   
     Page number
               139.00
     Add exact paragraph
               JUNIOR ACHIEVEMENT PORTUGAL (JAP) has directly contributed to SDG 4 by focusing on the development of competences related to innovation and entrepreneurship among young people. As part of the Junior Achievement Worldwide network, which has a history of over 100 years and was nominated for the Nobel Peace Prize in consecutive years, JAP has been active in Portugal since 2005. Its impact has reached over 430,000 students, with the valuable participation of 24,300 volunteers from mainland Portugal and the islands. The implementation of JAP's programs follows a corporate volunteering scheme, where employees from various companies visit classrooms and engage in activities aligned with the specific objectives and dynamics designed for each session. This approach ensures the effective delivery of the programs and maximizes their impact on the development of young individuals in Portugal.</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2023/Portugal_VNR_Report.pdf</t>
   </si>
   <si>
     <t>Qatar</t>
   </si>
   <si>
+    <t>Page number
+              24.00
+    Add exact paragraph
+              Increase the percentage of participation in voluntary work for all members of society by 20% by the end of 2022; […] Enhance the voluntary social work and community participation by increasing the percentage of the number of private sector institutions and active civil society organizations by 20% by the end of 2022.</t>
+  </si>
+  <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/280362021_VNR_Report_Qatar_English.pdf</t>
+  </si>
+  <si>
     <t>http://https://sustainabledevelopment.un.org/content/documents/14882Qatar_English.pdf https://sustainabledevelopment.un.org/content/documents/15693Qatar_Arabic.pdf</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/20443SDG_Qatar_En_Draft7_Landscape_3.pdf</t>
   </si>
   <si>
     <t>Page number
               37.00
     Add exact paragraph
               Qatar’s youth expressed a strong confidence in their ability to drive SDG action. Nearly 72% of participants indicated they feel confident or very confident in taking a leadership role on sustainable development initiatives in their communities. This is a promising sign of an emerging generation ready to act as agents of change. However, the poll also pinpointed what young people see as critical enablers to fulfill this potential. Foremost among these were calls for enhanced civic engagement platforms and a more robust innovation ecosystem. An overwhelming majority (around 80%) agreed that greater institutional support for youth civic participation – such as youth councils, volunteer programs, and decision-making forums – would significantly empower their contributions...It also echoes themes in the Third National Development Strategy (NDS3) for 2024–2030, which calls for accelerating sustainability efforts and climate resilience. Likewise, the focus youth placed on gender equality mirrors Qatar’s ongoing commitment to empower women across all fields. NDS3 explicitly aims to “foster an environment where women can flourish, empowering them across all fields to assume their desired role economically, socially, and politically”, and to “offer youth outstanding opportunities to study, engage, volunteer, and become active, productive citizens”. The alignment of youth priorities with these goals is a testament to how well-informed and strategically minded Qatar’s young population has become. Their grassroots perspective reinforces national efforts – for example, by championing SDG 5, youth are bolstering Qatar’s drive for social development and women’s empowerment, and by prioritizing SDG 13 they are lending momentum to the country’s environmental sustainability agenda. 
 ,   
     Page number
               203.00
     Add exact paragraph
               Case Study 2: Community Beach Clean-ups - Volunteers Protecting Qatar’s Marine Environment  Grassroots action has become a vital pillar of Qatar’s marine protection agenda. In 2021 alone, 1,610 volunteers participated in 67 community-led beach clean-up campaigns, removing over 18 tonnes of waste from coastal areas. These efforts, coordinated by local environmental groups and supported by government agencies, have reduced marine pollution and strengthened public awareness. Since its inception in 2017, the initiative has evolved into a national movement, showcasing the impact of civic engagement in advancing SDG 14. 
 ,   
     Page number
               241.00
     Add exact paragraph
               Non-governmental organizations in Qatar are dedicated to ensuring equal access to quality education, advocating for the full implementation of the right to education, and providing a wide range of relief and development services both locally and internationally, leveraging their resourceful staff and volunteers for positive, sustainable, and inclusive change. </t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2025/VNR%202025%20Qatar%20Report.pdf</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://sustainabledevelopment.un.org/content/documents/280362021_VNR_Report_Qatar_English.pdf</t>
   </si>
   <si>
     <t>Republic of Korea</t>
   </si>
   <si>
     <t>SDG 14, SDG 15, SDG 16, SDG 17</t>
   </si>
   <si>
     <t>Page number
               2.00
     Add exact paragraph
               Furthermore, the ROK’s commitment to sustainable development, which started with the Earth Summit in 1992, constitutes an important baseline for the implementation of the 2030 Agenda in the ROK. In 1995, vibrant and voluntary civil society movements led to the establishment of the Local Councils for Sustainable Development (LCSDs), a wide network of local governments and civil society organizations (CSOs) that has launched various campaigns related to environmental and governance issues. The LCSD model is highly regarded by the international community and in 2002 it was introduced as one of the best practices at the World Summit on Sustainable Development.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/10632National%20Voluntary%20Review%20Report%20(rev_final).pdf</t>
   </si>
   <si>
     <t>Republic of Moldova</t>
   </si>
   <si>
     <t>Cross-cutting, SDG 16, SDG 3, SDG 5</t>
   </si>
   <si>
     <t>Page number
               31.00
@@ -4869,60 +4869,60 @@
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/19253Rapport_national_volontaire_Snegal_versionn_finale_juin_2018_FPHN2.pdf</t>
   </si>
   <si>
     <t>Page number
               15.00
     Add exact paragraph
               35. The density and dynamism of international and national volunteer exchanges place Senegal at the forefront of volunteering. Volunteerism strives to "leave no one behind" and mobilizes more than 50,000 people for sustainable development. In addition, it plays an important role in community development, including health and basic education. Regarding SDG 5, on gender promotion, 12,054 women benefited from 76 community-based microprojects. Since 2020, volunteering has been at the forefront of the fight against the Covid-19 pandemic.    
 36.  Senegal has adopted Framework Act No. 14-2021 on volunteering, which aims to establish the legal framework for creating an environment conducive to the promotion and development of volunteering.
 37. In addition, volunteering is a vehicle for social inclusion. As such, Senegal is promoting volunteerism to combat mass youth unemployment through the rapid implementation of the emergency plan for socio-economic integration and youth employment (XËYU NDAW ÑI). In June 2021, a special campaign made it possible to recruit 1,000 volunteers from the National Civic Service and 500 socio-educational animators for the management and animation of the youth infrastructure network. The continuation of this policy will enable Senegal to implement strategies and policies to "leave no one behind".</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2022/VNR%202022%20Senegal%20Report.pdf</t>
   </si>
   <si>
     <t>Serbia</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/23471Serbia_VNR_Report_2019_final.pdf</t>
   </si>
   <si>
     <t>Seychelles</t>
   </si>
   <si>
+    <t>https://hlpf.un.org/sites/default/files/vnrs/2025/VNR%202025%20Seychelles%20Report.pdf</t>
+  </si>
+  <si>
     <t>Page number
               110.00
     Add exact paragraph
               Civil society has also been a strong partner in the fight against the COVID-19 pandemic. Similarly, they have voiced their appreciation for our health workers’ efforts and encouraged the public to heed the expert advice and respect the safety measures in place. In particular, some NGOs have assisted the Government as volunteers amidst the outbreak, particularly in contact tracing, which also involves data collection and input.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=2192&amp;menu=3170</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://hlpf.un.org/sites/default/files/vnrs/2025/VNR%202025%20Seychelles%20Report.pdf</t>
   </si>
   <si>
     <t>Sierra Leone</t>
   </si>
   <si>
     <t>Page number
               3.00
     Add exact paragraph
               The United Nations Population Fund (UNFPA) has also been supportive in financing some technical sessions, as well as the Voluntary Service Overseas Sierra Leone for financing some aspects of the field data collection. We recognise all those who made contributions to the preparation of this report that we could not mention here.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/279542021_VNR_Report_Sierra_Leone.pdf</t>
   </si>
   <si>
     <t>SDG 11, SDG 6</t>
   </si>
   <si>
     <t>Page number
               18.00
     Add exact paragraph
               The 2030 Agenda recognizes the vital role of volunteers and Volunteer Involving Organizations (VIOs) in SDGs implementation. The CSO integrated platform in Sierra Leone has raised the voice of volunteers, as critical partners for achieving the SDGs. Volunteers are able to reach distant communities and contribute to data collection, validation and consultation processes in local communities.
 ,   
     Page number
               42.00
     Add exact paragraph
@@ -5162,50 +5162,72 @@
     <t>SDG 3, SDG 4, SDG 5</t>
   </si>
   <si>
     <t>Page number
               7.00
     Add exact paragraph
               Volunteerism and SDGs Implementation  Volunteerism and SDGs Implementation The contributions of volunteerism in South Sudan cut across all the 17 SDGs. In 2022, South Sudan was the second largest host of UN volunteers in the world, with 598 UN Volunteers with extensive professional experience to support the implementation of the SDGs. UNFPA implemented a Deploying Midwives (DM) and Strengthening Midwifery Services Projects aimed at increasing access to professional midwifery and sexual reproductive health services for women and girls in South Sudan. From 2013 to 2021, a total of 42 UN Volunteer midwives (national and international) were deployed at Government health facilities across the country. This deployment resulted in improved provision of maternal and SRH services. The volunteer midwives were also instrumental in building the capacity of the national midwives through clinical mentoring and teaching at the Health Sciences Institutes. Volunteerism under this programme extended beyond clinical care.  Other notable examples of contribution of volunteerism include the South Sudan Red Cross Society promotion of volunteerism as mean of critical service delivery countrywide. In the education sector, the level of annual teacher recruitment has been severely affected by budgetary constraints preventing schools from recruiting permanent teachers and pushing them to fill gaps using volunteers and part-time staff funded by direct contributions from parents or through capitation grant. Data from the Ministry of General Education indicate that there are 10,697 volunteer teachers in the primary, 1,106 volunteer teachers in the Secondary and 10,154 volunteer teachers in the pre-primary education systems. Government commitment to reverse this trend is reiterated in the General Education Sector Plan (GESP) 2023–2027, which will support the recruitment of circa 13,800 teachers over the five-year period to address the shortages, giving special considerations to qualified volunteer teachers in the recruitment process.  Strengthening collaboration among volunteerism organizations, namely the United Nations Volunteers (UNV), South Sudan Red Cross, and local volunteerism organisations will be important to address data availability and normative framework issues.   
 ,   
     Page number
               6.00
     Add exact paragraph
               Volunteers • Help country’s efforts in the implementation of SDGs providing critical services to the vulnerable population.  
 ,   
     Page number
               66.00
     Add exact paragraph
               5.7 Volunteerism and Provision of Critical Services in South Sudan Volunteerism plays a key role in the South Sudanese society. At the community level, people engage in mutual help and campaigns to help address developmental issues, respond to conflict, crisis, and humanitarian situations. Whether formal or informal, volunteerism’s contribution to the development and peacebuilding processes has always been crucial and fully recognized by the government and its partners. The contributions of volunteerism in South Sudan cut across all the 17 SDGs. UNFPA implemented a Deploying Midwives (DM) and Strengthening Midwifery Services Projects aimed at increasing access to professional midwifery and sexual reproductive health services for women and girls in South Sudan. From 2013 to 2021, a total of 42 UN Volunteer midwives (national and international) were deployed at Government health facilities across the country. The deployment of volunteer midwives was done at a critical juncture in South Sudan, immediately after South Sudan Independence when South Sudan only had 8 qualified midwives and when a long period of conflict had adversely affected the delivery of social services including maternal/sexual reproductive health services. This deployment resulted in improved provision of maternal and SRH services directly reaching about 1.5 million women with Antenatal Care, Skilled Birth Attendance, Post Natal Care and Family Planning services. The volunteer midwives were also instrumental in building the capacity of the national midwives through clinical mentoring and teaching at the Health Sciences Institutes. Volunteerism under this programme extended beyond clinical care. It fostered a culture of shared knowledge, community service, and resilience. The volunteer midwives brought diverse experiences and skills, creating a rich environment for learning and professional growth. Their commitment and dedication exemplified the spirit of volunteerism, demonstrating the powerful impact that volunteers can have on community health and well-being in challenging contexts. Other notable examples of contribution of volunteerism include the South Sudan Red Cross Society promotion of volunteerism as mean of critical service delivery countrywide. With its thousands of volunteers deployed across the country, the South Sudan Red Cross Society has contributed immensely to the implementation of the SDGs especially SDGs 2, 3, 5, SDG 6, 10, 13 and 17.In the education sector, the level of annual teacher recruitment has been severely affected by budgetary constraints preventing schools from recruiting permanent teachers and pushing them to fill gaps using volunteers and part-time staff funded by direct contributions from parents or through capitation grant. Data from the Ministry of General Education indicate that there are 10,697 volunteer teachers in the primary, 1,106 volunteer teachers in the Secondary and 10,154 volunteer teachers in the pre-primary education systems. Government commitment to reverse this trend is reiterated in the General Education Sector Plan (GESP) 2023–2027, which will support the recruitment of approximately 13,800 teachers over the next five years to address the shortages and giving special considerations to qualified volunteer teachers in the recruitment process. In 2022, South Sudan was the second largest host of UN volunteers in the World, after Columbia, with 598 UN Volunteers with extensive professional experience to support the implementation of the SDGs. The UN Volunteers served mostly in UN entities in the fields of health, engineering, aviation, transport and logistics, legal affairs, refugee protection, child protection, human rights, gender affairs, communications, and public information, among other areas (SDGs 4,5,16 &amp;17). With financial assistance from the UN Peacebuilding Fund; the Government of South Sudan, IOM, UNESCO, and the Community Empowerment for Progress Organization are working with community volunteers to transform youth from gang life to becoming agents of social change. This programme aims to empower members of the gang with technical vocational skills, mental health awareness, psychosocial support, and peacebuilding activities (SDG 8 &amp; 16). The peacebuilding initiative engaged youth in dialogue sessions on gender and in campaigns on activism related to security, governance, gender, and peacebuilding. More than 30,000 young men and women participated in community awareness events. They also took up voluntary roles in social initiatives helping vulnerable community members, including elderly people. South Sudan through the Ministry of Health launched the Boma Health Initiative (BHI) as a national strategy to improve access to health services. The BHI has been supported by UNICEF which is intended to harmonize the delivery of fragmented community health services which are largely supported by non-governmental organizations (NGOs). This strategy is implemented through the support of the community health volunteers (CHVs) who strengthen linkages between communities and primary health facilities. The Eve Organization which was founded in 2005 with the aim of contributing towards social change through promoting gender equity and equality, social justice, peace and security of women and girls. Since 2008 Eve organization has been raising awareness at the grassroots level on the implementation of the 1325 UNSCR. Eve organization community volunteers train chiefs, youth, women leaders to understand the 1325 UNSCR and the National Action Plan for the implementation of the 1325 UNSCR in South Sudan. However, there is insufficient policy and regulatory framework on volunteerism. South Sudan has enacted the South Sudan Red Cross Society Act (2012), the South Sudan Education Act (2012), the Revised National Development Strategy 2021–2024, and the National Health Policy 2016-2026. These key instruments provide a solid foundation for the volunteerism work but are not sufficient to fully address issues of volunteerism in the country. There is an urgent need to put in place a more enabling legal and policy environment for the promotion of volunteerism and providing the best working conditions for volunteers.  There are legal and policy instruments which are still on the floor of the Parliament for deliberations by the Transitional National Legislative Assembly. Among these are the South Sudan Youth Policy and Legal Aid Bill which may cater for volunteer work. In addition to policies and legislation, there is inadequate data on volunteerism in South Sudan. Recommendations  ▪ Expediate the enactment of the South Sudan Youth Policy, Women enterprise fund Bill, Legal Aid Bill and other key instruments to promote volunteerism and its integration in key sectors of the development. ▪ Expedite the enactment of the National Youth Service to further promote youth volunteerism. ▪ Integrate volunteerism into the next National Development Plan and key sectoral policies, plans and strategies. ▪ National Bureau of Statistics to provide a dataset for all volunteers in the country. ▪ Develop the national volunteerism policy and strategy. ▪ Develop and operationalize a national volunteer programme. ▪ Strengthening collaboration among Volunteerism Organizations, namely the United Nations Volunteers (UNV), South Sudan Red Cross, I am Peace Africa, Women 4Women, Voluntary Services Overseas, Banat Power Initiative and Eve Organization, will be important to address data and normative framework issues.  </t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2024/South%20Sudan%202024%20VNR%20Report.pdf</t>
   </si>
   <si>
     <t>Spain</t>
   </si>
   <si>
+    <t>SDG 5, SDG 8, SDG 16, SDG 17</t>
+  </si>
+  <si>
+    <t>Page number
+              47.00
+    Add exact paragraph
+              La doble jornada laboral de las mujeres contempla la suma de cargas relativas a tres aspectos: empleo, familia y hogar. Como puede observarse, el trabajo no remunerado en las mujeres es la principal ocupación de las mismas (un 26,5%, frente a un 14% en los hombres). Este trabajo no remunerado incluye el cuidado y educación de sus hijos/as o nietos/as, cocinar y realizar tareas domésticas, cuidado de familiares ancianos o con alguna discapacidad, hacer un curso o formación, actividades deportivas, culturales o de ocio, políticas o sindicales, actividades de voluntariado o caritativas.
+,   
+    Page number
+              194.00
+    Add exact paragraph
+              Destaca, por ejemplo, Andalucía con el proceso de diálogo social y participación ciudadana en la reciente elaboración del Pacto Económico y Social por el Impulso de Andalucía o el I Plan Estratégico Integral de Voluntariado y Participación Ciudadana en Andalucía, Horizonte 2026 que contempla como meta el fortalecimiento de la sociedad civil, la participación ciudadana, el voluntariado y la solidaridad en Andalucía.
+,   
+    Page number
+              225.00
+    Add exact paragraph
+              La reforma del Estatuto de los Trabajadores, nuestra legislación laboral fundamental establecida en 1980, para adecuarla a las demandas y realidades del siglo xxi. El mundo laboral está siendo objeto de transformaciones en el conjunto de sus actividades, productivas y no productivas. Como consecuencia, la protección que ofrecen los diferentes y dispersos estatutos jurídicos es, en muchos casos, insuficiente. En la hora de la transición ecológica, la digitalización, la globalización y el cambio demográfico, es ineludible adaptar el marco regulatorio de nuestro mercado laboral para  asegurar la rotección de todas las personas trabajadoras y mejorar sus condiciones laborales. Esta reforma garantizará un conjunto de derechos comunes para todos los tipos de trabajo, desde el trabajo por cuenta ajena o propia hasta otras actividades como el trabajo asociado, el trabajo de cuidados, el voluntariado o la cooperación.</t>
+  </si>
+  <si>
+    <t>https://hlpf.un.org/sites/default/files/vnrs/2024/VNR%202024%20Spain%20Report.pdf</t>
+  </si>
+  <si>
     <t>Page number
               35.00
     Add exact paragraph
               The autonomous communities and local authorities have a wide range of measures aimed at reducing poverty, inequality and social exclusion. However, similar to the central Government, many of these actions are framed within the COVID response. [...] Plans for volunteering and participation, as a mechanism for tackling inequality and social exclusion.
 ,   
     Page number
               105.00
     Add exact paragraph
               Cantabria – Promotion of education for social transformation by empowering the associative structure, volunteering and active participation of civil society through various grant schemes. [...] Castile and León – Grants to promote education for global citizenship by developing education and social awareness, volunteering and the active participation of society.
 ,   
     Page number
               144.00
     Add exact paragraph
               Contributions from the autonomous communities and local entities [...] Home volunteering programmes for elderly people and creating spaces, environments and networks for caring for people in vulnerable or isolated positions and/or who lack autonomy.
 ,   
     Page number
               285.00
     Add exact paragraph
               Promotion of the transformative role of an active, critical citizenship committed to social change by strengthening education for sustainable development and global citizenship, and promoting volunteerism in global affairs, providing sufficient resources, in line with the areas of action prioritized by the United Nations Educational, Scientific and Cultural Organization (UNESCO).
 ,   
     Page number
               326.00
     Add exact paragraph
               The institutional commitment that frames the definition of the 2030 Sustainable Development Strategy would not have been possible without the drive of multiple wide-ranging civil society groups and organizations. These organizations are key players in bringing global frameworks for action for sustainable development closer to the public and ensuring they relate to people’s concerns, increasing their knowledge and raising awareness to promote transformational behaviour in pursuit of sustainable development, as well as initiatives and practices such as volunteering, acting from the local to the global.</t>
   </si>
@@ -5213,271 +5235,252 @@
     <t>https://sustainabledevelopment.un.org/content/documents/279422021_VNR_Report_Spain.pdf</t>
   </si>
   <si>
     <t>Cross-cutting, SDG 10, SDG 11, SDG 17</t>
   </si>
   <si>
     <t>Page number
               19.00
     Add exact paragraph
               In an outstanding exercise of shared construction, on 9 April the Congress of Deputies hosted the most important event in this process, organized by thirteen networks and platforms, three nationwide trade unions, twenty-five civil society organizations and four university research institutes and study centres. Noteworthy among these organizations is the Third-Sector Platform, which includes Spain’s Volunteering Platform, the European Anti-Poverty Network in Spain, the Social Action NGO Platform, the Spanish Committee of Representatives of Persons with Disabilities, the Coordination Body for Non-Governmental Development Organizations, (NGDOs), the Platform for Children, the Spanish Red Cross, Caritas, and Spain’s National Organization of the Blind (ONCE).
 ,   
     Page number
               26.00
     Add exact paragraph
               For example, the Platform of the Third Sector is composed of 20 organizations and represents about 30,000 entities, of which 645,000 workers and 1,300,000 volunteers form part.
 ,   
     Page number
               165.00
     Add exact paragraph
               Measures implemented by the Community of Madrid: Volunteering Strategy of the Community of Madrid (2017-2021)</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/203295182018_VNR_Report_Spain_EN_ddghpbrgsp.pdf</t>
   </si>
   <si>
-    <t>SDG 5, SDG 8, SDG 16, SDG 17</t>
-[...20 lines deleted...]
-  <si>
     <t>Sri Lanka</t>
-  </si>
-[...40 lines deleted...]
-    <t>https://sustainabledevelopment.un.org/content/documents/19677FINAL_SriLankaVNR_Report_30Jun2018.pdf</t>
   </si>
   <si>
     <t>SDG 3, SDG 8, SDG 17</t>
   </si>
   <si>
     <t>Page number
               28.00
     Add exact paragraph
               Further, inputs from the consultations on “Volunteers as Key Contributors in Accelerating the 2030 Agenda” conducted by the United Nations Volunteers (UNV) were integrated into the VNR. The consultations included the state sector, corporate/private sector, Non-Government Organization
 (NGO)/CSO Sector, youth and tertiary education sector and selected agencies from the United Nations. The final inputs were also supported by the National Situation Analysis (NSA) on Volunteerism, and the Online Survey on Volunteerism conducted during the month of March 2022.
 ,   
     Page number
               30.00
     Add exact paragraph
               Stakeholders from various groups, including government (at different levels), private sector, CSOs, international development partners (multilateral and bilateral), volunteers and volunteer groups, youth, academia etc. were engaged for primary data collection via various thematic, national, and provincial level consultations.
 ,   
     Page number
               43.00
     Add exact paragraph
               Youth groups are another key stakeholder segment where engagement with the Government has been lacking and therefore the ownership of the SDGs and 2030 Agenda by the youth remain undefined17. Sri Lanka continues to have a strong volunteering background and is considered a key contributor to promote social inclusion. A key development in this area is the approval of the National Policy on Volunteerism (NPV) in August 2019, which was initially developed in 2014 through a collaboration
 between the Ministry of Social Empowerment and Primary Industries of Sri Lanka and United Nations Volunteers (UNV). This lays the groundwork for unlocking the potential of volunteerism as a key contributor to achieving the SDG targets and 2030 Agenda.
 ,   
     Page number
               120.00
     Add exact paragraph
               KFB composed entirely of volunteer youth works to bridge the gap in the supply chain by collecting
 surplus foods and providing them to people in need working closely with The Global Food Banking Network.
 ,   
     Page number
               122.00
     Add exact paragraph
               The National Youth Development Programme, ''Hope for Youth'' by the Ministry of Youth and Sports aims to reduce youth unemployment from the current 28% to 12%. The program is expected to address the challenges encountered by youth by actively engaging them in the development process of the country. In addition, the government has initiated the Community Police Service Program with the aim of obtaining the services of Youth as “Community Assistants (Voluntary)” at the GN division level. Accordingly, the Sri Lanka Police will issue them a volunteer identity card in addition to awarding a service certificate on “Community Leadership'' for the six-month participation in the programme. These initiatives are expected to contribute towards reducing the proportion of youth not in employment, education, or training (SDG Target 8.5).
 ,   
     Page number
               146.00
     Add exact paragraph
               In addition, volunteerism can play a crucial role in this regard to leverage expertise from the private sector and other stakeholder groups at the same time creating wider awareness for collective citizen participation to achieve the SDG targets.</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2022/VNR%202022%20Sri%20Lanka%20Report.pdf</t>
   </si>
   <si>
+    <t>SDG 4, SDG 5, SDG 8, SDG 11, SDG 16, Cross-cutting</t>
+  </si>
+  <si>
+    <t>Page number
+              19.00
+    Add exact paragraph
+              The Sri Lanka VNR process was a collaborative and inclusive process that included multi-stakeholder engagement – government, private sector, academia, development partners and CSOs including Volunteer Involving Organizations (VIOs).
+,   
+    Page number
+              28.00
+    Add exact paragraph
+              The government has realized that the volunteerism is an important cross-cutting aspect that contributes to all 17 of the SDGs. While separate National Policies may align with each of the separate Goals, a National Policy on Volunteerism would go a long way to support the achieving of all the goals in general, and is thus an essential requirement.
+,   
+    Page number
+              81.00
+    Add exact paragraph
+              It is equally important to develop linkages between universities and the private sector when designing courses to match skills demand of a globalized labour market. Including internship and volunteering programmes in schools and universities can also help in equipping students with job-relevant skills.
+,   
+    Page number
+              87.00
+    Add exact paragraph
+              Another instrumental way to enhance soft skills of young people would be encouraging volunteering and creating enabling conditions for volunteers as well as Volunteer Involving Organizations. In 2014, 8.6 million Sri Lankans volunteered at least once a year. That is equivalent to around 40% of the country’s able population, many of whom are in rural areas. 96% of surveyed young volunteers agree that volunteering has helped them develop their skills. On the ideas on ways to encourage more young people to volunteer, 57% agree that schools/universities/employers should allocate time for volunteering.
+,   
+    Page number
+              102.00
+    Add exact paragraph
+              Another good example of collective efforts to forge peace through a multi-stakeholder approach in Sri Lanka is the Peace Building Priority Plan (PPP) which recognizes the importance of strengthening the role of civil society and volunteerism in Peace Building. In 2016, the Prime Minister’s Office, the Secretariat for the Coordination of Reconciliation Mechanism (SCRM), the Ministry of National Policies and Economic Affairs, and the Ministry of National Co-existence, Dialogue and Official languages have partnered with the UNFPA, UNV, and UN WOMEN with the support of UN Peace Building Fund to empower women and youth to participate and engage in governance and decision-making processes and responses related to sustaining peace and security in Sri Lanka at all levels.
+,   
+    Page number
+              106.00
+    Add exact paragraph
+              Despite all these efforts, there are gaps in capacity building especially in the area of monitoring and evaluation, including data generation and analysis. There is a need to strengthen Sri Lanka’s capacities related to data generation, collection and effective analysis, all of which could be used for evidence-based policymaking and SDG reporting.176 The concept of volunteerism, especially among youth, is another important aspect for which capacity building can be considered, in light of the need for a collective effort from all citizens towards realizing SDGs.
+,   
+    Page number
+              108.00
+    Add exact paragraph
+              It has however been noted, based on past experience in working with the MDGs, that the active involvement of the private sector, academia, general public, and volunteers is inadequate, mainly due to lack of familiarity with goals and their specific targets. Encouraging private firms to adopt SDG’s to their CSR framework will allow the corporates to be directly involved; currently Standard Chartered Bank, Insee Cement and Dilmah have integrated SDG’s to their CSR framework.182 Further, general public and volunteers should play greater roles in achieving SDGs considering that volunteerism strengthens civic engagement, safeguards social inclusion, deepens solidarity, and solidifies ownership of development result</t>
+  </si>
+  <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/19677FINAL_SriLankaVNR_Report_30Jun2018.pdf</t>
+  </si>
+  <si>
     <t>State of Palestine</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/20024VNR2018PalestineNEWYORK.pdf</t>
   </si>
   <si>
     <t>Sudan</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://hlpf.un.org/sites/default/files/vnrs/2025/VNR%202025%20Sudan%20Report.pdf</t>
   </si>
   <si>
     <t>Page number
               11.00
     Add exact paragraph
               The NVR 2018 process is inclusive as it has engaged all national state- and non-state stakeholders: the line ministries and public institutions, the private sector, the parliament, the civil society and voluntary organizations, the community-based organizations, the non-governmental organizations, and the Sudanese people, especially youth and women.
 ,   
     Page number
               30.00
     Add exact paragraph
               Each sub-program includes a matrix showing the activities to be undertaken, and the estimated resources that are needed for implementation. The activities cover all stakeholders, especially engagement of the private sector, national voluntary organizations, community-based organizations and institutions of excellence.
 ,   
     Page number
               10.00
     Add exact paragraph
               The VNR 2018 process aims to raise the profile of Agenda 2030 and the SDGs in the country, especially among all stakeholders (government, the private sector, community-based organization, voluntary organizations, etc.) leaders, key officials, planners and policy makers.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/19424Sudan_Voluntary_National_Review_2018_1.pdf</t>
   </si>
   <si>
     <t>Page number
               29.00
     Add exact paragraph
               Unequal access: There are high disparities in education between the eighteen states in Sudan.
 Education is not inclusive. Disproportionate deprivations affect education of IDPs, refugee’s and
 returnees, children with disabilities, and nomadic children. Displaced children, who account for 50
 percent of the IDPs are vulnerable. IDPs schools are built on temporary buildings, most of the
 teachers are volunteers, and approximately half have not been trained as teachers. </t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2022/VNR%202022%20Sudan%20Report.pdf</t>
   </si>
   <si>
+    <t>Page number
+              13.00
+    Add exact paragraph
+               Takaya or communal kitchens is a deep-rooted community-driven approach, which was revived during the conflict. They assist the poor with food. Volunteers run the operation mainly from the neighborhood who buy food material, cook, prepare and distribute the meals for the needy without asking for identity or status. Takaya are funded by donations from Sudanese citizens including business people, Sudanese diaspora, and able community members. Recently some Takaya started to provide additional services like provision of life saving medicines, first aid emergency care, temporary accommodation, and water supply. In Khartoum state for example there are about 1123 units of various capacities, with 20,000 volunteers and benefiting about 3.3 million persons. The government, and international organization started to support the Takaya to deliver humanitarian aid to war affected population. </t>
+  </si>
+  <si>
+    <t>https://hlpf.un.org/sites/default/files/vnrs/2025/VNR%202025%20Sudan%20Report.pdf</t>
+  </si>
+  <si>
     <t>Suriname</t>
   </si>
   <si>
+    <t>https://hlpf.un.org/sites/default/files/vnrs/2025/VNR%202025%20Suriname%20Report.pdf</t>
+  </si>
+  <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2022/VNR%202022%20Suriname%20Report.pdf</t>
   </si>
   <si>
-    <t>https://hlpf.un.org/sites/default/files/vnrs/2025/VNR%202025%20Suriname%20Report.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>Sweden</t>
   </si>
   <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/16033Sweden.pdf</t>
+  </si>
+  <si>
     <t>https://sustainabledevelopment.un.org/content/documents/279582021_VNR_Report_Sweden.pdf</t>
   </si>
   <si>
-    <t>https://sustainabledevelopment.un.org/content/documents/16033Sweden.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>Switzerland</t>
   </si>
   <si>
+    <t>SDG 5</t>
+  </si>
+  <si>
+    <t>Page number
+              16.00
+    Add exact paragraph
+              8 Social cohesion and gender equality (SDGs 5, 10, and 16) • All sections of the population are able to participate in the life of society. Honorary positions and volunteer work are recognised and supported as pillars of our society.</t>
+  </si>
+  <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/10617Full%20Report%20HLPF%202016_Switzerland_EN%20fin.pdf</t>
+  </si>
+  <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/20152Country_Report_Switzerland_2018_web.pdf</t>
+  </si>
+  <si>
     <t>Page number
               5.00
     Add exact paragraph
               The collective and individual engagement of civil society, with the hard work of many volunteers for example, is a further important factor.</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2022/LB_2022_EN_090620_Link_final.pdf</t>
   </si>
   <si>
-    <t>SDG 5</t>
-[...13 lines deleted...]
-  <si>
     <t>Syrian Arab Republic</t>
   </si>
   <si>
+    <t>https://hlpf.un.org/sites/default/files/vnrs/2024/VNR%202024%20Syrian%20Republic%20Report.pdf</t>
+  </si>
+  <si>
     <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=2391&amp;menu=3170</t>
   </si>
   <si>
-    <t>https://hlpf.un.org/sites/default/files/vnrs/2024/VNR%202024%20Syrian%20Republic%20Report.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>Tajikistan</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2023/VNR%202023%20Tajikistan%20Report.pdf</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/16021Tajikistan.pdf</t>
   </si>
   <si>
     <t>Thailand</t>
+  </si>
+  <si>
+    <t>https://hlpf.un.org/sites/default/files/vnrs/2025/VNR%202025%20Thailand%20Report.pdf</t>
   </si>
   <si>
     <t>Cross-cutting, SDG 1, SDG 10, SDG 15, SDG 17, SDG 2, SDG 3, SDG 6, SDG 7, SDG 8</t>
   </si>
   <si>
     <t>Page number
               10.00
     Add exact paragraph
               The Government is aware of the profound impact of disasters on the poor. The 2nd National Disaster Prevention and Mitigation Plan, which aims to promote resilience and mitigate disaster impacts especially on the poor and the vulnerable, is currently being drafted. At present, up to 25,915 persons in disaster-prone villages nationwide have been trained in early warning and disaster management. They are called ‘Miss/Mister Early Warning’.Local volunteers have also been trained on crisis and disaster management in the efforts to build community resilience todisasters.
 ,   
     Page number
               14.00
     Add exact paragraph
               Thailand also provides health insurance for both documented and undocumented migrant workers including their dependents, along with a migrant health volunteer program. The migrant health volunteers are not only interpreters in health facilities but also provide health knowledge and help inform migrant communities on their rights and on hygiene and sanitation.
 ,   
     Page number
               27.00
     Add exact paragraph
               Today, Thailand has raised the capacity of 1,629 Local AdministrativeOrganizations to become completely self-reliant in managing energy in communities,with over 6,000 community energy volunteers delivering news and information fromthe Ministry of Energy with approximately at least 300 participants per community.
 ,   
     Page number
               59.00
     Add exact paragraph
               Thailand attaches great importance to mobilizing partnership fromdifferent sectors to support the country’s development scheme. At present, theGovernment has a mechanism in place which promotes the involvement and strengthens the work of social enterprises, civil society organizations and volunteers.
 ,   
@@ -5571,53 +5574,50 @@
 At the people level, the Cabinet recognized “Giving and Volunteerism” as a National Agenda in 2011 to promote volunteerism among the people as a key mechanism for SDG advancement. Currently, Thailand has 13.15 million formal and informal volunteers all over the country. This shows that ordinary Thai people are interested in helping to advance sustainable development in Thailand. In addition, civil society, academics, and private sector actors have also played an important part in supporting the volunteerism in Thailand. [...] The Friends from Thailand (FFT) initiative sends volunteers to CLMV countries and countries that have academic and economic cooperation with Thailand such as Bhutan, Sri Lanka, Timor-Leste, and certain African countries (Mozambique, Benin, and Lesotho). FFT helps these countries fight the COVID-19 pandemic through providing public awareness materials, support for medical frontline personnel, conducting lab research in Bhutan, and providing Thai experts in various sectors.
 ,   
     Page number
               73.00
     Add exact paragraph
               The Government should establish a formal mechanism to engage volunteers in the country’s SDGs implementation process, including problem solving, monitoring and evaluation, financial mobilization for sustainable development, as well as raising public awareness on the SDGs.
 ,   
     Page number
               75.00
     Add exact paragraph
               Sectors who participated in the VNR process included the following: 1. Civil society organisations and volunteer networks were consulted through networks previously-established under the Open-Ended Working Group for the SDGs, hosted by the Ministry of Foreign Affairs. The VNR process was informed by data and case studies contributed by: (1) the Volunteer Spirit Network; (2) the Graduate Volunteer Project under Songklanakharin University; (3) Handup Volunteer organization; and (4) the Volunteers for Society Foundation, among many others.[...]
 ,   
     Page number
               76.00
     Add exact paragraph
               Pages 76-77:
 1. Civil Society and Volunteer Networks: 1.1. Overall Views on Sustainable Development: Volunteers are a vital human resource in advancing sustainable development within the country. The promotion of the role of volunteerism serves to create committed and responsible citizens to further the country’s development, while volunteers comprise active citizens that can lay a role in resolving problems. The development of volunteers at all ages is both a target and a means to create a society with social responsibility. Volunteer work should be supported by the government and private sectors in order to institutionalise volunteerism as a tradition in Thailand. 1.2 Challenges: (1) While Thailand has many policies that help to support enabling mechanisms for volunteerism, the Government can play a larger role in supporting volunteers. This includes in coordinating the role of state agencies and local government authorities in coordinating the work of volunteers across the country in a systematic manner. Volunteerism should be promoted in line with the priorities of local communities and areas. Volunteers should also be further empowered to support Thailand’s advancement of the SDGs. (2) The COVID-19 pandemic has resulted in a reduction in the total number of volunteers, given the limitations for joint activities and economic impacts from the crisis. This has led to a shift to online volunteering. However, the existing mechanisms for online volunteering in Thailand are insufficient. (3) The structure, working processes, and regulations of government agencies can sometimes cause delays to projects or lack clarity in implementation. 1.3 Recommendations:  (1) The Government should accelerate the establishment of the National Volunteer Centre in order to set up a dedicated organisation for volunteering. This will allow the effective management of volunteering within the country, leading to improved implementation and raising the capacities of volunteers in a systematic manner in line with international standards. This organisation should be independent and flexible. (2) Thailand should introduce legislation that can support volunteer work, in order to support standardized volunteering and improve on welfare for volunteers. (3) The Government should support the establishment of volunteer centres at the tambon level to act as the central actor in coordinating volunteerism in normal times and in times of crisis. This will also support the participation of the population in resolving local problems sustainably. (4) Thailand should develop a masterplan on promoting the participation of the people and volunteers in advancing sustainable development. This should be developed in tandem with the system and tools to manage volunteerism including through the application of modern technology. (5) The Government should work together with the private sector in creating new forms of volunteering work, in order to respond to the needs of society, the business sector, and the people as a whole. (6) The country should promote research on raising the capacities and number of volunteers, and support the development of curricula and other means of creating more volunteers in education institutions across the country. This will lead to a more professional approach to learning on volunteerism.
 ,   
     Page number
               79.00
     Add exact paragraph
               Thailand has recorded significant progress in its advancement of the 2030 Agenda for Sustainable Development and the 17 Sustainable Development Goals, building on its extensive success in the achievement of the Millennium Development Goals. This has been achieved through the combined efforts and collaboration of the Government and all sectors within Thai society, including the private sector, civil society and volunteers, academia, and ordinary citizens.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/279482021_VNR_Report_Thailand.pdf</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://hlpf.un.org/sites/default/files/vnrs/2025/VNR%202025%20Thailand%20Report.pdf</t>
   </si>
   <si>
     <t>Timor-Leste</t>
   </si>
   <si>
     <t>SDG 3, SDG 4</t>
   </si>
   <si>
     <t>Page number
               112.00
     Add exact paragraph
               Therefore, keeping health services operational during the restrictions and continue reaching those needed, the role of volunteer organizations and volunteers in reaching remote communities and ensuring health services are not interrupted was important during Covid-19. This is something not only new during Covid-19, in fact Timor-Leste’s National Health Sector Strategic Plan 2011-2030 recognizes the engagement of volunteers into health promotion and behaviour change communication initiatives.
 ,   
     Page number
               113.00
     Add exact paragraph
               Good Practice 11: Volunteer health professionals bring vital medical care and Covid -19 vaccination to unreached areas of Timor-Leste The Saude ba Ema Hotu (SABEH, health for all) that provides medical consultation services directly to  communities in the most remote areas through a group of volunteer health care professionals comprising of General Doctors, nurses, midwifes, public health officers, and non-health persons who assist in the delivery of SABEH programmes for community development. In 2021, SABEH engaged 78 volunteers who provided free medical consultation to 7 remotes villages in 4 Municipalities across Timor-Leste, many of which have had no access to regular health services or mobile clinics. Having reached total number of 14,210 patients volunteers provided basic medical consultations, health promotion and prevention, Covid-19 awareness raising, prevention and vaccination, patient home visit and care, and Ante Natal Care programme. SABEH’s volunteers also supported the rollout of Covid-19 vaccinations, which included the administration of 10,458 doses of the Covid-19 vaccine and advocacy for vaccinations to the communities. In addition, SABEH also works with other non-health entities who are interested and willing to perform volunteer services for other social issues in remote communities.
 ,   
     Page number
               127.00
     Add exact paragraph
               With no buildings or students to start with, Kasian visited every household, identifying children between the ages of 2.5 and 4 years old to enroll in her preschools and persuading parents. She began teaching the children herself, giving them basic lessons on reading and writing, and eventually sought out volunteer teachers to help her.</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2023/VNR%202023%20Timor%20Leste%20Report.pdf</t>
@@ -5809,80 +5809,107 @@
     <t>Page number
               25.00
     Add exact paragraph
               People With Disability (PWD): The Fusi Alofa Association together with the Tuvalu Red Cross Society and volunteers assisted as necessary by the Health Department are the institutions that cater for the PWD. The group will further fall behind if they are denied development opportunities. Persons with disabilities living in the outer islands of Tuvalu feel particularly disadvantaged in regard to service provision. In particular they noted that most of the outer island schools do not cater for children with
 disabilities; assistive devices are generally not available; there is a lack of accessibility for people
 with mobility impairments due to poor road conditions and no ramps in public buildings. Persons with disabilities living on the outer islands have asked for equipment, tools for garden work and for housing support. On Funafuti persons with disabilities get together daily to study Braille, play, exercise and share their nourishment. They lack a place for boarding and live with families who bring them daily to a center rented by Fusi Alofa. One of the main difficulties PWDs experience to their full participation in the society is accessibility in terms of physical barriers such as transport or difficult buildings followed by a smaller number of cases of shame or stigma or communication difficulties3. A total of 466 people with disabilities (4.5 per cent of the population) were interviewed in the first study on people with disabilities in Tuvalu;
 ,   
     Page number
               44.00
     Add exact paragraph
               SDG 2: Zero Hunge: Tuvalu has made progress in reducing hunger and improving food security and nutrition. Donors support funding for infrastructure development in education, health, energy, agriculture, etc. The Taiwan Technical Mission dispatched by the Republic of China (Taiwan), has cooperated with the Agriculture Department since 2003. The current projects mainly focus on the production of vegetables and fruits. Demonstration farms have been set up on the main island of Tuvalu and the outer islands, and the cultivation area and crop yield have been continuously expanded. It also assists in holding vegetable and fruit markets. In addition to crop production, it has also worked with the public health department to promote a balanced diet in recent years. The R.O.C.(Taiwan) government has also sent teaching, environment, and information volunteers to assist in school teaching, environmental hygiene, and hospital information system maintenance. Many activities contribute to this such as the Live and Learned project, which focus on promoting household gardening. Live and Learn (LL) Environmental Education is an International NGO base in Melbourne, Australia. There are 12 Offices of LL with 10 in the Pacific and 2 in South East Asia. LL Tuvalu was established in April 2019. There are about 4 main thematic areas for LL which includes: climate change; women in empowerment; livelihood; and water, sanitation and hygiene.
 ,   
     Page number
               60.00
     Add exact paragraph
               The Faka-Laafiga Network then seeks to complement the work of Government service providers by coordinating them with the NGO members and volunteers of the network, who are being trained to be first responders, case workers, and counsellors. Additional contributions to counter domestic violence came from Pacific Women Shaping Pacific Development, which trained 20 volunteer counsellors and mentored on self-care and basic counselling skills including for gender-based violence. More sexual and reproductive health services are available in rural and remote areas with an expansion of outreach clinics by the Tuvalu Family Health Association (TuFHA) including through peer volunteers. Tuvaluans in outer islands learn about TuFHA’s services and outreach schedules through radio broadcasts.
 TuFHA is also a member of the Faka-Laafiga Network and the Tuvalu National Advisory Committee for Children’s Rights, which successfully pushed for legislative amendment repealing corporal punishment in schools in 2017.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=2947&amp;menu=3170</t>
   </si>
   <si>
     <t>Uganda</t>
   </si>
   <si>
+    <t>https://hlpf.un.org/sites/default/files/vnrs/2024/VNR%202024%20Uganda%20Report_1.pdf</t>
+  </si>
+  <si>
     <t>SDG 17, SDG 4, SDG 6</t>
   </si>
   <si>
     <t>Page number
               16.00
     Add exact paragraph
               Through the concerted efforts of volunteers, Government, civil society, the private sector and the United Nations, Uganda is seeking to strengthen people’s ownership of the 2030 Agenda.
 ,   
     Page number
               33.00
     Add exact paragraph
               Early childhood enrolment can be significantly enhanced if Community-based Early Childhood Development centres, normally managed by untrained volunteers, are supported in terms of state funding, the provision of equipment and learning aids, and basic services such as clean water and toilet facilities.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=2295&amp;menu=3170</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/10689Uganda%20Review%20Report_CDs1.pdf</t>
   </si>
   <si>
-    <t>https://hlpf.un.org/sites/default/files/vnrs/2024/VNR%202024%20Uganda%20Report_1.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>Ukraine</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=1699&amp;menu=3170</t>
   </si>
   <si>
     <t>United Arab Emirates</t>
+  </si>
+  <si>
+    <t>Cross-cutting, SDG 14, SDG 16, SDG 2</t>
+  </si>
+  <si>
+    <t>Page number
+              44.00
+    Add exact paragraph
+              Examples of initiatives under the pillar ‘Happiness and Positivity as a Lifestyle’: [...] Engaging volunteers through the Friends of Happiness platform under the NPHP
+,   
+    Page number
+              52.00
+    Add exact paragraph
+              The UAE Food Bank collaborates with local authorities as well as local and international charity organizations to introduce a comprehensive ecosystem aimed at improving the efficiency of food storage, packaging and distribution. It partners with food producers such as hotels, restaurants, supermarkets and farms to store and package excess fresh food effectively. It then works with volunteers and partners to distribute the well-packaged food within and outside of the UAE.
+,   
+    Page number
+              102.00
+    Add exact paragraph
+              A Coastal Oil Spill Cleanup Guide was developed in 2017, which aims to help decision makers, field teams and volunteers to respond quickly to beach pollution and make the right decisions
+,   
+    Page number
+              50.00
+    Add exact paragraph
+              The government works to stimulate and support the participation of the public and private sectors, civil society organizations and individuals to contribute to the social development by supporting volunteerism and encouraging the establishment of civil society associations and institutions of public interest. The number of such associations increased from 115 in 2004 to 175 at the end of 2017. They comprise organizations such as the Red Crescent Authority and registered associations of local governments (Zayed bin Sultan Al Nahayan Charitable and Humanitarian Foundation, Khalifa bin Zayed Al Nahyan Foundation, Mohammed bin Rashid Al Maktoum Humanitarian and Charity Establishment, Al Maktoum Charity Foundation and other associations). These associations and institutions play a broad developmental role in addition to their active contribution in the field of social and humanitarian care by providing in-kind and monetary assistance to families. The activities of the humanitarian associations extend beyond the UAE. In order to strengthen the status of volunteering, a law is being adopted which aims to enhance the social status of voluntary work as a humanitarian act.</t>
+  </si>
+  <si>
+    <t>https://sdgs.un.org/sites/default/files/documents/20161UAE_SDGs_Report_Full_English.pdf</t>
   </si>
   <si>
     <t>SDG 3, SDG 4, SDG 9</t>
   </si>
   <si>
     <t>Page number
               49.00
     Add exact paragraph
               Youth and COVID-19 Response: Since the emergence of COVID-19, healthcare systems called for volunteers, and in response, the FYA launched initiatives to include Emirati youth in supporting the efforts to combat the virus by providing a free course on the basics of prevention against pandemics, aligning with SDG 3 - Good Health and Wellbeing. As a precautionary measure, the UAE’s Ministry of Education (MoE) implemented distance learning for students in schools and higher education institutions. To transition effectively to distance learning, the MoE conducted remote professional training for nearly 35,000 of its teachers and administrators. It also offered free satellite broadband services for students in areas where the internet was unavailable (SDGs 4 and 9).
 ,   
     Page number
               58.00
     Add exact paragraph
               UAE Volunteers Campaign – Leveraging volunteerism for community response: The community’s response to the UAE Volunteers Campaign has amply demonstrated the eagerness of those who freely volunteer their time and expertise to serve the country in times of crisis with a spirited expression of loyalty, awareness and a social commitment to helping others in times of need. The UAE Volunteers campaign was a joint community response spearheaded by Emirates Foundation. It leveraged volunteerism to fight the pandemic and enable the UAE to be a world leader in gauging the spread of COVID-19. Launched by the Higher National Committee for Regulating Volunteering during crisis, and hosted on volunteers.ae27, the Emirates Foundation operated platform in collaboration with the Ministry of Community Development, the campaign harnessed the community’s desire to ‘give back’ and protect the most vulnerable.
 The campaign attracted more than 65,000 registered volunteers and over 11,000 skill-based volunteers from 165+ nationalities – and provided over 600 opportunities open to all citizens and residents of various ages and skill-sets. Immense progress has been made in field volunteering during the pandemic, as the Foundation’s Takatof and Sanid platforms proudly supported the UAE’s frontline heroes, making every effort in the field in their response to the repercussions of COVID-19, particularly in population mobility and border control points, official quarantine facilities and aiding in public and private building sterilisation efforts. The platforms assembled more than 25,000 registered volunteers of which 8,000+ were skill-based volunteers They represented 140+ nationalities, volunteered in 250+ field opportunities and 60+ virtual opportunities, and also supported other important facilities, including Humanitarian City, the Sinopharm vaccine trials at ADNEC, and related anti-COVID projects across the Emirates.
 Emirates Foundation has also introduced a number of virtual initiatives offering uplifting opportunities for ‘remote’ volunteering that have a positive impact and enable our volunteers to fully engage with communities, albeit at a distance. The ‘Live from Home’ project was designed and introduced in the early phase of the pandemic with the purpose of encouraging households to pursue a healthy indoor lifestyle in the event of possible lockdowns through webinars and inspirational talks in subjects as diverse as music and the performing arts, literature and language, health, COVID-19 awareness, and self-improvement. The platform received over 4,000 views and carried out more than 60 virtual sessions.
 During COVID-19, mental health issues were brought to the forefront of our thinking due to the pressures and stresses of lockdowns, curfews and restrictions on mobility. In order to help those in need of emotional support, Jusoor platform was created to help protect the mental health of individuals and societies across the UAE in light of the risks and possible repercussions of the pandemic, by promoting mental wellbeing. The platform attracted 500+ views and carried out more than 20 virtual sessions with an experienced team of mental health experts, creating a living online community where people share their stories and experiences in complete privacy, and work together to generate a resilient community.
 ,   
     Page number
               59.00
     Add exact paragraph
               [...], aiming to elevate mental health in the community, a Mental Support Line was launched to provide mental support to individuals via a group of trained volunteers including psychologists and mental health professionals. The service is provided in a safe and confidential experience via phone to help the community cope with mental challenges resulting from the ongoing COVID-19 pandemic.
 The line has since become a legacy project and still runs till today addressing various social issues callers may have.
 Consequently, in collaboration with the Ministry of Community Development and in cooperation with the International Association for Volunteer Effort, Emirates Foundation organized the first-of-its-kind ‘Virtual Ideathon’ where NGOs and volunteering organizations from around the world competed to develop sustainable and impactful solutions to key challenges of volunteering during the COVID-19 pandemic. Out of 22 teams from 20 countries, two winning organizations got awarded a grant with the amount of US$ 25,000 to allow the implementation of their idea in the community.
 ,   
@@ -5893,77 +5920,50 @@
 • The Volunteer Department of the UAE Red Crescent Authority attracts volunteers and engages their efforts in realizing SDGs. Volunteers engage in activities that support communities in different development segments, including schools, culture, and economic development.
 • The Emirates Voluntary Academy in Abu Dhabi28 embodies the UAE’s commitment to integrating the volunteerism culture in its major institutions. As a flagship project of the Emirate Volunteer Conference and the Gulf Volunteer Forum, the Emirate Voluntary Academy qualifies local cadres with the help of public, private, and NGO institutions.
 • The Dubai Volunteering Center (DVC)29 is a project pioneered by the Community Development Authority. Through the DVC, both individuals and organizations can register as volunteers for the many events organized by the center under the Volunteers Affairs section.
 • The Sharjah Volunteer Center30, through its e-platform, recruit and manage members whilst improving volunteering skills through workshops that seek to improve the impact of volunteering work.
 ,   
     Page number
               109.00
     Add exact paragraph
               The report focused on seven main pillars, including; Strengthening Economic and Business Growth, the National Disinfection Program and Safe Distancing Rules, Exceptional Rules and Regulations, Strengthening Food Security Strategy, Scientific Research and Innovations, UAE’s Humanitarian Initiatives, UAE Volunteers, and Return to Normalcy.
 ,   
     Page number
               186.00
     Add exact paragraph
               The Ministry of Community Development issued a law regulating volunteer work aimed at spreading,
 encouraging and strengthening the culture of volunteer work and raising awareness of its importance. The number of volunteers during the pandemic reached more than 20,000 volunteers, including 6,738 specialised volunteers from 134 nationalities with 154 volunteering opportunities.
 ,   
     Page number
               187.00
     Add exact paragraph
               We are your family’: An interactive community initiative that urges all members of society, including volunteers registered through the national volunteering platform ‘Volunteers.ae’, to communicate with 15,000 senior citizens throughout the year, through periodic visits and phone calls. Which confirms the consolidation of social relations, and the highest meanings of tolerance and humanity.</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2022/VNR%202022%20UAE%20Report.pdf</t>
   </si>
   <si>
-    <t>Cross-cutting, SDG 14, SDG 16, SDG 2</t>
-[...25 lines deleted...]
-  <si>
     <t>United Kingdom of Great Britain and Northern Ireland</t>
   </si>
   <si>
     <t>SDG 3, SDG 4, SDG 6, SDG 8, SDG 10, SDG 11, SDG 14, SDG 17, Cross-cutting</t>
   </si>
   <si>
     <t>Page number
               13.00
     Add exact paragraph
               The UK government’s vision, as articulated in the Civil Society Strategy (2018), is for people from all backgrounds and of all ages to be able to thrive, connect with each other, and give back to their communities – building an integrated society that works for everyone, in which people have a sense of control over their future and that of their community. The UK remains at or near the top of the global league tables for philanthropy and volunteering, with people in the UK giving more to charitable causes than any other country in Europe,6 and the majority of the population volunteering, in some way, over the course of a year. In 2017-18, 64% of people in England took part in a volunteering activity at least once.7 Volunteers are also making a significant contribution to the UK’s international development programmes overseas, for example, through the UK aid-funded International Citizen Service programme. 
 ,   
     Page number
               36.00
     Add exact paragraph
               Wales: Activity snapshot: Fusion is a programme that concentrates on helping Welsh communities experiencing economic disadvantage. These communities traditionally face barriers in accessing culture and heritage, and the benefits they can bring. Between 2015 and 2017, over 5,000 people took part in Fusion activities, working with local authorities, heritage sites, theatres, schools, museums, archives and libraries among others to help over 100 people gain a qualification, create over 300 volunteering opportunities and support more than 1,500 pupils in doing better at school. 
 ,   
     Page number
               64.00
     Add exact paragraph
               England: Business in the Community Business Class brings together businesses and schools strategic partnerships. Over the past ten years, almost 29,000 business volunteers from over 1000 businesses have reached over 277,000 young people. Businesses and schools have worked together on employability and enterprise, supporting school leaders, curriculum projects and wider community issues.
 ,   
     Page number
               67.00
     Add exact paragraph
               Scotland: #iwill: A UK-wide campaign to encourage and empower young people to make a difference to their community and to causes they care about through volunteering, fundraising, campaigning and mentoring. 
@@ -5986,136 +5986,136 @@
     Page number
               143.00
     Add exact paragraph
               Volunteering Wales is a new digital volunteering platform, hosted by the Wales Council for Voluntary Action. It allows volunteers to find opportunities and log their hours and skills gained from volunteering. More than 3,000 organisations are already using the platform. 
 ,   
     Page number
               176.00
     Add exact paragraph
               Ulster Wildlife delivers the Sea Deep project, a conservation initiative focussed on endangered sharks, skates and rays around Northern Ireland. From tagging sharks at sea to surveying for their egg cases on the shore, Sea Deep is training and equipping volunteers to collect much-needed data on local species to inform conservation and management measures. 
 ,   
     Page number
               199.00
     Add exact paragraph
               The Heritage Lottery funded Wales for Peace project brought together partners from the third sector, higher education and grassroots community groups to explore how Wales has contributed to peace in the 100 years since World War One to encourage action on peace. During the project, 500 volunteers have uncovered hidden histories of peace to inspire future generations, and hundreds of thousands visits exhibitions and events. 
 ,   
     Page number
               204.00
     Add exact paragraph
               The UK public more broadly is also contributing to achieve the Goals domestically and internationally: people are generously donating their money and their time to the causes they care about and initiatives such as UK Aid Match and employer-supported volunteering.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=1185&amp;menu=3170</t>
   </si>
   <si>
     <t>United Republic of Tanzania</t>
+  </si>
+  <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/23429VNR_Report_Tanzania_2019_FINAL.pdf</t>
   </si>
   <si>
     <t>Page number
               12.00
     Add exact paragraph
               Voluntary National Review (VNR) in Tanzania had been conducted in a participatory and inclusive manner. The process involved a range of stakeholders including Government departments and agencies, UN agencies, civil society organizations, the private sector, the Union Parliament, the Zanzibar House of Representatives, human rights institutions, volunteers and the media.  /.../
 Volunteers contributed to the implementation progress, identifying gaps, and formulating strategies for sustainable development. </t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2023/VNR%202023%20Tanzania%20Report.pdf</t>
   </si>
   <si>
-    <t>https://sustainabledevelopment.un.org/content/documents/23429VNR_Report_Tanzania_2019_FINAL.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>Uruguay</t>
   </si>
   <si>
     <t>Page number
               48.00
     Add exact paragraph
               Our guiding principle is subsidiarity, which implies that public intervention is more responsive and efficient when performed by the actors closest to the stakeholders. This implies a strong commitment to decentralization, delegation, partnership between public actors (e.g. between municipalities) and cooperation with voluntary organizations.
 ,   
     Page number
               498.00
     Add exact paragraph
               Supplementary indicator 16.7.2: Percentage of participation of young people (12–29 years of age) in different activities, for 2018 [...] Charitable or voluntary organizations: Men 31.04. Women 33.40.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/283682021_VNR_Report_Uruguay.pdf</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/15781Uruguay2.pdf</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/20323203232018_Informe_Nacional_Voluntario_Uruguay_ODS_1.pdf</t>
   </si>
   <si>
     <t>SDG 5, SDG 8, SDG 11, SDG 16, SDG 17</t>
   </si>
   <si>
     <t>Page number
               293.00
     Add exact paragraph
               Supplementary Indicator 16.7.2: Percentage of participation of young people (aged 12-29) in different activities, year 2018: Charitable or voluntary organisations, Male 31.04%; Female 33.40%.</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2022/VNR%202022%20Uruguay%20Report.pdf</t>
   </si>
   <si>
     <t>Uzbekistan</t>
   </si>
   <si>
+    <t>Page number
+              188.00
+    Add exact paragraph
+              So far people-centered response by the Government have received a positive feedback from the population. The Government was publishing regular data on the COVID-19 outbreak and conducting a commendable state public awareness campaign about risks, supporting a strong policy response. It included providing hourly updates, debunking rumors and false information through official social media channels. Interaction with citizens through official communication channels and community institutions played a critical role in the response process. There were joint efforts of citizens and government to reduce transmission of infection and enhance recovery. Volunteer groups of citizens joined the law-enforcement agencies to provide logistics support and care for vulnerable households. The government secured supporting religious and community leaders to help ensure policy physical distance, as well as to support the detection process and detection of diseases.</t>
+  </si>
+  <si>
+    <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=2180&amp;menu=3170</t>
+  </si>
+  <si>
     <t>SDG 8, SDG 10, SDG 17</t>
   </si>
   <si>
     <t>Page number
               15.00
     Add exact paragraph
               A new system has been introduced, aimed at ensuring employment of young people and solving their problems – the "Youth Notebook" and "Youth Programs". The single electronic platform "yoshlardaftari.uz" has been launched, which makes it possible to digitalize the system, ensure transparency of benefits provided to young people, and monitor on-the ground work (SDG 8). It should be noted that, in order to consistently increase employment and real incomes of the population, "Monomarkaz" LLC was created, which provides services to the unemployed population. To date, there are 14 "Ishga Marhamat" mono-centers, 30 vocational training centers, 11 short-term vocational training courses and 136 vocational training centers for Sports was established on the basis of the Agency and the Ministry of Sports the mahalla population in the regions, which is the result of reforms in this area (SDG 8). Volunteering has been further developed with the adoption of the new Law "On Amendments and Additions to the Law of the Republic of Uzbekistan "On Volunteering". Some notable changes include the involvement of volunteers in the Ministry of Justice, the cooperation between volunteers and state bodies, and the inclusion of volunteers in public councils at each state agency. In general, as a result of the implementation of the Action Strategy, radical structural and institutional transformations have taken place in Uzbekistan.
 ,   
     Page number
               20.00
     Add exact paragraph
               In the period of 2016-2020, the cash flow of non-governmental and nonprofit organizations increased by more than 12 times. In addition, citizens volunteered in activities to achieve the most important SDGs for them. Thus, volunteering was almost ubiquitous with a rate of 92% among the population in 2020- 2021. Most volunteer work is done by helping friends and neighbors and participating in a government program or campaign. In general, there is an active process of efficient development of civil society, the functioning of which requires further improvement of the legislative and legal framework.</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2023/VNR%202023%20Uzbekistan%20Report.pdf</t>
   </si>
   <si>
-    <t>Page number
-[...7 lines deleted...]
-  <si>
     <t>Vanuatu</t>
   </si>
   <si>
+    <t>https://hlpf.un.org/sites/default/files/vnrs/2024/VNR%202024%20Vanuatu%20Report.pdf</t>
+  </si>
+  <si>
     <t>https://sustainabledevelopment.un.org/content/documents/23336Republic_of_Vanuatu_VNR_2019.pdf</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://hlpf.un.org/sites/default/files/vnrs/2024/VNR%202024%20Vanuatu%20Report.pdf</t>
   </si>
   <si>
     <t>Venezuela</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/10527Venezuela-%20PNV%20DEFINITIVO%20JUNIO%202016%20%20DEFINITIVO%2017062016%20(1).pdf</t>
   </si>
   <si>
     <t>Viet Nam</t>
   </si>
   <si>
     <t>Page number
               74.00
     Add exact paragraph
               To date, the alliance has cooperated with nearly 20 cruise companies, local and international businesses as well as NGOs. It has mobilized more than USD 210,000 from private businesses for awareness raising and community development in Hai Phong city and Quang Ninh province. It set up three large-scale clean-up programmes of coastline with more than 300 volunteers, collecting nearly four tonnes of waste along 4km of coastline of islands in Ha Long Bay. With more than 60 per-cent of collected waste polystyrene, the alliance has engaged Ha Long People’s Committee to issue a decision on banning this material in Ha Long Bay and and worked with Hai Phong People’s Committee on alternatives to polystyrene</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/19967VNR_of_Viet_Nam.pdf</t>
   </si>
   <si>
     <t>Yemen</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2024/VNR%202024%20Yemen%20Report.pdf</t>
   </si>
@@ -6128,71 +6128,71 @@
     Add exact paragraph
               CSOs, including the youth, were actively involved in the SDG awareness campaigns. In this respect, CSOs identified SDG targets that related to their mandate and contributed in raising awareness for specific SDGs. For instance, the Alliance for Accountability Advocates Zambia, in partnership with UN agencies in Zambia particularly United Nations Volunteers, United Nations Fund for Population Activities and United Nations Development Programme organised a National Youth Conference under the theme "Engaging the Youth in Monitoring and Accountability of the Sustainable Development Goals-SDGs for a Sustainable Zambia”. The conference attracted over 200 youth from all the 10 provinces.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=1695&amp;menu=3170</t>
   </si>
   <si>
     <t>Page number
               6.00
     Add exact paragraph
               To enhance health service delivery and improve the client-to-health personnel ratio, in 2021 the Government recruited over 11,000 additional health personnel to complement the already existing numbers in the sector. In line with the Community Health Strategy of 2017, the Government has continued to increase access to quality health services through the introduction of the Volunteer cadre known as Community Welfare Assistants Committees. Arising from this measure, it is expected that the client-to-health personnel ratio will respectively reduce to: 3,500 from 6,750 persons per doctor; 3,000 from 4,600 persons per clinical officer; and 500 from 750 persons per nurse/midwife, in 2026 compared to 2020, respectively.
 ,   
     Page number
               114.00
     Add exact paragraph
               VOLUNTEERS WORKING IN VARIOUS SECTORS CONTRIBUTING TO THE ACHIEVEMENT OF THE SDGS By UNITED NATIONS VOLUNTEERS AND MINISTRY OF COMMUNITY DEVELOPMENT AND SOCIAL SERVICES
 Service delivery in Zambia has mainly been supported with the help of Volunteers in various sectors. For instance, in the Ministry of Health (MoH) it has been found to be essential to ensure effective and efficient community health service delivery through frontline health workers in the formal setting who collaborate with the informal setting of voluntary support. The engagement of volunteers in the sector resulted in the MoH coming up with the Community Health Strategy (CHS). The CHS is laid out to strengthen the operationality and functionality of their relationships and facilitate quality and sufficient community healthcare thereby contributing to Goal 3 on Good Health and Well-being. In a study conducted on the Volunteers’ contributions to the achievement of the SDGs in Zambia, the findings indicated that Volunteers’ contributions have a bearing across all the 17 SDGs in different sectors. The Volunteers also exist in most government ministries and civil society organisations (CSOs), assisting in service delivery. There is, however, a limitation to ascertain or quantify the actual Volunteer contributions in the absence of in-depth studies and the lack of documentation in local voluntary CSOs. The World Health Organisation recognises poverty as one of the social determinants of health, and the Volunteers who work on social welfare and support Social Cash Transfer (SCT) implementation through the Ministry of Community Development and Social Services (MCDSS) and primary healthcare programmes under the health sector, are not only contributing to SDG 1 but to SGD 3 as well. In the health sector for instance, it has been long appreciated that the scarcity in human resources of health workers experienced at every service delivery level, including at community outreach interventions, poses a challenge requiring concerted efforts through community engagement. The MoH has recognised the shortages of human resources in service delivery of quality healthcare being critical to the provision of services. The Volunteer cadre known as Community Welfare Assistants Committees (CWACs) under the MCDSS are involved in many programmes, among them community case management and the 1st 1,000 Days under the SCT, piloted in selected districts. The 1st 1,000 Days is a nutrition programme meant to support parents/families as they embark on the journey of raising their children. The contributions made by the Volunteers under the SCT and social welfare and health-related programmes have been immense with about 90,006 Volunteers working under health and 87,750 volunteers for the various programmes under MCDSS. The SCT was initially implemented on a pilot basis in Kalomo District in August 2003. Twenty years down the line, the programme has spread to 116 districts with over 1 million beneficiaries. The increase in beneficiaries exerted pressure on the public service workers who were implementing, but CWACs have been filling the gap as Volunteers.</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2023/VNR%202023%20Zambia%20Report.pdf</t>
   </si>
   <si>
     <t>Zimbabwe</t>
   </si>
   <si>
+    <t>SDG 8, SDG 17</t>
+  </si>
+  <si>
+    <t>Page number
+              118.00
+    Add exact paragraph
+              Zimbabwe is dedicated to SDG 17 through global partnerships involving government, communities, developmental partners, private sector, civil society, volunteers and other stakeholders. The whole of society approach adopted by the government of Zimbabwe is an attempt to foster inclusive partnerships and promote an all stakeholder approach to development. This approach aims to mobilize resources, share knowledge, and promote technology transfer for sustainable development. Volunteerism is vital for community mobilization and crisis support. The country seeks to foster partnerships for accelerated progress in achieving SDGs.   
+,   
+    Page number
+              121.00
+    Add exact paragraph
+               National Volunteering Programme: Implementation of legal and policy instruments, such us the National Volunteer Strategy 2021-2025 and the National Youth Policy, to standardize and promote volunteerism’s role in SDGs achievement. </t>
+  </si>
+  <si>
+    <t>https://hlpf.un.org/sites/default/files/vnrs/2024/VNR%202024%20Zimbabwe%20Report.pdf</t>
+  </si>
+  <si>
     <t>https://sustainabledevelopment.un.org/content/documents/279562021_VNR_Report_Zimbabwe.pdf</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/15866Zimbabwe.pdf</t>
-  </si>
-[...15 lines deleted...]
-    <t>https://hlpf.un.org/sites/default/files/vnrs/2024/VNR%202024%20Zimbabwe%20Report.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -6666,74 +6666,74 @@
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="1" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="1">
         <v>2019</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="1" t="s">
         <v>24</v>
       </c>
       <c r="B8" s="1">
-        <v>2022</v>
+        <v>2018</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E8" s="1" t="s">
         <v>25</v>
       </c>
       <c r="F8" s="1" t="s">
         <v>26</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="1" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="1">
-        <v>2018</v>
+        <v>2022</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E9" s="1" t="s">
         <v>28</v>
       </c>
       <c r="F9" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B10" s="1">
         <v>2021</v>
       </c>
       <c r="C10" s="1" t="s">
@@ -6836,425 +6836,425 @@
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="1" t="s">
         <v>37</v>
       </c>
       <c r="B15" s="1">
         <v>2017</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="1" t="s">
         <v>45</v>
       </c>
       <c r="B16" s="1">
-        <v>2020</v>
+        <v>2018</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E16" s="1"/>
       <c r="F16" s="1"/>
       <c r="G16" s="1" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="1" t="s">
         <v>45</v>
       </c>
       <c r="B17" s="1">
-        <v>2018</v>
+        <v>2024</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-      <c r="F17" s="1"/>
+        <v>7</v>
+      </c>
+      <c r="E17" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="F17" s="1" t="s">
+        <v>48</v>
+      </c>
       <c r="G17" s="1" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="1" t="s">
         <v>45</v>
       </c>
       <c r="B18" s="1">
-        <v>2024</v>
+        <v>2020</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>7</v>
-[...6 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="E18" s="1"/>
+      <c r="F18" s="1"/>
       <c r="G18" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="1" t="s">
         <v>51</v>
       </c>
       <c r="B19" s="1">
         <v>2018</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E19" s="1" t="s">
         <v>52</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>53</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="1" t="s">
         <v>55</v>
       </c>
       <c r="B20" s="1">
-        <v>2020</v>
+        <v>2024</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E20" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>57</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="1" t="s">
         <v>55</v>
       </c>
       <c r="B21" s="1">
-        <v>2024</v>
+        <v>2020</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E21" s="1" t="s">
         <v>59</v>
       </c>
       <c r="F21" s="1" t="s">
         <v>60</v>
       </c>
       <c r="G21" s="1" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="1" t="s">
         <v>62</v>
       </c>
       <c r="B22" s="1">
-        <v>2021</v>
+        <v>2019</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-      <c r="F22" s="1"/>
+        <v>7</v>
+      </c>
+      <c r="E22" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="F22" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="G22" s="1" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="1" t="s">
         <v>62</v>
       </c>
       <c r="B23" s="1">
-        <v>2019</v>
+        <v>2017</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>7</v>
-[...6 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="E23" s="1"/>
+      <c r="F23" s="1"/>
       <c r="G23" s="1" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="1" t="s">
         <v>62</v>
       </c>
       <c r="B24" s="1">
-        <v>2017</v>
+        <v>2024</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-      <c r="F24" s="1"/>
+        <v>7</v>
+      </c>
+      <c r="E24" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="F24" s="1" t="s">
+        <v>68</v>
+      </c>
       <c r="G24" s="1" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="1" t="s">
         <v>62</v>
       </c>
       <c r="B25" s="1">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>7</v>
-[...6 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="E25" s="1"/>
+      <c r="F25" s="1"/>
       <c r="G25" s="1" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="1" t="s">
         <v>71</v>
       </c>
       <c r="B26" s="1">
         <v>2018</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E26" s="1"/>
       <c r="F26" s="1"/>
       <c r="G26" s="1" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="1" t="s">
         <v>73</v>
       </c>
       <c r="B27" s="1">
-        <v>2023</v>
+        <v>2018</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E27" s="1" t="s">
         <v>74</v>
       </c>
       <c r="F27" s="1" t="s">
         <v>75</v>
       </c>
       <c r="G27" s="1" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="1" t="s">
         <v>73</v>
       </c>
       <c r="B28" s="1">
-        <v>2018</v>
+        <v>2023</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E28" s="1" t="s">
         <v>77</v>
       </c>
       <c r="F28" s="1" t="s">
         <v>78</v>
       </c>
       <c r="G28" s="1" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="1" t="s">
         <v>80</v>
       </c>
       <c r="B29" s="1">
-        <v>2020</v>
+        <v>2017</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="E29" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E29" s="1"/>
+      <c r="F29" s="1"/>
+      <c r="G29" s="1" t="s">
         <v>81</v>
-      </c>
-[...4 lines deleted...]
-        <v>83</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="1" t="s">
         <v>80</v>
       </c>
       <c r="B30" s="1">
-        <v>2017</v>
+        <v>2025</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="E30" s="1"/>
-      <c r="F30" s="1"/>
+      <c r="F30" s="1" t="s">
+        <v>82</v>
+      </c>
       <c r="G30" s="1" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="1" t="s">
         <v>80</v>
       </c>
       <c r="B31" s="1">
-        <v>2025</v>
+        <v>2020</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="E31" s="1"/>
+      <c r="E31" s="1" t="s">
+        <v>84</v>
+      </c>
       <c r="F31" s="1" t="s">
         <v>85</v>
       </c>
       <c r="G31" s="1" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="1" t="s">
         <v>87</v>
       </c>
       <c r="B32" s="1">
-        <v>2023</v>
+        <v>2020</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="E32" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E32" s="1"/>
+      <c r="F32" s="1"/>
+      <c r="G32" s="1" t="s">
         <v>88</v>
-      </c>
-[...4 lines deleted...]
-        <v>90</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="1" t="s">
         <v>87</v>
       </c>
       <c r="B33" s="1">
-        <v>2020</v>
+        <v>2023</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-      <c r="F33" s="1"/>
+        <v>7</v>
+      </c>
+      <c r="E33" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="F33" s="1" t="s">
+        <v>90</v>
+      </c>
       <c r="G33" s="1" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="1" t="s">
         <v>92</v>
       </c>
       <c r="B34" s="1">
         <v>2017</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E34" s="1"/>
       <c r="F34" s="1"/>
       <c r="G34" s="1" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="1" t="s">
@@ -7323,74 +7323,74 @@
       <c r="A38" s="1" t="s">
         <v>97</v>
       </c>
       <c r="B38" s="1">
         <v>2023</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D38" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E38" s="1" t="s">
         <v>101</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="1" t="s">
         <v>103</v>
       </c>
       <c r="B39" s="1">
-        <v>2017</v>
+        <v>2024</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E39" s="1" t="s">
         <v>104</v>
       </c>
       <c r="F39" s="1" t="s">
         <v>105</v>
       </c>
       <c r="G39" s="1" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" s="1" t="s">
         <v>103</v>
       </c>
       <c r="B40" s="1">
-        <v>2024</v>
+        <v>2017</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E40" s="1" t="s">
         <v>104</v>
       </c>
       <c r="F40" s="1" t="s">
         <v>107</v>
       </c>
       <c r="G40" s="1" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" s="1" t="s">
         <v>109</v>
       </c>
       <c r="B41" s="1">
         <v>2017</v>
       </c>
       <c r="C41" s="1" t="s">
@@ -7430,280 +7430,280 @@
       </c>
       <c r="B43" s="1">
         <v>2020</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D43" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E43" s="1" t="s">
         <v>112</v>
       </c>
       <c r="F43" s="1" t="s">
         <v>113</v>
       </c>
       <c r="G43" s="1" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" s="1" t="s">
         <v>115</v>
       </c>
       <c r="B44" s="1">
-        <v>2021</v>
+        <v>2018</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D44" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E44" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="F44" s="1" t="s">
         <v>116</v>
       </c>
-      <c r="F44" s="1" t="s">
+      <c r="G44" s="1" t="s">
         <v>117</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" s="1" t="s">
         <v>115</v>
       </c>
       <c r="B45" s="1">
-        <v>2025</v>
+        <v>2021</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D45" s="1" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-      <c r="F45" s="1"/>
+        <v>7</v>
+      </c>
+      <c r="E45" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="F45" s="1" t="s">
+        <v>119</v>
+      </c>
       <c r="G45" s="1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" s="1" t="s">
         <v>115</v>
       </c>
       <c r="B46" s="1">
-        <v>2018</v>
+        <v>2025</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>7</v>
-[...6 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="E46" s="1"/>
+      <c r="F46" s="1"/>
       <c r="G46" s="1" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" s="1" t="s">
         <v>122</v>
       </c>
       <c r="B47" s="1">
         <v>2021</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D47" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E47" s="1"/>
       <c r="F47" s="1"/>
       <c r="G47" s="1" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" s="1" t="s">
         <v>124</v>
       </c>
       <c r="B48" s="1">
-        <v>2019</v>
+        <v>2023</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D48" s="1" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-      <c r="F48" s="1"/>
+        <v>7</v>
+      </c>
+      <c r="E48" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="F48" s="1" t="s">
+        <v>126</v>
+      </c>
       <c r="G48" s="1" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" s="1" t="s">
         <v>124</v>
       </c>
       <c r="B49" s="1">
-        <v>2023</v>
+        <v>2019</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D49" s="1" t="s">
-        <v>7</v>
-[...6 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="E49" s="1"/>
+      <c r="F49" s="1"/>
       <c r="G49" s="1" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" s="1" t="s">
         <v>129</v>
       </c>
       <c r="B50" s="1">
         <v>2022</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D50" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E50" s="1"/>
       <c r="F50" s="1"/>
       <c r="G50" s="1" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" s="1" t="s">
         <v>129</v>
       </c>
       <c r="B51" s="1">
         <v>2017</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D51" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E51" s="1"/>
       <c r="F51" s="1"/>
       <c r="G51" s="1" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" s="1" t="s">
         <v>132</v>
       </c>
       <c r="B52" s="1">
-        <v>2017</v>
+        <v>2024</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D52" s="1" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-      <c r="F52" s="1"/>
+        <v>7</v>
+      </c>
+      <c r="E52" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="F52" s="1" t="s">
+        <v>134</v>
+      </c>
       <c r="G52" s="1" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" s="1" t="s">
         <v>132</v>
       </c>
       <c r="B53" s="1">
-        <v>2024</v>
+        <v>2017</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D53" s="1" t="s">
-        <v>7</v>
-[...6 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="E53" s="1"/>
+      <c r="F53" s="1"/>
       <c r="G53" s="1" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" s="1" t="s">
         <v>137</v>
       </c>
       <c r="B54" s="1">
-        <v>2020</v>
+        <v>2023</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D54" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E54" s="1" t="s">
         <v>138</v>
       </c>
       <c r="F54" s="1" t="s">
         <v>139</v>
       </c>
       <c r="G54" s="1" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" s="1" t="s">
         <v>137</v>
       </c>
       <c r="B55" s="1">
-        <v>2023</v>
+        <v>2020</v>
       </c>
       <c r="C55" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D55" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E55" s="1" t="s">
         <v>141</v>
       </c>
       <c r="F55" s="1" t="s">
         <v>142</v>
       </c>
       <c r="G55" s="1" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" s="1" t="s">
         <v>144</v>
       </c>
       <c r="B56" s="1">
         <v>2025</v>
       </c>
       <c r="C56" s="1" t="s">
@@ -7829,88 +7829,88 @@
     </row>
     <row r="62" spans="1:7">
       <c r="A62" s="1" t="s">
         <v>159</v>
       </c>
       <c r="B62" s="1">
         <v>2018</v>
       </c>
       <c r="C62" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D62" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E62" s="1"/>
       <c r="F62" s="1"/>
       <c r="G62" s="1" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63" s="1" t="s">
         <v>162</v>
       </c>
       <c r="B63" s="1">
-        <v>2019</v>
+        <v>2023</v>
       </c>
       <c r="C63" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D63" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E63" s="1" t="s">
         <v>163</v>
       </c>
       <c r="F63" s="1" t="s">
         <v>164</v>
       </c>
-      <c r="G63" s="1"/>
+      <c r="G63" s="1" t="s">
+        <v>165</v>
+      </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64" s="1" t="s">
         <v>162</v>
       </c>
       <c r="B64" s="1">
-        <v>2023</v>
+        <v>2019</v>
       </c>
       <c r="C64" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D64" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E64" s="1" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F64" s="1" t="s">
-        <v>166</v>
-[...1 lines deleted...]
-      <c r="G64" s="1" t="s">
         <v>167</v>
       </c>
+      <c r="G64" s="1"/>
     </row>
     <row r="65" spans="1:7">
       <c r="A65" s="1" t="s">
         <v>168</v>
       </c>
       <c r="B65" s="1">
         <v>2019</v>
       </c>
       <c r="C65" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D65" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E65" s="1" t="s">
         <v>169</v>
       </c>
       <c r="F65" s="1" t="s">
         <v>170</v>
       </c>
       <c r="G65" s="1" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="66" spans="1:7">
@@ -7965,74 +7965,74 @@
       </c>
       <c r="B68" s="1">
         <v>2018</v>
       </c>
       <c r="C68" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D68" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E68" s="1" t="s">
         <v>179</v>
       </c>
       <c r="F68" s="1" t="s">
         <v>180</v>
       </c>
       <c r="G68" s="1" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69" s="1" t="s">
         <v>182</v>
       </c>
       <c r="B69" s="1">
-        <v>2019</v>
+        <v>2023</v>
       </c>
       <c r="C69" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D69" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E69" s="1" t="s">
         <v>183</v>
       </c>
       <c r="F69" s="1" t="s">
         <v>184</v>
       </c>
       <c r="G69" s="1" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70" s="1" t="s">
         <v>182</v>
       </c>
       <c r="B70" s="1">
-        <v>2023</v>
+        <v>2019</v>
       </c>
       <c r="C70" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D70" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E70" s="1" t="s">
         <v>186</v>
       </c>
       <c r="F70" s="1" t="s">
         <v>187</v>
       </c>
       <c r="G70" s="1" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71" s="1" t="s">
         <v>189</v>
       </c>
       <c r="B71" s="1">
         <v>2024</v>
       </c>
       <c r="C71" s="1" t="s">
@@ -8072,106 +8072,106 @@
     </row>
     <row r="73" spans="1:7">
       <c r="A73" s="1" t="s">
         <v>189</v>
       </c>
       <c r="B73" s="1">
         <v>2021</v>
       </c>
       <c r="C73" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D73" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E73" s="1"/>
       <c r="F73" s="1"/>
       <c r="G73" s="1" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="A74" s="1" t="s">
         <v>195</v>
       </c>
       <c r="B74" s="1">
-        <v>2019</v>
+        <v>2023</v>
       </c>
       <c r="C74" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D74" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E74" s="1" t="s">
         <v>196</v>
       </c>
       <c r="F74" s="1" t="s">
         <v>197</v>
       </c>
       <c r="G74" s="1" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="A75" s="1" t="s">
         <v>195</v>
       </c>
       <c r="B75" s="1">
-        <v>2017</v>
+        <v>2019</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D75" s="1" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-      <c r="F75" s="1"/>
+        <v>7</v>
+      </c>
+      <c r="E75" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="F75" s="1" t="s">
+        <v>200</v>
+      </c>
       <c r="G75" s="1" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="A76" s="1" t="s">
         <v>195</v>
       </c>
       <c r="B76" s="1">
-        <v>2023</v>
+        <v>2017</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D76" s="1" t="s">
-        <v>7</v>
-[...6 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="E76" s="1"/>
+      <c r="F76" s="1"/>
       <c r="G76" s="1" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="77" spans="1:7">
       <c r="A77" s="1" t="s">
         <v>203</v>
       </c>
       <c r="B77" s="1">
         <v>2021</v>
       </c>
       <c r="C77" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D77" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E77" s="1"/>
       <c r="F77" s="1"/>
       <c r="G77" s="1" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78" s="1" t="s">
@@ -8297,144 +8297,144 @@
     </row>
     <row r="84" spans="1:7">
       <c r="A84" s="1" t="s">
         <v>215</v>
       </c>
       <c r="B84" s="1">
         <v>2023</v>
       </c>
       <c r="C84" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D84" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E84" s="1"/>
       <c r="F84" s="1"/>
       <c r="G84" s="1" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="85" spans="1:7">
       <c r="A85" s="1" t="s">
         <v>218</v>
       </c>
       <c r="B85" s="1">
-        <v>2024</v>
+        <v>2019</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D85" s="1" t="s">
-        <v>7</v>
-[...4 lines deleted...]
-      <c r="F85" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E85" s="1"/>
+      <c r="F85" s="1"/>
+      <c r="G85" s="1" t="s">
         <v>219</v>
-      </c>
-[...1 lines deleted...]
-        <v>220</v>
       </c>
     </row>
     <row r="86" spans="1:7">
       <c r="A86" s="1" t="s">
         <v>218</v>
       </c>
       <c r="B86" s="1">
-        <v>2019</v>
+        <v>2024</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D86" s="1" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-      <c r="F86" s="1"/>
+        <v>7</v>
+      </c>
+      <c r="E86" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="F86" s="1" t="s">
+        <v>220</v>
+      </c>
       <c r="G86" s="1" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="87" spans="1:7">
       <c r="A87" s="1" t="s">
         <v>222</v>
       </c>
       <c r="B87" s="1">
-        <v>2024</v>
+        <v>2017</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D87" s="1" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-      <c r="F87" s="1"/>
+        <v>7</v>
+      </c>
+      <c r="E87" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="F87" s="1" t="s">
+        <v>224</v>
+      </c>
       <c r="G87" s="1" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="88" spans="1:7">
       <c r="A88" s="1" t="s">
         <v>222</v>
       </c>
       <c r="B88" s="1">
-        <v>2020</v>
+        <v>2024</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D88" s="1" t="s">
-        <v>7</v>
-[...6 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="E88" s="1"/>
+      <c r="F88" s="1"/>
       <c r="G88" s="1" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="89" spans="1:7">
       <c r="A89" s="1" t="s">
         <v>222</v>
       </c>
       <c r="B89" s="1">
-        <v>2017</v>
+        <v>2020</v>
       </c>
       <c r="C89" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D89" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E89" s="1" t="s">
-        <v>226</v>
+        <v>59</v>
       </c>
       <c r="F89" s="1" t="s">
         <v>227</v>
       </c>
       <c r="G89" s="1" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="90" spans="1:7">
       <c r="A90" s="1" t="s">
         <v>229</v>
       </c>
       <c r="B90" s="1">
         <v>2019</v>
       </c>
       <c r="C90" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D90" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E90" s="1" t="s">
         <v>230</v>
       </c>
       <c r="F90" s="1" t="s">
@@ -8450,280 +8450,280 @@
       </c>
       <c r="B91" s="1">
         <v>2022</v>
       </c>
       <c r="C91" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D91" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E91" s="1" t="s">
         <v>233</v>
       </c>
       <c r="F91" s="1" t="s">
         <v>234</v>
       </c>
       <c r="G91" s="1" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="92" spans="1:7">
       <c r="A92" s="1" t="s">
         <v>236</v>
       </c>
       <c r="B92" s="1">
-        <v>2019</v>
+        <v>2023</v>
       </c>
       <c r="C92" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D92" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E92" s="1" t="s">
         <v>237</v>
       </c>
       <c r="F92" s="1" t="s">
         <v>238</v>
       </c>
       <c r="G92" s="1" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="93" spans="1:7">
       <c r="A93" s="1" t="s">
         <v>236</v>
       </c>
       <c r="B93" s="1">
-        <v>2023</v>
+        <v>2019</v>
       </c>
       <c r="C93" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D93" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E93" s="1" t="s">
         <v>240</v>
       </c>
       <c r="F93" s="1" t="s">
         <v>241</v>
       </c>
       <c r="G93" s="1" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="94" spans="1:7">
       <c r="A94" s="1" t="s">
         <v>243</v>
       </c>
       <c r="B94" s="1">
         <v>2021</v>
       </c>
       <c r="C94" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D94" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E94" s="1" t="s">
         <v>104</v>
       </c>
       <c r="F94" s="1" t="s">
         <v>244</v>
       </c>
       <c r="G94" s="1" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="95" spans="1:7">
       <c r="A95" s="1" t="s">
         <v>246</v>
       </c>
       <c r="B95" s="1">
-        <v>2021</v>
+        <v>2017</v>
       </c>
       <c r="C95" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D95" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E95" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="F95" s="1" t="s">
         <v>247</v>
       </c>
-      <c r="F95" s="1" t="s">
+      <c r="G95" s="1" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
     </row>
     <row r="96" spans="1:7">
       <c r="A96" s="1" t="s">
         <v>246</v>
       </c>
       <c r="B96" s="1">
-        <v>2017</v>
+        <v>2021</v>
       </c>
       <c r="C96" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D96" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E96" s="1" t="s">
-        <v>64</v>
+        <v>249</v>
       </c>
       <c r="F96" s="1" t="s">
         <v>250</v>
       </c>
       <c r="G96" s="1" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="97" spans="1:7">
       <c r="A97" s="1" t="s">
         <v>252</v>
       </c>
       <c r="B97" s="1">
-        <v>2025</v>
+        <v>2017</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D97" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="E97" s="1"/>
-      <c r="F97" s="1" t="s">
+      <c r="F97" s="1"/>
+      <c r="G97" s="1" t="s">
         <v>253</v>
-      </c>
-[...1 lines deleted...]
-        <v>254</v>
       </c>
     </row>
     <row r="98" spans="1:7">
       <c r="A98" s="1" t="s">
         <v>252</v>
       </c>
       <c r="B98" s="1">
-        <v>2021</v>
+        <v>2025</v>
       </c>
       <c r="C98" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D98" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="E98" s="1" t="s">
+      <c r="E98" s="1"/>
+      <c r="F98" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="G98" s="1" t="s">
         <v>255</v>
-      </c>
-[...4 lines deleted...]
-        <v>257</v>
       </c>
     </row>
     <row r="99" spans="1:7">
       <c r="A99" s="1" t="s">
         <v>252</v>
       </c>
       <c r="B99" s="1">
-        <v>2017</v>
+        <v>2021</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D99" s="1" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-      <c r="F99" s="1"/>
+        <v>7</v>
+      </c>
+      <c r="E99" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="F99" s="1" t="s">
+        <v>257</v>
+      </c>
       <c r="G99" s="1" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="100" spans="1:7">
       <c r="A100" s="1" t="s">
         <v>259</v>
       </c>
       <c r="B100" s="1">
         <v>2021</v>
       </c>
       <c r="C100" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D100" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E100" s="1"/>
       <c r="F100" s="1"/>
       <c r="G100" s="1" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="101" spans="1:7">
       <c r="A101" s="1" t="s">
         <v>261</v>
       </c>
       <c r="B101" s="1">
-        <v>2020</v>
+        <v>2023</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D101" s="1" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-      <c r="F101" s="1"/>
+        <v>7</v>
+      </c>
+      <c r="E101" s="1" t="s">
+        <v>262</v>
+      </c>
+      <c r="F101" s="1" t="s">
+        <v>263</v>
+      </c>
       <c r="G101" s="1" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
     </row>
     <row r="102" spans="1:7">
       <c r="A102" s="1" t="s">
         <v>261</v>
       </c>
       <c r="B102" s="1">
-        <v>2023</v>
+        <v>2020</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D102" s="1" t="s">
-        <v>7</v>
-[...6 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="E102" s="1"/>
+      <c r="F102" s="1"/>
       <c r="G102" s="1" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="103" spans="1:7">
       <c r="A103" s="1" t="s">
         <v>266</v>
       </c>
       <c r="B103" s="1">
         <v>2017</v>
       </c>
       <c r="C103" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D103" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E103" s="1" t="s">
         <v>19</v>
       </c>
       <c r="F103" s="1" t="s">
         <v>267</v>
       </c>
       <c r="G103" s="1" t="s">
         <v>268</v>
@@ -8874,51 +8874,51 @@
       </c>
       <c r="E110" s="1" t="s">
         <v>285</v>
       </c>
       <c r="F110" s="1" t="s">
         <v>286</v>
       </c>
       <c r="G110" s="1" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="111" spans="1:7">
       <c r="A111" s="1" t="s">
         <v>284</v>
       </c>
       <c r="B111" s="1">
         <v>2018</v>
       </c>
       <c r="C111" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D111" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E111" s="1" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="F111" s="1" t="s">
         <v>288</v>
       </c>
       <c r="G111" s="1" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="112" spans="1:7">
       <c r="A112" s="1" t="s">
         <v>284</v>
       </c>
       <c r="B112" s="1">
         <v>2020</v>
       </c>
       <c r="C112" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D112" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E112" s="1"/>
       <c r="F112" s="1"/>
       <c r="G112" s="1" t="s">
         <v>290</v>
@@ -9163,89 +9163,89 @@
       </c>
       <c r="B124" s="1">
         <v>2020</v>
       </c>
       <c r="C124" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D124" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E124" s="1" t="s">
         <v>315</v>
       </c>
       <c r="F124" s="1" t="s">
         <v>316</v>
       </c>
       <c r="G124" s="1" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="125" spans="1:7">
       <c r="A125" s="1" t="s">
         <v>318</v>
       </c>
       <c r="B125" s="1">
-        <v>2022</v>
+        <v>2025</v>
       </c>
       <c r="C125" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D125" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E125" s="1"/>
       <c r="F125" s="1"/>
       <c r="G125" s="1" t="s">
         <v>319</v>
       </c>
     </row>
     <row r="126" spans="1:7">
       <c r="A126" s="1" t="s">
         <v>318</v>
       </c>
       <c r="B126" s="1">
-        <v>2025</v>
+        <v>2019</v>
       </c>
       <c r="C126" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D126" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E126" s="1"/>
       <c r="F126" s="1"/>
       <c r="G126" s="1" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="127" spans="1:7">
       <c r="A127" s="1" t="s">
         <v>318</v>
       </c>
       <c r="B127" s="1">
-        <v>2019</v>
+        <v>2022</v>
       </c>
       <c r="C127" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D127" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E127" s="1"/>
       <c r="F127" s="1"/>
       <c r="G127" s="1" t="s">
         <v>321</v>
       </c>
     </row>
     <row r="128" spans="1:7">
       <c r="A128" s="1" t="s">
         <v>322</v>
       </c>
       <c r="B128" s="1">
         <v>2025</v>
       </c>
       <c r="C128" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D128" s="1" t="s">
         <v>15</v>
@@ -9335,219 +9335,219 @@
       </c>
       <c r="B132" s="1">
         <v>2019</v>
       </c>
       <c r="C132" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D132" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E132" s="1" t="s">
         <v>333</v>
       </c>
       <c r="F132" s="1" t="s">
         <v>334</v>
       </c>
       <c r="G132" s="1" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="133" spans="1:7">
       <c r="A133" s="1" t="s">
         <v>336</v>
       </c>
       <c r="B133" s="1">
-        <v>2016</v>
+        <v>2025</v>
       </c>
       <c r="C133" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D133" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E133" s="1"/>
       <c r="F133" s="1"/>
       <c r="G133" s="1" t="s">
         <v>337</v>
       </c>
     </row>
     <row r="134" spans="1:7">
       <c r="A134" s="1" t="s">
         <v>336</v>
       </c>
       <c r="B134" s="1">
-        <v>2020</v>
+        <v>2016</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D134" s="1" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="E134" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E134" s="1"/>
+      <c r="F134" s="1"/>
+      <c r="G134" s="1" t="s">
         <v>338</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
     </row>
     <row r="135" spans="1:7">
       <c r="A135" s="1" t="s">
         <v>336</v>
       </c>
       <c r="B135" s="1">
-        <v>2025</v>
+        <v>2020</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D135" s="1" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-      <c r="F135" s="1"/>
+        <v>7</v>
+      </c>
+      <c r="E135" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F135" s="1" t="s">
+        <v>340</v>
+      </c>
       <c r="G135" s="1" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="136" spans="1:7">
       <c r="A136" s="1" t="s">
         <v>342</v>
       </c>
       <c r="B136" s="1">
         <v>2023</v>
       </c>
       <c r="C136" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D136" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E136" s="1" t="s">
         <v>172</v>
       </c>
       <c r="F136" s="1" t="s">
         <v>343</v>
       </c>
       <c r="G136" s="1" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="137" spans="1:7">
       <c r="A137" s="1" t="s">
         <v>342</v>
       </c>
       <c r="B137" s="1">
         <v>2016</v>
       </c>
       <c r="C137" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D137" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E137" s="1" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="F137" s="1" t="s">
         <v>345</v>
       </c>
       <c r="G137" s="1" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="138" spans="1:7">
       <c r="A138" s="1" t="s">
         <v>347</v>
       </c>
       <c r="B138" s="1">
         <v>2022</v>
       </c>
       <c r="C138" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D138" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E138" s="1"/>
       <c r="F138" s="1"/>
       <c r="G138" s="1" t="s">
         <v>348</v>
       </c>
     </row>
     <row r="139" spans="1:7">
       <c r="A139" s="1" t="s">
         <v>349</v>
       </c>
       <c r="B139" s="1">
-        <v>2022</v>
+        <v>2020</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D139" s="1" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-      <c r="F139" s="1"/>
+        <v>7</v>
+      </c>
+      <c r="E139" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="F139" s="1" t="s">
+        <v>350</v>
+      </c>
       <c r="G139" s="1" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
     </row>
     <row r="140" spans="1:7">
       <c r="A140" s="1" t="s">
         <v>349</v>
       </c>
       <c r="B140" s="1">
-        <v>2020</v>
+        <v>2025</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D140" s="1" t="s">
-        <v>7</v>
-[...6 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="E140" s="1"/>
+      <c r="F140" s="1"/>
       <c r="G140" s="1" t="s">
         <v>352</v>
       </c>
     </row>
     <row r="141" spans="1:7">
       <c r="A141" s="1" t="s">
         <v>349</v>
       </c>
       <c r="B141" s="1">
-        <v>2025</v>
+        <v>2022</v>
       </c>
       <c r="C141" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D141" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E141" s="1"/>
       <c r="F141" s="1"/>
       <c r="G141" s="1" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="142" spans="1:7">
       <c r="A142" s="1" t="s">
         <v>354</v>
       </c>
       <c r="B142" s="1">
         <v>2024</v>
       </c>
       <c r="C142" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D142" s="1" t="s">
         <v>15</v>
@@ -9638,106 +9638,106 @@
     </row>
     <row r="147" spans="1:7">
       <c r="A147" s="1" t="s">
         <v>358</v>
       </c>
       <c r="B147" s="1">
         <v>2016</v>
       </c>
       <c r="C147" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D147" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E147" s="1"/>
       <c r="F147" s="1"/>
       <c r="G147" s="1" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="148" spans="1:7">
       <c r="A148" s="1" t="s">
         <v>362</v>
       </c>
       <c r="B148" s="1">
-        <v>2025</v>
+        <v>2019</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D148" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E148" s="1" t="s">
         <v>363</v>
       </c>
       <c r="F148" s="1" t="s">
         <v>364</v>
       </c>
       <c r="G148" s="1" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="149" spans="1:7">
       <c r="A149" s="1" t="s">
         <v>362</v>
       </c>
       <c r="B149" s="1">
-        <v>2022</v>
+        <v>2025</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D149" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E149" s="1" t="s">
-        <v>196</v>
+        <v>366</v>
       </c>
       <c r="F149" s="1" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
     </row>
     <row r="150" spans="1:7">
       <c r="A150" s="1" t="s">
         <v>362</v>
       </c>
       <c r="B150" s="1">
-        <v>2019</v>
+        <v>2022</v>
       </c>
       <c r="C150" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D150" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E150" s="1" t="s">
-        <v>368</v>
+        <v>199</v>
       </c>
       <c r="F150" s="1" t="s">
         <v>369</v>
       </c>
       <c r="G150" s="1" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="151" spans="1:7">
       <c r="A151" s="1" t="s">
         <v>371</v>
       </c>
       <c r="B151" s="1">
         <v>2018</v>
       </c>
       <c r="C151" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D151" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E151" s="1" t="s">
         <v>372</v>
       </c>
       <c r="F151" s="1" t="s">
@@ -9776,153 +9776,153 @@
       </c>
       <c r="B153" s="1">
         <v>2022</v>
       </c>
       <c r="C153" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D153" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E153" s="1" t="s">
         <v>98</v>
       </c>
       <c r="F153" s="1" t="s">
         <v>379</v>
       </c>
       <c r="G153" s="1" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="154" spans="1:7">
       <c r="A154" s="1" t="s">
         <v>381</v>
       </c>
       <c r="B154" s="1">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D154" s="1" t="s">
-        <v>7</v>
-[...9 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="E154" s="1"/>
+      <c r="F154" s="1"/>
+      <c r="G154" s="1"/>
     </row>
     <row r="155" spans="1:7">
       <c r="A155" s="1" t="s">
         <v>381</v>
       </c>
       <c r="B155" s="1">
-        <v>2025</v>
+        <v>2021</v>
       </c>
       <c r="C155" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D155" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="E155" s="1" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="F155" s="1" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
     </row>
     <row r="156" spans="1:7">
       <c r="A156" s="1" t="s">
         <v>381</v>
       </c>
       <c r="B156" s="1">
-        <v>2017</v>
+        <v>2025</v>
       </c>
       <c r="C156" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D156" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="E156" s="1" t="s">
-        <v>388</v>
+        <v>385</v>
       </c>
       <c r="F156" s="1" t="s">
-        <v>389</v>
+        <v>386</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>390</v>
+        <v>387</v>
       </c>
     </row>
     <row r="157" spans="1:7">
       <c r="A157" s="1" t="s">
         <v>381</v>
       </c>
       <c r="B157" s="1">
-        <v>2019</v>
+        <v>2017</v>
       </c>
       <c r="C157" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D157" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="E157" s="1" t="s">
-        <v>154</v>
+        <v>388</v>
       </c>
       <c r="F157" s="1" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
     </row>
     <row r="158" spans="1:7">
       <c r="A158" s="1" t="s">
         <v>381</v>
       </c>
       <c r="B158" s="1">
-        <v>2023</v>
+        <v>2019</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D158" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E158" s="1"/>
-[...1 lines deleted...]
-      <c r="G158" s="1"/>
+      <c r="E158" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="F158" s="1" t="s">
+        <v>391</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>392</v>
+      </c>
     </row>
     <row r="159" spans="1:7">
       <c r="A159" s="1" t="s">
         <v>393</v>
       </c>
       <c r="B159" s="1">
         <v>2024</v>
       </c>
       <c r="C159" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D159" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E159" s="1" t="s">
         <v>394</v>
       </c>
       <c r="F159" s="1" t="s">
         <v>395</v>
       </c>
       <c r="G159" s="1"/>
     </row>
     <row r="160" spans="1:7">
       <c r="A160" s="1" t="s">
         <v>393</v>
@@ -9998,106 +9998,106 @@
       </c>
       <c r="B163" s="1">
         <v>2023</v>
       </c>
       <c r="C163" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D163" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E163" s="1" t="s">
         <v>407</v>
       </c>
       <c r="F163" s="1" t="s">
         <v>408</v>
       </c>
       <c r="G163" s="1" t="s">
         <v>409</v>
       </c>
     </row>
     <row r="164" spans="1:7">
       <c r="A164" s="1" t="s">
         <v>410</v>
       </c>
       <c r="B164" s="1">
-        <v>2024</v>
+        <v>2020</v>
       </c>
       <c r="C164" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D164" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E164" s="1" t="s">
         <v>411</v>
       </c>
       <c r="F164" s="1" t="s">
         <v>412</v>
       </c>
       <c r="G164" s="1" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="165" spans="1:7">
       <c r="A165" s="1" t="s">
         <v>410</v>
       </c>
       <c r="B165" s="1">
-        <v>2017</v>
+        <v>2024</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D165" s="1" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-      <c r="F165" s="1"/>
+        <v>7</v>
+      </c>
+      <c r="E165" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="F165" s="1" t="s">
+        <v>415</v>
+      </c>
       <c r="G165" s="1" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
     </row>
     <row r="166" spans="1:7">
       <c r="A166" s="1" t="s">
         <v>410</v>
       </c>
       <c r="B166" s="1">
-        <v>2020</v>
+        <v>2017</v>
       </c>
       <c r="C166" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D166" s="1" t="s">
-        <v>7</v>
-[...6 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="E166" s="1"/>
+      <c r="F166" s="1"/>
       <c r="G166" s="1" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="167" spans="1:7">
       <c r="A167" s="1" t="s">
         <v>418</v>
       </c>
       <c r="B167" s="1">
         <v>2018</v>
       </c>
       <c r="C167" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D167" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E167" s="1" t="s">
         <v>419</v>
       </c>
       <c r="F167" s="1" t="s">
         <v>420</v>
       </c>
       <c r="G167" s="1" t="s">
         <v>421</v>
@@ -10128,104 +10128,104 @@
     </row>
     <row r="169" spans="1:7">
       <c r="A169" s="1" t="s">
         <v>422</v>
       </c>
       <c r="B169" s="1">
         <v>2023</v>
       </c>
       <c r="C169" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D169" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E169" s="1"/>
       <c r="F169" s="1"/>
       <c r="G169" s="1" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="170" spans="1:7">
       <c r="A170" s="1" t="s">
         <v>427</v>
       </c>
       <c r="B170" s="1">
-        <v>2025</v>
+        <v>2020</v>
       </c>
       <c r="C170" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D170" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="E170" s="1"/>
+      <c r="E170" s="1" t="s">
+        <v>428</v>
+      </c>
       <c r="F170" s="1" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="G170" s="1" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="171" spans="1:7">
       <c r="A171" s="1" t="s">
         <v>427</v>
       </c>
       <c r="B171" s="1">
-        <v>2017</v>
+        <v>2025</v>
       </c>
       <c r="C171" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D171" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="E171" s="1"/>
-      <c r="F171" s="1"/>
+      <c r="F171" s="1" t="s">
+        <v>431</v>
+      </c>
       <c r="G171" s="1" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="172" spans="1:7">
       <c r="A172" s="1" t="s">
         <v>427</v>
       </c>
       <c r="B172" s="1">
-        <v>2020</v>
+        <v>2017</v>
       </c>
       <c r="C172" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D172" s="1" t="s">
-        <v>7</v>
-[...6 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="E172" s="1"/>
+      <c r="F172" s="1"/>
       <c r="G172" s="1" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="173" spans="1:7">
       <c r="A173" s="1" t="s">
         <v>434</v>
       </c>
       <c r="B173" s="1">
         <v>2025</v>
       </c>
       <c r="C173" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D173" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E173" s="1"/>
       <c r="F173" s="1"/>
       <c r="G173" s="1" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="174" spans="1:7">
       <c r="A174" s="1" t="s">
@@ -10436,374 +10436,374 @@
       </c>
       <c r="B183" s="1">
         <v>2019</v>
       </c>
       <c r="C183" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D183" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E183" s="1" t="s">
         <v>463</v>
       </c>
       <c r="F183" s="1" t="s">
         <v>464</v>
       </c>
       <c r="G183" s="1" t="s">
         <v>465</v>
       </c>
     </row>
     <row r="184" spans="1:7">
       <c r="A184" s="1" t="s">
         <v>466</v>
       </c>
       <c r="B184" s="1">
-        <v>2022</v>
+        <v>2017</v>
       </c>
       <c r="C184" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D184" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E184" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="F184" s="1" t="s">
         <v>467</v>
       </c>
-      <c r="F184" s="1" t="s">
+      <c r="G184" s="1" t="s">
         <v>468</v>
-      </c>
-[...1 lines deleted...]
-        <v>469</v>
       </c>
     </row>
     <row r="185" spans="1:7">
       <c r="A185" s="1" t="s">
         <v>466</v>
       </c>
       <c r="B185" s="1">
-        <v>2017</v>
+        <v>2022</v>
       </c>
       <c r="C185" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D185" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E185" s="1" t="s">
-        <v>104</v>
+        <v>469</v>
       </c>
       <c r="F185" s="1" t="s">
         <v>470</v>
       </c>
       <c r="G185" s="1" t="s">
         <v>471</v>
       </c>
     </row>
     <row r="186" spans="1:7">
       <c r="A186" s="1" t="s">
         <v>472</v>
       </c>
       <c r="B186" s="1">
         <v>2018</v>
       </c>
       <c r="C186" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D186" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E186" s="1" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F186" s="1" t="s">
         <v>473</v>
       </c>
       <c r="G186" s="1" t="s">
         <v>474</v>
       </c>
     </row>
     <row r="187" spans="1:7">
       <c r="A187" s="1" t="s">
         <v>472</v>
       </c>
       <c r="B187" s="1">
         <v>2022</v>
       </c>
       <c r="C187" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D187" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E187" s="1" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="F187" s="1" t="s">
         <v>475</v>
       </c>
       <c r="G187" s="1" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="188" spans="1:7">
       <c r="A188" s="1" t="s">
         <v>477</v>
       </c>
       <c r="B188" s="1">
-        <v>2025</v>
+        <v>2017</v>
       </c>
       <c r="C188" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D188" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="E188" s="1"/>
-      <c r="F188" s="1" t="s">
+      <c r="F188" s="1"/>
+      <c r="G188" s="1" t="s">
         <v>478</v>
-      </c>
-[...1 lines deleted...]
-        <v>479</v>
       </c>
     </row>
     <row r="189" spans="1:7">
       <c r="A189" s="1" t="s">
         <v>477</v>
       </c>
       <c r="B189" s="1">
-        <v>2021</v>
+        <v>2025</v>
       </c>
       <c r="C189" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D189" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="E189" s="1" t="s">
+      <c r="E189" s="1"/>
+      <c r="F189" s="1" t="s">
+        <v>479</v>
+      </c>
+      <c r="G189" s="1" t="s">
         <v>480</v>
-      </c>
-[...4 lines deleted...]
-        <v>482</v>
       </c>
     </row>
     <row r="190" spans="1:7">
       <c r="A190" s="1" t="s">
         <v>477</v>
       </c>
       <c r="B190" s="1">
-        <v>2017</v>
+        <v>2021</v>
       </c>
       <c r="C190" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D190" s="1" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-      <c r="F190" s="1"/>
+        <v>7</v>
+      </c>
+      <c r="E190" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="F190" s="1" t="s">
+        <v>482</v>
+      </c>
       <c r="G190" s="1" t="s">
         <v>483</v>
       </c>
     </row>
     <row r="191" spans="1:7">
       <c r="A191" s="1" t="s">
         <v>484</v>
       </c>
       <c r="B191" s="1">
-        <v>2022</v>
+        <v>2017</v>
       </c>
       <c r="C191" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D191" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E191" s="1" t="s">
         <v>485</v>
       </c>
       <c r="F191" s="1" t="s">
         <v>486</v>
       </c>
       <c r="G191" s="1" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="192" spans="1:7">
       <c r="A192" s="1" t="s">
         <v>484</v>
       </c>
       <c r="B192" s="1">
-        <v>2017</v>
+        <v>2022</v>
       </c>
       <c r="C192" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D192" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E192" s="1" t="s">
         <v>488</v>
       </c>
       <c r="F192" s="1" t="s">
         <v>489</v>
       </c>
       <c r="G192" s="1" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="193" spans="1:7">
       <c r="A193" s="1" t="s">
         <v>491</v>
       </c>
       <c r="B193" s="1">
-        <v>2025</v>
+        <v>2022</v>
       </c>
       <c r="C193" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D193" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E193" s="1" t="s">
-        <v>19</v>
+        <v>492</v>
       </c>
       <c r="F193" s="1" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="G193" s="1" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
     </row>
     <row r="194" spans="1:7">
       <c r="A194" s="1" t="s">
         <v>491</v>
       </c>
       <c r="B194" s="1">
-        <v>2019</v>
+        <v>2025</v>
       </c>
       <c r="C194" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D194" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E194" s="1" t="s">
-        <v>237</v>
+        <v>19</v>
       </c>
       <c r="F194" s="1" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="G194" s="1" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
     </row>
     <row r="195" spans="1:7">
       <c r="A195" s="1" t="s">
         <v>491</v>
       </c>
       <c r="B195" s="1">
-        <v>2022</v>
+        <v>2019</v>
       </c>
       <c r="C195" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D195" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E195" s="1" t="s">
-        <v>496</v>
+        <v>240</v>
       </c>
       <c r="F195" s="1" t="s">
         <v>497</v>
       </c>
       <c r="G195" s="1" t="s">
         <v>498</v>
       </c>
     </row>
     <row r="196" spans="1:7">
       <c r="A196" s="1" t="s">
         <v>499</v>
       </c>
       <c r="B196" s="1">
-        <v>2024</v>
+        <v>2020</v>
       </c>
       <c r="C196" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D196" s="1" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="E196" s="1"/>
+        <v>7</v>
+      </c>
+      <c r="E196" s="1" t="s">
+        <v>500</v>
+      </c>
       <c r="F196" s="1" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="G196" s="1" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
     </row>
     <row r="197" spans="1:7">
       <c r="A197" s="1" t="s">
         <v>499</v>
       </c>
       <c r="B197" s="1">
-        <v>2020</v>
+        <v>2017</v>
       </c>
       <c r="C197" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D197" s="1" t="s">
-        <v>7</v>
-[...4 lines deleted...]
-      <c r="F197" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E197" s="1"/>
+      <c r="F197" s="1"/>
+      <c r="G197" s="1" t="s">
         <v>503</v>
-      </c>
-[...1 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="198" spans="1:7">
       <c r="A198" s="1" t="s">
         <v>499</v>
       </c>
       <c r="B198" s="1">
-        <v>2017</v>
+        <v>2024</v>
       </c>
       <c r="C198" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D198" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E198" s="1"/>
-      <c r="F198" s="1"/>
+      <c r="F198" s="1" t="s">
+        <v>504</v>
+      </c>
       <c r="G198" s="1" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="199" spans="1:7">
       <c r="A199" s="1" t="s">
         <v>506</v>
       </c>
       <c r="B199" s="1">
         <v>2018</v>
       </c>
       <c r="C199" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D199" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E199" s="1" t="s">
         <v>19</v>
       </c>
       <c r="F199" s="1" t="s">
         <v>507</v>
       </c>
       <c r="G199" s="1" t="s">
         <v>508</v>
@@ -10834,100 +10834,100 @@
       </c>
       <c r="B201" s="1">
         <v>2023</v>
       </c>
       <c r="C201" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D201" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E201" s="1" t="s">
         <v>511</v>
       </c>
       <c r="F201" s="1" t="s">
         <v>512</v>
       </c>
       <c r="G201" s="1" t="s">
         <v>513</v>
       </c>
     </row>
     <row r="202" spans="1:7">
       <c r="A202" s="1" t="s">
         <v>514</v>
       </c>
       <c r="B202" s="1">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C202" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D202" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E202" s="1"/>
       <c r="F202" s="1"/>
       <c r="G202" s="1" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="203" spans="1:7">
       <c r="A203" s="1" t="s">
         <v>514</v>
       </c>
       <c r="B203" s="1">
-        <v>2020</v>
+        <v>2025</v>
       </c>
       <c r="C203" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D203" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E203" s="1"/>
       <c r="F203" s="1"/>
       <c r="G203" s="1" t="s">
-        <v>516</v>
+        <v>515</v>
       </c>
     </row>
     <row r="204" spans="1:7">
       <c r="A204" s="1" t="s">
         <v>514</v>
       </c>
       <c r="B204" s="1">
-        <v>2026</v>
+        <v>2020</v>
       </c>
       <c r="C204" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D204" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E204" s="1"/>
       <c r="F204" s="1"/>
       <c r="G204" s="1" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
     </row>
     <row r="205" spans="1:7">
       <c r="A205" s="1" t="s">
         <v>517</v>
       </c>
       <c r="B205" s="1">
         <v>2024</v>
       </c>
       <c r="C205" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D205" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E205" s="1" t="s">
         <v>518</v>
       </c>
       <c r="F205" s="1" t="s">
         <v>519</v>
       </c>
       <c r="G205" s="1" t="s">
         <v>520</v>
       </c>
     </row>
@@ -10960,83 +10960,83 @@
       </c>
       <c r="B207" s="1">
         <v>2021</v>
       </c>
       <c r="C207" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D207" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E207" s="1" t="s">
         <v>524</v>
       </c>
       <c r="F207" s="1" t="s">
         <v>525</v>
       </c>
       <c r="G207" s="1" t="s">
         <v>526</v>
       </c>
     </row>
     <row r="208" spans="1:7">
       <c r="A208" s="1" t="s">
         <v>527</v>
       </c>
       <c r="B208" s="1">
-        <v>2018</v>
+        <v>2022</v>
       </c>
       <c r="C208" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D208" s="1" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-      <c r="F208" s="1"/>
+        <v>7</v>
+      </c>
+      <c r="E208" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="F208" s="1" t="s">
+        <v>528</v>
+      </c>
       <c r="G208" s="1" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
     </row>
     <row r="209" spans="1:7">
       <c r="A209" s="1" t="s">
         <v>527</v>
       </c>
       <c r="B209" s="1">
-        <v>2022</v>
+        <v>2018</v>
       </c>
       <c r="C209" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D209" s="1" t="s">
-        <v>7</v>
-[...6 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="E209" s="1"/>
+      <c r="F209" s="1"/>
       <c r="G209" s="1" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="210" spans="1:7">
       <c r="A210" s="1" t="s">
         <v>531</v>
       </c>
       <c r="B210" s="1">
         <v>2018</v>
       </c>
       <c r="C210" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D210" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E210" s="1" t="s">
         <v>532</v>
       </c>
       <c r="F210" s="1" t="s">
         <v>533</v>
       </c>
       <c r="G210" s="1" t="s">
         <v>534</v>
@@ -11090,84 +11090,84 @@
       </c>
       <c r="B213" s="1">
         <v>2019</v>
       </c>
       <c r="C213" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D213" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E213" s="1" t="s">
         <v>539</v>
       </c>
       <c r="F213" s="1" t="s">
         <v>540</v>
       </c>
       <c r="G213" s="1" t="s">
         <v>541</v>
       </c>
     </row>
     <row r="214" spans="1:7">
       <c r="A214" s="1" t="s">
         <v>542</v>
       </c>
       <c r="B214" s="1">
-        <v>2022</v>
+        <v>2020</v>
       </c>
       <c r="C214" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D214" s="1" t="s">
-        <v>15</v>
-[...3 lines deleted...]
-      <c r="G214" s="1"/>
+        <v>7</v>
+      </c>
+      <c r="E214" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="F214" s="1" t="s">
+        <v>543</v>
+      </c>
+      <c r="G214" s="1" t="s">
+        <v>544</v>
+      </c>
     </row>
     <row r="215" spans="1:7">
       <c r="A215" s="1" t="s">
         <v>542</v>
       </c>
       <c r="B215" s="1">
-        <v>2020</v>
+        <v>2022</v>
       </c>
       <c r="C215" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D215" s="1" t="s">
-        <v>7</v>
-[...9 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="E215" s="1"/>
+      <c r="F215" s="1"/>
+      <c r="G215" s="1"/>
     </row>
     <row r="216" spans="1:7">
       <c r="A216" s="1" t="s">
         <v>545</v>
       </c>
       <c r="B216" s="1">
         <v>2024</v>
       </c>
       <c r="C216" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D216" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E216" s="1"/>
       <c r="F216" s="1"/>
       <c r="G216" s="1" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="217" spans="1:7">
       <c r="A217" s="1" t="s">
         <v>545</v>
       </c>
       <c r="B217" s="1">
@@ -11242,51 +11242,51 @@
       </c>
       <c r="E220" s="1" t="s">
         <v>553</v>
       </c>
       <c r="F220" s="1" t="s">
         <v>554</v>
       </c>
       <c r="G220" s="1" t="s">
         <v>555</v>
       </c>
     </row>
     <row r="221" spans="1:7">
       <c r="A221" s="1" t="s">
         <v>552</v>
       </c>
       <c r="B221" s="1">
         <v>2018</v>
       </c>
       <c r="C221" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D221" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E221" s="1" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="F221" s="1" t="s">
         <v>556</v>
       </c>
       <c r="G221" s="1" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="222" spans="1:7">
       <c r="A222" s="1" t="s">
         <v>558</v>
       </c>
       <c r="B222" s="1">
         <v>2017</v>
       </c>
       <c r="C222" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D222" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E222" s="1"/>
       <c r="F222" s="1"/>
       <c r="G222" s="1" t="s">
         <v>559</v>
@@ -11336,273 +11336,273 @@
       </c>
       <c r="B225" s="1">
         <v>2021</v>
       </c>
       <c r="C225" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D225" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E225" s="1" t="s">
         <v>563</v>
       </c>
       <c r="F225" s="1" t="s">
         <v>564</v>
       </c>
       <c r="G225" s="1" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="226" spans="1:7">
       <c r="A226" s="1" t="s">
         <v>566</v>
       </c>
       <c r="B226" s="1">
-        <v>2022</v>
+        <v>2020</v>
       </c>
       <c r="C226" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D226" s="1" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-      <c r="F226" s="1"/>
+        <v>7</v>
+      </c>
+      <c r="E226" s="1" t="s">
+        <v>567</v>
+      </c>
+      <c r="F226" s="1" t="s">
+        <v>568</v>
+      </c>
       <c r="G226" s="1" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
     </row>
     <row r="227" spans="1:7">
       <c r="A227" s="1" t="s">
         <v>566</v>
       </c>
       <c r="B227" s="1">
-        <v>2020</v>
+        <v>2022</v>
       </c>
       <c r="C227" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D227" s="1" t="s">
-        <v>7</v>
-[...6 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="E227" s="1"/>
+      <c r="F227" s="1"/>
       <c r="G227" s="1" t="s">
         <v>570</v>
       </c>
     </row>
     <row r="228" spans="1:7">
       <c r="A228" s="1" t="s">
         <v>571</v>
       </c>
       <c r="B228" s="1">
-        <v>2017</v>
+        <v>2025</v>
       </c>
       <c r="C228" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D228" s="1" t="s">
-        <v>7</v>
-[...4 lines deleted...]
-      <c r="F228" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E228" s="1"/>
+      <c r="F228" s="1"/>
+      <c r="G228" s="1" t="s">
         <v>572</v>
-      </c>
-[...1 lines deleted...]
-        <v>573</v>
       </c>
     </row>
     <row r="229" spans="1:7">
       <c r="A229" s="1" t="s">
         <v>571</v>
       </c>
       <c r="B229" s="1">
-        <v>2021</v>
+        <v>2017</v>
       </c>
       <c r="C229" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D229" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E229" s="1" t="s">
-        <v>448</v>
+        <v>385</v>
       </c>
       <c r="F229" s="1" t="s">
+        <v>573</v>
+      </c>
+      <c r="G229" s="1" t="s">
         <v>574</v>
-      </c>
-[...1 lines deleted...]
-        <v>575</v>
       </c>
     </row>
     <row r="230" spans="1:7">
       <c r="A230" s="1" t="s">
         <v>571</v>
       </c>
       <c r="B230" s="1">
-        <v>2025</v>
+        <v>2021</v>
       </c>
       <c r="C230" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D230" s="1" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-      <c r="F230" s="1"/>
+        <v>7</v>
+      </c>
+      <c r="E230" s="1" t="s">
+        <v>448</v>
+      </c>
+      <c r="F230" s="1" t="s">
+        <v>575</v>
+      </c>
       <c r="G230" s="1" t="s">
         <v>576</v>
       </c>
     </row>
     <row r="231" spans="1:7">
       <c r="A231" s="1" t="s">
         <v>577</v>
       </c>
       <c r="B231" s="1">
         <v>2017</v>
       </c>
       <c r="C231" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D231" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E231" s="1"/>
       <c r="F231" s="1"/>
       <c r="G231" s="1" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="232" spans="1:7">
       <c r="A232" s="1" t="s">
         <v>577</v>
       </c>
       <c r="B232" s="1">
         <v>2023</v>
       </c>
       <c r="C232" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D232" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E232" s="1"/>
       <c r="F232" s="1"/>
       <c r="G232" s="1" t="s">
         <v>579</v>
       </c>
     </row>
     <row r="233" spans="1:7">
       <c r="A233" s="1" t="s">
         <v>580</v>
       </c>
       <c r="B233" s="1">
-        <v>2022</v>
+        <v>2018</v>
       </c>
       <c r="C233" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D233" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E233" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="F233" s="1" t="s">
         <v>581</v>
       </c>
-      <c r="F233" s="1" t="s">
+      <c r="G233" s="1" t="s">
         <v>582</v>
-      </c>
-[...1 lines deleted...]
-        <v>583</v>
       </c>
     </row>
     <row r="234" spans="1:7">
       <c r="A234" s="1" t="s">
         <v>580</v>
       </c>
       <c r="B234" s="1">
-        <v>2018</v>
+        <v>2022</v>
       </c>
       <c r="C234" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D234" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E234" s="1" t="s">
-        <v>56</v>
+        <v>583</v>
       </c>
       <c r="F234" s="1" t="s">
         <v>584</v>
       </c>
       <c r="G234" s="1" t="s">
         <v>585</v>
       </c>
     </row>
     <row r="235" spans="1:7">
       <c r="A235" s="1" t="s">
         <v>586</v>
       </c>
       <c r="B235" s="1">
-        <v>2025</v>
+        <v>2018</v>
       </c>
       <c r="C235" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D235" s="1" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="E235" s="1"/>
+        <v>7</v>
+      </c>
+      <c r="E235" s="1" t="s">
+        <v>587</v>
+      </c>
       <c r="F235" s="1" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="G235" s="1" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
     </row>
     <row r="236" spans="1:7">
       <c r="A236" s="1" t="s">
         <v>586</v>
       </c>
       <c r="B236" s="1">
-        <v>2018</v>
+        <v>2025</v>
       </c>
       <c r="C236" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D236" s="1" t="s">
-        <v>7</v>
-[...3 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="E236" s="1"/>
       <c r="F236" s="1" t="s">
         <v>590</v>
       </c>
       <c r="G236" s="1" t="s">
         <v>591</v>
       </c>
     </row>
     <row r="237" spans="1:7">
       <c r="A237" s="1" t="s">
         <v>592</v>
       </c>
       <c r="B237" s="1">
         <v>2021</v>
       </c>
       <c r="C237" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D237" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E237" s="1"/>
       <c r="F237" s="1"/>
       <c r="G237" s="1" t="s">
         <v>593</v>
       </c>
@@ -11668,125 +11668,125 @@
       <c r="A241" s="1" t="s">
         <v>597</v>
       </c>
       <c r="B241" s="1">
         <v>2024</v>
       </c>
       <c r="C241" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D241" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E241" s="1"/>
       <c r="F241" s="1" t="s">
         <v>599</v>
       </c>
       <c r="G241" s="1" t="s">
         <v>600</v>
       </c>
     </row>
     <row r="242" spans="1:7">
       <c r="A242" s="1" t="s">
         <v>601</v>
       </c>
       <c r="B242" s="1">
-        <v>2016</v>
+        <v>2021</v>
       </c>
       <c r="C242" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D242" s="1" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-      <c r="F242" s="1"/>
+        <v>7</v>
+      </c>
+      <c r="E242" s="1" t="s">
+        <v>602</v>
+      </c>
+      <c r="F242" s="1" t="s">
+        <v>603</v>
+      </c>
       <c r="G242" s="1" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="243" spans="1:7">
       <c r="A243" s="1" t="s">
         <v>601</v>
       </c>
       <c r="B243" s="1">
-        <v>2024</v>
+        <v>2018</v>
       </c>
       <c r="C243" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D243" s="1" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-      <c r="F243" s="1"/>
+        <v>7</v>
+      </c>
+      <c r="E243" s="1" t="s">
+        <v>333</v>
+      </c>
+      <c r="F243" s="1" t="s">
+        <v>605</v>
+      </c>
       <c r="G243" s="1" t="s">
-        <v>603</v>
+        <v>606</v>
       </c>
     </row>
     <row r="244" spans="1:7">
       <c r="A244" s="1" t="s">
         <v>601</v>
       </c>
       <c r="B244" s="1">
-        <v>2021</v>
+        <v>2016</v>
       </c>
       <c r="C244" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D244" s="1" t="s">
-        <v>7</v>
-[...6 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="E244" s="1"/>
+      <c r="F244" s="1"/>
       <c r="G244" s="1" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="245" spans="1:7">
       <c r="A245" s="1" t="s">
         <v>601</v>
       </c>
       <c r="B245" s="1">
-        <v>2018</v>
+        <v>2024</v>
       </c>
       <c r="C245" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D245" s="1" t="s">
-        <v>7</v>
-[...6 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="E245" s="1"/>
+      <c r="F245" s="1"/>
       <c r="G245" s="1" t="s">
         <v>608</v>
       </c>
     </row>
     <row r="246" spans="1:7">
       <c r="A246" s="1" t="s">
         <v>609</v>
       </c>
       <c r="B246" s="1">
         <v>2025</v>
       </c>
       <c r="C246" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D246" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E246" s="1" t="s">
         <v>19</v>
       </c>
       <c r="F246" s="1" t="s">
         <v>610</v>
       </c>
       <c r="G246" s="1" t="s">
         <v>611</v>
@@ -11946,244 +11946,244 @@
         <v>15</v>
       </c>
       <c r="D254" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E254" s="1"/>
       <c r="F254" s="1"/>
       <c r="G254" s="1" t="s">
         <v>626</v>
       </c>
     </row>
     <row r="255" spans="1:7">
       <c r="A255" s="1" t="s">
         <v>627</v>
       </c>
       <c r="B255" s="1">
         <v>2020</v>
       </c>
       <c r="C255" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D255" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E255" s="1" t="s">
-        <v>363</v>
+        <v>366</v>
       </c>
       <c r="F255" s="1" t="s">
         <v>628</v>
       </c>
       <c r="G255" s="1" t="s">
         <v>629</v>
       </c>
     </row>
     <row r="256" spans="1:7">
       <c r="A256" s="1" t="s">
         <v>630</v>
       </c>
       <c r="B256" s="1">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="C256" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D256" s="1" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-      <c r="F256" s="1"/>
+        <v>7</v>
+      </c>
+      <c r="E256" s="1" t="s">
+        <v>631</v>
+      </c>
+      <c r="F256" s="1" t="s">
+        <v>632</v>
+      </c>
       <c r="G256" s="1" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
     </row>
     <row r="257" spans="1:7">
       <c r="A257" s="1" t="s">
         <v>630</v>
       </c>
       <c r="B257" s="1">
-        <v>2018</v>
+        <v>2024</v>
       </c>
       <c r="C257" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D257" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E257" s="1"/>
       <c r="F257" s="1"/>
       <c r="G257" s="1" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="258" spans="1:7">
       <c r="A258" s="1" t="s">
         <v>630</v>
       </c>
       <c r="B258" s="1">
-        <v>2021</v>
+        <v>2018</v>
       </c>
       <c r="C258" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D258" s="1" t="s">
-        <v>7</v>
-[...6 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="E258" s="1"/>
+      <c r="F258" s="1"/>
       <c r="G258" s="1" t="s">
         <v>635</v>
       </c>
     </row>
     <row r="259" spans="1:7">
       <c r="A259" s="1" t="s">
         <v>636</v>
       </c>
       <c r="B259" s="1">
         <v>2019</v>
       </c>
       <c r="C259" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D259" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E259" s="1" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="F259" s="1"/>
       <c r="G259" s="1" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="260" spans="1:7">
       <c r="A260" s="1" t="s">
         <v>638</v>
       </c>
       <c r="B260" s="1">
         <v>2024</v>
       </c>
       <c r="C260" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D260" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E260" s="1"/>
       <c r="F260" s="1"/>
       <c r="G260" s="1" t="s">
         <v>639</v>
       </c>
     </row>
     <row r="261" spans="1:7">
       <c r="A261" s="1" t="s">
         <v>638</v>
       </c>
       <c r="B261" s="1">
-        <v>2020</v>
+        <v>2017</v>
       </c>
       <c r="C261" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D261" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E261" s="1" t="s">
-        <v>172</v>
+        <v>640</v>
       </c>
       <c r="F261" s="1" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="G261" s="1" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
     </row>
     <row r="262" spans="1:7">
       <c r="A262" s="1" t="s">
         <v>638</v>
       </c>
       <c r="B262" s="1">
-        <v>2017</v>
+        <v>2020</v>
       </c>
       <c r="C262" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D262" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E262" s="1" t="s">
-        <v>642</v>
+        <v>172</v>
       </c>
       <c r="F262" s="1" t="s">
         <v>643</v>
       </c>
       <c r="G262" s="1" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="263" spans="1:7">
       <c r="A263" s="1" t="s">
         <v>645</v>
       </c>
       <c r="B263" s="1">
-        <v>2017</v>
+        <v>2022</v>
       </c>
       <c r="C263" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D263" s="1" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-      <c r="F263" s="1"/>
+        <v>7</v>
+      </c>
+      <c r="E263" s="1" t="s">
+        <v>646</v>
+      </c>
+      <c r="F263" s="1" t="s">
+        <v>647</v>
+      </c>
       <c r="G263" s="1" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
     </row>
     <row r="264" spans="1:7">
       <c r="A264" s="1" t="s">
         <v>645</v>
       </c>
       <c r="B264" s="1">
-        <v>2022</v>
+        <v>2017</v>
       </c>
       <c r="C264" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D264" s="1" t="s">
-        <v>7</v>
-[...6 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="E264" s="1"/>
+      <c r="F264" s="1"/>
       <c r="G264" s="1" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="265" spans="1:7">
       <c r="A265" s="1" t="s">
         <v>650</v>
       </c>
       <c r="B265" s="1">
         <v>2019</v>
       </c>
       <c r="C265" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D265" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E265" s="1" t="s">
         <v>19</v>
       </c>
       <c r="F265" s="1" t="s">
         <v>651</v>
       </c>
       <c r="G265" s="1" t="s">
         <v>652</v>
@@ -12195,175 +12195,175 @@
       </c>
       <c r="B266" s="1">
         <v>2021</v>
       </c>
       <c r="C266" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D266" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E266" s="1" t="s">
         <v>294</v>
       </c>
       <c r="F266" s="1" t="s">
         <v>654</v>
       </c>
       <c r="G266" s="1" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="267" spans="1:7">
       <c r="A267" s="1" t="s">
         <v>656</v>
       </c>
       <c r="B267" s="1">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="C267" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D267" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="E267" s="1" t="s">
-        <v>172</v>
+        <v>104</v>
       </c>
       <c r="F267" s="1" t="s">
         <v>657</v>
       </c>
       <c r="G267" s="1" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="268" spans="1:7">
       <c r="A268" s="1" t="s">
         <v>656</v>
       </c>
       <c r="B268" s="1">
-        <v>2021</v>
+        <v>2018</v>
       </c>
       <c r="C268" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D268" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E268" s="1" t="s">
-        <v>104</v>
+        <v>659</v>
       </c>
       <c r="F268" s="1" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
       <c r="G268" s="1" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
     </row>
     <row r="269" spans="1:7">
       <c r="A269" s="1" t="s">
         <v>656</v>
       </c>
       <c r="B269" s="1">
-        <v>2018</v>
+        <v>2020</v>
       </c>
       <c r="C269" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D269" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="E269" s="1" t="s">
-        <v>661</v>
+        <v>172</v>
       </c>
       <c r="F269" s="1" t="s">
         <v>662</v>
       </c>
       <c r="G269" s="1" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="270" spans="1:7">
       <c r="A270" s="1" t="s">
         <v>664</v>
       </c>
       <c r="B270" s="1">
-        <v>2025</v>
+        <v>2017</v>
       </c>
       <c r="C270" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D270" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E270" s="1" t="s">
-        <v>19</v>
+        <v>665</v>
       </c>
       <c r="F270" s="1" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="G270" s="1" t="s">
-        <v>666</v>
+        <v>667</v>
       </c>
     </row>
     <row r="271" spans="1:7">
       <c r="A271" s="1" t="s">
         <v>664</v>
       </c>
       <c r="B271" s="1">
-        <v>2020</v>
+        <v>2025</v>
       </c>
       <c r="C271" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D271" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="E271" s="1" t="s">
-        <v>98</v>
+        <v>19</v>
       </c>
       <c r="F271" s="1" t="s">
-        <v>667</v>
+        <v>668</v>
       </c>
       <c r="G271" s="1" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
     </row>
     <row r="272" spans="1:7">
       <c r="A272" s="1" t="s">
         <v>664</v>
       </c>
       <c r="B272" s="1">
-        <v>2017</v>
+        <v>2020</v>
       </c>
       <c r="C272" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D272" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="E272" s="1" t="s">
-        <v>669</v>
+        <v>98</v>
       </c>
       <c r="F272" s="1" t="s">
         <v>670</v>
       </c>
       <c r="G272" s="1" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="273" spans="1:7">
       <c r="A273" s="1" t="s">
         <v>672</v>
       </c>
       <c r="B273" s="1">
         <v>2020</v>
       </c>
       <c r="C273" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D273" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E273" s="1" t="s">
         <v>673</v>
       </c>
       <c r="F273" s="1" t="s">
@@ -12398,175 +12398,175 @@
       </c>
       <c r="B275" s="1">
         <v>2021</v>
       </c>
       <c r="C275" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D275" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E275" s="1" t="s">
         <v>448</v>
       </c>
       <c r="F275" s="1" t="s">
         <v>678</v>
       </c>
       <c r="G275" s="1" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="276" spans="1:7">
       <c r="A276" s="1" t="s">
         <v>680</v>
       </c>
       <c r="B276" s="1">
-        <v>2024</v>
+        <v>2019</v>
       </c>
       <c r="C276" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D276" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E276" s="1" t="s">
         <v>681</v>
       </c>
       <c r="F276" s="1" t="s">
         <v>682</v>
       </c>
       <c r="G276" s="1" t="s">
         <v>683</v>
       </c>
     </row>
     <row r="277" spans="1:7">
       <c r="A277" s="1" t="s">
         <v>680</v>
       </c>
       <c r="B277" s="1">
-        <v>2019</v>
+        <v>2024</v>
       </c>
       <c r="C277" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D277" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E277" s="1" t="s">
         <v>684</v>
       </c>
       <c r="F277" s="1" t="s">
         <v>685</v>
       </c>
       <c r="G277" s="1" t="s">
         <v>686</v>
       </c>
     </row>
     <row r="278" spans="1:7">
       <c r="A278" s="1" t="s">
         <v>687</v>
       </c>
       <c r="B278" s="1">
-        <v>2019</v>
+        <v>2022</v>
       </c>
       <c r="C278" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D278" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E278" s="1" t="s">
+        <v>366</v>
+      </c>
+      <c r="F278" s="1" t="s">
         <v>688</v>
       </c>
-      <c r="F278" s="1" t="s">
+      <c r="G278" s="1" t="s">
         <v>689</v>
-      </c>
-[...1 lines deleted...]
-        <v>690</v>
       </c>
     </row>
     <row r="279" spans="1:7">
       <c r="A279" s="1" t="s">
         <v>687</v>
       </c>
       <c r="B279" s="1">
-        <v>2022</v>
+        <v>2019</v>
       </c>
       <c r="C279" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D279" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E279" s="1" t="s">
-        <v>363</v>
+        <v>690</v>
       </c>
       <c r="F279" s="1" t="s">
         <v>691</v>
       </c>
       <c r="G279" s="1" t="s">
         <v>692</v>
       </c>
     </row>
     <row r="280" spans="1:7">
       <c r="A280" s="1" t="s">
         <v>693</v>
       </c>
       <c r="B280" s="1">
-        <v>2024</v>
+        <v>2019</v>
       </c>
       <c r="C280" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D280" s="1" t="s">
-        <v>7</v>
-[...4 lines deleted...]
-      <c r="F280" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E280" s="1"/>
+      <c r="F280" s="1"/>
+      <c r="G280" s="1" t="s">
         <v>694</v>
-      </c>
-[...1 lines deleted...]
-        <v>695</v>
       </c>
     </row>
     <row r="281" spans="1:7">
       <c r="A281" s="1" t="s">
         <v>693</v>
       </c>
       <c r="B281" s="1">
-        <v>2019</v>
+        <v>2024</v>
       </c>
       <c r="C281" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D281" s="1" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-      <c r="F281" s="1"/>
+        <v>7</v>
+      </c>
+      <c r="E281" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="F281" s="1" t="s">
+        <v>695</v>
+      </c>
       <c r="G281" s="1" t="s">
         <v>696</v>
       </c>
     </row>
     <row r="282" spans="1:7">
       <c r="A282" s="1" t="s">
         <v>697</v>
       </c>
       <c r="B282" s="1">
         <v>2017</v>
       </c>
       <c r="C282" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D282" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E282" s="1"/>
       <c r="F282" s="1"/>
       <c r="G282" s="1" t="s">
         <v>698</v>
       </c>
     </row>
     <row r="283" spans="1:7">
       <c r="A283" s="1" t="s">
@@ -12574,278 +12574,278 @@
       </c>
       <c r="B283" s="1">
         <v>2020</v>
       </c>
       <c r="C283" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D283" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E283" s="1" t="s">
         <v>699</v>
       </c>
       <c r="F283" s="1" t="s">
         <v>700</v>
       </c>
       <c r="G283" s="1" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="284" spans="1:7">
       <c r="A284" s="1" t="s">
         <v>702</v>
       </c>
       <c r="B284" s="1">
-        <v>2025</v>
+        <v>2020</v>
       </c>
       <c r="C284" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D284" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E284" s="1" t="s">
-        <v>19</v>
+        <v>275</v>
       </c>
       <c r="F284" s="1" t="s">
         <v>703</v>
       </c>
       <c r="G284" s="1" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="285" spans="1:7">
       <c r="A285" s="1" t="s">
         <v>702</v>
       </c>
       <c r="B285" s="1">
-        <v>2020</v>
+        <v>2025</v>
       </c>
       <c r="C285" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D285" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E285" s="1" t="s">
-        <v>275</v>
+        <v>19</v>
       </c>
       <c r="F285" s="1" t="s">
         <v>705</v>
       </c>
       <c r="G285" s="1" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="286" spans="1:7">
       <c r="A286" s="1" t="s">
         <v>707</v>
       </c>
       <c r="B286" s="1">
         <v>2021</v>
       </c>
       <c r="C286" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D286" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E286" s="1" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="F286" s="1" t="s">
         <v>708</v>
       </c>
       <c r="G286" s="1" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="287" spans="1:7">
       <c r="A287" s="1" t="s">
         <v>707</v>
       </c>
       <c r="B287" s="1">
         <v>2018</v>
       </c>
       <c r="C287" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D287" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E287" s="1"/>
       <c r="F287" s="1"/>
       <c r="G287" s="1" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="288" spans="1:7">
       <c r="A288" s="1" t="s">
         <v>711</v>
       </c>
       <c r="B288" s="1">
-        <v>2020</v>
+        <v>2017</v>
       </c>
       <c r="C288" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D288" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E288" s="1" t="s">
-[...2 lines deleted...]
-      <c r="F288" s="1" t="s">
+      <c r="E288" s="1"/>
+      <c r="F288" s="1"/>
+      <c r="G288" s="1" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>713</v>
       </c>
     </row>
     <row r="289" spans="1:7">
       <c r="A289" s="1" t="s">
         <v>711</v>
       </c>
       <c r="B289" s="1">
-        <v>2024</v>
+        <v>2020</v>
       </c>
       <c r="C289" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D289" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="E289" s="1" t="s">
+        <v>366</v>
+      </c>
+      <c r="F289" s="1" t="s">
+        <v>713</v>
+      </c>
+      <c r="G289" s="1" t="s">
         <v>714</v>
-      </c>
-[...4 lines deleted...]
-        <v>716</v>
       </c>
     </row>
     <row r="290" spans="1:7">
       <c r="A290" s="1" t="s">
         <v>711</v>
       </c>
       <c r="B290" s="1">
-        <v>2017</v>
+        <v>2024</v>
       </c>
       <c r="C290" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D290" s="1" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-      <c r="F290" s="1"/>
+        <v>7</v>
+      </c>
+      <c r="E290" s="1" t="s">
+        <v>715</v>
+      </c>
+      <c r="F290" s="1" t="s">
+        <v>716</v>
+      </c>
       <c r="G290" s="1" t="s">
         <v>717</v>
       </c>
     </row>
     <row r="291" spans="1:7">
       <c r="A291" s="1" t="s">
         <v>718</v>
       </c>
       <c r="B291" s="1">
-        <v>2016</v>
+        <v>2019</v>
       </c>
       <c r="C291" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D291" s="1" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-      <c r="F291" s="1"/>
+        <v>7</v>
+      </c>
+      <c r="E291" s="1" t="s">
+        <v>719</v>
+      </c>
+      <c r="F291" s="1" t="s">
+        <v>720</v>
+      </c>
       <c r="G291" s="1" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="292" spans="1:7">
       <c r="A292" s="1" t="s">
         <v>718</v>
       </c>
       <c r="B292" s="1">
-        <v>2025</v>
+        <v>2022</v>
       </c>
       <c r="C292" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D292" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E292" s="1" t="s">
-        <v>19</v>
+        <v>722</v>
       </c>
       <c r="F292" s="1" t="s">
-        <v>720</v>
+        <v>723</v>
       </c>
       <c r="G292" s="1" t="s">
-        <v>721</v>
+        <v>724</v>
       </c>
     </row>
     <row r="293" spans="1:7">
       <c r="A293" s="1" t="s">
         <v>718</v>
       </c>
       <c r="B293" s="1">
-        <v>2019</v>
+        <v>2016</v>
       </c>
       <c r="C293" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D293" s="1" t="s">
-        <v>7</v>
-[...6 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="E293" s="1"/>
+      <c r="F293" s="1"/>
       <c r="G293" s="1" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="294" spans="1:7">
       <c r="A294" s="1" t="s">
         <v>718</v>
       </c>
       <c r="B294" s="1">
-        <v>2022</v>
+        <v>2025</v>
       </c>
       <c r="C294" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D294" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E294" s="1" t="s">
-        <v>725</v>
+        <v>19</v>
       </c>
       <c r="F294" s="1" t="s">
         <v>726</v>
       </c>
       <c r="G294" s="1" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="295" spans="1:7">
       <c r="A295" s="1" t="s">
         <v>728</v>
       </c>
       <c r="B295" s="1">
         <v>2018</v>
       </c>
       <c r="C295" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D295" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E295" s="1" t="s">
         <v>729</v>
       </c>
       <c r="F295" s="1" t="s">
@@ -12907,120 +12907,120 @@
       </c>
       <c r="B298" s="1">
         <v>2023</v>
       </c>
       <c r="C298" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D298" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E298" s="1" t="s">
         <v>738</v>
       </c>
       <c r="F298" s="1" t="s">
         <v>739</v>
       </c>
       <c r="G298" s="1" t="s">
         <v>740</v>
       </c>
     </row>
     <row r="299" spans="1:7">
       <c r="A299" s="1" t="s">
         <v>741</v>
       </c>
       <c r="B299" s="1">
-        <v>2017</v>
+        <v>2021</v>
       </c>
       <c r="C299" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D299" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E299" s="1"/>
-      <c r="F299" s="1"/>
+      <c r="F299" s="1" t="s">
+        <v>742</v>
+      </c>
       <c r="G299" s="1" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
     </row>
     <row r="300" spans="1:7">
       <c r="A300" s="1" t="s">
         <v>741</v>
       </c>
       <c r="B300" s="1">
-        <v>2018</v>
+        <v>2017</v>
       </c>
       <c r="C300" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D300" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E300" s="1"/>
       <c r="F300" s="1"/>
       <c r="G300" s="1" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
     </row>
     <row r="301" spans="1:7">
       <c r="A301" s="1" t="s">
         <v>741</v>
       </c>
       <c r="B301" s="1">
-        <v>2025</v>
+        <v>2018</v>
       </c>
       <c r="C301" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D301" s="1" t="s">
-        <v>7</v>
-[...6 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="E301" s="1"/>
+      <c r="F301" s="1"/>
       <c r="G301" s="1" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="302" spans="1:7">
       <c r="A302" s="1" t="s">
         <v>741</v>
       </c>
       <c r="B302" s="1">
-        <v>2021</v>
+        <v>2025</v>
       </c>
       <c r="C302" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D302" s="1" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="E302" s="1"/>
+        <v>7</v>
+      </c>
+      <c r="E302" s="1" t="s">
+        <v>19</v>
+      </c>
       <c r="F302" s="1" t="s">
         <v>746</v>
       </c>
       <c r="G302" s="1" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="303" spans="1:7">
       <c r="A303" s="1" t="s">
         <v>748</v>
       </c>
       <c r="B303" s="1">
         <v>2016</v>
       </c>
       <c r="C303" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D303" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E303" s="1" t="s">
         <v>749</v>
       </c>
       <c r="F303" s="1" t="s">
         <v>750</v>
@@ -13386,83 +13386,83 @@
     </row>
     <row r="321" spans="1:7">
       <c r="A321" s="1" t="s">
         <v>794</v>
       </c>
       <c r="B321" s="1">
         <v>2019</v>
       </c>
       <c r="C321" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D321" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E321" s="1"/>
       <c r="F321" s="1"/>
       <c r="G321" s="1" t="s">
         <v>795</v>
       </c>
     </row>
     <row r="322" spans="1:7">
       <c r="A322" s="1" t="s">
         <v>796</v>
       </c>
       <c r="B322" s="1">
-        <v>2020</v>
+        <v>2025</v>
       </c>
       <c r="C322" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D322" s="1" t="s">
-        <v>7</v>
-[...4 lines deleted...]
-      <c r="F322" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E322" s="1"/>
+      <c r="F322" s="1"/>
+      <c r="G322" s="1" t="s">
         <v>797</v>
-      </c>
-[...1 lines deleted...]
-        <v>798</v>
       </c>
     </row>
     <row r="323" spans="1:7">
       <c r="A323" s="1" t="s">
         <v>796</v>
       </c>
       <c r="B323" s="1">
-        <v>2025</v>
+        <v>2020</v>
       </c>
       <c r="C323" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D323" s="1" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-      <c r="F323" s="1"/>
+        <v>7</v>
+      </c>
+      <c r="E323" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="F323" s="1" t="s">
+        <v>798</v>
+      </c>
       <c r="G323" s="1" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="324" spans="1:7">
       <c r="A324" s="1" t="s">
         <v>800</v>
       </c>
       <c r="B324" s="1">
         <v>2021</v>
       </c>
       <c r="C324" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D324" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E324" s="1"/>
       <c r="F324" s="1" t="s">
         <v>801</v>
       </c>
       <c r="G324" s="1" t="s">
         <v>802</v>
       </c>
     </row>
@@ -13759,412 +13759,412 @@
       </c>
       <c r="B338" s="1">
         <v>2024</v>
       </c>
       <c r="C338" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D338" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E338" s="1" t="s">
         <v>841</v>
       </c>
       <c r="F338" s="1" t="s">
         <v>842</v>
       </c>
       <c r="G338" s="1" t="s">
         <v>843</v>
       </c>
     </row>
     <row r="339" spans="1:7">
       <c r="A339" s="1" t="s">
         <v>844</v>
       </c>
       <c r="B339" s="1">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="C339" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D339" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E339" s="1" t="s">
-        <v>19</v>
+        <v>845</v>
       </c>
       <c r="F339" s="1" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
       <c r="G339" s="1" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
     </row>
     <row r="340" spans="1:7">
       <c r="A340" s="1" t="s">
         <v>844</v>
       </c>
       <c r="B340" s="1">
-        <v>2018</v>
+        <v>2021</v>
       </c>
       <c r="C340" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D340" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E340" s="1" t="s">
-        <v>847</v>
+        <v>19</v>
       </c>
       <c r="F340" s="1" t="s">
         <v>848</v>
       </c>
       <c r="G340" s="1" t="s">
         <v>849</v>
       </c>
     </row>
     <row r="341" spans="1:7">
       <c r="A341" s="1" t="s">
         <v>844</v>
       </c>
       <c r="B341" s="1">
-        <v>2024</v>
+        <v>2018</v>
       </c>
       <c r="C341" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D341" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E341" s="1" t="s">
         <v>850</v>
       </c>
       <c r="F341" s="1" t="s">
         <v>851</v>
       </c>
       <c r="G341" s="1" t="s">
         <v>852</v>
       </c>
     </row>
     <row r="342" spans="1:7">
       <c r="A342" s="1" t="s">
         <v>853</v>
       </c>
       <c r="B342" s="1">
-        <v>2018</v>
+        <v>2022</v>
       </c>
       <c r="C342" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D342" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E342" s="1" t="s">
         <v>854</v>
       </c>
       <c r="F342" s="1" t="s">
         <v>855</v>
       </c>
       <c r="G342" s="1" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="343" spans="1:7">
       <c r="A343" s="1" t="s">
         <v>853</v>
       </c>
       <c r="B343" s="1">
-        <v>2022</v>
+        <v>2018</v>
       </c>
       <c r="C343" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D343" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E343" s="1" t="s">
         <v>857</v>
       </c>
       <c r="F343" s="1" t="s">
         <v>858</v>
       </c>
       <c r="G343" s="1" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="344" spans="1:7">
       <c r="A344" s="1" t="s">
         <v>860</v>
       </c>
       <c r="B344" s="1">
         <v>2018</v>
       </c>
       <c r="C344" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D344" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E344" s="1"/>
       <c r="F344" s="1"/>
       <c r="G344" s="1" t="s">
         <v>861</v>
       </c>
     </row>
     <row r="345" spans="1:7">
       <c r="A345" s="1" t="s">
         <v>862</v>
       </c>
       <c r="B345" s="1">
-        <v>2025</v>
+        <v>2018</v>
       </c>
       <c r="C345" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D345" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E345" s="1" t="s">
         <v>19</v>
       </c>
       <c r="F345" s="1" t="s">
         <v>863</v>
       </c>
       <c r="G345" s="1" t="s">
         <v>864</v>
       </c>
     </row>
     <row r="346" spans="1:7">
       <c r="A346" s="1" t="s">
         <v>862</v>
       </c>
       <c r="B346" s="1">
-        <v>2018</v>
+        <v>2022</v>
       </c>
       <c r="C346" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D346" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E346" s="1" t="s">
-        <v>19</v>
+        <v>199</v>
       </c>
       <c r="F346" s="1" t="s">
         <v>865</v>
       </c>
       <c r="G346" s="1" t="s">
         <v>866</v>
       </c>
     </row>
     <row r="347" spans="1:7">
       <c r="A347" s="1" t="s">
         <v>862</v>
       </c>
       <c r="B347" s="1">
-        <v>2022</v>
+        <v>2025</v>
       </c>
       <c r="C347" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D347" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E347" s="1" t="s">
-        <v>196</v>
+        <v>19</v>
       </c>
       <c r="F347" s="1" t="s">
         <v>867</v>
       </c>
       <c r="G347" s="1" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="348" spans="1:7">
       <c r="A348" s="1" t="s">
         <v>869</v>
       </c>
       <c r="B348" s="1">
-        <v>2022</v>
+        <v>2025</v>
       </c>
       <c r="C348" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D348" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E348" s="1"/>
       <c r="F348" s="1"/>
       <c r="G348" s="1" t="s">
         <v>870</v>
       </c>
     </row>
     <row r="349" spans="1:7">
       <c r="A349" s="1" t="s">
         <v>869</v>
       </c>
       <c r="B349" s="1">
-        <v>2025</v>
+        <v>2022</v>
       </c>
       <c r="C349" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D349" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E349" s="1"/>
       <c r="F349" s="1"/>
       <c r="G349" s="1" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="350" spans="1:7">
       <c r="A350" s="1" t="s">
         <v>872</v>
       </c>
       <c r="B350" s="1">
-        <v>2021</v>
+        <v>2017</v>
       </c>
       <c r="C350" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D350" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E350" s="1"/>
       <c r="F350" s="1"/>
       <c r="G350" s="1" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="351" spans="1:7">
       <c r="A351" s="1" t="s">
         <v>872</v>
       </c>
       <c r="B351" s="1">
-        <v>2017</v>
+        <v>2021</v>
       </c>
       <c r="C351" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D351" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E351" s="1"/>
       <c r="F351" s="1"/>
       <c r="G351" s="1" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="352" spans="1:7">
       <c r="A352" s="1" t="s">
         <v>875</v>
       </c>
       <c r="B352" s="1">
-        <v>2022</v>
+        <v>2016</v>
       </c>
       <c r="C352" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D352" s="1" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="E352" s="1"/>
+        <v>7</v>
+      </c>
+      <c r="E352" s="1" t="s">
+        <v>876</v>
+      </c>
       <c r="F352" s="1" t="s">
-        <v>876</v>
+        <v>877</v>
       </c>
       <c r="G352" s="1" t="s">
-        <v>877</v>
+        <v>878</v>
       </c>
     </row>
     <row r="353" spans="1:7">
       <c r="A353" s="1" t="s">
         <v>875</v>
       </c>
       <c r="B353" s="1">
-        <v>2016</v>
+        <v>2018</v>
       </c>
       <c r="C353" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D353" s="1" t="s">
-        <v>7</v>
-[...4 lines deleted...]
-      <c r="F353" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E353" s="1"/>
+      <c r="F353" s="1"/>
+      <c r="G353" s="1" t="s">
         <v>879</v>
-      </c>
-[...1 lines deleted...]
-        <v>880</v>
       </c>
     </row>
     <row r="354" spans="1:7">
       <c r="A354" s="1" t="s">
         <v>875</v>
       </c>
       <c r="B354" s="1">
-        <v>2018</v>
+        <v>2022</v>
       </c>
       <c r="C354" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D354" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E354" s="1"/>
-      <c r="F354" s="1"/>
+      <c r="F354" s="1" t="s">
+        <v>880</v>
+      </c>
       <c r="G354" s="1" t="s">
         <v>881</v>
       </c>
     </row>
     <row r="355" spans="1:7">
       <c r="A355" s="1" t="s">
         <v>882</v>
       </c>
       <c r="B355" s="1">
-        <v>2020</v>
+        <v>2024</v>
       </c>
       <c r="C355" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D355" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E355" s="1"/>
       <c r="F355" s="1"/>
       <c r="G355" s="1" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="356" spans="1:7">
       <c r="A356" s="1" t="s">
         <v>882</v>
       </c>
       <c r="B356" s="1">
-        <v>2024</v>
+        <v>2020</v>
       </c>
       <c r="C356" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D356" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E356" s="1"/>
       <c r="F356" s="1"/>
       <c r="G356" s="1" t="s">
         <v>884</v>
       </c>
     </row>
     <row r="357" spans="1:7">
       <c r="A357" s="1" t="s">
         <v>885</v>
       </c>
       <c r="B357" s="1">
         <v>2023</v>
       </c>
       <c r="C357" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D357" s="1" t="s">
         <v>15</v>
@@ -14177,106 +14177,106 @@
     </row>
     <row r="358" spans="1:7">
       <c r="A358" s="1" t="s">
         <v>885</v>
       </c>
       <c r="B358" s="1">
         <v>2017</v>
       </c>
       <c r="C358" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D358" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E358" s="1"/>
       <c r="F358" s="1"/>
       <c r="G358" s="1" t="s">
         <v>887</v>
       </c>
     </row>
     <row r="359" spans="1:7">
       <c r="A359" s="1" t="s">
         <v>888</v>
       </c>
       <c r="B359" s="1">
-        <v>2017</v>
+        <v>2025</v>
       </c>
       <c r="C359" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D359" s="1" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="E359" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E359" s="1"/>
+      <c r="F359" s="1"/>
+      <c r="G359" s="1" t="s">
         <v>889</v>
-      </c>
-[...4 lines deleted...]
-        <v>891</v>
       </c>
     </row>
     <row r="360" spans="1:7">
       <c r="A360" s="1" t="s">
         <v>888</v>
       </c>
       <c r="B360" s="1">
-        <v>2021</v>
+        <v>2017</v>
       </c>
       <c r="C360" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D360" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E360" s="1" t="s">
+        <v>890</v>
+      </c>
+      <c r="F360" s="1" t="s">
+        <v>891</v>
+      </c>
+      <c r="G360" s="1" t="s">
         <v>892</v>
-      </c>
-[...4 lines deleted...]
-        <v>894</v>
       </c>
     </row>
     <row r="361" spans="1:7">
       <c r="A361" s="1" t="s">
         <v>888</v>
       </c>
       <c r="B361" s="1">
-        <v>2025</v>
+        <v>2021</v>
       </c>
       <c r="C361" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D361" s="1" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-      <c r="F361" s="1"/>
+        <v>7</v>
+      </c>
+      <c r="E361" s="1" t="s">
+        <v>893</v>
+      </c>
+      <c r="F361" s="1" t="s">
+        <v>894</v>
+      </c>
       <c r="G361" s="1" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="362" spans="1:7">
       <c r="A362" s="1" t="s">
         <v>896</v>
       </c>
       <c r="B362" s="1">
         <v>2023</v>
       </c>
       <c r="C362" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D362" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E362" s="1" t="s">
         <v>897</v>
       </c>
       <c r="F362" s="1" t="s">
         <v>898</v>
       </c>
       <c r="G362" s="1" t="s">
         <v>899</v>
@@ -14503,292 +14503,292 @@
       </c>
       <c r="E373" s="1" t="s">
         <v>922</v>
       </c>
       <c r="F373" s="1" t="s">
         <v>923</v>
       </c>
       <c r="G373" s="1" t="s">
         <v>924</v>
       </c>
     </row>
     <row r="374" spans="1:7">
       <c r="A374" s="1" t="s">
         <v>925</v>
       </c>
       <c r="B374" s="1">
         <v>2019</v>
       </c>
       <c r="C374" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D374" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E374" s="1" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="F374" s="1" t="s">
         <v>926</v>
       </c>
       <c r="G374" s="1" t="s">
         <v>927</v>
       </c>
     </row>
     <row r="375" spans="1:7">
       <c r="A375" s="1" t="s">
         <v>925</v>
       </c>
       <c r="B375" s="1">
         <v>2023</v>
       </c>
       <c r="C375" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D375" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E375" s="1" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F375" s="1" t="s">
         <v>928</v>
       </c>
       <c r="G375" s="1" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="376" spans="1:7">
       <c r="A376" s="1" t="s">
         <v>930</v>
       </c>
       <c r="B376" s="1">
         <v>2022</v>
       </c>
       <c r="C376" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D376" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E376" s="1" t="s">
         <v>931</v>
       </c>
       <c r="F376" s="1" t="s">
         <v>932</v>
       </c>
       <c r="G376" s="1" t="s">
         <v>933</v>
       </c>
     </row>
     <row r="377" spans="1:7">
       <c r="A377" s="1" t="s">
         <v>934</v>
       </c>
       <c r="B377" s="1">
-        <v>2020</v>
+        <v>2024</v>
       </c>
       <c r="C377" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D377" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E377" s="1" t="s">
+      <c r="E377" s="1"/>
+      <c r="F377" s="1"/>
+      <c r="G377" s="1" t="s">
         <v>935</v>
-      </c>
-[...4 lines deleted...]
-        <v>937</v>
       </c>
     </row>
     <row r="378" spans="1:7">
       <c r="A378" s="1" t="s">
         <v>934</v>
       </c>
       <c r="B378" s="1">
-        <v>2016</v>
+        <v>2020</v>
       </c>
       <c r="C378" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D378" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E378" s="1"/>
-      <c r="F378" s="1"/>
+      <c r="E378" s="1" t="s">
+        <v>936</v>
+      </c>
+      <c r="F378" s="1" t="s">
+        <v>937</v>
+      </c>
       <c r="G378" s="1" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="379" spans="1:7">
       <c r="A379" s="1" t="s">
         <v>934</v>
       </c>
       <c r="B379" s="1">
-        <v>2024</v>
+        <v>2016</v>
       </c>
       <c r="C379" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D379" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E379" s="1"/>
       <c r="F379" s="1"/>
       <c r="G379" s="1" t="s">
         <v>939</v>
       </c>
     </row>
     <row r="380" spans="1:7">
       <c r="A380" s="1" t="s">
         <v>940</v>
       </c>
       <c r="B380" s="1">
         <v>2020</v>
       </c>
       <c r="C380" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D380" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E380" s="1"/>
       <c r="F380" s="1"/>
       <c r="G380" s="1" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="381" spans="1:7">
       <c r="A381" s="1" t="s">
         <v>942</v>
       </c>
       <c r="B381" s="1">
-        <v>2022</v>
+        <v>2018</v>
       </c>
       <c r="C381" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D381" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E381" s="1" t="s">
         <v>943</v>
       </c>
       <c r="F381" s="1" t="s">
         <v>944</v>
       </c>
       <c r="G381" s="1" t="s">
         <v>945</v>
       </c>
     </row>
     <row r="382" spans="1:7">
       <c r="A382" s="1" t="s">
         <v>942</v>
       </c>
       <c r="B382" s="1">
-        <v>2018</v>
+        <v>2022</v>
       </c>
       <c r="C382" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D382" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E382" s="1" t="s">
         <v>946</v>
       </c>
       <c r="F382" s="1" t="s">
         <v>947</v>
       </c>
       <c r="G382" s="1" t="s">
         <v>948</v>
       </c>
     </row>
     <row r="383" spans="1:7">
       <c r="A383" s="1" t="s">
         <v>949</v>
       </c>
       <c r="B383" s="1">
         <v>2019</v>
       </c>
       <c r="C383" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D383" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E383" s="1" t="s">
         <v>950</v>
       </c>
       <c r="F383" s="1" t="s">
         <v>951</v>
       </c>
       <c r="G383" s="1" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="384" spans="1:7">
       <c r="A384" s="1" t="s">
         <v>953</v>
       </c>
       <c r="B384" s="1">
-        <v>2023</v>
+        <v>2019</v>
       </c>
       <c r="C384" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D384" s="1" t="s">
-        <v>7</v>
-[...4 lines deleted...]
-      <c r="F384" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E384" s="1"/>
+      <c r="F384" s="1"/>
+      <c r="G384" s="1" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
     </row>
     <row r="385" spans="1:7">
       <c r="A385" s="1" t="s">
         <v>953</v>
       </c>
       <c r="B385" s="1">
-        <v>2019</v>
+        <v>2023</v>
       </c>
       <c r="C385" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D385" s="1" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-      <c r="F385" s="1"/>
+        <v>7</v>
+      </c>
+      <c r="E385" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="F385" s="1" t="s">
+        <v>955</v>
+      </c>
       <c r="G385" s="1" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="386" spans="1:7">
       <c r="A386" s="1" t="s">
         <v>957</v>
       </c>
       <c r="B386" s="1">
         <v>2021</v>
       </c>
       <c r="C386" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D386" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E386" s="1" t="s">
         <v>19</v>
       </c>
       <c r="F386" s="1" t="s">
         <v>958</v>
       </c>
       <c r="G386" s="1" t="s">
         <v>959</v>
@@ -14838,116 +14838,116 @@
       </c>
       <c r="B389" s="1">
         <v>2022</v>
       </c>
       <c r="C389" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D389" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E389" s="1" t="s">
         <v>962</v>
       </c>
       <c r="F389" s="1" t="s">
         <v>963</v>
       </c>
       <c r="G389" s="1" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="390" spans="1:7">
       <c r="A390" s="1" t="s">
         <v>965</v>
       </c>
       <c r="B390" s="1">
-        <v>2023</v>
+        <v>2020</v>
       </c>
       <c r="C390" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D390" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E390" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="F390" s="1" t="s">
         <v>966</v>
       </c>
-      <c r="F390" s="1" t="s">
+      <c r="G390" s="1" t="s">
         <v>967</v>
-      </c>
-[...1 lines deleted...]
-        <v>968</v>
       </c>
     </row>
     <row r="391" spans="1:7">
       <c r="A391" s="1" t="s">
         <v>965</v>
       </c>
       <c r="B391" s="1">
-        <v>2020</v>
+        <v>2023</v>
       </c>
       <c r="C391" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D391" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E391" s="1" t="s">
-        <v>104</v>
+        <v>968</v>
       </c>
       <c r="F391" s="1" t="s">
         <v>969</v>
       </c>
       <c r="G391" s="1" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="392" spans="1:7">
       <c r="A392" s="1" t="s">
         <v>971</v>
       </c>
       <c r="B392" s="1">
-        <v>2019</v>
+        <v>2024</v>
       </c>
       <c r="C392" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D392" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E392" s="1"/>
       <c r="F392" s="1"/>
       <c r="G392" s="1" t="s">
         <v>972</v>
       </c>
     </row>
     <row r="393" spans="1:7">
       <c r="A393" s="1" t="s">
         <v>971</v>
       </c>
       <c r="B393" s="1">
-        <v>2024</v>
+        <v>2019</v>
       </c>
       <c r="C393" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D393" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E393" s="1"/>
       <c r="F393" s="1"/>
       <c r="G393" s="1" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="394" spans="1:7">
       <c r="A394" s="1" t="s">
         <v>974</v>
       </c>
       <c r="B394" s="1">
         <v>2016</v>
       </c>
       <c r="C394" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D394" s="1" t="s">
         <v>15</v>
@@ -14992,139 +14992,139 @@
         <v>15</v>
       </c>
       <c r="D396" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E396" s="1"/>
       <c r="F396" s="1"/>
       <c r="G396" s="1" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="397" spans="1:7">
       <c r="A397" s="1" t="s">
         <v>981</v>
       </c>
       <c r="B397" s="1">
         <v>2020</v>
       </c>
       <c r="C397" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D397" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E397" s="1" t="s">
-        <v>488</v>
+        <v>485</v>
       </c>
       <c r="F397" s="1" t="s">
         <v>982</v>
       </c>
       <c r="G397" s="1" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="398" spans="1:7">
       <c r="A398" s="1" t="s">
         <v>981</v>
       </c>
       <c r="B398" s="1">
         <v>2023</v>
       </c>
       <c r="C398" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D398" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E398" s="1" t="s">
         <v>330</v>
       </c>
       <c r="F398" s="1" t="s">
         <v>984</v>
       </c>
       <c r="G398" s="1" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="399" spans="1:7">
       <c r="A399" s="1" t="s">
         <v>986</v>
       </c>
       <c r="B399" s="1">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="C399" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D399" s="1" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-      <c r="F399" s="1"/>
+        <v>7</v>
+      </c>
+      <c r="E399" s="1" t="s">
+        <v>987</v>
+      </c>
+      <c r="F399" s="1" t="s">
+        <v>988</v>
+      </c>
       <c r="G399" s="1" t="s">
-        <v>987</v>
+        <v>989</v>
       </c>
     </row>
     <row r="400" spans="1:7">
       <c r="A400" s="1" t="s">
         <v>986</v>
       </c>
       <c r="B400" s="1">
-        <v>2017</v>
+        <v>2021</v>
       </c>
       <c r="C400" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D400" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E400" s="1"/>
       <c r="F400" s="1"/>
       <c r="G400" s="1" t="s">
-        <v>988</v>
+        <v>990</v>
       </c>
     </row>
     <row r="401" spans="1:7">
       <c r="A401" s="1" t="s">
         <v>986</v>
       </c>
       <c r="B401" s="1">
-        <v>2024</v>
+        <v>2017</v>
       </c>
       <c r="C401" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D401" s="1" t="s">
-        <v>7</v>
-[...6 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="E401" s="1"/>
+      <c r="F401" s="1"/>
       <c r="G401" s="1" t="s">
         <v>991</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>