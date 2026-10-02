--- v5 (2026-09-12)
+++ v6 (2026-10-02)
@@ -90,54 +90,54 @@
   </si>
   <si>
     <t>SDG 3, SDG 4, SDG 8, Cross-cutting</t>
   </si>
   <si>
     <t>Page number
               57.00
     Add exact paragraph
               Volunteering in education: This program aims at developing an educated generation who take the lead in volunteerism with active involvement in advancing the society and serving the nation. The program also aims at promoting respect of volunteerism, developing a sense of social responsibility and active interaction among students.
 ,   
     Page number
               86.00
     Add exact paragraph
               In addition, MLSD  launched a national volunteering platform to promote awareness of the importance of volunteering It is the objective of MLSD to increase the number of volunteers to 300,000 By 2020. The following graph shows the number of volunteers by field and economic value. Number of volunteers in 2017 in the Kingdom: 55,832 volunteers. Economic value of volunteering: 45,558,912 SAR, USD 12.15 million. Volunteering fields: Health, relief and rescue, organization, sports, social, arts and heritage, technical, media, management, training and education, psychologica, legal, financial.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/20230SDGs_English_Report972018_FINAL.pdf</t>
   </si>
   <si>
     <t>Afghanistan</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
+    <t>https://sustainabledevelopment.un.org/memberstates/afghanistan</t>
+  </si>
+  <si>
     <t>https://sustainabledevelopment.un.org/content/documents/280392021_VNR_Report_Afghanistan.pdf</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://sustainabledevelopment.un.org/memberstates/afghanistan</t>
   </si>
   <si>
     <t>Albania</t>
   </si>
   <si>
     <t>Cross-cutting</t>
   </si>
   <si>
     <t>Page number
               25.00
     Add exact paragraph
               At present, publicly funded non-financial social care services (other than limited institutional services) are very limited in Albania. Most such services are provided by Civil Society Organisations (CSOs) on a voluntary basis or by development partners.
 ,</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/20257ALBANIA_VNR_2018_FINAL2.pdf</t>
   </si>
   <si>
     <t>Algeria</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/23441MAE_rapport_2019_complet.pdf</t>
   </si>
   <si>
     <t>Andorra</t>
@@ -175,71 +175,74 @@
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/19898ANDORRA_VNR_2018.pdf</t>
   </si>
   <si>
     <t>SDG 4, SDG 17</t>
   </si>
   <si>
     <t>Page number
               83.00
     Add exact paragraph
               Tutoring courses for pupils aged 6 to 12 from all educational systems have enabled continuity of support for pupils in the teaching and learning processes. Priority was given to interested primary school pupils who had difficulties to attend online classes during the lockdown. The delivery of the courses was based on the voluntary participation of teachers or young graduates.   
 ,   
     Page number
               246.00
     Add exact paragraph
               Volunteering: It is in the spirit of solidarity and exchange of values and experiences that the Government of Andorra actively encourages volunteering, at both national and international levels. At the national level, volunteering is very present among Andorran civil society, whether through social, cultural, or sports activities. Moreover, the Ministry of Foreign Affairs promotes international volunteering and the department in charge of cooperation regularly participates in roundtables and activities organized by local entities to provide information on volunteering. It also participates in each of the editions of the Course on Cooperation organized annually by the University of Andorra in collaboration with some of the NGOs in the country. The health, social and economic crisis caused by Covid-19 has revealed the importance of solidarity and cooperation in the Andorran society where empathy and closeness have contributed to providing responses to the needs of the population. The pandemic has highlighted that volunteers are a fundamental part of the society, an example of commitment, dedication, and effort. One of the examples to be mentioned in this sense is that volunteers joined efforts during the outbreak of the Covid-19 pandemic in March 2020 by creating the COVID Team. This was a group of people with some prior health knowledge, or at least experience with telephone switchboard reception, and the aim was to detect positive cases and curb the spread of the disease. The team has grown, acquired knowledge and the necessary technological devices such as the Pandemius programme. The good functioning and usefulness of this team of volunteers was recognized, and in November 2020, the creation of the COVID Office was enacted by decree.
 It is also worth highlighting the work of the Andorran Red Cross which, since 1980, has been working to reduce social inequalities and promote solidarity in the society. To develop its activities at national level, the Andorran Red Cross relies mainly on the work of its volunteers which allows a wide range of different activities to be carried out, all focusing on the fight against poverty, reinforcement of social cohesion in order to raise awareness about solidarity among the population, and in particular among young people. </t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2022/ods2030_ANDORRA_fr_FINAL.pdf</t>
   </si>
   <si>
     <t>Angola</t>
   </si>
   <si>
+    <t>https://hlpf.un.org/sites/default/files/vnrs/2025/VNR%202025%20Angola%20Report.pdf</t>
+  </si>
+  <si>
     <t>https://sustainabledevelopment.un.org/content/documents/286012021_VNR_Report_Angola.pdf</t>
   </si>
   <si>
-    <t>https://hlpf.un.org/sites/default/files/vnrs/2025/VNR%202025%20Angola%20Report.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>Antigua and Barbuda</t>
   </si>
   <si>
     <t>Page number
               113.00
     Add exact paragraph
               The landscape of NGOs and CSOs has been known to be an effective voice for change on issues of equality, calling for transparency and justice and working to keep the power and the spirit of volunteerism and active citizenship alive. The Government of Antigua and Barbuda continues to recognize and create the enabling environment for CSOs to play meaningful roles in governance and policy making processes.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/279502021_VNR_Report_Antigua_and_Barbuda.pdf</t>
   </si>
   <si>
     <t>Argentina</t>
   </si>
   <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/16117Argentina.pdf</t>
+  </si>
+  <si>
     <t>SDG 11, SDG 13, SDG 14, SDG 15</t>
   </si>
   <si>
     <t>Page number
               198.00
     Add exact paragraph
               Scholarship programmes to support primary, secondary or university education, social inclusion and financial education for productive development aimed at vulnerable populations, corporate volunteering programmes and corporate social investment.    
 ,   
     Page number
               244.00
     Add exact paragraph
               On 14 June 2021, a Memorandum of Understanding was signed between the United Nations Development Programme (UNDP) and the Ministry of Environment and Sustainable Development, for cooperation and support to continue an initiative that began in 2019 with the Open Seneca group of the University of Cambridge, which aims to conduct workshops to assemble low-cost sensors and their subsequent use by volunteers to measure the concentration of PM2. 5, in experiences that are being carried out in the cities of Buenos Aires, Córdoba, Mendoza, Tucumán and currently in the Province of San Juan.  
 ,   
     Page number
               245.00
     Add exact paragraph
               Disaster risk reduction requires the involvement and collaboration of the whole society. It also requires empowerment and inclusive, accessible and non-discriminatory participation, with special attention to those disproportionately affected by disasters, particularly the poorest. It is important to integrate gender, age, disability and cultural perspectives into all policies and practices, promoting women's and youth leadership. In this context, special attention should be given to enhancing organised voluntary work by citizens.      
 ,   
     Page number
               252.00
     Add exact paragraph
               Increase the Republic of Argentina's capacity for disaster risk management through the strengthening of the White Helmets volunteerism
 ,   
     Page number
               253.00
@@ -250,53 +253,50 @@
     <t>https://hlpf.un.org/sites/default/files/vnrs/2022/VNR%202022%20Argentina%20Report.pdf</t>
   </si>
   <si>
     <t>SDG 10, SDG 11, SDG 12, SDG 13, SDG 17, SDG 3, SDG 5, SDG 8</t>
   </si>
   <si>
     <t>Page number
               15.00
     Add exact paragraph
               With this vision in mind, we are committed to further developing South-South and triangular cooperation initiatives and humanitarian aid, mobilizing our public institutions and volunteer corps.
 ,   
     Page number
               46.00
     Add exact paragraph
               Government Secretariat of Modernization. The Internal Communications department of the Government Secretariat of Modernization worked on Agenda 2030 adoption mechanisms linked to social responsibility in public administration. To this end, four working areas were defined: Health, Environment, Inclusion and Volunteering. These are linked to seven Sustainable Development Goals (SDGs): SDG 3 Good Health and Well-Being, SDG 5 Gender Equality, SDG 8 Decent Work and Economic Growth, SDG 10 Reduced Inequalities, SDG 11 Sustainable Cities and Communities, SDG 12 Responsible Consumption and Production and SDG 13 Climate Action.
 ,   
     Page number
               229.00
     Add exact paragraph
               To foster cooperation with civil society, the National Centre of Community Organizations, in the context of the action plan to strengthen Civil Society Organizations (CSOs), has held regional meetings since 2016. The goal of these meetings is to strengthen provincial public policies intended to promote an agenda of cooperation with CSOs and to foster and strengthen community volunteerism in the provinces as a tool for citizen engagement and solidarity at the heart of their communities.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=1671&amp;menu=3170</t>
   </si>
   <si>
-    <t>https://sustainabledevelopment.un.org/content/documents/16117Argentina.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>Armenia</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/19586Armenia_VNR_2018.pdf</t>
   </si>
   <si>
     <t>SDG 11, SDG 13, SDG 16</t>
   </si>
   <si>
     <t>Page number
               15.00
     Add exact paragraph
               At the same time, the efforts of the Government were multiplied with the valuable support of civil society organizations and volunteers, providing critical on-the-ground assistance. They helped distribute aid, offer psychological support and organize community activities to foster resilience and solidarity among the displaced and affected populations.
 ,   
     Page number
               21.00
     Add exact paragraph
               Moreover, the Ministry of Labour and Social Affairs created the “Become a Volunteer” platform to facilitate government efforts in welcoming and registering refugees. More than 800 volunteers of the platform and an additional 500 volunteers from host communities provided essential services – including first aid, psychological counselling and on-the-spot registration at humanitarian stations – and contributed to strengthening community bonds and the sense of collective resilience. 
 ,   
     Page number
               47.00
     Add exact paragraph
               The [Disaster Risk Management] Strategy, including its 2023–2026 Action Plan, also stresses the importance of voluntary involvement in emergency response efforts. The Strategy highlights the role of the Ministry of Education, Science, Culture and Sports in promoting youth engagement in volunteer rescue movements and creating volunteer fire rescue squads. Efforts align with the Sendai Framework for Disaster Risk Reduction and with such initiatives as the “Institutionalizing a Volunteer First Responder Service in Armenia (VolFire)” project, launched by the Austrian Development Agency in collaboration with the Ministry of Internal Affairs (then the Ministry of Emergency Situations). This project aims to establish volunteer fire rescue bases in 10 regions. </t>
   </si>
   <si>
@@ -347,89 +347,89 @@
     Add exact paragraph
               Separately, Australian Volunteers program participants work in sustainable tourism in the Philippines and Fiji, with projects including a focus on employment opportunities for people with disabilities.
 ,   
     Page number
               103.00
     Add exact paragraph
               Australia’s many volunteers play a key role in supporting activities of community groups and institutions which are particularly important to the inclusion of the disadvantaged.
 ,   
     Page number
               9.00
     Add exact paragraph
               Australians are generous and engaged in the community. In 2016, Australians volunteered 932 million hours and donated $12.5 billion to charity. Many Australian companies and business-people are involved in philanthropic work and support worthwhile causes and initiatives, many of which align with the SDGs. Australian volunteers make cross-cutting contributions to all the SDGs at home and abroad, building community resilience and capacities. At home, the most common focus for volunteering is education, sports, religion, health, social services and emergency relief, with volunteer efforts making an estimated annual economic and social contribution of $290 billion. Volunteering is a way to engage communities and promote inclusion and wellbeing. Successful and innovative efforts in Australia have included the Aboriginal Volunteer Program, enabling small groups of supported young Aboriginal and Torres Strait Islander volunteers to work collaboratively with people in the remote South Australian community of Oodnadatta to undertake locallyidentified community development projects.
 ,   
     Page number
               9.00
     Add exact paragraph
               Over 13,000 Australian volunteers have worked overseas in developing countries since the 1950s through community and government-supported programs. In 2016-17, Australian Volunteers for International Development had 1,212 Australians volunteering with 754 host organisations in 25 countries in the Indo-Pacific in support of the SDGs. Eighteen per cent of volunteers focused on working with people with a disability. The Australian Volunteers program matches skilled Australians with organisations in developing countries to assist these organisations in delivering their development objectives. The program is part of the Australian Government’s people-to-people program portfolio, connecting Australians to Australia’s aid program and the region. All departing volunteers receive a briefing on the SDGs and their ongoing engagement in development activities is supported by a Returned Australian Volunteers Network.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/20470VNR_final_approved_version.pdf</t>
   </si>
   <si>
     <t>Austria</t>
   </si>
   <si>
+    <t>Cross-cutting, SDG 17</t>
+  </si>
+  <si>
+    <t>Page number
+              19.00
+    Add exact paragraph
+              In all areas, the active involvement of all actors at all levels is crucial in the implementation of the SDGs. Austria has a long tradition of voluntary engagement. Forty-six percent of the population aged 15 and older are engaged in voluntary activities domestically and abroad. Promoting voluntary engagement in Austria is considered vital because the country owes its high degree of social cohesion and mutual support to the great commitment of civil society. Since the adoption of the Law on the Promotion of Voluntary Engagement in 2012, assistance measures have been continually taken within the framework of the Austrian Voluntary Council.
+,   
+    Page number
+              103.00
+    Add exact paragraph
+              It is essential that all actors at all levels be involved in the implementation of the SDGs in Austria. Civil society has a special role in this context. People in Austria are traditionally heavily engaged in NGOs and associations focusing on topics like environmental protection, education, social issues, and health and disaster management. Organisations of this type are vital to the implementation of the SDGs. The Federal Government will therefore continue special support to ensure that conditions conducive to engagement by volunteers and civil society are in place.</t>
+  </si>
+  <si>
+    <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=2079&amp;menu=3170</t>
+  </si>
+  <si>
     <t>SDG 15, SDG 16, SDG 17</t>
   </si>
   <si>
     <t>Page number
               46.00
     Add exact paragraph
               Volunteer partnership Tyrol: The “Tyrol Volunteer Partnership” was initiated to strengthen volunteering in the province of Tyrol. A province-wide network of eleven volunteer centres provides help and advice to institutions, associations and interested parties and can therefore respond well to regional needs. The “Tyrol Volunteer Partnership” focuses its volunteering activities on social and ecological goals – in other words, sustainability in the broadest sense. Climate change, societal changes and demographic development pose challenges for regions. Projects in the social, nature and sustainability sectors, to strengthen e. g. the circular economy, biodiversity and second-life initiatives, are intended to encourage interested parties to get involved. The range of tasks is broad. The initiative places volunteers, initiates projects, raises awareness and provides information in the form of numerous events (“Volunteer Days”).
 ,   
     Page number
               99.00
     Add exact paragraph
                Developing sustainable business models – the role of social enterprises. Non-profit organisations make a relevant contribution to economic value creation (4% of GDP, 6% of employees work in non-profit organisations (NPOs), 31% of the population volunteer in an organisation). Challenges are the dependence on donations or funding and, in some cases, lower wages than in the private sector. Austria recognises the value of these organisations for society and offers funding opportunities for projects. 
 ,   
     Page number
               239.00
     Add exact paragraph
               BirdLife Austria’s Breeding Bird Atlas In January 2024, the bird conservation organisation “BirdLife Austria” presented the most up-to-date and comprehensive source of information on the occurrence of breeding birds in Austria and changes in their distribution in the form of the Breeding Bird Atlas. This standard work of ornithology was created with the help of 2,300 volunteer mappers (“Citizen Scientists”) and in cooperation with the Austrian Federal Forests and the Ministry of Climate Action. It contains 2.1 million data records, detailed maps and illustrations and information on 235 domestic breeding bird species.</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2024/VNR%202024%20Austria%20Report.pdf</t>
   </si>
   <si>
-    <t>Cross-cutting, SDG 17</t>
-[...15 lines deleted...]
-  <si>
     <t>Azerbaijan</t>
   </si>
   <si>
     <t>Cross-cutting, SDG 4</t>
   </si>
   <si>
     <t>Page number
               31.00
     Add exact paragraph
               In order to raise awareness about the Republic Innovation Contest jointly announced by the Ministry of Economy of the Republic of Azerbaijan and the UN Office in Azerbaijan, awareness raising activities have been carried out in different academic institutions with the participation of young researchers, volunteers, teachers and students.
 ,   
     Page number
               97.00
     Add exact paragraph
               The State Agency for Public Service and Social Innovations started the “Green ASAN” initiative on 1 May 2015. The main purpose of the “Green ASAN” initiative is to raise the environmental awareness of youth and promote healthy lifestyle and environmental protection.[...] Volunteers were trained by experts. 454 environmental trainings were conducted by the team of the “Green ASAN” initiative.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=1221&amp;menu=3170</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/16005Azerbaijan.pdf</t>
   </si>
   <si>
     <t>SDG 4, SDG 10, SDG 16, SDG 17</t>
   </si>
@@ -451,251 +451,251 @@
 ,   
     Page number
               60.00
     Add exact paragraph
               Subsection 3.1.3 of the Action Plan of the “I State Program on the Great Return to the territories liberated from occupation of the Republic of Azerbaijan” implies the implementation of voluntary programs for internally displaced youth in liberated territories to facilitate the return of the population to their settlements and to encourage the participation of young people in this process. “Return Volunteers” program was formed with the support of the relevant special representations of the President of the Republic of Azerbaijan in the territories liberated from occupation, Azerbaijan Youth Foundation, and the Union of Voluntary Organizations of Azerbaijan in order to implement the relevant subsection of the State Program. “Return Volunteers” Program was formed in order to contribute to the implementation of extensive construction and restoration works in the Karabakh and Eastern Zangezur economic regions of Azerbaijan. The purpose of the program is to promote volunteering in the liberated territories, to support the volunteering of young people originally from those territories, to ensure the participation of volunteers in reconstruction and restoration works, and as a result, to contribute to the return of IDP young people to the liberated territories. Within the framework of the program “Agdam Volunteers”, “Shusha Volunteers”, and “Zangilan Volunteers” groups were formed in 2022. 2,302 IDP youths from those regions applied to the program and more than 100 from them was selected to be represented in volunteer groups. The initial basic trainings for volunteers were carried out, and their involvement in the organization of relevant events in the territories freed from occupation was ensured. Program is being implemented with the support of the relevant Special Representatives of the President of the Republic of Azerbaijan in the liberated territories, Azerbaijan Youth Foundation, and the Union of Voluntary Organizations of Azerbaijan. (Contribution to SDG 16).
 ,   
     Page number
               86.00
     Add exact paragraph
               From the initial days of the catastrophic earthquake in Türkiye, Azerbaijan demonstrated its solidarity by promptly dispatching search and rescue teams, medical personnel, volunteers, and various humanitarian aid. Azerbaijan sent 940 rescuers, medical personnel, and volunteer teams, along with more than 5,300 tons of humanitarian cargo to the affected region. Notably, Azerbaijan led globally in the number of rescuers sent to Türkiye. Additionally, over $45 million was transferred from Azerbaijan to the accounts of AFAD and other humanitarian organizations operating in the earthquake zone. </t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2024/VNR%202024%20Azerbaijan%20Report.pdf</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/279452021_VNR_Report_Azerbaijan.pdf</t>
   </si>
   <si>
     <t>Bahamas</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/19874VNR_document_03.07.18_master_document.pdf</t>
   </si>
   <si>
     <t>Bahrain</t>
-  </si>
-[...10 lines deleted...]
-    <t>https://sustainabledevelopment.un.org/content/documents/20326Bahrain_VNR_Final.pdf</t>
   </si>
   <si>
     <t>SDG 3, SDG 8</t>
   </si>
   <si>
     <t>Page number
               33.00
     Add exact paragraph
               Volunteers played a pivotal role in the Kingdom’s successful mitigation of the COVID-19 pandemic, reflecting the vibrancy of Bahrain’s civil society. Volunteers, of all ages and from varying academic backgrounds, were recruited, from a National Platform which saw more than 50,000 people register in a country of just 1.5 million. Initial volunteer recruitment focused on volunteers with health care experience such as university students from health-related disciplines and retirees from the health sector, subsequently expanding to include volunteers from outside the health sector supporting in roles such as data entry and validation, inspections, and public sanitization. Training was provided for health workers and volunteers through induction and specialization courses, both in person and virtually, with high engagement among professionals and volunteers who were driven by a desire to help. One of the notable initiatives to ensure inclusivity, led by the Supreme Council for Women, was the “Together to Keep Bahrain Safe” campaign. Through this campaign, educators from the Bahrain Education Trade Union volunteered their time to provide lessons for the children of front-line workers, allowing them to continue with their demanding jobs while ensuring that their children would be able to complete their studies without worry. This campaign also provided low-income families, and families with female breadwinners, with computers and other digital tools to ensure their ability to keep up with distance learning.
 ,   
     Page number
               92.00
     Add exact paragraph
               INJAZ Bahrain is a non-profit organization that was established in 2005 as part of Junior Achievement 
 Worldwide, with the aim of empowering young people to own their economic success and be prepared for today’s business challenges. INJAZ Bahrain delivers hands on immersive learning, in-work readiness, financial literacy, entrepreneurship, sustainability, STEM, digital literacy, and more. With the help of its partners and volunteers, INJAZ Bahrain impacts thousands of students every year bringing them closer to the real world and opening their minds to their own potential. INJAZ Bahrain’s programs include the “Preparing Tomorrow’s Workforce” program, which equips students with the tools and skills required to earn and keep a job in high-growth career industries, and the “A Focused Look at the World of Work” program, which gives secondary school students the opportunity to gain insight into the workplace.</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2023/VNR%202023%20Bahrain%20Report.pdf</t>
   </si>
   <si>
+    <t>SDG 4, Cross-cutting</t>
+  </si>
+  <si>
+    <t>Page number
+              50.00
+    Add exact paragraph
+              The schools focus on student activities both in and out of the classroom, alongside initiatives which promote the values of: tolerance, moderation, respect for opinion; rejection of fanaticism and extremism, preservation of national unity, and the encouragement of collective voluntary action; as well as taking pride in national customs and traditions. These projects include campaigns such as: "Ambassadors of Tolerance and Coexistence," "Shake My Hands,” and “Planting Love," amongst others.</t>
+  </si>
+  <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/20326Bahrain_VNR_Final.pdf</t>
+  </si>
+  <si>
     <t>Bangladesh</t>
   </si>
   <si>
+    <t>SDG 11, SDG 3</t>
+  </si>
+  <si>
+    <t>Page number
+              120.00
+    Add exact paragraph
+              With regard to disaster management and risk reduction, Bangladesh is now considered a global role model. Between 1980 and 2008, Bangladesh experienced 219 natural disasters, causing in total over US$16 billion damage, affecting 135 million adversely. Disasters in Bangladesh mostly linked with climate change. Now, after the government has trained 65,000 volunteers and prepared 25,000 communities to respond to any disaster, the country’s response posture has moved from reactive relief to proactive risk reduction. The results are apparent in the fewer number of lives and livelihoods destroyed by natural disasters nowadays. At a briefing on disaster management at the UN Office for Humanitarian Assistance and Disaster Management, in 2014, the then UN Secretary-General Ban Ki-moon said Bangladesh set an example in disaster management.</t>
+  </si>
+  <si>
+    <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=2073&amp;menu=3170</t>
+  </si>
+  <si>
     <t>https://sustainabledevelopment.un.org/content/documents/15826Bangladesh.pdf</t>
   </si>
   <si>
     <t>Page number
               21.00
     Add exact paragraph
               Capacity-Building and Technical SupportLocal governments and community leaders have received necessary guidance and capacity-building support from NGOs and CSOs. Organizations like BRAC and Grameen Bank offer training on data collection, gender-sensitive planning, and local SDG monitoring. Volunteer networks—comprising youth and women leaders, PAR facilitators, and peace ambassadors—enhance local governance and community engagement. These volunteers support Union Parishads by working alongside them. Furthermore, Save the Children's MOMOTA initiative in the Rangpur division has enhanced local health systems through capacity-building for health professionals, transportation support for expectant mothers, and facility upgrades, thereby directly advancing SDG 3 (Good Health and Well-being).  </t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2025/VNR%202025%20Bangladesh%20Report.pdf</t>
   </si>
   <si>
-    <t>SDG 11, SDG 3</t>
-[...10 lines deleted...]
-  <si>
     <t>Barbados</t>
   </si>
   <si>
+    <t>SDG 4, SDG 6, SDG 10, SDG 11, SDG 13, SDG 17</t>
+  </si>
+  <si>
+    <t>Page number
+              149.00
+    Add exact paragraph
+              Clean Up Barbados - This project is undertaken annually by the Future Centre Trust and aims to address waste management and promote proper waste disposal practices in Barbados. The Future Centre Trust coordinates volunteers and organizes cleanup events in different locations around the island. In recent years, the project has gained momentum, with a large number of first-time volunteers joining the cleanup efforts. The project focuses on raising awareness about waste management and directly advances several SDG themes including promoting sustainable cities and communities, responsible consumption and production, climate action, underwater conservation and maintaining terrestrial ecosystems. The project also has positive social impacts as community members participate in the event and are able to see tangible benefits reflected in clean and aesthetically pleasing surroundings. The 2023 Clean Up Barbados project involved forty-three (43) groups that cleaned twenty-six (26) locations on the island, including beaches, illegal dump sites, inland and underwater areas. A total of forty-six thousand, six hundred and eight (46,608) pounds of garbage was collected by One thousand, two hundred and twelve (1,212) volunteers from various sites including schools, government agencies, churches and the private sector.
+,   
+    Page number
+              182.00
+    Add exact paragraph
+              CORALL Barbados - The CORALL is a local NGO, established in 2016, which aims to ‘foster the Conservation and Restoration of Coral Reef Ecosystems in Barbados for the well-being of all.” This organisation has a monitoring, education and volunteering component and is currently engaged in coral regeneration and education and awareness. CORALL installed a successful Staghorn Coral Nursery at Vauxhall Reef within the recreational area of the marine reserve. The next phase of this project will be the identification of sites to plant growing fragments. This NGO has identified as a project for 2023, the development of a Nature Interpretive Area within the Folkestone Marine Reserve. Additionally, CORALL will continue to practice their ‘Ridge to Reef’ approach by participating in events and activities that are aimed towards increasing awareness of coral reefs among members of the public, and on building effective partnerships.
+,   
+    Page number
+              203.00
+    Add exact paragraph
+              The Community Pillars Mentorship Programme - The Community Pillars Mentorship Programme seeks to facilitate the grounding of today’s youth to be the pillars of tomorrow’s society. The objectives of the programme include: to monitor and promote the prosocial development of individuals with associated risk factors for criminogenic behaviour; to assist/guide individuals into education, training and employment opportunities; to encourage the adoption of safe, more socially acceptable and more economically; productive lifestyles; by extension reduce social costs related to unemployment, physical and mental health deficits, domestic instability and criminality; to reduce conflict with family members, teachers and other authority figures; to reduce conflict with peers; and to enable community leaders and citizens to engage with and become involved in solving a range of social problems through volunteerism.</t>
+  </si>
+  <si>
+    <t>https://hlpf.un.org/sites/default/files/vnrs/2023/VNR%202023%20Barbados%20Report.pdf</t>
+  </si>
+  <si>
     <t>https://sustainabledevelopment.un.org/content/documents/26138Barbados_Main_Messages_VNR.pdf</t>
   </si>
   <si>
-    <t>SDG 4, SDG 6, SDG 10, SDG 11, SDG 13, SDG 17</t>
-[...20 lines deleted...]
-  <si>
     <t>Belarus</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/16357Belarus.pdf</t>
   </si>
   <si>
     <t>Page number
               56.00
     Add exact paragraph
               "вовлечение в процесс выработки и принятие решений всех заинтересованных сторон, расширение возможностей задействования потенциала молодежи, в том числе через дальнейшее развитие институтов молодежных послов ЦУР и волонтерства" ("Engaging all stakeholders in the decision-making process, expanding opportunities to leverage the potential of youth, including through the further development of the SDG Youth Ambassadors and volunteering initiatives.").</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2025/VNR%202025%20Belarus%20Report_0.pdf</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2022/VNR%202022%20Belarus%20Report.pdf</t>
   </si>
   <si>
     <t>Belgium</t>
   </si>
   <si>
+    <t>SDG 1, SDG 10, SDG 11</t>
+  </si>
+  <si>
+    <t>https://hlpf.un.org/sites/default/files/vnrs/2023/VNR%202023%20Belgium%20Report.pdf</t>
+  </si>
+  <si>
     <t>SDG 8</t>
   </si>
   <si>
     <t>Page number
               36.00
     Add exact paragraph
               The Belgian association Ex-ChangeExpertise sends expert volunteers to various African countries to transfer competences in finance (to microcredit structures), hospitality services, SME training, agronomy (to cooperatives) and epidemiology (8.3).</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/15721Belgium_Rev.pdf</t>
   </si>
   <si>
-    <t>SDG 1, SDG 10, SDG 11</t>
-[...4 lines deleted...]
-  <si>
     <t>Belize</t>
   </si>
   <si>
     <t>SDG 3</t>
   </si>
   <si>
     <t>Page number
               30.00
     Add exact paragraph
               On June 19, 2023, Belize was declared malaria free by the World Health Organisation (WHO). A commemorative certificate of elimination was issued to Belize by WHO to certify that the nation had successfully eliminated the indigenous transmission of all malaria parasites within its borders. A major factor in the country’s success in eliminating indigenous malaria was the high level of collaboration with dedicated district and central level staff; the work of a strongly committed community healthcare network; the contribution of malaria volunteer collaborators; and the reliability of the community healthcare workers. Collaboration across the intervention team allowed for prompt diagnoses and effective treatment, as well as the establishment of a national malaria control programme to reduce breeding sites and strengthen cross-border collaborations with Mexico and Guatemala to stem transmission. A key action that further contributed to successful intervention was the facilitation of public awareness programmes to support the acceptance of malaria prevention and control activities through community education. Source: Ministry of Health and Wellness, 2024 .</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2024/VNR%202024%20Belize%20Report.pdf</t>
   </si>
   <si>
     <t>Page number
               28.00
     Add exact paragraph
               Reporting only 22 local cases of Malaria in 2013, Belize is making remarkable progresstoward national malaria elimination in advance of the 2020 goal set for the region. No deathsdue to malaria have been reported since 2006. Such improvement can be attributed to active surveillance and community based interventions (elimination of breeding sites, increased distribution of bed nets, and improved detection through clinical finding and laboratory testing at health facilities and by community volunteers), intersectoral cooperation, and cross-border collaboration with Guatemala and Mexico. Priority is given to preventive interventions, early detection, care and treatment.Belize is at the pre-elimination stage for malaria.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/16389Belize.pdf</t>
   </si>
   <si>
     <t>Benin</t>
   </si>
   <si>
+    <t>Cross-cutting, SDG 11, SDG 16, SDG 17, SDG 3, SDG 4, SDG 8</t>
+  </si>
+  <si>
+    <t>Page number
+              40.00
+    Add exact paragraph
+              Furthermore, in compliance, on the one hand, with resolution A/RES/70/129 on "Integrating volunteering into peace and development: the plan of action for the next decade and beyond" and, on the other, with General Assembly (UNGA73) resolution A/RES/73/140 which encourages Governments to increasingly cooperate with volunteer-involving and civil society organizations, Benin established, with the support of the United Nations Volunteers programme and the United Nations Development Programme (UNDP), the National Corps of Young Volunteers for Development (CNJVD). The Corps was established to develop the potential of young people by promoting formal volunteer services and to mobilize them to participate fully in nation-building tasks. The Beninese Office of Youth Volunteer Services (OBSVJ) was created to run the Corps and recruited over 6,000 young volunteers between 2015 and 2017. These volunteers have been deployed in various key sectors (education, health, community development, local government support, etc.). In addition, a national platform for volunteer organizations was set up to improve the coordination of interventions and streamline volunteer efforts towards achieving the Sustainable Development Goals (SDGs). Furthermore, the OBSVJ signed a partnership agreement with the France Volontaires association, in the spirit of international volunteerism and exchange, which enabled the office to send more than 20 young Beninese volunteers to France between 2016 and 2019. Finally, with a view to enhancing the value of formal volunteerism, a new National Volunteerism Programme is being finalized with the support of the Organisation Internationale de la Francophonie and the United Nations Volunteers programme. This new programme primarily targets first-time job-seekers and out-of-school youth, who often face considerable difficulties entering the labour market.</t>
+  </si>
+  <si>
+    <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=2442&amp;menu=3170</t>
+  </si>
+  <si>
     <t>https://sustainabledevelopment.un.org/content/documents/15901Benin.pdf</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/19366Benin_VNR_2018_BENIN_French.pdf</t>
   </si>
   <si>
-    <t>Cross-cutting, SDG 11, SDG 16, SDG 17, SDG 3, SDG 4, SDG 8</t>
-[...10 lines deleted...]
-  <si>
     <t>Bhutan</t>
   </si>
   <si>
+    <t>https://hlpf.un.org/sites/default/files/vnrs/2025/VNR%202025%20Bhutan%20Report.pdf</t>
+  </si>
+  <si>
     <t>Page number
               14.00
     Add exact paragraph
               One of the 9 pillars of happiness: Community vitality: The domain attempts to focus on the strengths and weaknesses of relationships and interaction within communities. The domain gathers information on social cohesion among family members and neighbours, and on practices like volunteering.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/19369Bhutan_NSDGR_Bhutan_2018.pdf</t>
   </si>
   <si>
     <t>SDG 3, SDG 17</t>
   </si>
   <si>
     <t>Page number
               9.00
     Add exact paragraph
               The De-Suung (Guardian of Peace) Programme was conceived and instituted by His Majesty over a decade ago—as a value-based personal development programme to encourage greater citizen engagement in nation-building. Built on the spirit of volunteerism, it advocates for sense of community, harmony and cooperation. Since its inception, the trainees/graduates or De- Suups have actively engaged in various voluntary initiatives, especially in post-disaster relief operations. With the onset of the COVID-19 pandemic, De-Suups have been providing voluntary services as frontline workers. Services range from assisting security forces in patrolling border areas, to assisting with coordination efforts for public services, delivery of essential items during lockdowns, facilitating the enforcement of COVID-19 protocols in public places, among other essential tasks. In view of the critical role being played by these volunteers in supporting national efforts to deal with the pandemic, the Accelerated and Specialized Training Programme for Desuups was initiated with a focus on engaging unemployed youth. Thousands of young Bhutanese signed up to join the programme, and today there more than 22,000 De-suups in the country.
 ,   
     Page number
               39.00
     Add exact paragraph
               Bhutan’s success in handling the health impacts of the global pandemic is attributed to the strong leadership and close guidance of His Majesty The King, supported by the concerted efforts of an able government, health personnel and others in public service—including a large number of volunteers—who worked intensely to put into place and execute a coordinated national preparedness plan.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/279552021_VNR_Report_Bhutan.pdf</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://hlpf.un.org/sites/default/files/vnrs/2025/VNR%202025%20Bhutan%20Report.pdf</t>
   </si>
   <si>
     <t>Bolivia (Plurinational State of)</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/28230Bolivias_VNR_Report.pdf</t>
   </si>
   <si>
     <t>Bosnia and Herzegovina</t>
   </si>
   <si>
     <t>SDG 3, SDG 4, SDG 5, SDG 10, SDG 11, SDG 13, SDG 17</t>
   </si>
   <si>
     <t>Page number
               37.00
     Add exact paragraph
               Through consultations, it was evident that volunteering plays a crucial role in both community development and the personal growth of volunteers. Volunteering brings people together, enhances social skills, expands networks, and contributes to the well-being of the community. While the percentage of young people engaged in volunteer activities in BiH has increased to 13.8%, it remains
 lower than the EU average of 25%. Although the Law on Associations and Foundations recognizes the significance of volunteering, there is still room for improvement through the development of policies that support and facilitate volunteering initiatives. Volunteerism in BiH has made significant contributions to the achievement of multiple SDGs such as Good Health and Wellbeing, Quality Education, Gender Equality, and Partnerships. Key organizations like the Red Cross, Proni, Jadar, Viktorija, CURE Foundation, Women’s Network, and the Youth Communication Center (YCC) have played vital roles in promoting volunteerism and making meaningful contributions towards various SDGs in the country. Their initiatives, along with other notable practices, encompass youth development, healthcare services for refugees and migrants, raising awareness about health issues and blood donation, advocating for feminist values, promoting healthy lifestyles, combating peer violence, and establishing Volunteer Centers in different cities.
 ,   
     Page number
               85.00
     Add exact paragraph
               The municipality of Prozor-Rama carries out activities on the promotion of socially useful activities among young people, with an emphasis on improving the quality of life of the elderly in need through the project “Youth for The Elderly,” implemented by the “Red Cross Prozor-Rama” Association, with the support of the ReLoad programme. One of the main goals of this project was to establish a Volunteer Service for Young People, and it resulted in ten young volunteers regularly visiting 16 elderly people in their homes to support them in doing house chores, cooking meals, going for grocery shopping, visiting a doctor, socializing, and carrying out other activities. 
 ,   
@@ -729,192 +729,192 @@
     <t>Page number
               282.00
     Add exact paragraph
               Strengthening the Rights Guarantee System for Children and Adolescents - MDHC The Children’s and Adolescents’ Rights Guarantee System (SGDCA) is a network involving the articulation and integration of various social actors, including public governmental and civil society instances such as guardianship councils, prosecutors, judges, public defenders, social educators, and other professionals and volunteers working to defend the human rights of children and adolescents. https://www.gov.br/mdh/pt-br/navegue-por-temas/abrace-o-marajo/sgdca 
 ,   
     Page number
               344.00
     Add exact paragraph
               Iarense Association of Childhood Friends It works in promoting formative processes in art and culture. It promotes workshops, classes, and experiences in the garden and in squares. It mobilizes volunteers and families for Social Rights and Public Policies for the District of Iara, Barro CE. https://mapaosc.ipea.gov.br/detalhar/442640 
 ,   
     Page number
               345.00
     Add exact paragraph
                Só Vamos RJ Association. With the participation of dedicated volunteers and donations, 710 meals are delivered weekly, accompanied by water, fruits, and hygiene kits, reaching thousands of people facing food insecurity, demonstrating the transformative power of solidarity and community collaboration. https://www.sovamos.org/ </t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2024/VNR%202024%20Brazil%20Report.pdf</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/15806Brazil_English.pdf</t>
   </si>
   <si>
     <t>Brunei Darussalam</t>
   </si>
   <si>
-    <t>SDG 1, SDG 8, SDG 10, SDG 13, SDG 14, SDG 16</t>
-[...45 lines deleted...]
-  <si>
     <t>Cross-cutting, SDG 1, SDG 4, SDG 5, SDG 10, SDG 11, SDG 16</t>
   </si>
   <si>
     <t>Page number
               4.00
     Add exact paragraph
               A whole of nation approach, spearheaded through inter-ministerial engagement, is crucial in implementing this Plan of Action. The role of other stakeholders is also necessary, through the inclusion of various corporate social responsibility (CSR)-related programmes and volunteerism activities that target poverty eradication.
 ,   
     Page number
               10.00
     Add exact paragraph
               In addition, as a close-knit society, the community spirit remains strong in Brunei Darussalam. The sense of responsibility, empathy and caring for those in need is nurtured from an early age, and as such, volunteerism and community involvement, led by the younger generation, is very much active in the country. During the COVID-19 pandemic and the month of Ramadhan this year, volunteers played an important role in assisting the public and frontliners, including by producing Personal Protective Equipment, as well as helping to distribute food rations to families in need. Youth volunteers have also distributed food rations to nearly 3,000 households of families in need in April and May 2020.
 ,   
     Page number
               13.00
     Add exact paragraph
               Hand4 H and Brunei, a non profit organisation founded in 2016, focuses on volunteerism to create awareness amongst the people of Brunei Darussalam (particularly the youth) and to instill the act of giving ( love and money) to have a positive impact to the com munity, especially for the underprivileged families in the country. Hand4 H and has collaborated with other NGOs, particularly youth organisations, in peer to peer volunteer mentoring, through effective knowledge transfer, classroom training and also ‘hands on’ training; as well as the cultivation of volunteer talents, with trainees going to the ground to experience for themselves. One example is Project Amal, a collaboration with nine youth organisations, with the objective of providing clothing for underprivileged families.
 It involved 200 volunteers as well as public donors. More than 33,000 pieces of clothing were donated. [...] The youth in Brunei Darussalam acts as a key contributor to attaining a better and more sustainable future for the country. SCOT provides a platform to raise awareness and educate the youth on issues regarding poverty in Brunei Darussalam. It also provides volunteering opportunities, a space for youth engagement, and come up with projects that gravitate around the SDGs. [...] An annual event held during the festive season which visits 100 families across Brunei Darussalam and provides them basic necessities, to help ease the hardship of socio-economically challenged families. In 2019, more than 40 local youth volunteered to distribute these household necessities to the families. [...] Social Kitchen A project that ran once a week during the holy month of Ramadhan in 2019, where single mothers were recruited to prepare food packets to be sold and donated to mosques for sungkai (the breaking of fast). The programme helped equip single mothers with business, technical and marketing skills in order to empower them to be more entrepreneurial while at the same time encouraging youth to volunteer their time and to assist the single mothers.
 ,   
     Page number
               29.00
     Add exact paragraph
               Brunei Darussalam also introduced the Assistant Teacher Volunteer Programme to enable volunteers to be placed in schools to assist pre-school teachers to ensure that all students are better able to access quality early childhood education.
 ,   
     Page number
               35.00
     Add exact paragraph
               Homework Club: This is a pilot programme to provide supplementary teaching by staff and volunteer teachers to underprivileged primary level students from selected schools. With the aim of raising the academic levels of underprivileged students based on school assessment tests and scores, the programme focuses on Mathematics and English Language skills. Snacks are also provided during the programme. Future plans include extending the programme into more schools and increasing the involvement of the private sector and individuals through volunteering or sponsorship of resources or meals.
 ,   
     Page number
               104.00
     Add exact paragraph
               Brunei Darussalam held the chairmanship of ASEAN in 2013, with the theme ‘Our People, Our Future Together’. During this chairmanship, the country promoted the collective commitment of the people, bound together through the spirit of unity and diversity, to bring forward an ASEAN community that is politically cohesive, economically integrated and socially responsible. In that year, Brunei Darussalam issued the 2013 Bandar Seri Begawan Declaration on Youth Volunteerism and Entrepreneurship, which called for the active involvement of the youth and young professionals in volunteerism and entrepreneurship programmes.
 ,   
     Page number
               106.00
     Add exact paragraph
               These stakeholders, especially the youth, have been active in advocating and addressing issues directly relevant to the SDGs, such as sustainable development, poverty, inclusitivity and the important role of volunteerism spirit and youth.
 ,   
     Page number
               107.00
     Add exact paragraph
               MyActionForSDGs, led by Nurul Hadina Haji Alias as the ASEAN MY World 2030 Advocate in Brunei Darussalam, is an awareness campaign that aims to inspire individuals, organisations and the local community to start taking action for the SDGs. It is supported by the UN SDGs Action Campaign, UNDP Bangkok Regional Hub and UN Volunteers Asia-Pacific. The campaign aims to create a positive change in society towards the SDGs, through increasing awareness of its importance, localising and unifying community action supporting SDGs and connecting local supporters with the Global Day of Action.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=1998&amp;menu=3170</t>
   </si>
   <si>
+    <t>SDG 1, SDG 8, SDG 10, SDG 13, SDG 14, SDG 16</t>
+  </si>
+  <si>
+    <t>Page number
+              59.00
+    Add exact paragraph
+              Sphiere Sdn. Bhd.: An IT and Digitalization based micro company whose services specialise in developing mobile applications, websites, software, and graphic design where they identify their customers' problem statements and provide IT digitalised solutions. In August 2022, Sphiere Sdn. Bhd. launched a tree-planting mobile application called Atmosphiere, where they hosted a Tree Planting event to commemorate the milestone. The application encourages the public to contribute to the reforestation and afforestation of Brunei Darussalam by subscribing to a tree-planting service or volunteering to plant trees. The concept for the tree-planting mobile application was born out of a collaboration between Shell LiveWIRE Brunei, the Forestry Department, the Department of Environment, Parks and Recreation (JASTRe), and the Brunei Climate Change Secretariat (BCCS). In October 2022, Sphiere Sdn. Bhd. signed a landmark agreement with BSP to develop a greenhouse gas emission monitoring and visualisation application for BSP operations.
+,   
+    Page number
+              66.00
+    Add exact paragraph
+              Giving back to the community in a time of crisis became a priority for volunteers as they dedicated their time and energy to prepare and deliver food rations provided by the Government to people under the Quarantine Order during the COVID-19 pandemic.F ood distribution centres were supported by volunteers from government agencies and the youth. The Youth Volunteers COVID-19 Task Force (Sukarelawan Belia COVID-19) in collaboration with the Brunei Darussalam Red Crescent and supported by MCYS, the National Disaster Management Centre (NDMC) under MOHA, and MOH held a drive through donation campaign that allowed the public to contribute food items or cleaning materials for underprivileged families affected by the COVID-19 pandemic. On 7 August 2022, during the 16th National Youth Day celebration, His Majesty the Sultan and Yang DiPertuan of Brunei Darussalam launched the Mengalinga App, a platform for people to register as volunteers; for organisations to offer programmes; and directory for NGOs in Brunei Darussalam. This is a collaboration between MCYS, Baiduri Bank, UTB’s students, and Nextacloud (a youth company).
+,   
+    Page number
+              88.00
+    Add exact paragraph
+              Reef Check Brunei (RCB) is a registered NGO dedicated to the conservation of coral reefs in Brunei Darussalam through education, research and conservation. Founded in 2016, RCB’s mission is to empower people to save the nation’s reefs and ocean through the three key pillars and aims to train volunteer divers to become EcoDivers to conduct Reef Check Survey to monitor the status of Brunei Darussalam’s reefs. RCB currently runs at 18 members who actively volunteer their time during the weekend to help out with the organisation’s operation. Project AWARE Dive Against Debris ® Survey: This is an international movement under PADI AWARE where volunteer divers conduct underwater marine-debris clean-up operations and collect data on the number of debris obtained during each dive. River Clean-Up Operations (RECOVER): SOA BN,a youth-led NGO, engaged more than 200 volunteers who had successfully collected more than 310 bags of waste. For their fifth clean up activity, volunteers hauled in 244 kilogrammes of waste from the river.
+,   
+    Page number
+              97.00
+    Add exact paragraph
+              There was also a rise in volunteers where Sukarelawan Belia (Youth Volunteers) assisted at hospitals, clinics and vaccination centres; assisting in food deliveries and logistics.
+,   
+    Page number
+              109.00
+    Add exact paragraph
+              Youth volunteers have shown that volunteering efforts can lead to collective action through shared interests and values. This is exemplified in the case of Green Brunei, a youth-led platform that is committed to environmental sustainability, where the organisation frequently hosts beach clean-up, waste-collecting, and tree-planting activities. Utilising their network of volunteers, the group regularly collaborates with other stakeholders such as government, schools and education institutes, private firms, and other NGOs alike causing a bigger impact. For example, Green Brunei organised a river clean-up activity with Mitsubishi Corporation, attended by government officials, the local community, and school children. This merging of like-minded people in the spirit of volunteerism oversaw the collection of over 400 kilogrammes of trash. To date, Green Brunei has organised 245 events, planted 1,958 new trees, collected over 46,000 kilogrammes of trash, and engaged with 18,202 volunteers through their programmes.
+,   
+    Page number
+              109.00
+    Add exact paragraph
+              MCYS has taken steps to develop a Native Mobile Application (Mengalinga), with strategic partners UTB and Baiduri Bank, where its primary function is to provide a platform to enable event organisers and NGOs to promote volunteering opportunities and connect volunteers through the application. The mobile application launched in 2021, playing the role of the Government’s national center for volunteerism, promotes awareness talks, networking events with like-minded people, and links to NGOs and volunteering groups.
+,   
+    Page number
+              109.00
+    Add exact paragraph
+              The link between volunteering activities in the country and SDGs need to be clearly established and closely linked to effectively measure achievements made from volunteering activities. Aside from that, mechanisms for effective reporting and data collection must be prepared and strengthened in order to record these achievements accurately. Measuring the impact of volunteering activities to specific SDG indicators will promote a more organised and coordinated volunteering efforts towards sustainable development.
+,   
+    Page number
+              110.00
+    Add exact paragraph
+              Suggested actions that could help in realising green and sustainable nation, and building on key initiatives that support environmentally-friendly businesses and sustainability projects, include the adoption of renewable energy [.... ] supporting relevant agencies in data collection and improving the nation’s data capacity through collaborations from researchers and volunteers;</t>
+  </si>
+  <si>
+    <t>https://hlpf.un.org/sites/default/files/vnrs/2023/VNR%202023%20Brunei%20Report.pdf</t>
+  </si>
+  <si>
     <t>Bulgaria</t>
   </si>
   <si>
+    <t>SDG 10, SDG 16, SDG 2, SDG 3, SDG 5</t>
+  </si>
+  <si>
+    <t>Page number
+              43.00
+    Add exact paragraph
+              A positive example are the food banks built by the Bulgarian Red Cross, which are a reliable mechanism for collecting donated food and financial resources. Food packages or meals are prepared and delivered directly to the target groups of the vulnerable local population with the active recruitment and participation of volunteers from different age groups.
+,   
+    Page number
+              90.00
+    Add exact paragraph
+              In 2017, a National Strategy for Combating Trafficking in Human Beings 2017-2021 was adopted, which sets out the priorities and objectives related to effective and long-term response – both to the crime itself as well as to its consequences, and aims at early prevention, support and reintegration of victims, taking into account the vulnerable situation of women and children and the prosecution of perpetrators. These activities involve local authorities, the non-governmental sector, businesses and volunteers.
+,   
+    Page number
+              131.00
+    Add exact paragraph
+              The Government has published a list with the most important phone numbers on the COVID-19 web portal. Multiple ministries and state agencies have dedicated lines for the provision of current information about COVID-19. The Situation Center at the Ministry of Foreign Affairs assists with guidance about restrictive measures in other countries. Volunteers can sign up for hospitals, government agencies or the Bulgarian Red Cross. The Ministry of Health has launched donation campaigns for medical gear and equipment. The Social Protection Fund is gathering donations for food packages to people and families in need. The Bulgarian Red Cross and several municipalities have also started campaigns.</t>
+  </si>
+  <si>
+    <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=2052&amp;menu=3170</t>
+  </si>
+  <si>
     <t>Page number
               42.00
     Add exact paragraph
               The Bulgarian Red Cross (BRC) and the National Network of Health Mediators have implemented the "Health Feasts" initiative to promote hygiene and vaccination in schools with students from minority ethnic communities, with the aim of engaging them and their teachers, families, health and educational mediators, volunteers and BRC employees.
 ,   
     Page number
               113.00
     Add exact paragraph
               p.113. There are different ways to make young people's voices heard. This is through active participation in local and national elections, through direct involvement in protests, strikes, petitions, etc., as well as active participation in various organizations. These are youth organizations, organizations that work with and for young people, volunteer 114 formations, formal and informal clubs, etc. Organizations can operate both locally and nationally, and also join an organizational alliance, such as the National Youth Forum... The Bulgarian Youth Red Cross is a voluntary youth organization which is an integral part of the Bulgarian Red Cross and is part of the International Youth Red Cross Movement. Through its volunteers across the country and through its training programs, activities and services, the BYRC attracts children and young people to humanitarian values and principles, works to reduce their social and health vulnerabilities,advocates for improving their well-being, and promotes tolerance and non-discrimination, respect for diversity and cultural diversity. 
 ,   
     Page number
               117.00
     Add exact paragraph
                The Humanitarian Education (HR) field brings together the activities of the Bulgarian Youth Red Cross through the Humanitarian Education (HR) field, promoting the humanitarian values and principles of the international Red Cross and Red Crescent movement among volunteers and children in schools and kindergartens. Within this unit, the BYRC conducts interactive trainings among volunteers and children in schools and kindergartens, during which many role-plays are held in order to discuss and understand the concepts of prejudice, migration, culture, identity and continuity, as well as the organization of actions and campaigns to encourage people to be positive role models in society, to respect differences, tolerance and empathy – activities aimed at promoting SDG 4 (Quality Education) among young people. 
 ,   
     Page number
               143.00
     Add exact paragraph
                Kaleidoscope Centre for Visual Science is an initiative that w as launched in 2023...Centre's activities have provided equal access to sustainability education directly toover 10,000 people, raising understanding and awareness of responsible consumption, w aste use, energy efficiency, human rights and respect tow ards people from vulnerable groups. Large companies from business, institutions, media and volunteers are involved in the implementation of the practice.</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2025/VNR%202025%20Bulgaria%20Report_0.pdf</t>
-  </si>
-[...20 lines deleted...]
-    <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=2052&amp;menu=3170</t>
   </si>
   <si>
     <t>Burkina Faso</t>
   </si>
   <si>
     <t>SDG 1, SDG 2, SDG 3, SDG 4, SDG 5, SDG 6, SDG 8, SDG 13, SDG 17</t>
   </si>
   <si>
     <t>Page number
               40.00
     Add exact paragraph
               Contribution spécifique des organisations de volontariat national: Au Burkina Faso, le volontariat est régi par la loi N°34-2021/AN du 21 octobre 2021 portant volontariat au Burkina Faso qui confère au Groupement d’Intérêt public-Programme national de volontariat au Burkina Faso (GIP-PNVB) le pilotage institutionnel du domaine. Les volontaires interviennent dans plusieurs domaines dont l’humanitaire, la santé, l’éducation, l’agriculture, l’élimination de la pauvreté, l’égalité du genre et l’autonomisation économique des femmes et des jeunes filles, etc. Entre 2020 et 2022, ce sont environ 81 347 volontaires provenant d’une quinzaine d’organisations de volontariat qui ont été mobilisés sur différents chantiers de développement contribuant ainsi à l’atteinte des ODD. Par ailleurs, il faut noter que l’intervention du volontariat est aussi axée sur le transfert de compétences nord-sud, sud-nord, sud-sud, notamment à travers des appuis techniques (3 appuis virtuels sud-nord et 4 appuis d’experts nationaux pour l’ONG de volontariat catalyste+ en 2022) et la mise en œuvre du programme de volontariat de réciprocité de France volontaires, du GIP-PNVB, de RAVI, etc.
 ,   
     Page number
               122.00
     Add exact paragraph
               Contribution spécifique des organisations de volontariat national: Au Burkina Faso, le volontariat est régi par la loi N°34-2021/AN du 21 octobre 2021 portant volontariat au Burkina Faso qui confère au Groupement d’intérêt public-Programme national de volontariat au Burkina Faso (GIP-PNVB) le pilotage institutionnel du domaine.  Les volontaires interviennent dans plusieurs domaines dont l’humanitaire, la santé, l’éducation, l’agriculture, l’élimination de la pauvreté, l’égalité du genre et l’autonomisation économique des femmes et des jeunes filles, ...
 Entre 2020 et 2022, ce sont environ 81 347 volontaires provenant d’une quinzaine d’organisation de volontariat qui ont été mobilisés sur différents chantiers de développement contribuant ainsi à l’atteinte des ODD.
 ,   
     Page number
               123.00
     Add exact paragraph
               Au titre de l’ODD 5: Parvenir à l’égalité des sexes et autonomiser toutes les femmes et les filles
 L’action du volontariat vise à renforcer et à développer des approches et des méthodologies qui auront une incidence profonde sur le renforcement du pouvoir économique des femmes, sur le droit des femmes et des jeunes femmes et sur la reconnaissance de leur rôle crucial en tant qu’agentes du changement social. Ainsi, l’action de plus de 8 000 volontaires a permis de sensibiliser 3 870 personnes sur la Santé sexuelle et reproductive, les Violences basées sur le genre, le mariage précoce, le mariage forcé, l’excision, les agressions sexuelles, le viol, les abus sexuels.
 ,   
@@ -1116,204 +1116,204 @@
 Depuis 2010, le Gouvernement a adopté, le document de Politique Energétique Nationale (PEN) dont l’objectif global est de « con-tribuer à l’accès à l’électricité et d’assurer l’indépendance énergétique dans une sécurité d’approvisionnement de l’énergie en inter-connexion avec les autres pays ».
 Pour atteindre ces objectifs et surtout selon le principe de ne laisser personne de côté, la cellule de volontaire PNUD est en train d’installer 5 mini-centrales solaires de 20 KW dans la localité de Ndélé et de Kaga-Bandoro (3 et 2 respectivement) au profit de 8 groupements des femmes.
 ODD 16 et 17: paix, sécurité et partenariat
 En 2020, dans le cadre du Projet d’« Appui au Processus Électoral en République centrafricaine 2019/2022 » financier par le PNUD et mis en oeuvre par l’ONU Femmes à l’issue duquel 280 volontaires communautaires des élections au Féminin ont été formés dans les préfectures suivantes : la Kémo (13-18 juillet 2020), la Nana Mambéré (16-18 juillet 2020), la Mambéré Kadei (15 au 17 juillet 2020), le Mbomou (15-20 juillet 2020) ; l’Ouham Pende (15 au 20 juillet 2020) et la ville de Bangui. Soit 50 Volontaires par préfecture et 30 à Bangui. Les formations des volontaires ont porté sur la maitrise du processus électoral, les enjeux de la participation politique des femmes et les techniques de mobilisation communautaire. Environ 1 850 000 personnes ont été directement touchées par les activités des volontaires communautaires de l'ONU Femmes.
 En mai 2023, les volontaires communautaires ont organisé une campagne de sensibilisation à l’endroit de l’association et groupement des femmes d’Alindao sur le rôle que joue la femme dans le processus de la consolidation de la paix. Cette activité a réuni au total 90 participantes.</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2023/VNR%202023%20CAR%20Report.pdf</t>
   </si>
   <si>
     <t>Cross-cutting, SDG 16</t>
   </si>
   <si>
     <t>Page number
               66.00
     Add exact paragraph
               The resumption of the proceedings of the Criminal Courts (Bangui and Bouar) and the launch of activities of the Special Criminal Court are key to stabilizing the country in the long term. Volunteerism has played an important role in this process, since United Nations volunteers are primarily engaged in awareness-raising activities on the ground.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=1579&amp;menu=3170</t>
   </si>
   <si>
     <t>Chad</t>
   </si>
   <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/23405RAPPORT_NATIONAL_VOLONTAIRE_FINAL_TCHAD.pdf</t>
+  </si>
+  <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/28099TCHAD_ENV_2021_VERSION_FINALE_23_06_21.pdf</t>
+  </si>
+  <si>
     <t>SDG 3, SDG 4, SDG 8, SDG 13, SDG 16</t>
   </si>
   <si>
     <t>Page number
               94.00
     Add exact paragraph
               Les autres partenaires sont, entre autres: - L’UE avec 20 projets actifs intervenant dans les secteurs ci –après : finances, développement rural, justice &amp; sécurité et ; -L’Agence Nationale de Volontariat au Tchad (ANVOL-T) qui intervient dans les domaines suivants: l’action humanitaire, l’éducation, la santé, la lutte contre les changements climatiques, la formation professionnelle et autres. </t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2024/VNR%202024%20Chad%20Report.pdf</t>
   </si>
   <si>
-    <t>https://sustainabledevelopment.un.org/content/documents/23405RAPPORT_NATIONAL_VOLONTAIRE_FINAL_TCHAD.pdf</t>
-[...4 lines deleted...]
-  <si>
     <t>Chile</t>
   </si>
   <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/15776Chile.pdf</t>
+  </si>
+  <si>
     <t>SDG 1, SDG 5, SDG 11, SDG 17</t>
   </si>
   <si>
     <t>Page number
               143.00
     Add exact paragraph
               (ODS5) Iniciativa: Proyecto de ley Convenio N.°190 sobre la violencia y el acoso de la Organización Internacional del Trabajo (OIT): Población objetivo: Este Convenio de OIT protege a trabajadores y trabajadoras, con independencia de su situación contractual, incluido quienes que realicen actividades de capacitación, pasantías y formación profesional, los trabajadores y trabajadoras cuyo contrato laboral se haya rescindido, las personas que realicen labores de voluntariado o busquen trabajo, y los solicitantes de empleo. Al mismo tiempo, su texto reconoce que “las personas que ejerzan la autoridad desempeñen las funciones o asuman las responsabilidades de un empleador”, también pueden ser objeto de casos de violencia y acoso. Descripción breve: El proyecto de ley busca ratificar el Convenio 190 de la Organización Internacional del Trabajo (OIT), relativo a la obligación de los Estados de adoptar una legislación que defina y prohíba la violencia y el acoso en el trabajo. Con esto, el Estado de Chile busca comprometerse, entre otras materias, a realizar un seguimiento y controlar la aplicación de la legislación, garantizar el acceso a vías de recurso y reparación, así como a implementar mecanismos y procedimientos de notificación y solución de conflictos, contemplando aspectos como la protección de la privacidad y confidencialidad de las personas implicadas.
 ,   
     Page number
               272.00
     Add exact paragraph
               (ODS11) Diversas temáticas son abordadas por las iniciativas presentadas, algunas de éstas se relacionan con capacitación y trabajo con la comunidad ... urbanismo táctico participativo con niños, niñas y adolescentes; capacitaciones a voluntarios y estudiantes universitarios para entrenar en herramientas y habilidades para el impacto positivo en comunidades; instrucción en atención a personas con la condición de espectro autista en comercios y servicios del sector público y privado; rescate de las raíces e historia de los territorios; recuperación de espacios ocupados como vertederos irregulares con participación comunitaria para restaurarlos de acuerdo a sus intereses y necesidades; diseño de parques urbanos con la comunidad; capacitación técnica de vecinos y vecinas en avifauna local y rescate de patrimonio ambiental y cultural... Algunas iniciativas presentadas son: i. Intervención de calles para mejoramiento de la seguridad y comodidad de los niños y niñas de la zona. Se pudo reducir la velocidad de los automóviles en un 10 %, implementar cruces seguros, reducir las distancias de cruce en un 41 % y mejorar la sensación general de la calle en más de un 10% (seguridad, limpieza y diversión). ii. Elaboración de un Plan Maestro de Planificación Territorial en el sector del Borde Cerro de Antofagasta. Se realiza una intervención social, mediante una estrategia de participación comunitaria y multisectorial, para conocer y priorizar las problemáticas que afectan a la población. Se generan propuestas urbanas para el sector enfocadas en los campamentos, evaluando si el terreno es apto para la radicación de estos asentamientos con el objetivo de contribuir a la reducción del déficit habitacional.
 ,   
     Page number
               377.00
     Add exact paragraph
               Con la implementación del Plan Nacional de Reactivación, que busca reducir el ausentismo, fortalecer los aprendizajes y mejorar la convivencia y la salud mental. Para ello se ha convocado, entre otras iniciativas, a tutores voluntarios con el fin de reforzar las habilidades de lectura y escritura en Chile. A la fecha se ha reducido en un 13% la inasistencia y se avanza en la reparación de escuelas y colegios; se ha duplicado el presupuesto para los Centros de Formación Técnica Públicos. A ello se agrega el fortalecimiento de la Educación Rural Gabriela Mistral, con mejoras de infraestructura en 164 escuelas.</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2023/VNR%202023%20Chile%20Report.pdf</t>
   </si>
   <si>
     <t>SDG 4</t>
   </si>
   <si>
     <t>Page number
               24.00
     Add exact paragraph
               As a key actor in the implementation of the 2030 Agenda, the voluntary sector also made a significant contribution. The Chilean Volunteer Network worked actively to disseminate and incorporate the 2030 Agenda into the plans and programmes of volunteer organizations through training days in five regions of the country. It also performed a national survey of volunteer organizations to identify initiatives related to the SDGs. </t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=1607&amp;menu=3170</t>
   </si>
   <si>
-    <t>https://sustainabledevelopment.un.org/content/documents/15776Chile.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>China</t>
   </si>
   <si>
+    <t>https://sustainabledevelopment.un.org/memberstates/china#review2016</t>
+  </si>
+  <si>
     <t>https://sustainabledevelopment.un.org/content/documents/280812021_VNR_Report_China_English.pdf</t>
   </si>
   <si>
-    <t>https://sustainabledevelopment.un.org/memberstates/china#review2016</t>
-[...1 lines deleted...]
-  <si>
     <t>Colombia</t>
   </si>
   <si>
+    <t>Cross-cutting, SDG 1, SDG 3, SDG 4, SDG 13, SDG 17</t>
+  </si>
+  <si>
+    <t>Page number
+              137.00
+    Add exact paragraph
+              The role of volunteering as an ally of the 2030 Agenda and the Sustainable Development Goals (SDGs): It is also important to highlight the role of volunteerism, as many civil society organizations work with people who support unpaid activities. Volunteering in Colombia is a powerful force for leaving no one behind and brings together around 800,000 people, according to the country’s national volunteering system. In this sense, volunteerism is a huge resource for solving social, economic and environmental problems. Generally, the most visible aspects of volunteering relate to service delivery in communities. People engage in voluntary work to help eliminate poverty, improve health and basic education, address environmental problems and climate change, reduce the risk of disasters, and combat social exclusion and violent conflict. Volunteering is also associated with social cohesion, solidarity, empowerment, responsibility, participation, collaboration and inclusion.
+,   
+    Page number
+              144.00
+    Add exact paragraph
+              In a post-COVID-19 scenario, the 2030 Agenda should guide the global recovery, emphasizing the SDGs that have been most affected and bearing in mind that recovery strategies must include social, economic and environmental dimensions. Furthermore, given the scale of the challenge, working in partnership and seeking synergies between Governments (national and subnational), the private sector, civil society, volunteers, academia and other non-governmental actors is even more relevant.</t>
+  </si>
+  <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/282902021_VNR_Report_Colombia.pdf</t>
+  </si>
+  <si>
+    <t>https://sustainabledevelopment.un.org/memberstates/colombia</t>
+  </si>
+  <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/20338Colombia_2018_VNR_Espan771ol_1.pdf</t>
+  </si>
+  <si>
     <t>SDG 2, SDG 6, SDG 13</t>
   </si>
   <si>
     <t>Page number
               132.00
     Add exact paragraph
               Ficha caso de estudio Uribia ¿Se establecieron mecanismos de sostenibilidad para garantizar beneficios a la comunidad en el largo plazo? Se Consolidaron escenarios participativos como estrategia de formación y de inclusión productiva para generar cambios positivos en las comunidades indígenas, donde el conocimiento tradicional y prácticas ancestrales juegan un papel crucial sobre la soberanía alimentaria ... En el componente de agua se lograron los siguientes resultados: Modelos asociativos auto gestionados funcionando.; Circuitos cortos de comercialización establecidos; Voluntarios Multiplicadores y Líderes – Formación de formadores; Actores identificados y articulados al proceso , transferencia de conocimiento y acciones complementarias.</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2024/VNR%202024%20Colombia%20Report.pdf</t>
   </si>
   <si>
-    <t>Cross-cutting, SDG 1, SDG 3, SDG 4, SDG 13, SDG 17</t>
-[...21 lines deleted...]
-  <si>
     <t>Comoros</t>
   </si>
   <si>
+    <t>https://hlpf.un.org/sites/default/files/vnrs/2023/VNR%202023%20Comoros%20Report.pdf</t>
+  </si>
+  <si>
     <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=2450&amp;menu=3170</t>
   </si>
   <si>
-    <t>https://hlpf.un.org/sites/default/files/vnrs/2023/VNR%202023%20Comoros%20Report.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>Congo</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/23339CONGO_Contribution_Nationale_Volontaire_2019.pdf</t>
   </si>
   <si>
     <t>Page number
               17.00
     Add exact paragraph
               Le gouvernement a également institué le Corps des jeunes volontaires du Congo par la Loi n°17-2021 du 12avril 2021 en vue de servir de valoriser l’engagement des jeunes et leur employabilité à travers l’exercice du volontariat dans les structures publiques et privéeS ainsi que dans les ONG. </t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2024/VNR%202024%20Congo%20Report.pdf</t>
   </si>
   <si>
     <t>Costa Rica</t>
   </si>
   <si>
+    <t>Page number
+              63.00
+    Add exact paragraph
+              The private sector has implemented sustainable production and consumption systems to reduce its negative environmental impact and increase the competitiveness of businesses through innovation, development partnerships, environmental education projects, volunteering and initiatives to incorporate good practices in its processes.</t>
+  </si>
+  <si>
+    <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=1677&amp;menu=3170</t>
+  </si>
+  <si>
     <t>SDG 12</t>
   </si>
   <si>
     <t>Page number
               98.00
     Add exact paragraph
               To address SDG 12, Banco Nacional de Costa Rica is aiming to ensure companies aligned with its value chain adopt sustainable practices through programmes such as its corporate volunteering and green small and medium-sized enterprises schemes, which encourage the adoption of good practices, the measurement of management impacts and responsible production and consumption. The bank has also implemented campaigns to promote the concept of financial and environmental responsibility among citizens in their communities.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/15846Costa_Rica.pdf</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2024/VNR%202024%20Costa%20Rica%20Report.pdf</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=1677&amp;menu=3170</t>
   </si>
   <si>
     <t>Côte d'Ivoire</t>
   </si>
   <si>
     <t>Cross-cutting, SDG 1, SDG 13, SDG 15, SDG 4, SDG 6</t>
   </si>
   <si>
     <t>Page number
               18.00
     Add exact paragraph
               Civil society’s efforts to achieve the SDGs in accordance with the needs of its citizens have, in various cases, been supported by national and international volunteers working in Côte d’Ivoire. These volunteers mobilized within civil society organizations are working to provide appropriate, local responses to local development challenges such as poverty reduction, environmental protection, climate change, education and health. In recent years, the activities of these volunteers have become more structured with the creation of the National Volunteer Programme of Côte d’Ivoire (Programme National de Volontariat de Côte d’Ivoire – PNV-CI). 
 ,   
     Page number
               60.00
     Add exact paragraph
               The Government has undertaken several measures regarding global citizenship education. These include: (i) the development of an educational guide on citizenship and the culture of peace under the Ivoiro-Burkinabe Treaty of Friendship and Cooperation; (ii) the establishment of the PNV-CI and the UNV programme; (iii) the opening of civic service centres in Bimbresso and Guedipo; (iv) the training of national competence volunteers and national civic engagement volunteers in the regions of Gbèkè, Tompki and the Autonomous District of Abidjan; (v) the authorization for implementing the Service Civique National Jeunes[National Youth Civic Service –SCN] pilot programme within the Regional Union of Cooperative Enterprises in the Savane region of Côte d’Ivoire (URESCO-CI), in Korhogo; and (vi) the organization of several awareness-raising sessions on civicism and the principles of citizenship in the country’s 31 regions.  
 ,   
     Page number
               89.00
     Add exact paragraph
               Youth employment is a major challenge for the Government. In order to promote access to decent work opportunities for the active population, especially young people, efforts during 2017 focused on: (i) improving the institutional and legal framework of the employment sector; (ii) strengthening the operational capacity of youth support infrastructure; and (iii) integrating young people and promoting youth volunteerism, civicism and the principles of citizenship. 
 ,   
     Page number
               120.00
@@ -1355,107 +1355,107 @@
 ,   
     Page number
               148.00
     Add exact paragraph
               474. The Volunteering Programme in Côte d'Ivoire mobilizes young volunteers in structures that demonstrate the need for human resources support for the implementation of sectoral projects benefitting communities. It is supported by the United Nations Development Programme (UNDP) and the United Nations Volunteers (UNV) programme.
 475. In general, it will be impossible to achieve the global goals without the participation of all segments of the population at all stages and at all levels and on a permanent basis. Therefore, in order to promote citizen participation and inclusion, Côte d'Ivoire, in the implementation of the PNV-CI, "leaves no one behind". All young Ivorians, graduates or not, with or without qualifications, men and women are involved in the programme through the volunteering competencies (67%) of young people and citizen engagement (33%) of young people with a proportion of 42% of women, at the end of 2018.
 476. In a period of 2 years (2017-2018), about 5,000 young people applied for participation in the PNV-CI in the regions of Tonkpi, Gbèkè and the Autonomous District of Abidjan which are involved in the pilot phase. Interventions are carried out primarily in the fields of health, environment and sanitation, education, agriculture, social protection, community development, promotion of justice, community economic development, gender promotion, social cohesion and reconciliation, through missions whose actions are considered to make a strong contribution to the country's development.
 477. In addition, various regions of the country benefit from the involvement of international volunteers, including those of France Volontaires and the United Nations Volunteers (UNV) programme, in development projects.
 478. Alongside national volunteering, formalized through a National Programme, other voluntary actions are carried out at the national level by organizations and associations in fields such as education, health, social cohesion, peace, girls' rights, etc.
 479. Like other volunteer organizations in Côte d'Ivoire, UNV has demonstrated a strong commitment to contributing to the achievement of the SDGs and has positioned itself around a number of specific objectives according to its mandate.
 480. From 2016 to date, more than 400 international and national UN Volunteers (agencies and peacekeeping missions combined) and about 750 international volunteers from France Volontaires have been mobilized to contribute to the achievement of the SDGs in Côte d'Ivoire.
 ,   
     Page number
               149.00
     Add exact paragraph
               481. The implementation of SDG 16 (Peace, Justice and Strong Institutions) has enabled Côte d'Ivoire to regain its stability.
 482. If the role played by the United Nations and the volunteers that they mobilized has been a determining factor for ensuring stability and restoring peace, Côte d'Ivoire has also benefited, for several years now, from the support of organizations promoting volunteerism in the context of human capital development.</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2022/VNR%202022%20Cote%20dIvoire%20Report_0.pdf</t>
   </si>
   <si>
     <t>Croatia</t>
   </si>
   <si>
+    <t>SDG 3, SDG 11, Cross-cutting</t>
+  </si>
+  <si>
+    <t>Page number
+              88.00
+    Add exact paragraph
+              Volunteer work of children and young people is also promoted since it helps building stronger communities and encourages learning new skills and civil responsibility. Within the scope of the call for proposals, 36 projects have been awarded in which 9,765 children will participate by the end of 2020; 185 sustainable development training programmes will be implemented for which HRK 31.5 million (app. EUR 4.25 million) have been planned. 
+,   
+    Page number
+              100.00
+    Add exact paragraph
+              Encouraging volunteer work - contributing to building sustainable communities - Podravka’s Association of Volunteers – PULS was founded in 2014 in Podravka, one of the leading food companies in Central, Eastern and South-Eastern Europe. The aim was to bring together Podravka’s employees and all interested members of the local community to jointly build an environment which will champion the ideas of volunteer work and helping one another. The vision, passion, dedication and perseverance of its members led to the establishment of a system, which primarily aims to provide free aid to those in need, to maintain and enhance the quality of life of children, youth, elderly and disabled persons, and to provide free aid to institutions engaged in the education and care of children and social welfare activities.</t>
+  </si>
+  <si>
+    <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=1154&amp;menu=3170</t>
+  </si>
+  <si>
     <t>SDG 3, SDG 4, SDG 13, SDG 15, SDG 17</t>
   </si>
   <si>
     <t>Page number
               109.00
     Add exact paragraph
               The projects supported activities related to the improvement of skills and knowledge regarding sustainable development in children, young people (primary and secondary school age), and members of their families. Volunteer work of children and young people was also promoted. Participants included 9855 primary and secondary school students and 182 sustainable development training programmes were carried out, resulting in 62 good practice models for the purpose of achieving sustainable development goals.
 ,   
     Page number
               113.00
     Add exact paragraph
               Students from the partner schools were educated on sustainable development, the importance of involvement in the life of the local community and doing volunteer work in the community. By educating teachers and students, the partner schools were encouraged to organise activities in the school or community to promote sustainable development principles and encourage other students and schools to get involved with the local community.
 ,   
     Page number
               114.00
     Add exact paragraph
               Community Learning: Connecting various local community stakeholders and ensuring their participation in the implementation of project activities aimed at raising awareness of the importance of implementing more quality content related to sustainable development, in accordance with the specific objectives of the project...(3) Implementing thematic activities using an interdisciplinary approach: school – civil society organisation – community through volunteer actions, EKOART and EKOLABOS creative workshops, camps, etc.).
 ,   
     Page number
               116.00
     Add exact paragraph
               Building a sustainable future together: In 10 participating schools¸ through 20 volunteer actions which included students, school staff and students’ families, 10 bug hotels were set up, 10 plant beds for flowers, berries and medicinal and culinary herbs were planted, and partner schools were additionally equipped for implementing educational activities. Students of 12 primary schools were educated on a healthy lifestyle, preservation of nature, biodiversity and sustainable development through various activities.
 ,   
     Page number
               117.00
     Add exact paragraph
               Education for Volunteer Work and Sustainable Development in Schools: The project “Education for Volunteer Work and Sustainable Development in Schools” was implemented within the call “Strengthening the Contribution of CSOs to Education for Sustainable Development for the Purpose of Economic and Social Cohesion Enhancement” published by the Government Office for Cooperation with CSOs through the Swiss-Croatian Cooperation Programme.
 ,   
     Page number
               126.00
     Add exact paragraph
               Boranka (Scouts): The campaign got hundreds of thousands of people involved and engaged over 10.000 volunteers in afforestation actions. In addition, more than 10,000 children and young people participated in educational activities held in approximately 100 kindergartens and schools on the subject of forest protection, fire prevention and climate change consequences. Members of the Scout Association of Croatia and other diligent volunteers taking part in Boranka have so far planted more than 100,000 new trees using seedlings, seeds and acorns.
 ,   
     Page number
               127.00
     Add exact paragraph
               Birds of a feather flock together: The project has brought together four foreign volunteers from various countries who contributed to preserving nature in Croatia over ten months. The volunteers built solidarity towards nature by participating in the research and protection of animal and plant species, raising awareness of the importance of preserving biodiversity, and encouraging local communities to take part in the protection of nature. Volunteers helped implement direct measures of preserving endangered sea birds in the Lastovo Archipelago and the population of the Eurasian griffon vulture on the island of Cres, and they also helped restore grasslands in Dinara and Učka nature parks, whereby they contributed to preserving biodiversity of those areas.</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2023/VNR%202023%20Croatia%20Report.pdf</t>
-  </si>
-[...15 lines deleted...]
-    <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=1154&amp;menu=3170</t>
   </si>
   <si>
     <t>Cuba</t>
   </si>
   <si>
     <t>Page number
               14.00
     Add exact paragraph
               One of the first measures adopted was the isolation of sick people and their compulsory hospitalization, as well as that of suspected persons and/or contacts, as a prevention and epidemiological control measure. A number of ‘isolation centres’ were set up throughout the country, which used State insurance and the participation of volunteers from workplaces, the education sector and the community. Isolation and compulsory hospitalization were implemented from the outset and quarantine was established for areas where outbreaks of positive cases were identified.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/280872021_VNR_Report_Cuba.pdf</t>
   </si>
   <si>
     <t>Cyprus</t>
   </si>
   <si>
     <t>Page number
               8.00
     Add exact paragraph
               A focus on youth has been set as a general priority in the implementation of the SDGs, therefore SDG4 and its achievement is fundamental for Cyprus. The National Youth Strategy (NYS) of Cyprus for the period 2017-2022 defines, for the first time, the vision of the state for its young people… These fields of action which derive from the European Youth Strategy, are: Education and Training, Employment and Entrepreneurship, Health and Wellbeing, Participation, Volunteerism, Social Inclusion, Youth and the World, Creativity and Culture.
 ,   
     Page number
               73.00
     Add exact paragraph
@@ -1672,84 +1672,84 @@
   <si>
     <t>Djibouti</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2022/VNR%202022%20Djibouti%20Report.pdf</t>
   </si>
   <si>
     <t>Dominica</t>
   </si>
   <si>
     <t>SDG 10</t>
   </si>
   <si>
     <t>Page number
               120.00
     Add exact paragraph
               High Impact Climate Resilient Initiative Under SDG 10 (Koudmen Domnik): It is well recognized that individual and community self-help and cooperation are an essential part of building resilience. An active volunteer movement through which each Dominican participates to the best of their ability to uplift all citizens, Koudmen Domnik will coordinate volunteer led projects, with an emphasis on youth involvement and the inclusion of marginalized groups, across the country (to be delivered by the end of 2022). </t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2022/VNR%202022%20Dominica%20Report.pdf</t>
   </si>
   <si>
     <t>Dominican Republic</t>
   </si>
   <si>
+    <t>Page number
+              91.00
+    Add exact paragraph
+              It is proposed that the participation mechanisms of non-governmental organizations (NGOs) for vulnerable groups will improve, the exchange of experiences and good practices will be promoted, training on sustainable development will be provided, funding will be expanded to non-profit associations, volunteerism will be advocated and the monitoring process for the SDGs will be strengthened.</t>
+  </si>
+  <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/285032021_VNR_Report_Dominican_Republic.pdf</t>
+  </si>
+  <si>
     <t>https://sustainabledevelopment.un.org/content/documents/19375Dominican_Republic_VNR._ENG._FINAL.pdf</t>
   </si>
   <si>
     <t>Page number
               20.00
     Add exact paragraph
               Otro componente relevante fue el levantamiento y sistematización de iniciativas implementadas por entidades gubernamentales y no gubernamentales en torno a los ODS seleccionados. Este proceso implicó la elaboración de cuestionarios de recolección de datos para los sectores público, privado, sociedad civil y voluntariado, cada uno especificó sus particularidades. Posteriormente se realizaron contactos con actores clave para su retroalimentación y distribución, con el fin de asegurar una participación diversa e inclusiva. 
 ,   
     Page number
               52.00
     Add exact paragraph
               La ONG Pastoral Materno Infantil, por su parte, ha implementado el Programa de Educación Popular con Familias mediante Agentes Comunitarios Voluntarios, una estrategia comunitaria de acompañamiento a familias en contextos de pobreza. A través de redes de voluntariado capacitado, visitas domiciliarias y actividades educativas, este programa fortalece prácticas de cuidado infantil, empoderamiento materno, prevención de muertes evitables y promoción del desarrollo integral desde la primera infancia. 
 ,   
     Page number
               144.00
     Add exact paragraph
               Además de los datos cuantitativos, el análisis del proceso de consulta permitió identificar dimensiones cualitativas que fortalecen el enfoque participativo del informe. Entre ellas, destacan las contribuciones del voluntariado y del sector empresarial, en la promoción de prácticas responsables, sostenibles y de alto impacto. Estas contribuciones, reflejan compromisos concretos con la transformación social, el fortalecimiento institucional y la generación de soluciones innovadoras para los desafíos del desarrollo. Estas perspectivas se complementaron con la información recopilada a través del cuestionario enviado, en el que participaron 66 representantes de organizaciones no gubernamentales, quienes compartieron detalles sobre sus iniciativas en áreas como inclusión financiera, disposición de residuos, salud materno-infantil, reducción de desigualdades, educación reproductiva, entre otras...De las entidades de sociedad civil y sector privado, la gran mayoría manifestó que sus iniciativas están vinculadas a tres o más ODS. De dichos programas, 35 (15.84 %) apuntan a él ODS 8 (Crecimiento económico) como el más predominante; 32 (14.48 %) fueron asociadas a él ODS 10 (Reducción de desigualdades) asimismo, 31 (14.03 %) desarrollan acciones vinculadas con el ODS 3 (Salud y bienestar) y 30 (13.57 %) registraron intervenciones alineadas al ODS 17 (Alianzas para el desarrollo). El ODS 5 (Igualdad de género) y el ODS 12 (Producción y consumo responsable) fueron vinculadas a 27 (12.22 %) iniciativas, y el ODS 1 (Fin de la pobreza) a 22 (9.95 %). En menor medida, nueve (9) (4.07 %) reportaron el ODS 16 (Paz, justicia e instituciones sólidas) y ocho (8) (3.62 %) el ODS 14 (Vida submarina). En cuanto a su vinculación con la Estrategia Nacional de Desarrollo 2030 (END 2030), las entidades identificaron de manera predominante el Eje 2: Sociedad con igualdad de derechos y oportunidades, con 43 (37.39 %) registros, le sigue el Eje 4 de Producción y consumo sostenibles y adaptación al cambio climático con 32 (27.83 %). 
 ,   
     Page number
               149.00
     Add exact paragraph
               El voluntariado también emergió como una dimensión clave de la participación ciudadana identificada durante el proceso de consulta. Diversas organizaciones de la sociedad civil, redes territoriales, asociaciones comunitarias, movimientos juveniles, grupos religiosos y entidades académicas compartieron Experiencias significativas de trabajo voluntario orientadas a la reducción de desigualdades, el acompañamiento a poblaciones vulnerables, la promoción de derechos humanos y la Sostenibilidad ambiental. Las iniciativas de voluntariado evidencian el compromiso de múltiples sectores con los Objetivos de Desarrollo Sostenible, destacan especialmente las áreas de medio ambiente (12 organizaciones), salud (3) e inclusión social. Estas acciones están directamente vinculadas con los ODS 3, 5, 10, 12 y 17, lo que muestra un alineamiento progresivo con las prioridades nacionales e internacionales en materia de desarrollo sostenible y participación ciudadana. Asimismo, se observó que, dentro de las organizaciones consultadas, 15 movilizan entre 50 y 200 voluntarios, mientras que otras 11 operan con menos de 50, y 11 con un rango entre 200 y 500 voluntarios. Las tareas reportadas abarcan principalmente actividades operativas en terreno (25 casos), así como funciones logísticas, de soporte técnico, ascenso organizativo y participación plena en la toma de decisiones. Esta diversidad de roles refuerza la capacidad de acción desde lo comunitario hasta niveles más especializados, contribuyendo de manera directa a la aplicación territorial de los ODS. La diversidad y el alcance del voluntariado reflejan no solo el compromiso multisectorial con los Objetivos de Desarrollo Sostenible, sino también la vitalidad de las personas jóvenes como agentes clave dentro de estos procesos. La participación de juventudes en estas iniciativas evidencia un vínculo estrecho entre el voluntariado y la energía transformadora que aportan los jóvenes al desarrollo sostenible. En este contexto, la República Dominicana con una población predominantemente joven, reconoce en este grupo una oportunidad estratégica para avanzar en la agenda 2030. Por ello, el INV 2025 incorporó una consulta nacional a juventudes como parte integral del proceso participativo, buscando recoger sus voces, percepciones y  ropuestas para fortalecer la implementación de los ODS. A través de la plataforma U-Report República Dominicana, con el liderazgo de UNICEF y el apoyo de otras agencias del SNU (UNESCO, FAO, OIM, ACNUR, VNU), 273 jóvenes compartieron sus ideas mediante encuestas interactivas. El 63.00 % de las personas participantes tenía entre 15 y 24 años. Además, se sumaron organizaciones juveniles, consejos municipales, colectivos culturales y agrupaciones deportivas.</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2025/VNR%202025%20Dominican%20Republic%20Report.pdf</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://sustainabledevelopment.un.org/content/documents/285032021_VNR_Report_Dominican_Republic.pdf</t>
   </si>
   <si>
     <t>Ecuador</t>
   </si>
   <si>
     <t>SDG 4, SDG 5, SDG 10, SDG 16, SDG 17</t>
   </si>
   <si>
     <t>Page number
               64.00
     Add exact paragraph
               El país implementó la ENECSDI aprobada el 15 de diciembre del 2020 y su reforma emitida el 21 de abril de 2022, intervención que busca prevenir la DCI y reducir su prevalencia en niños y niñas menores de 24 meses de edad, conforme los objetivos planteados en la Agenda 2030. Entre 2021 y 2023, se contó con una inversión de USD 16,48 millones y con la participación de más de 1.000 brigadistas voluntarios por año, vinculados a las instituciones de educación superior. Por su parte, en relación a la atención de niñas, niños y mujeres embarazadas para que reciban los servicios de desarrollo infantil integral se ha logrado beneficiar a 76.854 personas (STECSDI, 2023). 
 ,   
     Page number
               91.00
     Add exact paragraph
               La Política Pública para la Reparación Integral de Víctimas y Sobrevivientes de violencia contra las mujeres y miembros del Grupo Familiar y Femicidio, respuesta del Estado y otras organizaciones para prevenir y erradicar la violencia contra las mujeres, niñas, niños y adolescentes incluyendo el femicidio. En esta se atendieron, desde su inicio hasta 2023, a 211.153 mujeres, niños, niñas y adolescentes en asesoramiento legal, terapias psicológicas y atención en trabajo social (MMDH,2023). En esta línea, el Sistema de Apoyo y  Liberación para Víctimas de Violencia Sexual (SALVAS), a través de la capacitación a voluntarios como acompañantes de atención primaria a sobrevivientes de violencia sexual, apoyan los esfuerzos públicos y privados para el acompañamiento legal, médico, psicológico y comunitario de mujeres, niñas y adolescentes. 
 ,   
     Page number
               115.00
     Add exact paragraph
               La Alianza para el Emprendimiento e Innovación (AEI) creó el Programa Re-emprende en el año 2016 tras el terremoto de Manabí y Esmeraldas, con el objetivo de reactivar la economía y producción de las zonas afectadas. El programa se basa en el desarrollo y fortalecimiento de cadenas de valor inclusivas, brindando asistencia técnica (muchas veces a partir del voluntariado profesional de los socios de la iniciativa), vinculación comercial y fnanciera, e implementación de incentivos. 
 ,   
     Page number
               126.00
@@ -1865,148 +1865,148 @@
   <si>
     <t>Page number
               23.00
     Add exact paragraph
               Eritrea’s large diaspora, resident in an array of countries around the world, plays a positive role in
 assisting development processes in the country. In addition to making substantial financial and in-kind
 contributions to a range of initiatives and projects in different areas, the Eritrean diaspora promotes trade and investment opportunities, is highly active in business creation and entrepreneurship, provides diverse volunteer support, and assists in the transfer of new knowledge and skills.
 ,   
     Page number
               39.00
     Add exact paragraph
               Under the oversight of the MoH and the NIP, a total of 295 health facilities in the country provide routine vaccination services 6 days per week. In addition, vaccination service is provided at 450 outreach sites nationwide, while nomadic groups and those residing in extremely remote or difficult to reach areas receive service through the “Reach Every District” approach, along with mobile health units and mass vaccination campaigns organized in close cooperation with community coordinators, volunteers, and local contacts. Presently, a total of 12 vaccines are administered to young children, with coverage rates of approximately 95 percent or higher. 
 ,   
     Page number
               47.00
     Add exact paragraph
               A range of extracurricular, community-based, volunteer, and other non-formal learning activities provide students with unique, invaluable opportunities for holistic development, growth, and deeper understanding, and also directly lend themselves to the themes of sustainability and global citizenship.</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2022/VNR%202022%20Eritrea%20Report.pdf</t>
   </si>
   <si>
     <t>Estonia</t>
   </si>
   <si>
+    <t>SDG 11, SDG 17, SDG 2, SDG 3</t>
+  </si>
+  <si>
+    <t>Page number
+              19.00
+    Add exact paragraph
+              In the last three months of last year, food was distributed to 2,890 people from this measure. The activities of the Food Bank contribute to the reduction of waste in society, as many food products that were previously destroyed now reach where they are really needed. The work of the Food Bank relies on volunteers who assist in the collection, storage, packaging, and delivery of food.
+,   
+    Page number
+              20.00
+    Add exact paragraph
+              Organic Estonia is an association of volunteers,on the initiative of which an umbrella organisation for organic farming was established in 2017. It brings together companies and organisations to promote organic products. The organisation has created the first interactive web map of organic areas, which brings together Estonia’s organic and clean integrated environment (forests and harvesting areas together).
+,   
+    Page number
+              66.00
+    Add exact paragraph
+              In order to better ensure internal security, in the spring of 2017, the Minister of the Interior approved action plans to strengthen the regional police network, increase the police’s rapid response capacity, renew the protective equipment of rescuers and deminers, and modernise rescue equipment. Among other things, the action plans increased the number of regional police officers by 45, the number of rapid responders in Estonian regions, and the number of volunteer rescue teams capable of responding to traffic accidents; supported the renewal of the community-based volunteer rescue companies; and increased the volume of prevention.
+,   
+    Page number
+              90.00
+    Add exact paragraph
+              ACTIVITIES OF NON-GOVERNMENTAL ORGANISATIONS Various associations of volunteers have been established to ensure the security of the home: e.g. the Estonian Assistant Police Officers Association, which unites assistant police officers operating in Estonia, the Voluntary Maritime and Lake Rescue, whose main tasks are to organise cooperation between maritime and lake rescue units between voluntary and national structures, sustainable development, and training of a training system for volunteer maritime rescuers, and the Rescue Association, which is a network of voluntary rescue organisations to ensure a safe living environment in communities across Estonia.[...] In Ukraine, one of the reforms of national importance is the reform of the area of administration of the Ministry of Internal Affairs. The first police reform launched has been a success. Next, it is planned to implement the reform of the work organisation of the Rescue Board. Already since 2016, changes have been made to the plan in the rescue service, which would enable the involvement of volunteers in resolving crises. Involving volunteers in rescue operations would significantly reduce the time it takes to respond to crises and deliver aid, which in turn has an impact on the effectiveness of saving property and lives. The Praxis Centre for Policy Studies Foundation, in cooperation with the Ministry of Internal Affairs of Ukraine and the Rescue Board of the Dnipro Oblast, will implement the flagship project on involving volunteers in 2019–2020 “Supporting reforms in the field of internal security: involving volunteers in the work of the Dnipro Rescue Board”. The good experience of the Estonian Rescue Board and specialists is used as an example in the development of the system.</t>
+  </si>
+  <si>
+    <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=2396&amp;menu=3170</t>
+  </si>
+  <si>
     <t>Cross-cutting, SDG 11, SDG 14, SDG 17, SDG 3</t>
   </si>
   <si>
     <t>Page number
               37.00
     Add exact paragraph
               Members of the Estonian Roundtable for Development Cooperation are sending over volunteers, help to strengthen the public sector in the target countries, deal with environmental, human rights and health issues and do much more in order to promote the improvement of life quality and democracy in the developing countries. The Estonian Centre for Human Rights is the coordinator of the diversity agreement in order to promote equal opportunities. The Diversity Agreement is a voluntary agreement and companies or public organisations joining it agree to follow the principles of diversity towards their employees as well as clients and agree to treat everyone equally.
 ,   
     Page number
               40.00
     Add exact paragraph
               NGOs and volunteers are also engaged in preventing the perils to public order as well as in dealing with the aftermath of disasters. 
 ,   
     Page number
               60.00
     Add exact paragraph
               As the declaration Transforming our World: The 2030 Agenda for Sustainable Development, which was adopted in September 2015, sets out that achieving the global goals requires a contribution from both the government and the NGO sector, including municipalities, local and international organisations, the academy, charities, volunteer organisations, etc. It is important to include them in the work of the government and raise the awareness of Agenda 2030 goals in general and on how to contribute to carrying them out.
 ,   
     Page number
               47.00
     Add exact paragraph
               An NGO, Estonian Fund for Nature, contributes to Baltic Sea protection with the operation Life Buoy, which brings together volunteers to clean up coastal pollution and help birds. </t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/10647estonia.pdf</t>
   </si>
   <si>
-    <t>SDG 11, SDG 17, SDG 2, SDG 3</t>
-[...25 lines deleted...]
-  <si>
     <t>Eswatini</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2025/VNR%202025%20Eswatini%20Report.pdf</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/24651Eswatini_VNR_Final_Report.pdf</t>
   </si>
   <si>
     <t>https://hlpf.un.org/countries/eswatini/voluntary-national-review-2022</t>
   </si>
   <si>
     <t>Ethiopia</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://sustainabledevelopment.un.org/content/documents/16437Ethiopia.pdf</t>
   </si>
   <si>
     <t>Page number
               8.00
     Add exact paragraph
               It should be noted that the successful implementation of SDGs depends on collective efforts
 between government, private sector, civil society, the scientific community, academia,
 parliaments, local authorities, volunteers and other stakeholders, and the public at large.</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2022/VNR%202022%20Ethiopia%20Report_0.pdf</t>
   </si>
   <si>
+    <t>Page number
+              78.00
+    Add exact paragraph
+              The growing reliance on unimproved sanitation  is largely driven by the limited availability of affordable, improved options, particularly in rural areas where sanitation products and services are scarce and fecal sludge management systems are either absent or inaccessible. Addressing these challenges requires urgent and coordinated action focused not only on infrastructure development but also on promoting sustainable behavioral change. To speed progress, the Government is championing TSEDU-Ethiopia—a flagship, volunteer-powered “cleanliness and dignity” movement. TSEDU mobilizes communities for regular clean-up drives, nurtures women-led sanitation micro-businesses, and promotes inclusive hygiene norms in schools, marketplaces, and public spaces. By scaling affordable hygiene options and solid-waste solutions nationwide, the initiative seeks to ensure that every woman, man, girl, and boy can access—and confidently use—dignified, safely managed sanitation services (Case Box 10).                                                             </t>
+  </si>
+  <si>
+    <t>https://hlpf.un.org/sites/default/files/vnrs/2025/VNR%202025%20Ethiopia%20Report.pdf</t>
+  </si>
+  <si>
+    <t>Page number
+              30.00
+    Add exact paragraph
+              The National Health Extension Program launched since 2010/11 FY which mobilized the society at all levels has been remarkably successful in preventing and controling health problems. The program covered mainly family health, hygiene and sanitation, environmental health and health education. Health extension workers close to 38,000 have been trained and deployed to implement the program. ‘Voluntary Women Health Army’ were organized and deployed on health services. In this regard, 439,497 Women Health Teams and, each team with 5-persons, numbering 2,125,190 were organized enabling the improvement of critical and basic maternal and infants health care services.</t>
+  </si>
+  <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/16437Ethiopia.pdf</t>
+  </si>
+  <si>
     <t>Fiji</t>
   </si>
   <si>
     <t>SDG 1, SDG 3, SDG 17</t>
   </si>
   <si>
     <t>Page number
               29.00
     Add exact paragraph
               Tropical Cyclone Ana: Fiji’s National Disaster Risk Reduction Policy 2018-2030 recognizes the importance of disaster risk reduction as a cross-cutting issue. The policy emphasizes the involvement of community-based and volunteer organizations and highlights the significance of cultivating community volunteering to prevent future threats and enhance community resilience.
 ,   
     Page number
               30.00
     Add exact paragraph
               Fiji Red Cross Society volunteers respond to TC Yasa TC Yasa, a category 5 cyclone, made landfall in Fiji on December 17, 2020, followed by TC Ana on January 30, 2021. The following day, on January 31, TC Bina emerged, bringing additional rainfall. In response to the extensive damage in the northern regions, Fiji Red Cross provided assistance to 40,523 individuals. Among the aid provided, 13,327 people received shelter support, 40,523 people were reached through health activities, and 11,973 people were reached with both water, sanitation, and hygiene (WASH) services, as well as
 protection, gender, and inclusion activities. The WASH activities included the distribution of hygiene kits, repairs of toilet facilities, repair of water systems, and distribution of water tanks and containers. Additionally, the society piloted a cash voucher assistance program, distributing FJD 200 cash grants to 309 households and FJD 100 cash grants to 290 households. Throughout this response, a total of 175 volunteers and 22 staff members were mobilized to support the affected areas.
 ,   
     Page number
               62.00
     Add exact paragraph
               Fiji engages in bilateral and multilateral cooperation with its regional partners, leveraging its hub status, and continues to pursue various South-South and Triangular initiatives. One example is the Fiji Volunteer Scheme (FVS), through which medical and education experts support host countries in the region, contributing to institutional and nation building. Fiji’s cooperation has expanded to include areas such as security, disaster response, and humanitarian support. This is evident in the current deployment of Fiji officials in Vanuatu, providing rapid assistance and rehabilitation support following the recent Category 4 Cyclones Kevin and Lucy. 
 ,   
     Page number
               134.00
     Add exact paragraph
@@ -2017,229 +2017,207 @@
     Page number
               142.00
     Add exact paragraph
               Citizen Power:
 Engaging citizen power is crucial to accelerate progress on SDGs. As evidenced many times before, citizens are often willing to help in times of disaster as volunteers. Many are actively involved in various charities and civil, political, and democratic causes, and also serve as first responders during crises. In a true democracy, like Fiji is becoming, citizens are encouraged and supported to engage in work that benefits their communities and country. Voluntary action, especially at the community level, should be further encouraged, and strong partnerships with volunteers should be formed to leverage local knowledge and expertise. This will ensure more tailored and responsive development interventions for those who need them the most, as well as foster shared social responsibility.</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2023/VNR%202023%20Fiji%20Report.pdf</t>
   </si>
   <si>
     <t>Cross-cutting, SDG 11</t>
   </si>
   <si>
     <t>Page number
               62.00
     Add exact paragraph
               The Fiji's Locally Managed Marine Area (LMMA) Network commits to empowering communities to scale up the voluntary commitments they made based on analysis at the 2017 Ocean Conference. Fiji’s plans call for an effectively managed and governed network of LMMAs in all Fijian communities covering 100% of Fiji’s customary marine areas by 2025. The LMMAs are developed and managed by local communities, working together with NGOs, government departments and academic institutions, to promote the preservation, protection and sustainable use of marine resources.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/25011Fiji_VNR_2019_final.pdf</t>
   </si>
   <si>
     <t>Finland</t>
   </si>
   <si>
+    <t>Cross-cutting, SDG 14, SDG 15</t>
+  </si>
+  <si>
+    <t>Page number
+              97.00
+    Add exact paragraph
+              The national follow-up system includes a Citizen Panel, composed annually, where around 500 volunteers assess the state of sustainable development on the grounds of national indicators and interpretative texts.
+,   
+    Page number
+              135.00
+    Add exact paragraph
+              Under the 2019 Government Programme one of the premises in the Mining Act reform is to improve the level of environmental protection.The distribution of invasive alien species has increased. The prevention of invasive alien species has largely been managed by the initiatives of environmental organizations and volunteers.
+,   
+    Page number
+              139.00
+    Add exact paragraph
+              Following the cuts in development financing, the number of Finland’s global partnerships has decreased, civil society partnerships have been lost and national volunteering in particular has suffered.</t>
+  </si>
+  <si>
+    <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=1680&amp;menu=3170</t>
+  </si>
+  <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2025/VNR%202025%20Finland%20Report_0.pdf</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/10611Finland_VNR.pdf</t>
   </si>
   <si>
-    <t>Cross-cutting, SDG 14, SDG 15</t>
-[...20 lines deleted...]
-  <si>
     <t>France</t>
   </si>
   <si>
     <t>Page number
               99.00
     Add exact paragraph
               France Volontaires is the French platform for international volunteering exchange and solidarity. Operated by the Ministry of Europe and Foreign brings together the French government local authorities and associations around a mission of general interest: the development and promotion of international exchange and solidarity (VIES). VIES covers a wide range diversity of projects, enabling every citizen to get involved in international solidarity. international solidarity. By virtue of its universal nature, volunteering contributes to civil societies, the emergence of more to the emergence of more inclusive societies, open to the world. Between 2016 and 2022, more than 47,000 volunteers carried out an international assignment as part of VIES programs. Between 2017 and 2022, France welcomed 860 international volunteers from 61 countries (outside the EU) via the civic service.</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2023/VNR%202023%20France%20Report.pdf</t>
   </si>
   <si>
     <t>Page number
               21.00
     Add exact paragraph
               The Civic Reserve gives all citizens the possibility to work as volunteers to convey and put into practice the values of the French Republic at school alongside teachers.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/10726Report%20SDGs%20France.pdf</t>
   </si>
   <si>
     <t>Gabon</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2022/VNR%202022%20Gabon%20Report.pdf</t>
   </si>
   <si>
     <t>Gambia (Republic of The)</t>
   </si>
   <si>
+    <t>https://hlpf.un.org/sites/default/files/vnrs/2022/Gambia%20VNR%20Report%20%28Advance%20Copy%29.pdf</t>
+  </si>
+  <si>
     <t>Page number
               20.00
     Add exact paragraph
               The CSO and volunteer organizations have been complementing Government’s efforts to enhance understanding of the Agenda 2030. Volnet Gambia, a civil society organization, produced an SDG film titled “17 Goals for a Better Future” which localised the contents of each goal from a national perspective. The organization has since been screening the film in different communities.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=2105&amp;menu=3170</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2025/VNR%202025%20Gambia%20Report.pdf</t>
   </si>
   <si>
-    <t>https://hlpf.un.org/sites/default/files/vnrs/2022/Gambia%20VNR%20Report%20%28Advance%20Copy%29.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>Georgia</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2024/VNR%202024%20Georgia%20Report.pdf</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/10680SDG%20Voluntary%20National%20Review%20Georgia-.pdf</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=2265&amp;menu=3170</t>
   </si>
   <si>
     <t>Germany</t>
   </si>
   <si>
     <t>Page number
               21.00
     Add exact paragraph
               The German Government also supports education projects by civil society, as well as projects that promote engagement by individuals and small-scale initiatives, e.g. via Engagement Global or the Action! Active for a Global World programme run by the German Foundation for Civic Engagement and Volunteering.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/279522021_VNR_Report_Germany.pdf</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/10686HLPF-Bericht_final_EN.pdf</t>
   </si>
   <si>
     <t>Ghana</t>
-  </si>
-[...32 lines deleted...]
-    <t>https://hlpf.un.org/sites/default/files/vnrs/2025/VNR%202025%20Ghana%20Report.pdf</t>
   </si>
   <si>
     <t>Page number
               32.00
     Add exact paragraph
               Use of volunteer facilitators enabled the establishment of classes in most rural communities which
 increased its visibility in these areas resulting in the share of rural enrolment in literacy programmes
 exceeding its targets since 2018.
 ,   
     Page number
               111.00
     Add exact paragraph
               So far, 540 teachers have been equipped to teach literacy with 160 head/assistant of school and 30 District Teacher Support Team trained on instructional and continuous coaching; 16 Community Action Care Group members trained to provide technical support to reading clubs and other community action initiatives; 124,000 copies of supplementary readers distributed to schools and reading clubs; 50.8% of children assessed confirmed to having storybooks in their homes, as against 13.5% during baseline; 157 out of school Reading Clubs established, with over 8,000 children in attendance with 403 volunteers trained; 54% of sampled learners have improved their functional literacy skills.
 The use of the mother tongue has ensured significant number of children breaking through to literacy. A major challenge of the programme is the transfer of teachers trained on UL methodologies to upper
 primary which affects the frequency and quality on literacy instruction in lower classes. There is also a
 gradual reduction in the frequency of reading camp sessions held weekly and high-level attrition of some experienced reading camp volunteers due to low community support and lack of motivation.</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2022/VNR%202022%20Ghana%20Report.pdf</t>
   </si>
   <si>
+    <t>SDG 1, SDG 3, SDG 4, SDG 5, SDG 8, SDG 9, SDG 11</t>
+  </si>
+  <si>
+    <t>Page number
+              18.00
+    Add exact paragraph
+              Volunteering is one of the most entrenched forms of social engagement in Ghanaian society. Individuals, schools (see appendix 1 for example of Faith Montessori School), businesses, churches, mosques and youth groups undertake voluntary activities based on a commitment support to less privileged persons or communities. There are also a number of international volunteering groups actively working in Ghana, on a wide range of initiatives geared towards achieving the SDGs. Most of the volunteering activities in Ghana are in the areas of teaching, construction, healthcare, conservation and skills development, mostly in deprived communities.
+,   
+    Page number
+              38.00
+    Add exact paragraph
+              Ghana Complementary Basic Education (GCBE) programme is a Government of Ghana programme with funding from DFID, USAID and Crown Agents which aims to reach 200,000 out-of-school children between the ages 8 and 14 years from some of the poorest areas of the country, especially girls. The programme employs flexible learning approaches, using the mother tongue and focuses on basic literacy and numeracy, the programme is over a 9-month cycle after which learners are transitioned to the formal school system at class 3 or class 4. Classes are taught in the afternoon by volunteer facilitators often graduates from senior high school who are residents in the communities. The Project is being implemented in the Upper East, Upper West, Savanna, Northern, and North East regions. The support has helped about 240,000 out of school children across 6,000 communities during the period 2012-2018, of which about 50 percent are girls. Over 90 percent of the learners have been fully integrated into the formal primary school system. 
+,   
+    Page number
+              79.00
+    Add exact paragraph
+              To promote skills development and entrepreneurship, government also plans to: i. encourage science, technical, vocational and entrepreneurship education at all levels of education; ii. facilitate partnerships between educational institutions and corporate Ghana through attachments, internships and volunteer opportunities; [...].</t>
+  </si>
+  <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/23420VNR_Report_Ghana_Final_print.pdf</t>
+  </si>
+  <si>
+    <t>SDG 13</t>
+  </si>
+  <si>
+    <t>Page number
+              95.00
+    Add exact paragraph
+              Forest Management Plans – Ghana has developed structured forest management plans for reserves. under the Ghana Landscape Restoration and Small-Scale Mining Project [GLRSSMP], the Forest Services Division is leading the preparation of the forest management plans for 9 forest reserves. Asssessment and diagnostic surveys have been completed for all nine (9) management plans; a technical review has been conducted for 4 (Chasi, Wiaga, Tapania, and Chiraa Headwaters Forest Reserves). A total of 384 community members (297 males and 87 females) have been trained in forests restoration and rehabilitation techniques; and planning has been made for the training of Community Based Organisations (CBOs), Community Forest Committees (CFCs), Community Biodiversity Advisory Groups (CBAGs), and Fire Volunteers, etc.) on fire prevention, pre-suppression and suppression strategies. The threat of wildfire within forest reserves remains a major challenge to forest plantations development in Ghana. During the reporting year, a total area of 4,166.4 hectares was affected by wildfires [Figure 74]. This area represents a 68% decrease over the 2022 season. Field officers carried out several activities to control wildfires. This included awareness creation and sensitisation of forest fringe communities and other stakeholders on fire prevention control and suppression; ride construction/ maintenance; establishment of green firebreaks; and fire patrols by community fore volunteers, forest guards and YAP beneficiaries. </t>
+  </si>
+  <si>
+    <t>https://hlpf.un.org/sites/default/files/vnrs/2025/VNR%202025%20Ghana%20Report.pdf</t>
+  </si>
+  <si>
     <t>Greece</t>
-  </si>
-[...20 lines deleted...]
-    <t>https://sustainabledevelopment.un.org/content/documents/19378Greece_VNR_Greece_2018_pdf_FINAL_140618.pdf</t>
   </si>
   <si>
     <t>SDG 4, SDG 13, SDG 14, SDG 15, SDG 16</t>
   </si>
   <si>
     <t>Page number
               31.00
     Add exact paragraph
               Education for sustainable developmentis, of course, directly related to the environmental Goals
 (SDGs 14 &amp; 15), which are pursued by the same and dozens of other civil society organizations.
 Organization Earth is active in environmental education, urban greening and community engagement,
 and it runs the “Center of the Earth” project, a vegetable and permaculture garden situated 6km from
 the centre of Athens that serves as an environmental education hub for experiential community activities. “Center of the Earth” community activities include building green skills for students, adults, the elderly and vulnerable groups, organizing open Sundays, collective cooking, CSR corporate events, volunteerism, and thematic tours. 
 HELMEPA, over the past 40 years, has inspired more than 450,000 schoolchildren and youth and 8,500 teachers on marine environment protection and stewardship, climate change and sustainable development through educational programs, knowledge enrichment and leadership cultivation initiatives. Since 1993, environmental education activities have focused on “HELMEPA Junior”, a flagship initiative engaging every year 8,000 kids aged 5-13, approved by the Ministry of Education and awarded by UNEP and the European Parliament, among others. Additionally, HELMEPA has supported 46 young scientists with scholarships for postgraduate studies in European universities in maritime and environmental sciences. Acting as national coordinator of international voluntary campaigns, HELMEPA has organized/ coordinated more than 4,000 clean-ups of beaches, seabed, lakes, forests and other coastal or land areas, in which more than 250,000 volunteers have taken part, removing 820 tons of waste, covering a total length of 1,900 km of shoreline. As a partner of the “Blue Generation” EEA and Norway Grants.
 ,   
     Page number
               83.00
     Add exact paragraph
               This protection is afforded not only to employees, but to every person that provides services at the
 workplace, including independent contractors, interns and volunteers, regardless of the contractual relationship with the employer.
 ,   
     Page number
               164.00
     Add exact paragraph
               In 2020, the National Crisis and Hazards Management Mechanism was established by law, with
@@ -2264,123 +2242,145 @@
     Add exact paragraph
               Volunteering: Private companies, schools and individuals are invited to a number of activities that include: collecting food products at local supermarkets to distribute to our partnering members, collecting and giving Christmas &amp; Easter goodies to the beneficiary children, and visiting our partnering foundations for volunteer activities.
 ,   
     Page number
               348.00
     Add exact paragraph
               “Center of the Earth”, one of Organization Earth’s core projects, is a vegetable and permaculture garden situated 6km from the center of Athens that serves as an environmental education hub for experiential community activities. “Center of the Earth” community activities include building green
 skills for students, adults, the elderly and vulnerable groups, organizing open Sundays, collective cooking, CSR corporate events and volunteerism and thematic tours.
 ,   
     Page number
               355.00
     Add exact paragraph
               Boroume at School: this is by far the most comprehensive and large educational program
 regarding food waste / volunteering in Greece (over 24.000 students have participated in 6
 years).
 ,   
     Page number
               362.00
     Add exact paragraph
               The Erasmus Student Network Greece/ESN Greece is a non-profit volunteering student association and one of the 40 member countries of ESN.</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2022/VNR%202022%20Greece%20Report.pdf</t>
   </si>
   <si>
+    <t>SDG 8, SDG 9</t>
+  </si>
+  <si>
+    <t>Page number
+              98.00
+    Add exact paragraph
+              More specifically, the project which is developed by the IME GSEVEE will: (i) promote policy development and implementation of innovative policy measures relating to bankruptcy and second chance; (ii) help companies in distress by setting up early warning mechanisms, providing advisory and volunteer mentoring to companies in distress. Among others, the results and learning points of the action will be used for inspiration to promote business culture.
+,   
+    Page number
+              101.00
+    Add exact paragraph
+              Youth 4 Global Goals is an AIESEC initiative that aims to mobilize young people to contribute to achieving the SDGs. It educates them about the SDGs and provides practical opportunities for volunteering to unleash their potential to be active global citizens. In Greece, AIESEC aims to raise awareness of the SDGs through the Youth Speak initiative and by creating multicultural opportunities that directly contribute to the SDGs through the Global Volunteer programme.
+,   
+    Page number
+              99.00
+    Add exact paragraph
+              There were 422 non-profit organisations active beyond the neighborhood level in 2015. In fact, since 2010 and the outbreak of the crisis, a drastic increase of citizen involvement in volunteering and social solidarity activities has been noted, along with an expansion of the social welfare role played by civil society organisations and a more competitive funding environment (crowdsourcing and other forms of fundraising to make up for the lack of resources).</t>
+  </si>
+  <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/19378Greece_VNR_Greece_2018_pdf_FINAL_140618.pdf</t>
+  </si>
+  <si>
     <t>Grenada</t>
   </si>
   <si>
     <t>Page number
               48.00
     Add exact paragraph
               The Ministry of Agriculture Volunteerism Programme which allowed people to donate
 their time and skills to upgrade buildings and communities. </t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2022/VNR%202022%20Grenada%20Report.pdf</t>
   </si>
   <si>
     <t>Guatemala</t>
+  </si>
+  <si>
+    <t>Page number
+              41.00
+    Add exact paragraph
+              There is a gap or qualitative jump between the level of technical staff and the actors involved in the responses (volunteer teams, representatives of grass-roots social organizations and the population of the communities).</t>
+  </si>
+  <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/25008REVISIN_NACIONAL_COMPLETA.pdf</t>
   </si>
   <si>
     <t>SDG 1, SDG 2, SDG 3</t>
   </si>
   <si>
     <t>Page number
               122.00
     Add exact paragraph
               Civil society organizations (including voluntary associations working for the development of women, indigenous peoples, children, and people with disabilities) adapted their work agendas to serve the population affected by the crisis. They focused their activities on prioritizing poverty reduction and social protection, access to health services, employment and investment. Poverty reduction and social protection: Packages with basic food, hygiene products and medicines were distributed to support communities. Access to health services: Special days were held to support the provision of medical supplies based on natural ingredients. Medical assistance and consultations are also provided using digital platforms. The Guatemalan Volunteer Centre has played an important role by coordinating volunteer organizations. As reflected in the 2019 National Volunteer Assembly Report, its various partner organizations made valuable contributions that underpin the achievement of the SDGs. In the context of the COVID-19 pandemic, help with packing solidarity boxes was provided, solidarity canteens were organized, and volunteers in the area of health were successfully called upon to staff call centres to provide the public with information on the pandemic, in coordination with and in support of other government institutions and civil society.</t>
   </si>
   <si>
     <t>https://guatemala.un.org/es/135829-iii-revision-nacional-voluntaria</t>
   </si>
   <si>
     <t>SDG 14</t>
   </si>
   <si>
     <t>Page number
               63.00
     Add exact paragraph
               Programas, proyectos o iniciativas del sector juventud reportados por las organizaciones, relacionadas con el ODS 14. Sacatepéquez: Last Chance, Programa Conciencia Verde (educación ambiental), jornadas de voluntariado con flora y fauna.</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2025/VNR%202025%20Guatemala%20Report.pdf</t>
   </si>
   <si>
     <t>Cross-cutting, SDG 12, SDG 16, SDG 17, SDG 8</t>
   </si>
   <si>
     <t>Page number
               47.00
     Add exact paragraph
               Institutional public security records prepared by the Ministry of the Interior and the voluntary fire service. 
 ,   
     Page number
               98.00
     Add exact paragraph
               The Family Farming Programme to Strengthen the Rural Economy (PAFFEC) is implemented through the National Rural Extension System (SNER) and builds the production, organization and self-management capacity of the country’s rural population through informal education and participatory implementation to improve the quality of life of rural families. In 2016, SNER supported the operation of the 340 municipal rural extension agencies, allowing the transfer of knowledge and technology to 649,421 volunteer promoters and farmers to support improvements to their production systems. In addition, 25,956 families received supplies such as seeds and plants, as well as livestock and equipment to establish family production units.
 ,   
     Page number
               135.00
     Add exact paragraph
               The Ministry has also carried out inter-institutional, intersectoral and partnership coordination with development councils, municipal and voluntary fire services, the Guatemalan Family Welfare Association (APROFAM), the Mariscal Zavala Military Base, midwives and healers, the Guatemalan Red Cross, the Women’s Ombudsperson (DEMI) and the University of San Carlos.
 The review includes a section that takes the first steps to setting the State’s response in each of the development areas. Actions are classified by the nature of the contribution: public, private, civil society and international cooperation. It also includes a section describing young people’s perception of each of the development areas set out in the six SDGs.
 The Government considers the perspectives of civil society and young people on the SDGs.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/16453Guatemala.pdf</t>
   </si>
   <si>
-    <t>Page number
-[...7 lines deleted...]
-  <si>
     <t>Guinea</t>
   </si>
   <si>
     <t>SDG 3, SDG 4, SDG 8, SDG 16, SDG 17</t>
   </si>
   <si>
     <t>Page number
               33.00
     Add exact paragraph
               Afin de démontrer comment le principe « Ne laisser personne pour compte » a été traduit en actions concrètes pour lutter contre les inégalités et la discrimination dans les programmes et projets nationaux, le processus de préparation du RNV, a aussi bénéficié d’une analyse institutionnelle, de la prise en compte de ce principe dans la mise en œuvre des ODD. Par ailleurs, une analyse relative à la contribution des volontaires a été réalisée. 
 ,   
     Page number
               48.00
     Add exact paragraph
               La loi no 015/L012/AN a permis d’instituer et de réglementer le service du volontariat national jeunesse en république de Guinée. Depuis son lancement en 2010, c’est un total de 480 jeunes volontaires qui furent déployés, dont 38,54% de jeunes filles et femmes volontaires. Ce programme est une politique transversale d’utilité publique et porte sur deux axes : le volontariat d’expertise et le volontariat d’urgence. Les jeunes qui s’y engagent offrent des prestations de services communautaires ou d’utilité publique dans les domaines de la santé, de l’éducation, de l’environnement, de l’agriculture, de l’élevage, de l’artisanat, de l’accompagnement communautaire, et de la culture de la paix (Note de politique sur l’emploi/Banque Mondiale). Dans la même optique, pendant ces cinq dernières années, les volontaires ont appuyé l’État guinéen dans la mise en place du Programme Panafricain (YouthConnekt Africa) qui a significativement contribué au renforcement de l’employabilité des jeunes.
 ,   
     Page number
               132.00
     Add exact paragraph
               6. MOBILISATION DU VOLONTARIAT POUR APPUYER LA RÉALISATION DES ODDTraditionnellement, la solidarité et l’entraide font partie des pratiques du peuple guinéen. Comme de nombreux pays dans le monde, la Guinée reconnaît le volontariat comme une forme d’engagement social profondément enracinée dans la société. Les programmes de volontariat couvrent tous les secteurs de développement et impliquent toutes les tranches d’âge (jeunes, adultes, personnes âgées), conformément aux règles et procédures des différentes structures de volontariat. Ces derniers sont de plus en plus perçus par le Gouvernement comme essentiels au développement économique et social durable, et un moyen fiable de lutter contre le chômage spécifiquement chez les jeunes. Le volontariat aussi bien informel que formel, est perçu comme étant un outil clé pour optimiser la participation des différents groupes de population aux efforts de développement. Depuis quelques années, cette perception s’est de plus en plus affirmée à travers l’institutionnalisation du volontariat et la définition d’un cadre légal avec la promulgation de la loi N°2015/012/AN en juin 2015, établissant et réglementant l’Agence Nationale de Volontariat Jeunesse (ANVJ). Pour renforcer la participation de l’ANVJ dans le processus de développement, une politique nationale sur le volontariat jeunesse est en cours d’adoption pour une période de cinq ans, avec pour objectif la promotion du volontariat, la mobilisation sociale et la valorisation des compétences humaines disponibles pour la paix et développement. Dans le cadre de l’élaboration du Rapport National Volontaire, il s’est tenue une analyse situationnelle du volontariat et la participation des volontaires dans la réalisation des ODD en Guinée. La réalisation de cette analyse s’est effectuée à travers une démarche participative incluant toutes les parties prenantes de volontariat notamment (Agence Nationale de Volontariat Jeunesse, Programme des Volontaires des Nations Unies, France Volontaires, Corps de la Paix, Croix Rouge Nationale et d’autres acteurs des mouvements associatifs) auprès desquelles le consultant a collecté les informations et ressorti le niveau de participation des volontaires dans la réalisation des ODD. La contribution des volontaires a été remarquable dans plusieurs domaines à savoir : la lutte contre pauvreté, la sécurité alimentaire, la santé, l’éducation, l’égalité entre les sexes, l’emploi et la croissance inclusive, le changement climatique, le renforcement institutionnel et la paix et le partenariat entre les institutions. En guise d’exemple, au cours des dix dernières années, la Guinée a connu des crises politiques et sanitaires (manifestations politiques, maladie à virus Ébola et Covid 19) et le volontariat d’urgences a significativement contribué à la promotion des mesures de protection et de lutte contre les maladies et à la sensibilisation des jeunes contre la violence. Ces actions ont contribué à l’atténuation des impacts lors de ces moments douloureux. Au cours des 10 dernières années, les structure de volontariats établies en Guinée ont mobilisé plus de 144 798 dans les secteurs mentionnés plus haut contribuant ainsi de manière significative à la mise en œuvre de ODD dans le pays. Pour les actions futures de réalisation des ODD et au regard de son caractère transversal, le volontariat peut être un outil clé pour l’accélération des atteintes des Objectifs de Développement Durables en Guinée. </t>
   </si>
   <si>
     <t>Cross-cutting, SDG 11, SDG 12, SDG 13, SDG 6, SDG 7</t>
   </si>
   <si>
@@ -2436,200 +2436,209 @@
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/24297Guyana_VNR2019_FINAL_REPORT_070819.pdf</t>
   </si>
   <si>
     <t>SDG 10, SDG 13, SDG 17</t>
   </si>
   <si>
     <t>Page number
               98.00
     Add exact paragraph
               The national Disaster Risk Management Policy (2013) is implemented through the 2021-2025 Comprehensive Disaster Management (CDM) Country Work Programme (CWP)... Regional Disaster Risk Management Systems (RDRMS) and Community Based Disaster Risk Management (CBDRM) aim to mainstream CDM by building local capacity to reduce risk. The aim is to create resilient people living within resilient communities within resilient environments within resilient countries. CBDRM aims to bridge the gap between Regional and local level disaster management. Incorporated into to the CDC, is a Volunteer Corps (CDC VC) which focuses on supporting the functioning and initiatives of the CDC, particularly at a community level. The CDC VC is an invaluable body comprising a growing resource pool of more than 200 registered volunteers. Volunteers range from military personnel, students, nurses, teachers to doctors who have been trained in areas such as search and rescue, DRM, community mobilisation, first aid, damage assessment and conflict resolution.
 ,   
     Page number
               103.00
     Add exact paragraph
               Lessons learned: Effective DRM in Guyana requires scaling up of the CBDRM programme across the country as well as increasing the number of volunteers in Regions 1, 2, 7, 8, 9 and 10. In addition, capacity building at the Regional and local administrations is necessary for effective mainstreaming of DRM plans. This includes, staffing, facilities, training, among others. Importantly, capacity building in M&amp;E of DRM at both national and regional levels requires strengthening. Preparation for unknown hazards should be considered in planning and budgeting, taking COVID- 19 as an example and given the escalating threat of the myriad of negative impacts of climate change. Further, support is needed in improving and scaling up assessment teams for disaster response to better inform response activities and reporting. Scaling up GIS systems and personnel to better inform on spatial dynamics for effective use and deployment of resources also requires strengthening.</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2023/VNR%202023%20Guyana%20Report.pdf</t>
   </si>
   <si>
     <t>Honduras</t>
   </si>
   <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/15871Honduras.pdf</t>
+  </si>
+  <si>
     <t>SDG 15, SDG 3, SDG 4</t>
   </si>
   <si>
     <t>Page number
               49.00
     Add exact paragraph
               One major achievement is the number of hectares of restored forest, which increased by 53,623 hectares in 2019 thanks to institutional efforts with strategic partnerships, local governments, private enterprise, academies and schools, volunteers, and with the support of national and international organizations. According to the Forest Conservation Institute (ICF), the Honduran Forest Restoration Strategy 2030 aims to restore 1 million hectares, as a government commitment and through participatory processes. 
 ,   
     Page number
               60.00
     Add exact paragraph
               The Dry Corridor Alliance Program (ACS-USAID), through its Health and Nutrition component, carries out coordinated interventions with strategic partners (the Health Secretariat (SESAL); decentralized health services managers; NGOs; community health volunteers and others), to support households to improve diet, feeding practices, food preparation and household sanitation. Through community interventions, it also contributes to improved utilization of maternal and child health and nutrition services.
 ,   
     Page number
               76.00
     Add exact paragraph
               The Ficohsa Foundation’s “Educating Our Future” programme was created in 1998 with the goal of providing, in an integral and sustainable way, pre-primary education for thousands of 3- to 6-year-old children who live in urban-marginal areas. This educational model is participatory and brings together the community, educational authorities, parents, teachers, community volunteers and other actors such as the Foundation’s partners.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=1705&amp;menu=3170</t>
   </si>
   <si>
     <t>SDG 2, SDG 13, SDG 17</t>
   </si>
   <si>
     <t>Page number
               36.00
     Add exact paragraph
               El PMA lleva a cabo programas de formación específicos para personal institucional y voluntario de salud con el fin de mejorar sus conocimientos y aptitudes para atender las necesidades sanitarias y nutricionales específicas de las poblaciones vulnerables, incluidas la nutrición adecuada en los primeros 1,000 días, la vigilancia nutricional y las mediciones antropométricas.     
 ,   
     Page number
               164.00
     Add exact paragraph
               El Programa de Pyme Socialmente Responsable involucra a 39 Pymes, capacitando a 60 personas. Se implementaron políticas relacionadas con derechos humanos, inversión social, voluntariado y medio ambiente, promoviendo prácticas empresariales responsables y sostenibles.</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2024/VNR%202024%20Honduras%20Report_0.pdf</t>
   </si>
   <si>
-    <t>https://sustainabledevelopment.un.org/content/documents/15871Honduras.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>Hungary</t>
   </si>
   <si>
     <t>SDG 1, SDG 8, SDG 15, SDG 16, Cross-cutting</t>
   </si>
   <si>
     <t>Page number
               44.00
     Add exact paragraph
               Backed up by a targeted regulatory development and awareness-raising action (e.g. “Pick it Up!”, a voluntary waste collection campaign for a Clean Hungary since 2011), the result is a continuous increase in recycled municipal waste, with a simultaneous decrease in disposed waste.
 ,   
     Page number
               72.00
     Add exact paragraph
               Impact 2030 led by Volunteering Hungary - Centre of Social Innovation (“ÖKA”) is a private sector-led initiative, with the unique mission to activate human capital investments through employee volunteer programs to advance the achievement of the Sustainable Development Goals. Although direct linkages between these initiatives and SDGs have not been assessed yet, they also support the SDGs.
 ,   
     Page number
               60.00
     Add exact paragraph
               The importance of promoting peaceful, resilient, and inclusive societies by strengthening national institutions through international cooperation is highlighted in the IDC activities of our country as well. The training event entitled “Supporting the culture of legal volunteering in the Republic of Moldova based on the Hungarian model” was attended by lawyers, academics, and non-governmental organizations interested in legal education. The aim of the project was actively to involve lawyers, attorneys’ chambers, law faculties, and civil society actors in the development of innovative forms of cooperation (pro bono projects, legal education, etc.).
 ,   
     Page number
               73.00
     Add exact paragraph
               SDG 1 - No Poverty. Level of Engagement (3). Business Solutions - Best Practices: --Applying fair wages --Company based fair minimum wage -- Promoting volunteering programs that help underprivileged people --In-kind donations</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/20137Voluntary_National_Review_of_Hungary.pdf</t>
   </si>
   <si>
     <t>Iceland</t>
   </si>
   <si>
+    <t>https://hlpf.un.org/sites/default/files/vnrs/2023/VNR%202023%20Iceland%20Report.pdf</t>
+  </si>
+  <si>
     <t>SDG 2, SDG 4</t>
   </si>
   <si>
     <t>Page number
               17.00
     Add exact paragraph
               Many civil society organisations, like corporations, have begun to link their work and strategy to the SDGs. Many civil society organisations are maintained by voluntary efforts, which demonstrates the importance of volunteering in implementing SDGs.
 ,   
     Page number
               29.00
     Add exact paragraph
               The Icelandic government launched a pilot project in Malawi with the WFP on locally grown school meals in three elementary schools in Iceland’s cooperation district, Mangochi District, in 2012. The project was one aspect of combating hunger and malnutrition, but also had many other goals, such as reducing students’ dropout rate and supporting local farmers with steady business. All the practical arrangements for the school meals are in the hands of a large number of volunteers connected with the schools. In each school, there is a food committee that handles shopping and cooking and ensures that sufficient water and firewood are available. 
 ,   
     Page number
               97.00
     Add exact paragraph
               Companies, civil society and schools have also been actively involved, spending a full or half day as volunteers in the area, planting, fertilising and sowing. In parallel with this, volunteers receive instruction on the area and recovery work.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/23408VNR_Iceland_2019_web_final.pdf</t>
   </si>
   <si>
-    <t>https://hlpf.un.org/sites/default/files/vnrs/2023/VNR%202023%20Iceland%20Report.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>India</t>
   </si>
   <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/16693India.pdf</t>
+  </si>
+  <si>
     <t>Cross-cutting, SDG 4, SDG 5</t>
   </si>
   <si>
     <t>Page number
               56.00
     Add exact paragraph
               TEACH GAJAPATI. The initiative implemented in Gajapati district of Odisha, which is one of the Aspirational Districts, enables willing government officers and other educated volunteers to enrol as teachers and take 15 sessions per subject followed by tests, culminating in substantial improvements in learning outcomes in these schools.
 ,   
     Page number
               96.00
     Add exact paragraph
               SWEEKRUTI SCHEME: The scheme was formulated by the Government of Odisha to provide equal opportunities and protect the rights of the transgender community. The key strategies of the scheme include surveying and identifying all transgender persons in the State, assisting the parents of transgender children and providing pre- and post-matric scholarships, skill upgradation and entrepreneurship development training by strengthening selfhelp groups, providing support for critical health care and group insurance support for transgender persons, providing legal aid, counselling and guidance services for transgender persons, organising awareness and sensitisation campaigns on rights of transgender persons, and providing training to staff and volunteers.
 ,   
     Page number
               132.00
     Add exact paragraph
               The children are identified through the Police Department’s Janta Durbars (Public Meetings) organised in vulnerable areas. Teachers of government schools, elders, social workers and volunteers have been roped in as resource persons for teaching the students. There are over 120 such dedicated teachers, who render their services to help the students matriculate. Each centre has a coordinator who prepares the routine and assigns classes to the teachers. The programme has seen active participation from a large section of community members.
 ,   
     Page number
               142.00
     Add exact paragraph
               As illustrated above, the approaches and interventions to ‘leave no one behind’ are crucial to India’s implementation of SDGs. Recognising this, the country has consciously adopted a paradigm shift from a ‘whole of government’ to ‘a whole of society’ approach by engaging all key stakeholders: subnational and local Governments, CSOs, volunteers, communities at the grassroots and the private sector in a collaborative process of adoption, implementation and evaluation of the SDG agenda, thereby making it a genuinely inclusive process.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=2096&amp;menu=3170</t>
   </si>
   <si>
     <t>Page number
               47.00
     Add exact paragraph
               The Government is also implementing the Deendayal Antyodaya Yojana National Rural Livelihoods Mission (DAY  NRLM) across the country with the objective of organising women from rural poor households into Self Help Groups (SHGs) nurturing  and supporting them to increase their incomes and escape abject poverty. Village Sarthi: an initiative in Moradabad, Uttart Pradesh to empower Self-Help Groups: Self-help Groups (SHGs) are the driving force behind rural development and women's empowerment. Despite continious efforts few SHGs can sustain their operations profitability for a loner time. 
 ,   
     Page number
               82.00
     Add exact paragraph
               WEP (The Women Entrepreneurship Platform) has achieved a major milestone of completing 7-years and reaching over 50,000 registered users, a number that is growing. It has more than 40 partner organisations to support its initiatives. WEP has mobilised a substantial number of volunteers who work pro bono to further its cause in varied ways. </t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2025/VNR%202025%20India%20Report.pdf</t>
   </si>
   <si>
-    <t>https://sustainabledevelopment.un.org/content/documents/16693India.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>Indonesia</t>
   </si>
   <si>
+    <t>Page number
+              16.00
+    Add exact paragraph
+              The provision of basic services for social disaster victims at the disaster site cannot be separated from the strong and dedicated support of youth social volunteers (Taruna Siaga Bencana/Tagana) and pioneer staff. The size of pioneer staff that have been established and received training has increased from 100 persons in 2010 to 295 persons in 2014. Indonesia is committed to regularly monitor SDGs achievement, engage young generation, and work with the global community toenhance the achievement of SDGs</t>
+  </si>
+  <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/15705Indonesia.pdf</t>
+  </si>
+  <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2025/VNR%202025%20Indonesia%20Report.pdf</t>
   </si>
   <si>
     <t>SDG 11, SDG 10</t>
   </si>
   <si>
     <t>Page number
               130.00
     Add exact paragraph
               Contingency planning and field testing are activities held in the pre-disaster phase. These activities are needed to measure the preparedness in facing the possibility of disasters, including community preparedness. The facilitation of 5000 volunteers throughout Indonesia and the promotion of DRR forum establishment have also been conducted to achieve self-reliance on disaster management. [...]  Efforts to ensure the principle of "no one left behind" in disaster management is carried out by involving persons with disabilities as actors in disaster mitigation. Good practices have been carried out, among others, through the establishment of the Difagana (difabel siaga bencana) volunteer group in Yogyakarta Province and the establishment of Disability Inclusion Services Unit (LIDi, Layanan Inklusi Disabilitas) in disaster management in Central Java Province.
 ,   
     Page number
               128.00
     Add exact paragraph
               The Indonesian Disaster Risk Index (IRBI) declined by 16.06 percent from 2015 to 2017. Then in 2018 as a result of the implementation of programs and disaster management activities carried out by 32 Ministries/Institutions in collaboration with local governments, communities, volunteers, and business owners, the IRBI declined to 128.8 or equivalent to 23.97 percent compared to 2015 numbers.  </t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/2380320190708_Final_VNR_2019_Indonesia_Rev3.pdf</t>
   </si>
   <si>
     <t>Cross-cutting, SDG 1, SDG 2, SDG 3, SDG 4, SDG 16, SDG 17</t>
   </si>
   <si>
     <t>Page number
               6.00
@@ -2674,59 +2683,50 @@
     Page number
               38.00
     Add exact paragraph
               This regulation regulates the implementation of Covid-19 response villages and the implementation of village cash labor intensive (PKTD) with village funds. This regulation details the duties of village volunteers against Covid-19. [...] The Minister regulates the technical data collection of prospective families who receive BLT-Village Funds by establishing data collectors (village volunteers with a minimum number of 3 people), prospective recipients (poor families recorded in DTKS, non PKH, non BPNT, and have a NIK. If not included in DTKS then added for updating DTKS), as well as procedures for data collection and reporting
 ,   
     Page number
               286.00
     Add exact paragraph
               BUMMAS agribusiness which is engaged in sustainable agriculture/livestock and trading business development. The parties involved in this program are Rumah Zakat’s Inspiration Volunteers as empowerment facilitators, as well as individual and group/institution beneficiaries that are established collectively. In 2020, Entrepreneurial Assistance program has assisted 2,809 beneficiaries with an average of IDR1,626,608.00 for each beneficiary. In addition, Rumah Zakat currently has 196 BUMMAS with 2,900 members.
 ,   
     Add exact paragraph
               While MCCC provided psychologist in the national level for online specialist counselling, ‘Aisyiyah provided volunteers in 14 provinces to perform an online/virtual Psychological First Aid (PFA) and refer more complex mental and psychosocial cases to the psychologist. These volunteers were recruited and given brief training and workshop about how to assess the stress level of the clients and how to provide the PFA. The workshop was done on the same event with the launching of the program. It was attended by all the PFA volunteers, patient supporters, and some representatives of Tuberculosis patients and families. The launching event’s main purpose was to introduce the MHPSS services to the Tuberculosis -affected people so that they know where to seek help whenever they feel the fear of the stress. The results obtained were: 1. 15 PFA volunteers were recruited with one in national level, and the other 14 in ‘Aisyiyah’s Community TB care program areas. 2. By the end of the 6-week pilot program, there were 8 cases recorded and handled by the PFA volunteers; 4 cases were from female TB patients, and the other 4 were from male TB patients, [...] In addition, had the PFA volunteers enough knowledge and capacity of Tuberculosis care and prevention, the program would have run more easily and more people would engage in the program.
 ,   
     Page number
               323.00
     Add exact paragraph
                The Government of Makassar City and Gowa District have received support from UNICEF in the 2017-2019 period to increase the coverage of birth certificate ownership in their respective regions.[...] Two teams of 100 staffs and volunteers were deployed to implement the program in Makassar City and the surrounding islands.
 ,   
     Page number
               328.00
     Add exact paragraph
               Lokadaya contains three main features, namely “Power Raising”, “Partner Profile”, and “Change Story”. The “Power Raising” feature is an arena for raising resources in the form of public donations, non-fund donations (volunteering, equipment, tools or other asset support), as well as partnerships or collaborations.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/280892021_VNR_Report_Indonesia.pdf</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://sustainabledevelopment.un.org/content/documents/15705Indonesia.pdf</t>
   </si>
   <si>
     <t>Iran (Islamic Republic of)</t>
   </si>
   <si>
     <t>Page number
               124.00
     Add exact paragraph
               Ethical Investment. "Iraq's First Social Mission". Social Work Institutions, Volunteers and the Environment. Social institutions operate in sectors such as education, health, and human resources, as  well as local community-based organizations. Most of them participate in skills development or support groups that promote learning and literacy. These groups are often targeted at vulnerable and disadvantaged groups such as children, youth, women, and the elderly. Social institutions in Iraq are enhancing the opportunities for innovation, as they believe that innovation increases the effectiveness of  their institutions, allowing them to serve a wider range of beneficiaries and provide better-quality services. By providing better services to both, innovation has allowed them to achieve better development roles than other organizations and work with less cost. Most social institutions expect to attract more beneficiaries, launch new quality services, and add new ones.</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2025/VNR%202025%20Iraq%20Report.pdf</t>
   </si>
   <si>
     <t>Iraq</t>
   </si>
   <si>
     <t>Cross-cutting, SDG 3</t>
   </si>
   <si>
     <t>Page number
               52.00
     Add exact paragraph
               More than 3.3 million people have benefited from the response of Iraqi civil society and local volunteer groups during the pandemic, including through the distribution of food baskets. Volunteer groups, mainly youth led, used innovative means to conduct humanitarian aid activities, supported coexistence and community awareness-raising, and managed to reach vulnerable populations in need.
 ,   
@@ -2865,213 +2865,222 @@
     Add exact paragraph
               9.c-GivingWay is a social impact company that developed an online platform providing grassroots level NGOs with the visibility and digital tools needed to engage with volunteers, donors and supporters on a local and international level. Through its free service, NGOs use GivingWay's online tools to manage their workflow and network of supporters on all social media outlets.
 ,   
     Page number
               216.00
     Add exact paragraph
               Individual and social activism contribute to the development of an inclusive and safe society and foster a spirit of volunteerism.
 ,   
     Page number
               276.00
     Add exact paragraph
               • Israel Authority for Prevention of Violence, Alcohol and Drug Abuse: Encouraging volunteering in the fields of prevention and enforcement, and instructing and guiding the volunteers and supervising their activity. • Damage reduction: The 24/7 center is operated by staff and volunteers. Services include meals, hygiene needs, showers, laundry, medical assistance, consultations, and a place to stay and rest. In addition, the center offers numerous workshops. • Parent patrol: One of the main civilian programs, led by the Ministry of Public Security and local authorities, is the parent patrol program. Parent patrols are groups of parents who volunteer to patrol youth hangouts on weekends and during school breaks.
 ,   
     Page number
               287.00
     Add exact paragraph
               • Israel undertook to make that information available by pursuing several avenues of communication. These include: Shili (the Hebrew acronym for Civilian Advice Service), which is manned by volunteer professionals at 70 stations countrywide, and offers information on topics related to work and welfare; a hotline for public information and assistance on social rights and welfare services appropriate to the needs of clients; cooperation with other parties to enhance the accessibility of information, mainly, by creating an internet database accessible to residents.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/23576ISRAEL_13191_SDGISRAEL.pdf</t>
   </si>
   <si>
     <t>Italy</t>
   </si>
   <si>
-    <t>Page number
-[...7 lines deleted...]
-  <si>
     <t>SDG 8, SDG 11, SDG 17</t>
   </si>
   <si>
     <t>Page number
               30.00
     Add exact paragraph
               All Italian Metropolitan Cities are also committed to devising their respective Metropolitan Agendas for Sustainable Development, a voluntary tool for building strategic visions to work on urban and metropolitan contexts and achieve the objectives pursued by the Regional and Provincial Strategies for Sustainable Development.
 ,   
     Page number
               65.00
     Add exact paragraph
               Metropolitan City of Palermo: Within the Metropolitan Agenda definition process, the 82 Municipalities of the Metropolitan Area will be involved on several topics, such as: the environment, supported by relevant associations; the social domain, with the Third Sector and voluntary sector; the economy, with small enterprises, youth start-ups, schools and universities. High schools will also be involved through awareness-raising actions.
 ,   
     Page number
               69.00
     Add exact paragraph
               The Forum for Sustainable Development plays a key role in the NSDS implementation and in the three-year revision process (as per Article 3 of Legislative Decree No. 221/2015). The 2022 NSDS and the NAP PCSD enable the Forum for Sustainable Development as a stable and incremental platform of dialogue between institutions, civil society and non-state actors as well as with the National Council for Development Cooperation - to promote integration and coherence among the internal and external dimensions of the policies - and with the territorial fora to contribute to the definition and implementation of the strategic vision shared at different level of government.
 The Forum is composed of wide-ranging and heterogeneous voices representing the different realities of the Country – i.e., networks and associations from the voluntary and environmental sectors, youth, academia, as well as organisations from the world of labour, social economy, and small and medium-sized enterprises. </t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2022/VNR%202022%20Italy%20Report.pdf</t>
   </si>
   <si>
+    <t>Page number
+              90.00
+    Add exact paragraph
+              The definition of the main lines of humanitarian action, intervention areas and channels must be widely shared with sectors of civil society active in the field of volunteering and emergency interventions in coordination with their representative networks. Their engagement will also facilitate the exchange of information with a view to launch local public calls for the financing of emergency projects.</t>
+  </si>
+  <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/16341Italy.pdf</t>
+  </si>
+  <si>
     <t>Jamaica</t>
   </si>
   <si>
     <t>Page number
+              94.00
+    Add exact paragraph
+              The MHU has also launched Reach-Out-Rangers, a contingent comprised of volunteers who are trained in the use of Psychological First Aid for community intervention. These Reach out Rangers were deployed to communities where persons may be experiencing emotional distress but are not prioritizing mental health-seeking. This initiative has seen a tripling in engagement (33) in November than that of the previous month (11).
+,   
+    Page number
+              121.00
+    Add exact paragraph
+              Protect the education budget: The COVID-19 pandemic has jeopardized the economy of countries and prompted cuts in budgets. To ensure the protection of the education sector and resilience in recovery, the budget must be protected to ensure gains made are not jeopardized and schools most in need are adequately supported. Given the loss of income for many households, individuals wishing to continue their education may not be able to do so. Government and private interests could provide incentives for students to remain in school through scholarships, grants, bursaries, as well as volunteering opportunities with a financial aid component.
+,   
+    Page number
+              215.00
+    Add exact paragraph
+              As part of the strategy for improving emergency response capacity under the Vision 2030 Jamaica—National Development Plan the GOJ intends to train volunteers to support disaster emergency response. The volunteers will work in tandem with volunteers from the Jamaica National Voluntary Program for Disaster Risk Management to serve in the pre-and post-impact phases of a disaster (Artica, 2022).</t>
+  </si>
+  <si>
+    <t>https://hlpf.un.org/sites/default/files/vnrs/2022/VNR%202022%20Jamaica%20Report.pdf</t>
+  </si>
+  <si>
+    <t>Page number
               34.00
     Add exact paragraph
               Building citizenship through involvement in community services and volunteering
 ,   
     Page number
               75.00
     Add exact paragraph
               In relation to Disaster response: The training of 117 volunteers in, inter alia, disaster risk management, initial damage assessment and shelter management, and the development of a National Disaster Risk Management Volunteers Database. The database has been developed to streamline the deployment of volunteers post-disaster, and currently has 1 165 registered volunteers.
 ,   
     Page number
               76.00
     Add exact paragraph
               A National Emergency Response Geographic Information Systems Team (NERGIST) has also been trained in the use of the USAID IDA/DANA methodology for performing initial damage assessment. The team of volunteers has been deployed post local and regional disaster events.
 ,   
     Page number
               76.00
     Add exact paragraph
               e boosting of Jamaica’s emergency communication capacity through a $1.6 billion grant from the Government of Japan to implement the Improvement of Emergency Communication System Project. The project will see the development of a platform for communications among Government MDAs involved in the DRM process, major stakeholders, auxiliary services and community volunteers. The grant will also facilitate the procurement of radio equipment, transmission and reception devices to response entities and for critical locations.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/19499JamaicaMain_VNR_Report.pdf</t>
   </si>
   <si>
-    <t>Page number
-[...17 lines deleted...]
-  <si>
     <t>Japan</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/16445JapanVNR2017.pdf</t>
   </si>
   <si>
     <t>Page number
               68.00
     Add exact paragraph
               [Junior Chamber International Japan (Japan JC)] Japan JC began in 1949 with the establishment of the Tokyo Junior Chamber of Commerce by young volunteers with a sense of responsibility and passion, based on the ideal of realizing a bright and prosperous society. Based on the three creeds of training, service, and friendship, the organization is proactively working on volunteering initiatives and tackling various social issues with the aim of creating a better society.</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2025/VNR%202025%20Japan%20Report_0.pdf</t>
   </si>
   <si>
     <t>SDG 16</t>
   </si>
   <si>
     <t>Page number
               250.00
     Add exact paragraph
               Meanwhile, the Human Rights Bureau has been established in the MOJ as an administrative body engaging in human rights promotion and protection and as its subordinate organs, the Human Rights Departments of the Legal Affairs Bureaus (8 locations nationwide), the Human Rights Divisions of the District Legal Affairs Bureaus (42 locations nationwide), and their branches (261, as of January 202) have been established heretofore. Moreover, the MOJ engages in human rights promotion and protection activities in cooperation with about 14,000 Human Rights Volunteers who are private citizens appointed by the Minister of Justice.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/28957210714_VNR_2021_Japan.pdf</t>
   </si>
   <si>
     <t>Jordan</t>
   </si>
   <si>
+    <t>SDG 1, SDG 14</t>
+  </si>
+  <si>
+    <t>Page number
+              59.00
+    Add exact paragraph
+              The Women and Girls Oasis: Expanded in 18 community centres in 11 governorates (Amman, Zarqa, Karak, Tafila, Maan, Jerash, Ajloun, Salt, Madaba, Irbid, and Aqaba). This provides opportunities for incentive-based volunteer work for the most needy and vulnerable women, as well as transportation subsidies and childcare services for their children. Women receive awareness sessions on prevention and protection from violence against women and gender-based violence.
+,   
+    Page number
+              117.00
+    Add exact paragraph
+              Project Sea: Seif Al Mdanat and Beisan AlSharif co-founded ProjectSea to take action and start a movement in conserving marine life. The first cleanup campaign took place in June 2021, and since then 11 cleanup campaigns were completed, collecting more than 21000 pieces of plastic, and other waste exceeding 3 tonnes. So far, 160 scuba divers from 30 different nationalities have volunteered in their clean-up campaigns. 
+,   
+    Page number
+              134.00
+    Add exact paragraph
+              Civil society entities will support the implementation of development projects, encourage people to participate and volunteer, help achieve sustainable social development and increase the level of social service.</t>
+  </si>
+  <si>
+    <t>https://hlpf.un.org/sites/default/files/vnrs/2022/VNR%202022%20Jordan%20Report.pdf</t>
+  </si>
+  <si>
     <t>Cross-cutting, SDG 17, SDG 4</t>
   </si>
   <si>
     <t>Page number
               21.00
     Add exact paragraph
               Between March and May 2017, extensive consultations on the way forward were held with line ministries and MGOs using a variety of approaches. These included: meetings and workshops with civil society organizations, including organizations working on human rights, women's rights, and community development; engaging Volunteer-Involving Organizations (VIOs) and those working with youth, the private sector, workers' unions; local councils and committees, academia, and science and technology communities. Special attention was paid to ensuring the inclusion of women, youth, children, and people with disabilities. Representatives of Syrian and other refugee communities were also included and actively participated in the consultations.
 ,   
     Page number
               38.00
     Add exact paragraph
               Over the past decades, Jordan has considered priority to provide young men and women with educational opportunities, much-needed skills and an enabling environment for entrepreneurship and socio-political engagement. In addition, the country has invested heavily in setting up the infrastructure required to optimize youth development including youth centres, hostels, sports facilities and volunteers’ camps.
 ,   
     Page number
               39.00
     Add exact paragraph
               Moving forward, the Government will renew its commitments to keeping youth among its top priorities and will incrementally engage in the following: [...] Strengthen the role of youth in volunteerism and community service (active citizenship).
 ,   
     Page number
               64.00
     Add exact paragraph
               Developing different approaches and tools for rights-based awareness raising to reach different target audiences: civil society organizations, the private sector, youth, women, volunteers, students, academia, parliamentarians, municipal councils through written and visual material, workshops, panel discussions, social media and simulation models; [...] Raising awareness of the important role of volunteers in SDG implementation.
 ,   
     Page number
               67.00
     Add exact paragraph
               Building the capacity of VIO to focus on quality versus the quantity of volunteers engaged in SDG implementation and monitoring.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/16289Jordan.pdf</t>
   </si>
   <si>
-    <t>SDG 1, SDG 14</t>
-[...12 lines deleted...]
-    Page number
+    <t>Kazakhstan</t>
+  </si>
+  <si>
+    <t>Page number
               134.00
     Add exact paragraph
-              Civil society entities will support the implementation of development projects, encourage people to participate and volunteer, help achieve sustainable social development and increase the level of social service.</t>
-[...5 lines deleted...]
-    <t>Kazakhstan</t>
+              Kazakhstan pays special attention to youth policy. Since 2015, the Government has expanded the annual funding for the development of volunteer initiatives; the greater integration of the volunteer movement into SDG implementation is being discussed. 2019 was declared the Year of Youth in Kazakhstan. Youth volunteer movements are developing and Kazakhstani youth are actively involved in projects that help vulnerable populations (older people, single mothers, large families and others) and people facing hardship, and in environmental and educational projects. (P 134) In Kazakhstan, the inherent desire of the people to help others through local community assistance is known as ‘‘Asar’’. Asar has served as an indicator of the unity of Kazakh society and of people's concern for others. Many citizens are now involved in volunteering work for the beneﬁt of society. There are numerous active volunteer organizations in the country, such as the National Volunteer Network (local experts on volunteering and social projects in the regions of the country), the Red Crescent of Kazakhstan (humanitarian projects in the regions), Enactus (international programme on student social entrepreneurship), Rina (the search for missing people throughout the country), the 28 Loops Club (assisting premature babies across Kazakhstan and the CIS), the Good People Club (assisting people facing hardship), the League of Volunteers (volunteers in the city of Almaty), Best for Kids (assisting children) and other volunteer movements on a variety of current social and environmental topics.</t>
+  </si>
+  <si>
+    <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=1146&amp;menu=3170</t>
   </si>
   <si>
     <t>SDG 3, SDG 8, SDG 10, SDG 14, SDG 16, SDG 17</t>
   </si>
   <si>
     <t>Page number
               65.00
     Add exact paragraph
               A significant contribution to control coronavirus infection during the pandemic was made by the volunteer movement, which was reinforced by the announcement of the Year of the Volunteer in Kazakhstan in 2020. During the pandemic, representatives of volunteer organizations provided special assistance to control coronavirus by organizing free hot meals for medical personnel, purchasing expensive drugs, organizing the distribution of medicines, and providing transport for medical workers. Individual volunteers have provided support for healthcare workers by providing education for
 their children, providing medical facilities with oxygen concentrates worth KZT 450 million, and raising funds to purchase masks and gloves for doctors involved in measures to control COVID-19.
 ,   
     Page number
               114.00
     Add exact paragraph
               The Center for Vocational Rehabilitation of People with Disabilities, established by UNDP in Kazakhstan and the Ministry of Labor and Social Protection of Population of the Republic of Kazakhstan, attracted 102 volunteers (16 UN volunteers, 73 civil society volunteers and 13 online volunteers) to support the Center’s activities to provide employment opportunities for people with disabilities. To do this, local national volunteers with experience in career guidance, social work, psychology, legal issues and coaching work in cooperation with the Ministry and the capital akimat.
 ,   
     Page number
               128.00
     Add exact paragraph
               Since the declaration of the state of emergency in March 2020, volunteers have provided assistance to more than 1,258.0 thousand people in difficult life situations (war and labor veterans, lonely elderly, vulnerable social groups, large and low-income families). More than 93 thousand food packages and 5.5 million medical masks were distributed. In order to ensure public control, a group of volunteers and activists created the group “Public Control”, consisting of 397 volunteers.
 ,   
     Page number
               165.00
     Add exact paragraph
               Apart from the specialist team delivering the first aid, veterinary physicians, zoologists, ecologists and volunteers will be engaged in this work [...]. 
@@ -3084,59 +3093,50 @@
 ,   
     Page number
               195.00
     Add exact paragraph
               Mobilization of volunteering for the development purposes: On December 30, 2016, the Law No.42-VІ ZRK “On Volunteering” was adopted. Since the beginning of declaring 2020 as the Volunteer Year, thenumber of voluntary organizations in the country increased 3-fold, and atthe moment, there are more than 600 of them. During the pandemic about 1 mln. Kazakhstanis joined the volunteer movement, and help was renderedto more than 1.5 mln. of our citizens in the form of food baskets, sets of life essentials, personal protective equipment. Nationwide project “Birgemiz” was realized, which covered more than 70,000 volunteers in support of children and youth, fallen on hard times, medical volunteering, eco-volunteering, preserving material and immaterial historic cultural heritage, social volunteering, volunteering in the field of emergency situations, and online volunteering. Guidelines were created in 8 priority areas, training courses for coordinators of volunteering activities, single information line, over the period of existence of which 2,500 applications were processed. In order to implement the initiative of the President of RK on declaring the International Year of Volunteers Mobilization in the UN, articulated on the 75th session of the UN General Assembly (September 21, 2020), the Concept of the International Year has been prepared and background work on its
 implementation has been started, the Resolution of the International Year of Volunteers Mobilization for development purposes has been developed as well.</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2022/VNR%202022%20Kazakhstan%20Report%20English.pdf</t>
   </si>
   <si>
     <t>Page number
               36.00
     Add exact paragraph
               Volunteering is one of the most powerful tools for achieving the SDGs, particularly the principle of «Leave no one behind», as it enables civil society to address social challenges and promote inclusivity. While other mechanisms for implementing SDG-related tasks are often applied in a systematic and planned manner, volunteering acts as a flexible and responsive instrument. Thanks to their mobility, engagement, and direct interaction with vulnerable groups, volunteers can quickly respond to emerging needs, filling gaps where institutional mechanisms may be delayed or incomplete.From 2022 to 2025, Kazakhstan has strengthened the role of volunteering in promoting the SDGs at both national and international levels. In 2022, the Central Asian Volunteer Forum was held in Astana, where the UN Volunteers Programme presented a global report featuring Kazakhstan’s experience and announced a regional volunteer research initiative. In 2023, an International Forum was held with the participation of the President of Kazakhstan and delegations from more than 30 countries, discussing the importance of volunteering for sustainable development.Kazakhstan annually sends 7 volunteers to UN agencies (in Kenya, Thailand, Turkey) and contributes to the UN Volunteers Programme’s trust fund. At Kazakhstan’s initiative, the UN General Assembly declared 2026 the International Year of Volunteers for Sustainable Development. Between 2022 and 2025, 206 UN volunteers served in Kazakhstan (84% of them Kazakhstani citizens, 76% of whom were women); 32 Kazakhstani volunteers served abroad.For Kazakhstani volunteers, contributing to SDG 10 «Reduced Inequalities» and SDG 5 «Gender Equality» is a natural expression of civic responsibility and solidarity. These are considered top-priority SDGs by the volunteer community in Kazakhstan. To a lesser extent and at very local levels, volunteer efforts also contribute to SDG 1 «No Poverty» and SDG 2 "Zero Hunger". 
 ,   
     Page number
               37.00
     Add exact paragraph
                Many volunteers involved in social work later pursue careers in these areas. For instance, since 2023, Kazakhstan has been implementing the «Teach for Qazaqstan» project by the Public Foundation, as part of the international «Teach for All» movement. The project aims to eliminate inequalities in access to quality education for children in remote areas. Another example is the «Kazygyrt Intellectual School» in the village of Kazygurt, which employs trilingual education and modern teaching standards. These initiatives showcase volunteer contributions to SDG 4 «Quality Education».Volunteers in Kazakhstan are also actively involved in local environmental improvements, biodiversity conservation, forest preservation, raising public awareness about climate change, and reducing carbon footprints. </t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2025/VNR%202025%20Kazakhstan%20Report%20EN.pdf</t>
   </si>
   <si>
-    <t>Page number
-[...7 lines deleted...]
-  <si>
     <t>Kenya</t>
   </si>
   <si>
     <t>SDG 1, SDG 12, SDG 13, SDG 15, SDG 16, SDG 17, SDG 3, SDG 4, SDG 5, SDG 6, SDG 7, SDG 8</t>
   </si>
   <si>
     <t>Page number
               22.00
     Add exact paragraph
               Volunteers - Since 2016, volunteers have helped the country’s efforts in the implementation of the Sustainable Development Agenda. The volunteers have intervened on most of the goals, mainly those that directly touch on the people and communities (1,3,4,6,8,13,15, and 16). They have reached 489,937 people with information and practical means to strengthen their immediate and long-term welfare and livelihoods. They have also sought to bring peace and justice in conflict hotspots, and in the process helped achieve good health and well-being, climate change and gender equality (SDGs 3, 5, 12, 13, 16 and 17). The groups also focus on empowering the youth through employment and entrepreneurship. The Jukumu Letu Community Organisation (JLCBO), for example, mobilised volunteer teachers from the community that enabled 1,000 out of school children access education (SDG4) in Mathare slums in Kenya capital’s Nairobi.
 The United Nations Volunteers (UNV) mobilised and deployed 266 volunteers in Kenya with its partners to mainly support the achievement of SDGs 3, 5, 12, 13, 16 and 17. These efforts helped national efforts aimed at achieving peace and justice in conflict hotspots, good health and well-being, climate change and gender equality. The Voluntary Services Overseas (VSO) in Kenya, through the Empowered Youth for Employment and Entrepreneurship programme, engaged 548 volunteers who offered 30,000 youth with employability and entrepreneurship skills trainings. 15,600 of those trained got employment and entrepreneurship opportunities (SDGs 5, 6, 7, and 8). The Presidential Awards Kenya engaged 14,725 graduate volunteers who held out medical camps across the country benefitting 294,500 people. The camps offered general check-ups, advisory services, and follow-ups. They also assisted in referrals for specialised treatments. The community benefited by getting access to improved healthcare. The volunteers further offered voluntary health related services in schools.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=2406&amp;menu=3170</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/15689Kenya.pdf</t>
   </si>
   <si>
     <t>Page number
               7.00
     Add exact paragraph
               Other key stakeholders involved in the development of the 2024 VNR included UNWomen, World Food Programme (WFP), United Nations Children’s Fund (UNICEF), International Organization for Migration (IOM), United Nations Population Fund (UNFPA), United Nations Volunteers Programme (UNV), and Partnership in Statistics for Development in the 21st Century (PARiS21).       
 ,   
     Page number
@@ -3191,77 +3191,50 @@
 ,   
     Page number
               81.00
     Add exact paragraph
               Rehabilitation of the coastal environment by cultivating mangrove seeds in different regions of the State of Kuwait in cooperation with the Sultanate of Oman, which provided the seeds of the mangrove plant. Approximately 1,000 seeds have been grown annually in the laboratories of the Biodiversity Conservation Department (BCD) and transported as seedlings for cultivation in their natural environment. As of 2021, 4,000 seedlings have been cultivated in the Jahra Reserve, Bubiyan Island, the Sabiya area, and Barr Qadi in cooperation with the Kuwait Institute for Scientific Research (KISR) and a group of volunteering teams. The plans are to keep this running until 2035, when approximately 18,000 seedlings will have been cultivated;
 ,   
     Page number
               88.00
     Add exact paragraph
               National Bank of Kuwait (NBK) provided several sustainability highlights for the year 2021 including fostering workforce development and engagement through a 71 per cent increase in its training investment since 2020 (totalling KWD 1,021,277), with 41,037 training hours – excluding Digital Mindset training. On the Customer Satisfaction Index (CSI), NBK scored 94 per cent, 56 per cent on Net Promoted Score (NPS) and an average of 4 days to resolve complaints – recording a 20 per cent improvement since 2020. NBK is the first bank in Kuwait to launch a digital bank (Weyay Bank) and has gained the merit of innovation in Digital Banking Award in the Middle East. On NBK’s environmental impact, the Headquarters building is LEED Gold certified. The institution has achieved a 100 per cent paper recycling and decreased plastic consumption by 64 per cent. Finally, NBK has an evolving social impact where it contributed to over KWD 17,705,000 in total community investments and had 59 employee volunteers.</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2023/VNR%202023%20Kuwait%20Report.pdf</t>
   </si>
   <si>
     <t>Kyrgyzstan</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2025/VNR%202025%20Kyrgyz%20Republic%20Report_0.pdf</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=1810&amp;menu=3170</t>
   </si>
   <si>
     <t>Lao People’s Democratic Republic</t>
-  </si>
-[...25 lines deleted...]
-    <t>https://hlpf.un.org/sites/default/files/vnrs/2024/VNR%202024%20Lao%20Report.pdf</t>
   </si>
   <si>
     <t>Cross-cutting, SDG 1, SDG 10, SDG 11, SDG 16, SDG 3, SDG 4, SDG 5</t>
   </si>
   <si>
     <t>Page number
               3.00
     Add exact paragraph
               Inputs from youth and volunteer groups were obtained for the VNR process. With support from development partners, several consultations on SDGs engaged volunteer groups and young people in Vientiane, Savannakhet, and Sekong provinces. The aim was to draw on volunteers’ and young people’s inputs to achieving the Agenda 2030.
 ,   
     Page number
               3.00
     Add exact paragraph
               Ways to harness the power of volunteers: The approaches discussed included partnerships with local administrations, data collection by involving youth and volunteer groups within the SDG indicator and monitoring framework; and role models for younger generations to engage in volunteer and community work.
 ,   
     Page number
               3.00
     Add exact paragraph
               Volunteer contributions to specific SDGs in Lao PDR: Volunteers are at the heart of the community radio project (SDGs 3, 4, 5, 10, 16). The Youth Resource Centre run by volunteers in Savannakhet works to empower vulnerable young people aged 14-22, disadvantaged families, and victims of human trafficking.
 ,   
     Page number
               17.00
     Add exact paragraph
               Strategies to reach the most vulnerable groups need to consider what has worked. Community radio volunteer broadcasters in Xieng Khouang, Sekong, Oudomxay and other provinces and relevant districts have been able to reach vulnerable groups, especially women and girls, with radio installed in mobile phones
 ,   
@@ -3291,50 +3264,77 @@
 - Volunteering in the Second-Hand World project, a UNDP award winning project aiming to promote circular economy (SDG 1, 12 &amp; 13);
 - Conducting skill development workshops on climate change awareness for youths in communities and joining awareness raising campaigns on environmental issues (SDG 13);
 - Providing legal advice (SDG 16); and
 - Advocating for community involvement in community development activities (SDG 17 and SDG 18).
 Realising their contributions, the Government in collaboration with some key partners organised a series of discussions with volunteer groups, young people and civil society on the SDG implementation as a follow up from the first VNR. Some of key recommendations from youth, volunteer and Lao civil society discussions are highlighted as follow (key recommendations are those relating on the key selected SDGs for this VNR. For other SDGs, key recommendations are to be highlighted during meeting of SDG focal points as follow up activities after this VNR): [...]
 ,   
     Page number
               19.00
     Add exact paragraph
               Encourage youth to volunteer more to increases self-confidence and provide safe space for youth to raise their voices and express their opinion;
 ,   
     Page number
               20.00
     Add exact paragraph
               Support volunteers so they can add their valuable contribution to SDG implementation.
 ,   
     Page number
               97.00
     Add exact paragraph
               Involvement of youth and volunteers in a systematic way to implement and monitor the progress of SDGs will ensure the participation and contribution of all partners in the society to achieve the SDGs.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/279472021_VNR_Report_Lao.pdf</t>
   </si>
   <si>
+    <t>SDG 3, SDG 4, SDG 5, SDG 11</t>
+  </si>
+  <si>
+    <t>Page number
+              57.00
+    Add exact paragraph
+              In particular, protecting young people, especially their mental health along with sexual and reproductive health is a priority. Young people play an essential role in the sustainable national recovery from the pandemic. During 2021, over 120,000 adolescents and young people received counselling through hotline/helplines, outreach, on-site and online modalities, serviced by counsellors and youth volunteers. The demand is great and we hope to reach and respond to more youth. 
+,   
+    Page number
+              64.00
+    Add exact paragraph
+              Addressing quantity and quality of health personnel is vital and critical in the context of population growth and its changing structure. With the current trends, the total population of Lao PDR is projected to reach 8.1 million in 2030, representing a gain of almost 1 million people from now. Within this overall increase, the population and proportions of different age groups have wide variation, particularly those older than 65 years of age and females of reproductive age from 15-49 years. Therefore, to address the increasing population and changing population structure, an urgent task that the Government will undertake is to ensure the increased numbers of health care personnel (more than double of the current health personnel (around 12,000) who 65 are well trained to meet new demands. Village health volunteers are essential for providing primary healthcare services and health at the community level, especially in remote and rural areas in Lao PDR. Their role is crucial in ensuring that essential healthcare reaches underserved populations and in educating and empowering communities to improve their health and well-being. These workers often serve as a bridge between formal healthcare facilities and the community, making them a key component of the healthcare system, particularly in areas where access to healthcare is limited. 
+,   
+    Page number
+              102.00
+    Add exact paragraph
+              Recruitment and Retention Incentives: although retention policy is still at the early stage of development, the Government has been putting greater efforts on attracting and retaining high-quality teachers by offering benefits, and career development opportunities. Incentives such as scholarships for further education, promotion pathways, and recognition for outstanding performance have been put in place to motivate teachers and improve retention rates. Special programs have been implemented to support volunteers’ teachers working in remote and rural areas. This includes providing additional trainings, housing and living allowances, and career advancement. However, more need to be done in this area to ensure increased numbers of qualified teachers. 
+,   
+    Page number
+              149.00
+    Add exact paragraph
+              Involvement of youth and volunteers in a systematic way to implement and monitor the progress of SDGs will ensure the participation and contribution of all partners in the society to achieve the SDGs. </t>
+  </si>
+  <si>
+    <t>https://hlpf.un.org/sites/default/files/vnrs/2024/VNR%202024%20Lao%20Report.pdf</t>
+  </si>
+  <si>
     <t>Latvia</t>
   </si>
   <si>
     <t>Page number
               114.00
     Add exact paragraph
               Latvia, Central Asian and EU Eastern Partnership countries work together on education
 policy. Latvia participated in the EU-Central Asia Education Platform (CAEP) and supports dialogue on volunteering as a way to build young people's skills as well as the exchange of information on digitalising education and peer learning in the field of vocational education. Latvian government scholarships are available to students from Central Asia and the Eastern Partnership countries.
 ,   
     Page number
               133.00
     Add exact paragraph
               Lay the foundations for an active civil society by strengthening participatory mechanisms in planning, decision-making, and the implementation processes of various initiatives, and increase the status of volunteering in society. The UN Youth Delegates Programme, as a body representing the views of young people, draws attention to the fact that the youth will experience the effects of today’s decisions, since climate change is inherently exponential.</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2022/VNR%202022%20Latvia%20Report%201.pdf</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/19388Latvia_Implementation_of_the_SDGs.pdf</t>
   </si>
   <si>
     <t>Lebanon</t>
   </si>
   <si>
     <t>Cross-cutting, SDG 11, SDG 16, SDG 4</t>
@@ -3345,292 +3345,292 @@
     Add exact paragraph
               CSOs in Lebanon date back beyond the birth of the country and stem from a spirit of volunteerism. According to MoSA’s latest records, by April 2014 there were 8,311 registered CSOs and an additional 180 youth and sports clubs. Many CSOs are working on SDGs through various programmes.
 ,   
     Page number
               76.00
     Add exact paragraph
               There is a long history about CSOs in Lebanon that dates back even before the born of the country which evolves out of a spirit of volunteerism.
 ,   
     Page number
               82.00
     Add exact paragraph
               Encourage volunteer work and make use of local skills (NVSP program)
 ,   
     Page number
               59.00
     Add exact paragraph
               On another front, the government promotes volunteerism in Lebanon, by including it as an objective in the 2011 National Social Development Strategy. A National Permanent Committee on Volunteering was established by the Council of Ministers in 2002 with defined roles and consists of delegates from public institutions, civil society, media, university student associations, private sectors and international organizations. MoSA has allocated resources since 2011 into the National Volunteer Service Program (NVSP) of the ministry in particular to promote youth civic engagement across the country through volunteering. MOSA also allocates funds for its Volunteer Work Department to organize 2-week summer camps, one in every governorate ‘Mouhafaza’ (5 in total) involving students and youth in soft and conflict resolution skills trainings and engaging them in volunteering initiatives. Also, MEHE initiated the Community Service project in public and private schools in September 2012 (decree number 8924), and it was re-activated in all public and private schools starting from the academic year 2016 -2017, in accordance with the provisions of MEHE resolution 607/M/2016 and the guidelines of the Community Service Project Guide and its annexes. The project consists of 60 hours service over three years of secondary school cycle and aims to prepare students to exert YES influence in the society and to exercise participatory citizenship through volunteering. MEHE figures identify 70,000 students in the three years of the secondary cycle by 60 hours of community service results in 4.2 million hours of volunteerism among students.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/19484Lebanon_VNR_2018.pdf</t>
   </si>
   <si>
     <t>Lesotho</t>
   </si>
   <si>
+    <t>Cross-cutting, SDG 11, SDG 2, SDG 3, SDG 4, SDG 5, SDG 6, SDG 8</t>
+  </si>
+  <si>
+    <t>Page number
+              21.00
+    Add exact paragraph
+              3.2.4 Volunteers for the SDGs. The Government recognizes volunteers as critical partners for the implementation of the 17 SDGs. This is seen as a strategy to promote broader national ownership, a human rightsbased approach, gender equality, participation, inclusion and sustainability. Over 100 young Basotho volunteered and offered services during the VNR 2019, including mobilization, advocacy, and participating in consultation workshops. The GoL’s recognition of the value addition of volunteer action dates back to 2009 as demonstrated through the development and implementation of the National Volunteer Corps for young graduates’ project. This project enabled the country to retain new graduates from universities and vocational training institutions. Additionally, the intervention has impacted YESly on employment opportunities, sustainable livelihood, household security, natural resource and environmental management.
+,   
+    Page number
+              22.00
+    Add exact paragraph
+              With about 38 percent of the population of Lesotho between the ages of 15 and 34 years, policies and programmes targeting youth are crucial as national strategies to ensure that no one is left behind in development planning and implementation. In 2015, a volunteer programme that is aimed at enhancing youth engagement in development frameworks enabled young people’s involvement especially in the hard to reach rural communities. Furthermore, the programme enabled the country to leverage volunteer involving structures and networks to improve their collective contribution, inputs and coordination on the implementation of various SDGs. From 2015, through formal and non-formal structures, volunteers have been mobilized and are active across different development sectors and are contributing to various SDG related programmes. For example, 64 UN Volunteers have supported SDG related programmes in rural areas while community based volunteers, are the pillars for preventative health, hygiene, water and sanitation and food security interventions, which are critical sectors linked to SDGs 1, 2, 3 and 6. 
+,   
+    Page number
+              73.00
+    Add exact paragraph
+              4.5.9 Volunteers for the SDGs The Government recognizes volunteers as critical partners for the implementation of the 17 SDGs. This is seen as a strategy to promote broader national ownership, a human rightsbased approach, gender equality, participation, inclusion and sustainability. Over 100 young Basotho volunteered and offered services during the VNR 2019, including mobilization, advocacy, and participating in consultation workshops. The GoL’s recognition of the value addition of volunteer action dates back to 2009 as demonstrated through the development and implementation of the National Volunteer Corps for young graduates’ project. The volunteer database now has a total of 12,191 registered applicants among which to date 1,799 have been placed in different ministries while 9,824 await placement. The pool is bulging every year as more pool of graduates are registering whilst the absorption only guarantees 104 of the total number of volunteers budgeted under Government every financial year. This project enabled the country to retain new graduates from universities and vocational training institutions. Additionally, the intervention has impacted YESly on employment opportunities, sustainable livelihood, household security, natural resource and environmental management.
+,   
+    Add exact paragraph
+              With about 38 percent of the population of Lesotho between the ages of 15 and 34 years, policies and programmes targeting youth are crucial as national strategies to ensure that no one is left behind in development planning and implementation. In 2015, a volunteer programme that is aimed at enhancing youth engagement in development frameworks enabled young people’s involvement especially in the hard to reach rural communities. Furthermore, the programme enabled the country to leverage volunteer involving structures and networks to improve their collective contribution, inputs and coordination on the implementation of various SDGs. From 2015, through formal and non-formal structures, volunteers have been mobilized and are active across different development sectors and are contributing to various SDG related programmes. For example, 64 UN Volunteers have supported SDG related programmes in rural areas while community based volunteers, are the pillars for preventative health, hygiene, water and sanitation and food security interventions, which are critical sectors linked to SDGs 1, 2, 3 and 6.</t>
+  </si>
+  <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/23777Lesotho_VNR_Report_2019_Final.pdf</t>
+  </si>
+  <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2022/VNR%202022%20Lesotho%20Report.pdf</t>
   </si>
   <si>
     <t>Page number
               12.00
     Add exact paragraph
               Lesotho’s SDG implementation relies on strengthening domestic financing, leveraging international support, building institutional capacity, improving data systems, and promoting partnerships and volunteerism.                                                                          
 ,   
     Page number
               12.00
     Add exact paragraph
               Capacity-building is supported by IMF, MEFMI, and others, but decentralised institutions face human resource and infrastructure constraints. Statistical Systems are improving via NSDS II and PARIS21, with innovations in citizen-generated and gender data. Gaps remain in environmental and disaggregated statistics. Volunteerism is promoted through youth apprenticeship programmes, community health initiatives, and CSO-led projects.                                                                                                     
 ,   
     Page number
               72.00
     Add exact paragraph
               6.6. Mainstreaming of Volunteerism in National Policies and StrategiesVolunteerism plays a vital role in Lesotho’s progress towards the SDGs. Key policies, including the National Disaster Risk Reduction (DRR) Policy (2011) and the National Youth Policy, explicitly promote volunteer participation. The DRR Policy encourages the recruitment of community volunteers for preparedness and emergency response and aligns with the Disaster Management Act (1997), which established local disaster teams that work with volunteers.The National Youth Policy supports skills development through the Youth Apprenticeship and Public Works Programme (2020), a 12-month national service programme offering stipends and practical experience to tertiary graduates. This complements the earlier National Volunteer Corps (2009), which offered work-based learning for graduates across sectors.Initiatives like the Lesotho Youth Power Hub, supported by the EU, UNICEF, and IOM, strengthen youth and CSO engagement. NGOs such as Skillshare Lesotho recruit and train volunteers as peer educators and data collectors, contributing to health and community programmes.                                                             Volunteerism is also integral to health service delivery. Village Health Workers (VHWs), recognised under the National Health Policy, provide essential services in rural areas and are gradually being formalised into the health system. Organisations such as Peace Corps, Carewell, and Touching Tiny Lives also engage volunteers in areas such as HIV prevention, literacy, and child nutrition.While policy integration of volunteerism can be strengthened, Lesotho has made considerable strides. Government-led initiatives, especially at community level (e.g. District and Village Disaster Management Teams), illustrate growing institutional support for volunteerism. Expanding and coordinating these efforts can enhance the country’s capacity to address challenges including poverty, health disparities, climate change, and education gaps. Volunteerism is increasingly acknowledged as a key enabler of SDG implementation in Lesotho.  </t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2025/VNR%202025%20Lesotho%20Report.pdf</t>
   </si>
   <si>
-    <t>Cross-cutting, SDG 11, SDG 2, SDG 3, SDG 4, SDG 5, SDG 6, SDG 8</t>
-[...7 lines deleted...]
-    Page number
+    <t>Liberia</t>
+  </si>
+  <si>
+    <t>Page number
+              54.00
+    Add exact paragraph
+              Health systems capacities: To date, there are 736 clinics, 36 hospitals, and 57 health centers across the country. Currently, the country’s health workforce is 16,064. Furthermore, the capacity of the health workforce was significantly enhanced by routine training and specialties study for about forty medical and master public health for 17 non-medical staff of the sector. Additionally, local scholarships were awarded to 60 students of who 58 are studying Laboratory Science at the Mother Pattern College of Health Sciences and two studying master’s in public health at the Cuttington University Graduate Program. The Ministry of Health employed 1,318 Volunteers. P. 69: Through GoL with UNDP partnership, the Business Opportunities Support Services (BOSS) Project, is building the capacity of businesses in four counties (Nimba, Bong, Margibi and Grand Bassa) through the provision of training and logistical support. The project increasingly enhanced decentralization and support of start-up opportunities for small and micro-entrepreneurs across the country and increased sustainable employment opportunities across the country. Also, beneficiaries (youth, women, and small agricultural producers) skills have been strengthened to participate and engage in the decision-making process, volunteerism, and community development.</t>
+  </si>
+  <si>
+    <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=2271&amp;menu=3170</t>
+  </si>
+  <si>
+    <t>Libya</t>
+  </si>
+  <si>
+    <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=1728&amp;menu=3170</t>
+  </si>
+  <si>
+    <t>https://hlpf.un.org/sites/default/files/vnrs/2024/VNR%202024%20Libya%20Report_1.pdf</t>
+  </si>
+  <si>
+    <t>Liechtenstein</t>
+  </si>
+  <si>
+    <t>Page number
+              69.00
+    Add exact paragraph
+              The steadily growing number of associations in which the residents volunteer for various social concerns is a good indicator of social cohesion.</t>
+  </si>
+  <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/23369Full_VNR_Liechtenstein_June_2019.pdf</t>
+  </si>
+  <si>
+    <t>https://hlpf.un.org/sites/default/files/vnrs/2023/VNR%202023%20Liechtenstein%20Report.pdf</t>
+  </si>
+  <si>
+    <t>Lithuania</t>
+  </si>
+  <si>
+    <t>Page number
+              47.00
+    Add exact paragraph
+              Lithuanian non-governmental organisations (NGOs) are important partners of public sector in the formation and implementation of the development cooperation policy. The composition of the National Development Cooperation Commission includes two ‘umbrella’ non-governmental development cooperation organisations, which unite 37 organisations. The input of these organisations is especially significant in the spheres of global education, public information on the importance and benefits of development cooperation and promotion of volunteering.</t>
+  </si>
+  <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/19673VNR_Lithuania_EN_updated.pdf</t>
+  </si>
+  <si>
+    <t>SDG 5, SDG 10, SDG 17</t>
+  </si>
+  <si>
+    <t>Page number
+              49.00
+    Add exact paragraph
+              The Law on Equal Opportunities for Women and Men provides for an implementation mechanism in all areas (employment, education, consumer protection, social protection, etc.) to be ensured by all state and municipal institutions – all legal acts of these institutions must enshrine equal rights for women and men. The Action Plan for Equal Opportunities for Women and Men 2023-2025, adopted in 2023, aims to create conditions for the implementation of measures in the fields of gender equality, women's education, legal regulation, competencies of public sector employees and volunteers in the field of equal opportunities for women and men.</t>
+  </si>
+  <si>
+    <t>https://hlpf.un.org/sites/default/files/vnrs/2023/VNR%202023%20Lithuania%20Report.pdf</t>
+  </si>
+  <si>
+    <t>Luxembourg</t>
+  </si>
+  <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/15709Luxembourg.pdf</t>
+  </si>
+  <si>
+    <t>https://hlpf.un.org/sites/default/files/vnrs/2022/Luxembourg%20-%20Revue%20Nationale%20Volontaire%202022.pdf</t>
+  </si>
+  <si>
+    <t>Madagascar</t>
+  </si>
+  <si>
+    <t>Cross-cutting, SDG 3, SDG 15</t>
+  </si>
+  <si>
+    <t>Page number
               22.00
     Add exact paragraph
-              With about 38 percent of the population of Lesotho between the ages of 15 and 34 years, policies and programmes targeting youth are crucial as national strategies to ensure that no one is left behind in development planning and implementation. In 2015, a volunteer programme that is aimed at enhancing youth engagement in development frameworks enabled young people’s involvement especially in the hard to reach rural communities. Furthermore, the programme enabled the country to leverage volunteer involving structures and networks to improve their collective contribution, inputs and coordination on the implementation of various SDGs. From 2015, through formal and non-formal structures, volunteers have been mobilized and are active across different development sectors and are contributing to various SDG related programmes. For example, 64 UN Volunteers have supported SDG related programmes in rural areas while community based volunteers, are the pillars for preventative health, hygiene, water and sanitation and food security interventions, which are critical sectors linked to SDGs 1, 2, 3 and 6. 
-[...37 lines deleted...]
-    <t>Page number
+              To promote citizen participation in community development, the Ministry of Communication and Culture created the ‘Tagnamaro’ initiative in 2019. The existence of a legislative framework as set out in Law No. 2015-015 of 10 August 2015 on volunteering facilitates the implementation of the SDGs by volunteers.
+,   
+    Page number
+              24.00
+    Add exact paragraph
+              2.5 Leave no one behind:  The country is making efforts to “Leave no one behind” and is ensuring that all stakeholders in the country participate in development, including civil society organizations, the private sector, women, girls, children, youth, people with disabilities and volunteers, among others. One example is the effective participation of the platform of associations of people with disabilities in the drafting of the VNR. In other words, concrete actions are being implemented to tackle inequality and discrimination and to identify vulnerable groups so that they can participate fully in development efforts. This requires collaboration between the Government and the technical and financial partners, as well as all development actors, in the formulation and financing of actions and the targeting of those who may be left behind. Efforts are being made on a sectoral level to involve all stakeholders. In fact, in collaboration with volunteers from the NGO France Volontaires, institutional volunteers from the Ministry of Communication and Culture have worked in the area of health, particularly: in controlling COVID-19, tackling hunger, disseminating the law on reproductive health and family planning, raising awareness of menstrual health and establishing a network of actors working on sexual and reproductive health. [...]
+,   
+    Page number
+              40.00
+    Add exact paragraph
+              In 2019, 221 ‘Tagnamaro’ initiatives were launched in the 22 regions, focusing on schools, public gardens and markets, drainage channels, roads, hospitals, etc. These actions declined by 49.7 percent in 2020 due to the COVID-19 pandemic. These efforts at citizen participation have resulted in the involvement of at least 1,000 volunteers every month in the 22 regions.
+,   
+    Page number
+              61.00
+    Add exact paragraph
+              To prepare the population for natural disasters, the Ministry of Communication and Culture is involved in raising awareness of early warning systems for affected communities. Activities include training and public awareness-raising, effective messaging and ensuring a constant state of disaster preparedness. More specifically, the actions consist of interpersonal communications (via home visit, small group meetings or chats with households and in the communes). Between 2016 and 2019, Ministry officials and volunteers conducted around 36,000 interpersonal communications, on all risk and disaster management (RDM) topics, in risk areas. The COVID-19 pandemic has made it more difficult to get out into the field. Only 198 interpersonal communications were thus conducted, and solely on the barrier actions and information required for COVID-19. Between 2016 and 2019, 2,000 posters on the instructions and information needed to cope with cyclones and floods were put up every year by Ministry officials and volunteers. Finally, 18,000 volunteers were mobilized each year, on all RDM themes.
+,   
+    Page number
               69.00
     Add exact paragraph
-              The steadily growing number of associations in which the residents volunteer for various social concerns is a good indicator of social cohesion.</t>
-[...41 lines deleted...]
-    <t>Madagascar</t>
+              Promoting sustainable forest management in protected areas, renewable natural resources and ecosystems requires an assessment of the trends in the status of threatened species as noted in the International Union for Conservation of Nature (IUCN) Red List Index. The Ministry of Communication and Culture mobilizes communities and coordinates volunteers to raise awareness of deforestation and forest restoration, promote sustainable forest management, and slash-and-burn agriculture (tavy) and reforestation in 12 communes per year. Between 2016 and 2018, the Ministry planted 3,000 seedlings each year in several regions of Madagascar. An increase of 15 percent was noted in 2020 due to the efforts of the volunteers, with an average of 12,000 volunteers per year.</t>
+  </si>
+  <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/279572021_VNR_Report_Madagascar.pdf</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/10723Madagascar_Final%20Version.pdf</t>
-  </si>
-[...30 lines deleted...]
-    <t>https://sustainabledevelopment.un.org/content/documents/279572021_VNR_Report_Madagascar.pdf</t>
   </si>
   <si>
     <t>Malawi</t>
   </si>
   <si>
     <t>SDG 1, SDG 10, SDG 11, SDG 17, SDG 8</t>
   </si>
   <si>
     <t>Page number
               26.00
     Add exact paragraph
               Consultation with Volunteer Organisations in SDG Implementation - Volunteering for development is a ‘powerful and cross-cutting means of implementation for the Sustainable Development Goals (SDGs)2 in Malawi, and it is important that the Government is working closely with volunteer groups to implement the goals as they provide institutional and financial capacities to programme implementation and monitoring . Volunteering is a universal phenomenon, but it does not occur at uniform rates, nor is it uniformly effective. There is a need therefore to recognise and support towards volunteerism to make it strong and effective. National and local governments, the UN system, the private sector, civil society, volunteer groups, and volunteers themselves have a role to play in creating and sustaining an enabling environment for volunteering. To achieve the SDGs targets, Malawi needs to invest in strategies that recognise and harness all its resources that are manifest in natural and human capacities. There is evidence that when properly appropriated, volunteerism is an effective and efficient means for enhancing capacity utilization at different levels of the community. Furthermore, Sustainable Development Goals and Agenda 2030 has highlighted (UN Resolution A/RES/70/1) that volunteerism is an important component of any strategy that is aimed at poverty reduction and sustainable development for addressing social exclusion and discrimination.
 A recent study by the Government of Malawi shows that more than five thousand young people including graduates from universities and institutions of higher learning are released every year to the job market to compete for the limited formal jobs available per year. Unemployment continues to persist. Youth labour force alone constitutes 23 % of the total labour force with the total youth annual labour force growth rate of 4%; the youth cohort is therefore a resource in development waiting to be tapped. As a strategy, Volunteerism can provide young people (in their various categories) with the opportunity to engage and gain employability skills through graduate internship and volunteering schemes among other opportunities. With the potential that volunteerism has towards Malawi’s attainment of SDGs, Africa Agenda 2063 and MGDS III as well as the already existing remarkable work by government (through the internship programme) and international volunteer organisations such as VSO, Habitat international, UNV, Corps Africa, WUSK and UNV, government needs to create a monitoring and evaluation framework to track the contributions of volunteerism to national development. Consequently, the contributions of volunteerism have not been accounted for. Malawi government has made progress to develop a fully-fledged policy and legal framework by currently embarking first on the development of a National Volunteer Framework.
 The government of Malawi through the Ministry responsible for labour is currently in the final stages of completing the development of the National Volunteer Framework which seeks to create an environment in which all segments of the population including the diaspora, youths can find space to volunteer their time and services and contribute towards the national and global development vision. Volunteers are embedded in communities, volunteers 1often get to places that others cannot, forging links with local communities, and can form a bridge between formal and informal provision of public services. Volunteers are instrumental in building a strong civil society that is active in implementing the SDGs. As such, their work is a valuable contribution to achieving the Sustainable Development Goals.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=2316&amp;menu=3170</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2022/Malawi%202022%20Voluntary%20National%20Review%20%28VNR%29%20Report.pdf</t>
   </si>
   <si>
     <t>Malaysia</t>
   </si>
   <si>
+    <t>Page number
+              66.00
+    Add exact paragraph
+              The polio vaccination campaign in the middle of the COVID-19 pandemic is a remarkable testament to the efforts of Malaysian healthcare workers. In addition, the successful collaboration among Government, volunteers and other agencies, as well as the trust of parents and caregivers to make informed decisions ensured that all children were fully vaccinated against polio.
+,   
+    Page number
+              107.00
+    Add exact paragraph
+               The response to the COVID-19 pandemic demonstrated the tremendous strength of unity. In particular, the sheer number of volunteers from the CSOs and social enterprises who complemented Government’s efforts in providing support and aid to the most vulnerable communities. This is reflected in a social movement that is known as #KitaJagaKita (directly translated as “we take care of each other”) as well as other initiatives including from state-owned enterprises (SOEs), foundations and other organisations that mobilised funding and efforts to support those in need.</t>
+  </si>
+  <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/285982021_VNR_Report_Malaysia.pdf</t>
+  </si>
+  <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2025/VNR%202025%20Malaysia%20Report.pdf</t>
   </si>
   <si>
     <t>Page number
               62.00
     Add exact paragraph
               National Blue Ocean Strategy initiatives – Implemented since 2009, this Strategy could be a way forward to better mobilise resources. [...] These savings could be channeled to other development needs. While large savings have been reported for inter-Government agency initiatives, more than half of the NBOS initiatives leveraged resource contributions from non-Government stakeholders, including CSOs, NGOs, educational institutions and volunteers.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/15881Malaysia.pdf</t>
   </si>
   <si>
-    <t>Page number
-[...12 lines deleted...]
-  <si>
     <t>Maldives</t>
   </si>
   <si>
+    <t>https://hlpf.un.org/sites/default/files/vnrs/2023/VNR%20Maldives%202023.pdf</t>
+  </si>
+  <si>
     <t>https://sustainabledevelopment.un.org/content/documents/15891Maldives.pdf</t>
   </si>
   <si>
-    <t>https://hlpf.un.org/sites/default/files/vnrs/2023/VNR%20Maldives%202023.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>Mali</t>
+  </si>
+  <si>
+    <t>SDG 4, SDG 5</t>
+  </si>
+  <si>
+    <t>Page number
+              51.00
+    Add exact paragraph
+              Several strategies have been carried out by the State and NGOs to make these schools operational since the start of the 2020-2021 school year, including: (i) the involvement of School Management Committees (SGCs) in the reopening of schools, (ii) the allocation of subsidies to volunteer teachers in areas of insecurity (condition for the reopening of schools), (iii) the provision of teaching materials to schools, (iv) monitoring of reopened schools, (v) distribution of posters, (vi) distribution of handwashing kits, (vii) distribution of complete COVID-19 WASH Kits, (viii) COVID 19 teacher training, (ix) distribution of masks, (x) awareness raising within the community.          
+,   
+    Page number
+              58.00
+    Add exact paragraph
+              The provision of quality services to gender-based violence (GBV) survivors has been improved thanks to the Spotlight project, through capacity building of five networks of women's organizations, which include 250 organizations, implementation of 768 community platforms, setting up of 10 One Stop Centers, training of 171 service providers and deployment of 185 volunteers to assist victims. In 2021, 1,074,722 people were informed of the availability of these services. These efforts have supported 217,959 GBV victims between 2018 and 2021, with 869 survivors being cared for in the One Stop Centers.</t>
+  </si>
+  <si>
+    <t>https://hlpf.un.org/sites/default/files/vnrs/2022/Rapport%20National%20Volontaire%20RNV.pdf</t>
   </si>
   <si>
     <t>Page number
               28.00
     Add exact paragraph
               In addition, as part of the campaign for the United Nations SDGs, the Government of Mali launched the My World 2030 survey to take into account the preoccupations of ordinary citizens in the implementation of the 2030 Agenda. The study was launched in all regions of Mali in May 2018 with the support of civil society organizations and coalitions: the National Council for civil society, the Forum of International NGOs in Mali, and the Forum of Organizations of civil society in Mali. More than 500 volunteers participated in the implementation of the study. In addition, the SDG Action Campaign recruited 50 online volunteers from a dozen countries to ensure the seizure of electronic data.
  </t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/20200Projet_de_RNV_ODD_VFcor2_06_06_2018_Actuel.pdf</t>
   </si>
   <si>
-    <t>SDG 4, SDG 5</t>
-[...15 lines deleted...]
-  <si>
     <t>Malta</t>
   </si>
   <si>
     <t>Cross-cutting, SDG 14, SDG 15, SDG 16, SDG 5</t>
   </si>
   <si>
     <t>Page number
               95.00
     Add exact paragraph
               On 23rd November 2017, the Commission on Domestic Violence, in collaboration with a number of public and voluntary organisations, launched ‘Love doesn’t Hurt’, a nation-wide campaign set to span 16 days, during which various events took place. The campaign formed part of a wider international movement, and was designed to raise awareness on domestic violence and violence towards women. It culminated with a solidarity march.
 ,   
     Page number
               95.00
     Add exact paragraph
               Making Malta Green and Clean’ is a public-private campaign launched in 2018. The campaign has the aim of encouraging people to take pride in their street, town or village by keeping it clean and tidy, thus helping to boost Malta's tourism product. The multi-media campaign is promoted on both radio and online, and educates residents to do their part to make Malta cleaner, safer, and greener, to the benefits of residents and tourists alike. As part of the campaign, on 24th March 2018, a clean-up in Malta’s sandy beach of Għajn Tuffieħa took place, in collaboration with a local NGO. The clean-up was hailed a success as more than 170 enthusiastic volunteers collected over a tonne of waste from the beach.
 ,   
     Page number
               100.00
     Add exact paragraph
               In 2015, through the Small Initiatives Support Scheme (SIS) funding, SKOP organised a public campaign. The campaign produced eight informational banners with the aim of raising awareness on social justice issues among the general public, through the promotion of messages tackling water, gender, food security, climate change, migration, health, young people, and fair trade issues. The aim of the campaign was to provide a civil society perspective on how volunteering within the social justice field helps to develop or improve competences for personal, social and professional development, while contributing to global issues</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/20203Malta_VNR_Final.pdf</t>
   </si>
   <si>
@@ -3700,269 +3700,278 @@
   </si>
   <si>
     <t>Page number
               39.00
     Add exact paragraph
               The Voluntariado Generación 2030 app was launched in April 2018. The app is designed within the framework of a multisector partnership to help match civil society organizations and volunteers interested in contributing to achieving the SDGs. Additionally, the Directorate-General for Liaison with Civil Society Organizations (DGVOSC) of the Secretariat of Foreign Affairs organized conferences and seminars on the role of civil society in defining and adopting the 2030 Agenda. These activities resulted in the publication of the book Diplomacia Ciudadana y Desarrollo Sostenible en México [Citizen Diplomacy and Sustainable Development in Mexico].
 ,   
     Page number
               40.00
     Add exact paragraph
               In the last two years, this project (Voluntariado Generación 2030) has promoted the dissemination of SDGs and volunteering for development, attracting more than 1,000 young people in nine federal entities. The government of the state of Morelos is running a project named Generación 2030 to train 30 young volunteer leaders on thematic issues, cross-cutting approaches, volunteering and public policy advocacy. These leaders mobilize around 900 young people in the state, replicating and transferring their knowledge among peers. Similarly, the government of the state of Puebla, in collaboration with various sectors, organized a social innovation hackathon to redesign the state.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/19667Mexico_INFORME_NACIONAL_VOLUNTARIO_290618_PRINT_2.pdf</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/10756Full%20report%20Mexico%20-%20HLPF%202016%20FINAL.pdf</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2024/VNR%202024%20Mexico%20Report.pdf</t>
   </si>
   <si>
     <t>Micronesia (Federated States of)</t>
   </si>
   <si>
+    <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=1821&amp;menu=3170</t>
+  </si>
+  <si>
     <t>Page number
               28.00
     Add exact paragraph
               Initiative: Chuuk Youth-Led COVID-19 Response (SDGs: 3.d, 16.7)When the COVID-19 pandemic struck, youth in Chuuk mobilized swiftly. Over 100 volunteers—organized by the Chuuk Youth Council—delivered hygiene kits, conducted awareness sessions, and assisted elders and vulnerable families across remote communities. This grassroots initiative complemented statelevel health efforts and demonstrated the capacity of young people to lead in times of crisis. Youth leaders have since been included in resilience planning and emergency taskforces. 
 ,   
     Page number
               34.00
     Add exact paragraph
               Initiative: Yap Women Association Daycare CenterSDGs: 4.2, 5.5, 10.2SDP Areas: TA3 – Health, TA4 – Social InclusionA community-led initiative transformed a deteriorating daycare into a vibrant center for over 120 children. With trained caregivers, inclusive play spaces, and educational materials, the daycare  became a model for early childhood development and parental support in Yap. By freeing up women to work or pursue education, the center contributed to gender equity and improved family income. FSM’s Department of Health and Social Affairs provided oversight, while  the Yap Women Association handled daily management and volunteer coordination.</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2025/VNR%202025%20Micronesia%20Report.pdf</t>
   </si>
   <si>
-    <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=1821&amp;menu=3170</t>
-[...1 lines deleted...]
-  <si>
     <t>Monaco</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/15697Monaco2.pdf</t>
   </si>
   <si>
     <t>Mongolia</t>
   </si>
   <si>
+    <t>Page number
+              46.00
+    Add exact paragraph
+              Volunteers play an important role in achieving the SDGs. In 2018, 27312 volunteers have contributed 3823117 hours, which can be valued as ₮ 5.5 billion of benefits to the economy. Cooperation with volunteers could be directed towards achieving the SDGs</t>
+  </si>
+  <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/23342MONGOLIA_VOLUNTARY_NATIONAL_REVIEW_REPORT_2019.pdf</t>
+  </si>
+  <si>
     <t>SDG 1, SDG 3, SDG 4, SDG 5, SDG 8, SDG 10, SDG 11, SDG 13, SDG 16, SDG 17</t>
   </si>
   <si>
     <t>Page number
               18.00
     Add exact paragraph
               Approximately 1,400 citizens participated in the conference and shared their views and initiatives, of which more than 1,000 participated as volunteers. Over 1,000 suggestions and initiatives were also received online. These views, suggestions and initiatives are ranked and reflected in the VNR.
 ,   
     Page number
               28.00
     Add exact paragraph
               Mongolia's network of volunteer organizations is actively engaged in achieving the SDGs. Volunteers carried out specific activities within the framework of SDGs 1, 3, 4, 5, 8, 10, 11, 13, 16, and 17, such as training; advocacy; providing support, information and consultation services; conducting research; personally participating in organized work to raise awareness of the importance of the SDGs; fundraising; and campaigning independently and with support.</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2023/VNR%202023%20Mongolia%20Report.pdf</t>
   </si>
   <si>
-    <t>Page number
-[...7 lines deleted...]
-  <si>
     <t>Montenegro</t>
   </si>
   <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/10695Montenegro%20-%20HLPF%20Report.pdf</t>
+  </si>
+  <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2022/VNR%202022%20Montenegro%20Report.pdf</t>
   </si>
   <si>
-    <t>https://sustainabledevelopment.un.org/content/documents/10695Montenegro%20-%20HLPF%20Report.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>Morocco</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/10557Executive%20Summary%20(Morocco).pdf</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=1806&amp;menu=3170</t>
   </si>
   <si>
     <t>Mozambique</t>
   </si>
   <si>
     <t>Page number
               61.00
     Add exact paragraph
               Children in all provinces, except Gaza province, also reported cases of inequality in support received after the natural disaster. In some cases, volunteers gave priority to their relatives or acquaintances in food distribution, in others they had to do some activity in exchange for food and in one province children aged 10-14 explained that they had no support to get food during the floods”.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=2352&amp;menu=3170</t>
   </si>
   <si>
     <t>Namibia</t>
   </si>
   <si>
+    <t>https://hlpf.un.org/sites/default/files/vnrs/2024/VNR%202024%20Namibia%20Report.pdf</t>
+  </si>
+  <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/19880New_Version_Full_Voluntary_National_Review_2018_single_1_Report.pdf</t>
+  </si>
+  <si>
     <t>Cross-cutting, SDG 3, SDG 4, SDG 10</t>
   </si>
   <si>
     <t>Page number
               42.00
     Add exact paragraph
               Contribution of Volunteerism Towards Addressing Inequality: Namibia has continued to deploy volunteers to support the implementation of SDG3, SDG4 and SDG 10, including at the community level. The work of volunteer groups and volunteers at the national and sub-national levels has contributed towards generating solutions and accelerating action to address systemic gaps in SDG implementation. It also presents a transformative strategy for the Decade of Action and sustains the principles for inclusion, equality, and the Leave No One Behind (LNOB) agenda. Following the outbreak of the COVID-19 pandemic, volunteers were involved in sensitization efforts as part of the National Response Mechanism and preventive measures of the COVID-19 pandemic. Volunteers played a pivotal role in critical areas of service delivery, disseminating information and awareness, and developing localised solutions. Inevitability, these efforts were critical for the overall sustainable and resilient recovery from the COVID-19 pandemic. In Namibia, volunteering resonates with cognate concepts such as citizen engagement, community participation, advocacy, and mutual aid and charity. The country has demonstrated commitment to developing systems, mechanisms, and partnerships with CSOs, development partners, and the UN to support and sustain volunteering as an effective partnership to accelerate and achieve the SDGs and other development objectives.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/279462021_VNR_Report_Namibia.pdf</t>
   </si>
   <si>
-    <t>https://hlpf.un.org/sites/default/files/vnrs/2024/VNR%202024%20Namibia%20Report.pdf</t>
-[...4 lines deleted...]
-  <si>
     <t>Nauru</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/23006Nauru_Key_Messages_Final17May2019.pdf</t>
   </si>
   <si>
     <t>Nepal</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2024/VNR%202024%20Nepal%20Report_0.pdf</t>
   </si>
   <si>
+    <t>Page number
+              16.00
+    Add exact paragraph
+              The government has taken various efforts to put monitoring and evaluation (M&amp;E) into practice. One such effort has gone into organizing the Evaluation Networking (Eval-Net) meetings, which has representatives from various government agencies, Voluntary Organization of Professional Evaluators (VOPEs), UN agencies, training institutions and academia.</t>
+  </si>
+  <si>
+    <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=2358&amp;menu=3170</t>
+  </si>
+  <si>
     <t>SDG 17, Cross-cutting</t>
   </si>
   <si>
     <t>Page number
               6.00
     Add exact paragraph
               Consultative workshops were organized by NPC with government evaluation and oversight agencies, community of evaluators and academia. An EVALSDGs and Eval Agenda workshop was held by the National Parliamentarian Forum on Development Evaluation Policy in Nepal (NPFDEPN) and the Community of Evaluators-Nepal (COE-Nepal). Participants of the workshop included from the government agencies, NPFDEPN of the parliament, UN agencies, Voluntary organizations of Professional Evaluators (VOPEs), Eval Partners and EVALSDG Networks.
 ,   
     Page number
               12.00
     Add exact paragraph
               Several events have been organized to develop capacities of the commissioners, evaluators and users and also to promote evaluation culture in the country. Among these initiatives, starting from 2013, the NPC has been organizing annual Evaluation Networking (EvaNet) meetings inviting representatives from various government agencies, Voluntary Organization of Professional Evaluators (VOPEs), UN agencies, training institutions and academia. These annual EvaNet meetings encourage interactions among evaluation commissioners and professional evaluators to build evaluation capacity in the country. This platform has been effective to share and learn from each other and promote concerted efforts to institutionalize evaluations building capacities of the facilitators and evaluators.
 ,   
     Page number
               12.00
     Add exact paragraph
               In November 2015, the National Parliamentarians Forum on Development Evaluation Policy, Nepal(NPFDEPN), and the South Asia Parliamentarians Forum for Development Evaluation, the Evaluation Network of Nepal, Community of Evaluators of Nepal, the Community Evaluators of South Asia and Eval partners organized an Evaluation Week and conclave of Community of Evaluators in Kathmandu. It was attended by parliamentarians, Voluntary Organization of Professional Evaluators (VOPEs) leaders, government officials, and representatives from UN agencies, multilateral banks, private foundations and academia, with 300 international and 100 national participants. This event explored how to strengthen the enabling environment for evaluating the SDGs, the institutional capacities of VOPEs and civil society, the capacity of individual evaluators, the linkages between enabling environment, institutional capacities, and individual evaluator capacities</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/16513Nepal.pdf</t>
   </si>
   <si>
-    <t>Page number
-[...7 lines deleted...]
-  <si>
     <t>Netherlands</t>
   </si>
   <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/16109Netherlands.pdf</t>
+  </si>
+  <si>
     <t>SDG 1, SDG 13</t>
   </si>
   <si>
     <t>Page number
               11.00
     Add exact paragraph
               However, the majority of social services for vulnerable groups are provided by volunteer organisations which are largely funded through government grants.
 ,   
     Page number
               36.00
     Add exact paragraph
               The Netherlands ranks high on reducing poverty, holding the top spot in Europe, and also performs well internationally in reducing inequality (SDG 10) thanks to low income disparity and a high level of social cohesion and civic participation. In the new Leave-No-One-Behind (LNOB) Index in the Europe Sustainable Development Report, the Netherlands ranks sixth out of 31 European countries. However, wealth (as opposed to income) inequality is high in the Netherlands, compared to other European countries. People trust each other and the government, but in recent years they have been spending less time with family and friends or doing voluntary work. 
 ,   
     Page number
               63.00
     Add exact paragraph
               The SDGs Commission has been active in engaging local stakeholders in society, including individuals, families and communities, interest organizations, and religious institutions, civil society, academia, the media, voluntary associations, the private sector, industry, parliament and higher councils of state in support of and to spur on their agency to actively contribute and drive SDG implementation.
 ,   
     Page number
               67.00
     Add exact paragraph
               Currently, with two coral nurseries that grows six different coral structure, the empowered youth volunteers, are planting corals, doing underwater clean-ups at popular beaches and give presentations to other kids creating a generation of environmentalists, conservationists and create more knowledge about marine life.
 ,   
     Page number
               85.00
     Add exact paragraph
               Dushi Challenge Kòrsou encouraged the community of Curaçao to grow their own sweet potatoes. Dushi Challenge Korsou organized the distribution of sweet potato cuttings together with a group of volunteers among residents of Curacao.</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2022/VNR%202022%20Netherlands%20Report.pdf</t>
   </si>
   <si>
-    <t>https://sustainabledevelopment.un.org/content/documents/16109Netherlands.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>New Zealand</t>
   </si>
   <si>
     <t>Page number
               8.00
     Add exact paragraph
               We will ensure everyone who is able to is earning, learning, caring or volunteering.
 ,   
     Page number
               17.00
     Add exact paragraph
               The Narrative Imperative was a competition that asked New Zealanders to write about the SDGs that they felt passionate about. Co-founded by six friends, this volunteer run initiative set out to engage the New Zealand public in the global agenda for sustainable development. The Narrative Imperative team wanted to provide a platform for all New Zealanders to engage with the SDGs they care about, extending the conversation beyond government’s policy advisers.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/23333New_Zealand_Voluntary_National_Review_2019_Final.pdf</t>
   </si>
   <si>
     <t>Nicaragua</t>
   </si>
   <si>
     <t>Page number
               84.00
     Add exact paragraph
               The Government began the National Reforestation Crusade in 2007. Between 2015 and 2019, it reforested a total of 104,369 hectares, with the active participation of 2,461,177 volunteers, including primary and secondary pupils, university students, farmers, indigenous and Afro-descendant communities and forest producers. This has helped increase forest cover and the sequestration of greenhouse gases.
 ,   
     Page number
               85.00
     Add exact paragraph
               In 2020, the Government promoted reducing forest fires to help protect and conserve forests. Equipment was provided to 160 volunteer community brigades, made up of 1,750 community brigade members, and 11,761 days of house-to-house visits were carried out to raise awareness of preventing forest and agricultural fires, involving 58,948 people (35,833 men and 23,115 women).</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/279252021_VNR_Report_Nicaragua.pdf</t>
   </si>
   <si>
     <t>Niger</t>
+  </si>
+  <si>
+    <t>Page number
+              68.00
+    Add exact paragraph
+              Measures are taken to remedy the existing gaps and challenges […] the implementation of a National Volunteerism Program for Development […]</t>
+  </si>
+  <si>
+    <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=2289&amp;menu=3170</t>
   </si>
   <si>
     <t>Page number
               28.00
     Add exact paragraph
               The proportion of births attended by skilled health workers fell from 39.06 percent in 2016 to 37.53 percent in 2020. A slight decline was observed despite the efforts made to increase the coverage of health care facilities (health coverage rose from 50.13 percent in 2017 to 52.74 percent in 2020), but also in terms of recruitment of health workers (1,750 workers with different profiles recruited between 2017 and 2020). The improvement in these indicators is partly due to the interventions of community volunteers. In the areas in which the volunteers intervened, they were responsible for 60.21 percent of deliveries. The implementation of Niger's volunteer law, passed in March 2014, will help strengthen ongoing interventions.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/282722021_VNR_Report_Niger.pdf</t>
   </si>
   <si>
     <t>Cross-cutting, SDG 10, SDG 11, SDG 16, SDG 17, SDG 6, SDG 7, SDG 8</t>
   </si>
   <si>
     <t>Page number
               10.00
     Add exact paragraph
               Niger recognizes the important role of volunteers in development efforts, particularly among vulnerable groups and local authorities. Hence (i) the law on volunteerism in Niger was adopted in March 2014 and (ii) the Agence Nigérienne du Volontariat pour le Développement [Nigerien Agency for Volunteerism in Development – ANVD] was created in April 2014. Nigerien volunteers, supported by the United Nations Volunteers (UNV) programme and France Volontaires [France Volunteers], are involved in the promotion, advocacy and integration of volunteerism for peace and development. Their interventions help implement the international commitments to which Niger has subscribed, including the 2030 Agenda.
 ,   
     Page number
               62.00
     Add exact paragraph
               In addition, the Agence Nationale pour la Société de l'Information[National Agency for Information Society] plans to set up a digital volunteerism programme that will mobilize all young people working in the sector to participate in voluntary activities to help achieve the desired goals.
 ,   
     Page number
@@ -3976,117 +3985,108 @@
     Add exact paragraph
               ANVD receives support from UNV, which has been present in Niger since 1972 and has more than 900 international volunteers. Nigerien volunteers, supported by UNV and France Volontaires, are involved in the promotion, advocacy and integration of volunteerism for peace and development.
 Their interventions help implement the international commitments to which Niger has subscribed, including the 2030 Agenda, as shown in Table 5 below:
 ,   
     Page number
               67.00
     Add exact paragraph
               SDG 6: Clean water and sanitation: 
 Several activities have been carried out within the framework of this SDG, including awareness-raising on hygiene and sanitation (cleanliness) through hand washing activities with soap and water and activities on how to use latrines (especially in the regions of Maradi and Tahoua), and the construction and rehabilitation of water infrastructure by the Regional Council of Agadez, which is supported by a volunteer.
 SDG 7: Affordable and clean energy:
 The volunteers that have been mobilized are helping with feasibility studies for various projects, including the construction of a solar hybrid power plant in the urban commune of Agadez. 
 SDG 11: Sustainable cities and communities:
 Rehabilitation of the old town of Agadez through the Employment for Agadez Heritage (EPPA) project. Awareness-raising activities within communities on sustainable storage of cereal stalks (millet and sorghum) are led by volunteers to draw attention to the risks of fires and bush fires in the Maradi region. Volunteers are helping implement various sustainable agriculture projects, including the Family Farming Development Programme (ProDAF), rain-fed rice growing, Drydev (water-efficient agriculture) and integrated water resources management (IWRM) in the regions of Dosso, Maradi, Tillabéry and Zinder. 
 SDG 12: Responsible consumption and production:
 Within the context of this goal, volunteers from the Agadez region are supporting initiatives to set up solar equipment for watering market gardens through the Small-scale Irrigation Project (PPI). They are also contributing to hydro-agricultural developments through the Irhazer-Tamesna-Aïr project. Lastly, the programme to support socioeconomic stability in the Agadez region (PASSERAZ) is providing funding to former service providers of the migratory economy to support market gardening, following the collection of information and supervision of activities by volunteers. Several partnerships involving volunteer organizations have formed in the context of the implementation of the SDGs, at the national and international level.
 SDG 17: Partnerships for the Goals: 
 Under the Communes de Convergence [Coming together with communes] approach, which brings togetherUnited Nations organizations and local authorities with the aim of improving resilience for the benefit of rural and urban communities, a crosscutting approach is taken to recruiting volunteers to implement programmes and projects. ANVD, UNV, the United Nations system as a whole, the various sectoral ministries, the German international cooperation agency GIZ, the European Union Capacity Building Mission in Niger (EUCAP Sahel Niger) and local NGOs such as Karkara are united in their
 actions to achieve the SDGs in Niger. A platform for those involved in volunteerism is being developed
 under the aegis of UNV and ANVD to support development activities within associations around the SDGs. At the international level, ANVD works in partnership with France Volontaires, UNV and the Agence Nationale de Volontariat pour le Développement au Togo [Togolese National Volunteering Agency – ANVT] in the context of reciprocal volunteerism. Care International is also an ANVD partner and mobilizes agricultural volunteers to support various sustainable agriculture projects.
  </t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/19886Niger_Revue_national_volontaire_ODD_Niger_Final40718.pdf</t>
   </si>
   <si>
-    <t>Page number
-[...7 lines deleted...]
-  <si>
     <t>Nigeria</t>
   </si>
   <si>
+    <t>Page number
+              22.00
+    Add exact paragraph
+              Page XXII: Participatory VNR Process Nigeria's approach to VNR preparation is integrated, participatory, inclusive, and evidence-based. It involves a wide array of stakeholders, including federal and state governments, CSOs, Volunteer Involving Organizations (VIOs), organized private sector, academia, parliamentarians, youth groups, women's organizations, persons with disabilities, and media organizations.                          
+,   
+    Page number
+              76.00
+    Add exact paragraph
+              4.6. Special Review: Promoting Volunteerism as a Means of Implementing the 2030 Agenda Volunteerism has increasingly become an integral part of Nigeria's development landscape, with increasing incorporation into sectoral policies and strategies. This reflects an institutional recognition of the significant role volunteers play in advancing national priorities and achieving the SDGs. Volunteerism has enhanced service delivery, mobilized civic participation, and expanded the reach of government and non-governmental initiatives, especially in marginalized communities.One notable example is the National Youth Policy (2019–2023), which situates volunteerism at the heart of youth empowerment and civic engagement. Through this policy, initiatives such as the National Youth Service Corps (NYSC) have been strengthened, mobilizing thousands of graduates to deliver services across health, education, infrastructure, and governance. Similarly, the National Health Policy integrates volunteers into public health efforts, notably during crises such as the COVID-19 pandemic, where volunteers supported awareness campaigns and contact tracing.In employment and economic development, the N-Power Volunteer Corps under the National Employment Policy provided temporary placement for young Nigerians, equipping them with valuable work experience.Volunteerism has also been leveraged in gender-focused policies, with initiatives under the National Gender Policy empowering women and promoting inclusive participation in community development. In education, the National Policy on Education promotes community involvement and volunteer engagement in school support activities, significantly improving learning outcomes in underserved areas.Following Nigeria's 2020 VNR, new initiatives further emphasized the contributions of volunteers in achieving the SDGs. For instance, the ADVISER Initiative (SDG 3) used volunteers to increase immunization uptake among children in Oyo state. Similarly, the N-Power Teach Programme (SDG 4) improved primary education by deploying volunteers in public schools, while the EQUIP Initiative (SDG 5) engaged volunteers to provide entrepreneurial training to over 60,000 women and youth.In support of SDG 8, volunteer-led youth groups such as the Nigeria Youth SDGs Network (NGYouthSDGs) advanced employment through digital skills training. Environmental sustainability initiatives (SDG 13) like beach clean-ups in Lagos, spearheaded by volunteers and corporate partners, have raised awareness and driven grassroots climate action. Recent policy developments, such as the National Policy on Inclusive Volunteerism (2020) have established frameworks for structured volunteer engagement, including a National Volunteer Database. This progress, however, is tempered by challenges such as inadequate funding, limited recognition, coordination gaps, and safety concerns for volunteers. Addressing these issues requires sustained investment, formal incentives, centralized monitoring systems, and community sensitization to mainstream the culture of volunteerism. Nigeria's evolving volunteerism landscape demonstrates strong alignment with national development priorities and the 2030 Agenda. Enhanced institutional support, strategic partnerships, and community ownership will be key to scaling the impact of volunteers in development across the country.                                                      
+,   
+    Page number
+              86.00
+    Add exact paragraph
+              Promote Male Engagement in Gender Advocacy Increase sensitization efforts targeted at boys and young men on gender issues, while encouraging male participation in volunteerism and advocacy. Engaging men as allies is essential for advancing gender equality and fostering a society that values shared responsibility in achieving equity.                                                       
+,   
+    Page number
+              101.00
+    Add exact paragraph
+              Community Engagement and AwarenessLow awareness of SDGs among rural communities and harmful cultural and traditional practices hinder progress. Community sensitization and mobilization through community stakeholders, community volunteers, youth, traditional leaders, and religious clerics are essential to address socio-cultural barriers and gain community buy-in and ownership.                                                                                                
+,   
+    Page number
+              106.00
+    Add exact paragraph
+              Strengthening active participation of different groups of Nigerians to their country's sustainable development and peacebuilding efforts through volunteerism and other means of citizen engagement. </t>
+  </si>
+  <si>
+    <t>https://hlpf.un.org/sites/default/files/vnrs/2025/VNR%202025%20Nigeria%20Report.pdf</t>
+  </si>
+  <si>
+    <t>Page number
+              18.00
+    Add exact paragraph
+              Research reveals that only a third of youths aged 15–24 have full-time jobs, compared to two-thirds of the workforce as a whole (World Bank 2019). The emerging picture thus shows that young people in Nigeria are more likely to face difficulties securing full-time employment and are more likely to become wholly idle or take up part-time, leisure or voluntary work. Many will take on otherwise menial work which is under 20 hours a week and are thus more likely to be considered unemployed and underemployed (NBS 2018).</t>
+  </si>
+  <si>
+    <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=2401&amp;menu=3170</t>
+  </si>
+  <si>
     <t>SDG 1, SDG 4, Cross-cutting</t>
   </si>
   <si>
     <t>Page number
               58.00
     Add exact paragraph
               Finally, some states are operating the ‘Volunteer Corps Scheme’ for unemployed graduates desirous of operating their own business with the objective of imparting skills to graduates and enable them access funds to commence small businesses. [...] Civil Society Organizations Policy Initiatives for Goal 1. Most CSOs partner with donors and Government in implementing programmes to end hunger in Nigeria. The ‘Fresh and Young Brains’ Development Initiatives’ (FBIN) focuses on agriculture, entrepreneurship andclimate change under the organization’s Youth Farm (Yfarm) and Volunteer for Life (VFL) projects aimed at empowering young people to be economically independent and be able to generate own incomes.
 ,   
     Page number
               58.00
     Add exact paragraph
               National Youth Service Corps ( NYSC)/SDGs Champions in Nigeria: This is an NYSC/SDGs Office partnership to organize groups of Corps members who are expected to be drawn from the thirty-six States of the Federation and the FCT, during every cohort of the National Youth Service Scheme. They are to serve as the youth advocates on SDGs in the various communities where they will be deployed for their Community Development National Voluntary Service. The primary purpose of this partnership is to facilitate a countrywide and community-based continuous sensitization on SDGs for improved awareness, citizens’ participation and community ownership of SDGs projects and programmes.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/16029Nigeria.pdf</t>
   </si>
   <si>
-    <t>Page number
-[...36 lines deleted...]
-  <si>
     <t>North Macedonia</t>
   </si>
   <si>
     <t>SDG 10, SDG 2</t>
   </si>
   <si>
     <t>Page number
               25.00
     Add exact paragraph
               The Fund for Innovation and Technological Development in cooperation with MoLSP organized a Call for Financing Social Entrepreneurship Projects titled "A Challenge for Innovative Solutions to provide #MealsforAll". The purpose of this challenge was to identify a systematic and sustainable food security solution for homeless people and families in need. The winner of the challenge was the association "Let's do it North Macedonia". This association has built a national network called "Everyone Fed", consisting of CSOs businesses and volunteers who work together to save food surpluses and provide them to people in need. As part of this project, a model for food surplus redistribution was established for vulnerable people in Skopje, Kumanovo and Prilep. Volunteers distributed hot meals twice a week to people lacking mobility and the elderly. The project has contributed to strengthening social cohesion and generating social value, with the community benefiting from entrepreneurial activities. From April 2018 to April 2020, "Everyone Fed" provided more than 550,000 meals. Instead of being thrown away, this food was turned into tasty meals for more than 10,000 people in need of social support.
 ,   
     Page number
               64.00
     Add exact paragraph
               In North Macedonia, UNICEF launched the Youth Challenge and asked for solutions on how to stop violence against and among children and young people. In April 2019, five global winners were announced and included team “Andrometa” from North Macedonia with their solution “Speak Out” –a mobile app that creates a community in support of victims of bullying. The team received expert mentorship from Generation Unlimited partners and $20,000 in seed funding to scale up their initiative. The app has become a safe online space for expression, where young people can anonymously seek peer-to-peer support from trained volunteers.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=2126&amp;menu=3170</t>
   </si>
   <si>
     <t>Norway</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/10542Norway%20HLPF%20report.pdf</t>
   </si>
@@ -4109,405 +4109,405 @@
     Page number
               89.00
     Add exact paragraph
               Norway has succeeded in achieving a high level of trust between citizens, organisations and authorities, and there is a strong voluntary sector. Norway has maintained a high level of development aid and has strengthened programmes to help increase national resource mobilisation in developing countries. The forthcoming National Action Plan for Implementation of the 2030 Agenda is a sign of the improved efforts to achieve the SDGs.
 ,   
     Page number
               96.00
     Add exact paragraph
               The Sustainability County Møre og Romsdal is a regional authority initiative to collectively boost the work on sustainability in the region. With this initiative, the county wants to position themselves as a clear contributor in developing a sustainable society for the future. The goal is to direct the regions’ efforts towards achieving the SDGs in a methodical and coordinated manner. [...] Cooperation with businesses, associations, the voluntary sector, the culture sector and the research community in the county is also central to the efforts in the sustainability county. P. 98: In the merger between Hurum, Røyken and Asker, the new Asker municipality decided to set up the new municipality based on the SDGs, and used the goals as a framework for the municipal plan and underlying plans. They wanted to demonstrate that the global goals also have local relevance, and thereby engage citizens, businesses and voluntary organisations and encourage teamwork in achieving the goals.
 ,   
     Page number
               108.00
     Add exact paragraph
               The municipal sector is committed to promoting participation in a transparent, vibrant and engaging local democracy that interacts with the private and the voluntary sector.
 ,   
     Page number
               121.00
     Add exact paragraph
               Civil society has a significant role in development work, both nationally and globally. This role is particularly significant in the efforts in social and environmental sustainability, where the organisations mobilise significant resources in the work. Voluntary organisations, private foundations and social entrepreneurs make important contributions to the efforts to include vulnerable groups in working life and society.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/28233Voluntary_National_Review_2021_Norway.pdf</t>
   </si>
   <si>
     <t>Oman</t>
+  </si>
+  <si>
+    <t>SDG 5, SDG 11, SDG 16, SDG 17</t>
+  </si>
+  <si>
+    <t>Page number
+              110.00
+    Add exact paragraph
+              Women play an active role in various crises by providing services, support, and volunteer contributions in collaboration with the relief and shelter sector. They also have a significant and important role in the medical response sector. Women's associations across different regions of Oman contribute to providing support and raising awareness among community members, particularly working women and housewives. Both male and female volunteers are registered to offer field support, including delivering relief materials and participating in field, administrative, and other activities. Women also participate in environmental protection efforts and pollution control through numerous roles in environmental planning and monitoring pollutants in different mediums (water, air, soil, and marine environment). They manage chemicals and waste peacefully and integrally, protect the environment and humans from radiation sources, and engage in environmental impact studies and various environmental inspection and monitoring programs. Additionally, Omani women contribute to preparing environmental data and indicators for global reports and follow up on regional and international environmental agreements. Omani women are active members of various national committees related to environmental dimensions, including the National Emergency Committee and several specialized agencies like the National Center for Emergency Management and early warning and monitoring centers. The Environmental Authority launched the "Turtle Commandos" initiative, led by an Omani woman and widely participated by the youth, aiming to encourage youth participation in environmental conservation efforts. 
+,   
+    Page number
+              171.00
+    Add exact paragraph
+              The Sultanate of Oman has been keen on involving civil society organizations in implementing national development goals and sustainable development objectives to reach all segments of society. The Ministry of Social Development oversees and follows up on the efforts of these institutions. Regarding national frameworks supporting children, the committee monitoring the implementation of the Convention on the Rights of the Child includes civil society organizations such as Children First Association, Early Intervention Association, and the Association for the Care of Children with Disabilities. Concerning national frameworks supporting children with disabilities, civil society organizations have worked to raise awareness about the capabilities of children with disabilities by involving them in local, regional, and international sports competitions. They have conducted awareness sessions in governmental institutions and the private sector to educate the community about the rights and issues of children with disabilities. The Association for the Care of Children with Disabilities has raised awareness within the association for families, visitors, volunteers, and trainees, and outside the association through courses and meetings with all civil society organizations, the private sector, schools, and universities. Additionally, the Omani Association for the Hearing Impaired has conducted workshops on how to deal with hearing-impaired individuals and the basics of sign language in government and private institutions, banks, and families.
+,   
+    Page number
+              200.00
+    Add exact paragraph
+              Maintaining wildlife and combating invasive species are vital environmental issues. Therefore, efforts must be directed towards preserving wildlife in the following areas: Continuing the Eradication and Control of Invasive Birds: The authorities have educated local communities in several provinces about the dangers posed by invasive birds and their negative impact on the local environment. Efforts are organized through training and effectively directing volunteers. Treating Trees Affected by Pests: The project aims to treat between 10% and 30% of trees infected by pests. It specifically targets affected trees and provides necessary treatments to minimize negative impacts. This precise intervention ensures that primarily affected areas are targeted, their condition is improved, pests are regularly monitored, and available data is analyzed to ensure the project's continued effectiveness and adaptation to any changes in the environmental situation. By focusing on these areas, Oman aims to involve local communities and volunteers in environmental conservation efforts, thereby raising awareness and fostering a sense of responsibility towards environmental sustainability.</t>
+  </si>
+  <si>
+    <t>https://hlpf.un.org/sites/default/files/vnrs/2024/VNR%202024%20Oman%20Report.pdf</t>
   </si>
   <si>
     <t>Cross-cutting, SDG 14, SDG 4, SDG 5</t>
   </si>
   <si>
     <t>Page number
               65.00
     Add exact paragraph
               Page 65:
 The Sultanate has long striven in all of its educational policies to integrate education for the sake of sustainable development and citizenship with the aim of creating a generation which is aware of the topics and purposes of sustainable development. In addition, the educational system in the Sultanate has focused on producing acquired educational outputs with an understanding of the concepts of tolerance and respect for the Other, as well as the values of charity and volunteer work, citizenship education and its aims, and concepts of relevance to human rights and the rights of the child.
 ,   
     Page number
               74.00
     Add exact paragraph
               Page 74: 
 Increased participation by Omani women in volunteer work is viewed as an indicator of the condition of women and their position in society. The establishment of Omani women’s societies is likewise viewed as a component of volunteer work, with the number of these societies coming to 65, and the number of women belonging to them by the end of 2018 coming to 8,021.
 ,   
     Page number
               77.00
     Add exact paragraph
               Page 77: 
 1 – Omani Women’s Societies 
 Given the newness of the concept of women’s participation in the Sultanate of Oman since the Blessed Revival, such participation having been limited traditionally to specific family-related affairs, it was necessary to create organized forms of women’s participation in social and volunteer work, and thus there emerged the idea of establishing Omani women’s societies for community development in the Sultanate’s various provinces. The Sultanate witnessed quantitative expansion and qualitative development in care, rehabilitation and social services in achievement of sustainable development. Civil organizations and institutions also enjoyed interest and support from the Sultanate, particularly those that concerned themselves with Omani women, which began carrying out their activities in schools, where they offered literacy classes for Omani women. Eventually these societies had permanent headquarters and received annual financial support from the Government, as the Ministry of Social Development offers financial and technical support to civil organizations, as well as resources for capacity development.
 The year 1996 witnessed the promulgation of the Basic Statute of the State [the Constitution], the main source of all legislation in the Sultanate. Article 33 of the aforementioned law provides for the freedom to form civil organizations, which it declares a constitutional right guaranteed to all. Similarly, the Law of National Associations issued by Royal Decree No. 14/2000 CE and the Law Regulating the Establishment of National Associations issued by Ministerial Decree No. 150/2000 CE regulated the process of announcing and overseeing the work of societies. The first civil society institutions to be officially established in the Sultanate in the early 1970’s were women’s societies, which were founded in 1972 via the Omani Women’s Association in Muscat.
 The role of the Omani woman in women’s associations represents one of the most profound and best-known success stories of modern Omani women. These associations launched the careers of numerous female figures who have obtained advanced positions at the head of both the public and private sectors. Female volunteers play a major role in the area of women’s empowerment through participation in various areas of training to facilitate women’s access to job opportunities, in addition to engaging in education and consciousness-raising in order to increase women’s and communities’ awareness through implementation of numerous health, cultural, social and self-empowerment programs.
 Omani women’s associations are voluntary, independently administered civil society organizations, which work to empower women by increasing their skills and capacities on various levels and to provide them with opportunities to exchange and obtain information, particularly on topics of relevance to them. These institutions, which are located throughout all of the governorates and states of the Sultanate, increased in number from 56 in 2012 CE to 65 by the end of 2018 CE. Omani women’s associations have contributed to raising women’s awareness so as to better to equip them to take part in parliamentary and municipal elections and access decision-making positions.
 ,   
     Page number
               79.00
     Add exact paragraph
               Page 79:
 3 – Volunteer work: An individual initiative of the Esteemed Zahrah al-Ufiyah:
 Education is a collective responsibility in which community institutions take part alongside the government. Furthermore, volunteer work is one of the underpinnings of Omani society for the achievement of social solidarity, in which civil society institutions take part as well as individuals, the government, and the private sector to build an integrated society which cooperates for the sake of strengthening and developing rural and village communities, whose advancement will require additional effort. The Sultan Qabus Award for Volunteer Work has served as an encouragement for institutions and individuals to make serious contributions in this area. 
 After her children were grown, homemaker Zahrah al-Ufiyah found that she had time to invest in giving back to her community. So, seeing her mountain community’s need for help in educating and advancing mothers, young women and their children, particularly in the areas of reading and writing, she began teaching the Qur’anic sciences, writing, and reading to 20 young children living near her home. She covered their expenses by deducting part of her household budget for this purpose, and as the numbers of those benefitting from her program increased, she went in search of a place that could accommodate the growing number of children. She also needed assistance in following up with the children and their mothers, who wanted to be involved in learning along with the children. So, in order to obtain the sums needed to open a school and pay the salaries of the young women who would be helping her in this effort, Zahrah carried out a project that involved preparing Omani meals and selling them to the students and teachers in neighboring public schools, then investing the earnings in opening a school to teach the Qur’anic sciences, reading and writing and in paying the young women’s salaries. Zahrah then continued with this work, alternating throughout between meal preparation and sales, and teaching the children and their mothers until she was able, with help from God, to open one school after another. Ultimately, she succeeded in opening no fewer than 22 schools in 22 mountain villages. Hence, Zahrah al-Ufiyah was a worthy recipient of the Sultan Qabus Award for Volunteer Work. Volunteer work thus invests the efforts of civil society institutions as a basic partner in achieving the goals of sustainable development, particularly in mountainous regions and villages.
 ,   
     Page number
               135.00
     Add exact paragraph
               Page 135:
 The Sultanate Participates in Global Efforts to Protect the Marine Environment
 As part of the Sultanate’s participation in the “Clean Seas” campaign under the United Nations Environment Program, an integrated program was carried out in 2018 to clean the coral reef environment. Given that the Daymaniyat Islands Nature Preserve is one of the most important sites containing coral reef colonies, and given the excessive reproduction of crown-of-thorns starfish, the impact of which has become clear through the bleaching of many of the coral reefs due to the increasing numbers of this creature, nearly 600 starfish have been removed through the implementation of four cleaning campaigns on the preserve with the participation of volunteers from the Omani divers’ team and some diving clubs.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=1541&amp;menu=3170</t>
   </si>
   <si>
-    <t>SDG 5, SDG 11, SDG 16, SDG 17</t>
-[...20 lines deleted...]
-  <si>
     <t>Pakistan</t>
+  </si>
+  <si>
+    <t>SDG 4, SDG 11, SDG 15, Cross-cutting</t>
+  </si>
+  <si>
+    <t>Page number
+              66.00
+    Add exact paragraph
+              Recognizing the important role that youth can play in disseminating the SDGs’ core messages to the public at large, young people have been sensitized through seminars at academic campuses, hosted by a youth organization’s SDG Volunteer Ambassadors Programme....Moreover, a number of academic institutions have been set up to engage university students in research on community-level related to any of the SDGs. Such institutions also reach out to schools and colleges to educate younger students on the SDGs, highlighting interlinkages, promoting behavioural change for the SDGs and encouraging volunteerism. For instance, they engage youths in activities to promote a sense of civic responsibilities on issues critical for achieving specific SDGs – such as tree planting, controlling pollution and awareness raising.</t>
+  </si>
+  <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/233812019_06_15_VNR_2019_Pakistan_latest_version.pdf</t>
   </si>
   <si>
     <t>Page number
               12.00
     Add exact paragraph
               Clean Green Pakistan Movement (CGPM) is the major initiative that ranked cities against the
 performance of five pillars of Clean Green Pakistan i.e., drinking water, sanitation, hygiene, solid waste
 management, and plantation. Citizens Engagement Programme is also launched by the Federal
 Government to encourage citizens to volunteer under five pillars of Clean Green Pakistan, i.e., Plantation, Safe Water, Safe Sanitation, Hygiene &amp; Liquid Waste Management, and Solid Waste Management.
 ,   
     Page number
               30.00
     Add exact paragraph
               The MoCC has also launched a Citizens Engagement Programme titled as ‘Clean Green Champions’ under the CGPM. People can register themselves as champions and share the voluntary activities under five pillars of Clean Green Pakistan, i.e., Plantation, Safe Water, Safe Sanitation, Hygiene &amp; Liquid Waste Management, and Solid Waste Management. For each pillar of CGPM, the Clean Green Champions will come forward to lead three types of activities. Firstly, extending basic services on a self-help basis like water supply, sanitation, and solid waste collection, etc. Secondly, helping the local governments in providing essential services and handling citizen’s complaints. Finally, awareness-raising for inspiring real change in community behaviour towards the environment. Under this programme, so far, 120,000 champions have been registered to contribute towards a clean and healthy Pakistan on a voluntary basis.
 ,   
     Page number
               91.00
     Add exact paragraph
               The Poverty Alleviation and Social Safety Division were established to implement the Ehsaas umbrella
 initiatives. Another purpose was to bring all the organizations i.e., Benazir Income Support Programme
 (BISP), Pakistan Bait-ul-Maal (PBM), Pakistan Poverty Alleviation Fund (PPAF) &amp; Trust for Voluntary
 organization (TVO) working on helping the poor, under one umbrella.</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2022/VNR%202022%20Pakistan%20Report.pdf</t>
   </si>
   <si>
-    <t>SDG 4, SDG 11, SDG 15, Cross-cutting</t>
-[...10 lines deleted...]
-  <si>
     <t>Palau</t>
   </si>
   <si>
+    <t>Page number
+              21.00
+    Add exact paragraph
+              The Red Cross Disaster Action Team (R-DAT) is a program to establish a volunteer-based, well-trained team resident in each State ready to respond to emergencies in their own community. Palau Red Cross Society, working closely with the National Emergency Management Office (NEMO) and other partners, trains team members in disaster preparedness, response, good communication skills, and basic life support skills. The purpose of this training is to promote safe, healthy, and resilient Palauan communities. 
+,   
+    Page number
+              78.00
+    Add exact paragraph
+              The removal of cheuais was a months-long project, while the reforestation continues, a years-long project led by the Melekeok community with the support of volunteers from community groups throughout Palau. “Taking care of the land is the responsibility of every member of the community. We must come together to protect and preserve Ngardok, our watershed, for the good of the people of Melekeok and for Palau.” REKLAI Raphael B. Ngirmang. </t>
+  </si>
+  <si>
+    <t>https://hlpf.un.org/sites/default/files/vnrs/2024/VNR%202024%20Palau%20Report.pdf</t>
+  </si>
+  <si>
     <t>https://sustainabledevelopment.un.org/content/documents/23606VNR_FINAL_21June2019_UN_Version.pdf</t>
   </si>
   <si>
+    <t>Panama</t>
+  </si>
+  <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/16594Panama.pdf</t>
+  </si>
+  <si>
+    <t>Cross-cutting, SDG 11, SDG 2, SDG 3, SDG 4</t>
+  </si>
+  <si>
     <t>Page number
               21.00
     Add exact paragraph
-              The Red Cross Disaster Action Team (R-DAT) is a program to establish a volunteer-based, well-trained team resident in each State ready to respond to emergencies in their own community. Palau Red Cross Society, working closely with the National Emergency Management Office (NEMO) and other partners, trains team members in disaster preparedness, response, good communication skills, and basic life support skills. The purpose of this training is to promote safe, healthy, and resilient Palauan communities. 
+              In terms of social welfare, an Action Plan for promotion, prevention and intervention was developed. It contains a care protocol that offers guidance to centres providing welfare services, thus contributing to the development of interventions for families and communities. Similarly, in the face of the health crisis, multidisciplinary teams for visits and operations have been formed and the Voluntario Solidario volunteerism scheme is being run with the support of the National Council of Volunteering. The goal is to have as many people supporting as possible, observing strict health protocols. These volunteers will help Panamanian families access the food they need during the crisis.
+,   
+    Page number
+              28.00
+    Add exact paragraph
+              Thanks to corporate and youth volunteering, food parcels and digital vouchers can be distributed.
+,   
+    Page number
+              31.00
+    Add exact paragraph
+              In terms of social welfare, an Action Plan for promotion, prevention and intervention was developed. It contains a care protocol that offers guidance to centres providing welfare services, thus contributing to the development of interventions for families and communities. Similarly, in the face of the health crisis, multidisciplinary teams for visits and operations have been formed and the Voluntario Solidario volunteerism scheme is being run with the support of the National Council of Volunteering. The goal is to have as many people supporting as possible, observing strict health protocols. These volunteers will help Panamanian families access the food they need during the crisis.
 ,   
     Page number
               78.00
     Add exact paragraph
-              The removal of cheuais was a months-long project, while the reforestation continues, a years-long project led by the Melekeok community with the support of volunteers from community groups throughout Palau. “Taking care of the land is the responsibility of every member of the community. We must come together to protect and preserve Ngardok, our watershed, for the good of the people of Melekeok and for Palau.” REKLAI Raphael B. Ngirmang. </t>
-[...31 lines deleted...]
-    Add exact paragraph
               Achievements [...] 84 institutions that do volunteer work on a permanent basis.
 ,   
     Page number
               118.00
     Add exact paragraph
               In addition, the intention is to strengthen the institutions responsible for responding to natural disasters so that they have the capacity to anticipate and respond with the necessary speed, in order to prevent or reduce loss of life; [...] to promote and support volunteering in natural disaster anticipation and response;[...].
 ,   
     Page number
               143.00
     Add exact paragraph
               Youth participation is critical; therefore, the following institutional mechanisms for participation are established: The National Youth Plan 2020-2030, the National Youth Network for the SDGs and the National Volunteering Service, which encourages and incentivizes young people to volunteer in order to raise awareness of community issues.
 ,   
     Page number
               145.00
     Add exact paragraph
               Other youth support projects set up by the Ministry of Social Development are the community intervention strategy ENFOCA [...], the National Volunteer Service and the part-time work scheme, Padrino Empresario.
 ,   
     Page number
               152.00
     Add exact paragraph
               Other elements include: [...] promoting and supporting volunteering in the context of natural disaster anticipation and response [...].
 ,   
     Page number
               182.00
     Add exact paragraph
               The Inguz voluntary service of the Association of Psychology Students (AEPSI), Colón. - Creation of voluntary services in schools.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=2301&amp;menu=3170</t>
   </si>
   <si>
     <t>Papua New Guinea</t>
   </si>
   <si>
     <t>Page number
+              37.00
+    Add exact paragraph
+              The consultation also explored the concept of community strength and future aspirations for PWDs in PNG. Participants expressed a desire for improved advocacy, more projects, and an improved space for the disability sector. They emphasized the importance of contextualizing international commitments for PWDs in PNG and utilizing UN agency networks to explain international conventions, such as the Convention on the Rights of Persons with Disabilities. Participants advocated for more voice for PWDs, including their local NGOs, and emphasized the importance of paying volunteers due to the lack of social safety nets. Attention to PWDs in rural areas was also deemed essential, as there is little awareness among them in the LLGs or the wards, leading to their exclusion from decision-making. More representation of persons with disability in the public sector where they are engaged in decision-making should be prioritized. 
+,   
+    Page number
+              68.00
+    Add exact paragraph
+              Teacher Training Teacher quality and deployment remain key concerns for achieving SDG 4. PNG has made efforts to improve teacher qualifications and training, especially under the NEP 2020–2029, which emphasizes in-service professional development and standards-based teaching practices. However, a substantial proportion of teachers, particularly in rural and remote schools, continue to work without access to updated pedagogical training or ongoing support. The shortage of trained teachers in STEM subjects and the underrepresentation of female teachers in rural areas have a direct impact on student learning outcomes and retention. The government has introduced teacher training targets across primary, secondary, and vocational levels, but meeting these targets has been hindered by financial constraints, uneven access to teacher training institutions, and limited incentives for rural deployment. A growing reliance on volunteer and untrained staff in some areas threatens the quality of education being delivered.</t>
+  </si>
+  <si>
+    <t>https://hlpf.un.org/sites/default/files/vnrs/2025/VNR%202025%20Papua%20New%20Guinea%20Report.pdf</t>
+  </si>
+  <si>
+    <t>Page number
               39.00
     Add exact paragraph
               Some provinces and districts have ‘human rights defender’ volunteers that are working with victims and helping to seek justice. They need to be appropriately resourced.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=1989&amp;menu=3170</t>
-  </si>
-[...12 lines deleted...]
-    <t>https://hlpf.un.org/sites/default/files/vnrs/2025/VNR%202025%20Papua%20New%20Guinea%20Report.pdf</t>
   </si>
   <si>
     <t>Paraguay</t>
   </si>
   <si>
     <t>Page number
               54.00
     Add exact paragraph
               This is the reason why the World Wide Fund for Nature in Paraguay (WWF-Paraguay) and the SDG Commission Paraguay established a strategic partnership on 17 February 2020. They have since been working together on a work plan that will be based on three central components: (i) youth volunteering, which is key in joint strategies that support environmental preservation, diversity, and the fight against climate change; (ii) caring for forests; and (iii) supporting the dissemination and internalization of the SDGs, with emphasis on the goals directly related to the environment.
 ,   
     Page number
               54.00
     Add exact paragraph
               Pages 54-55
 Create empowering spaces through youth volunteering, which is a key tool for the paradigm shift implied by the 2030 Agenda. Carry out joint activities that generate positive impact and raise environmental awareness among the public, with the collaboration and support of a network of volunteers that allows and encourages the involvement and empowerment of people in specific steps to care for the environment, such as Earth Hour and the expo of environmentally sustainable opportunities.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/282692021_VNR_Report_Paraguay.pdf</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/19406Paraguay_IVN_ODS_Paraguay_2018_VFINAL_Spanish.pdf</t>
   </si>
   <si>
     <t>Peru</t>
   </si>
   <si>
+    <t>SDG 1, SDG 6, SDG 10, SDG 11, SDG 13</t>
+  </si>
+  <si>
+    <t>Page number
+              46.00
+    Add exact paragraph
+              Por ejemplo, la iniciativa "Ollas que Desarrollan" de la empresa Alicorp, contribuye al fortalecimiento de las ollas comunes en el país a través de entrega de alimentos, la mejora de equipamiento y capacitaciones. Al respecto, cabe mencionar que las ollas comunes son espacios autogestionados en los que, a través del trabajo voluntario y colectivo dentro de una comunidad, se proporciona ayuda o asistencia alimentaria a las personas en situación vulnerable que no cuentan con los recursos económicos. Son una forma de voluntariado, donde las mujeres tienen una participación destacada como gestoras de iniciativas de ayuda.
+,   
+    Page number
+              79.00
+    Add exact paragraph
+              Techo Perú, organización conformada por jóvenes voluntarios y voluntarias junto con habitantes de asentamientos cuyo principal proyecto es acercar a las familias a una vivienda digna, dando respuesta al déficit habitacional originado por la situación de pobreza o por causa de desastres naturales que afectan a miles de personas. A la fecha ha movilizado en el país a más de 15,000 voluntarios construyendo más de 1 100 viviendas de emergencia en asentamientos humanos...INDECI cuenta con el programa de Voluntariado en Emergencias y Rehabilitación (VER). Allí los voluntarios realizan acciones de preparación para emergencias y desastres, gestionan albergues, evalúan daños y necesidades, recogen información, además de realizar operaciones de restablecimiento de servicios públicos, etc. Su popular frase, “Defensa civil tarea de todos”, ilustra a la perfección el compromiso que debe asumir toda la ciudadanía. 
+,   
+    Page number
+              83.00
+    Add exact paragraph
+              El programa "Voluntariado Red Agua Joven", auspiciado por la ANA, que busca difundir el uso responsable del agua mediante el ejemplo de jóvenes líderes. Al 2024, se  cuenta con más de 150 estudiantes voluntarios inscritos y comprometidos a la causa de fomentar hábitos positivos con  relación al uso y valoración del agua.  
+,   
+    Page number
+              97.00
+    Add exact paragraph
+              Por el lado del sector privado, es importante señalar los aportes de AIESEC Perú. AIESEC es una organización estudiantil gestionada por voluntarios, que además de estar presente en Perú, está en más de 137 países, su propósito es generar paz y potencialidades humanas para el mundo desarrollando liderazgo joven, por medio de voluntariados o pasantías internacionales alineadas a los ODS.
+,   
+    Page number
+              113.00
+    Add exact paragraph
+              Recuadro 6: El aporte del voluntariado al desarrollo El voluntariado moviliza a una considerable proporción de la población peruana, estando presente en el sector público, sector privado, academia, sociedad civil, y en la cooperación internacional. En ese sentido, se estima que alrededor del 16% de la población en edad de trabajar de Perú ha sido voluntaria durante el último año, es decir, el año 2023 hubo 4,145,600 de peruanos que dedicaron en promedio 60 horas, contribuyendo así con 248,736,000 horas, lo cual equivaldría a S/. 1,327,887,500 soles, un monto equivalente al 0.13% del PIB. Dicho monto en cierto modo representa la contribución del voluntariado para acelerar el logro de la Agenda 2030. En ese sentido, el voluntariado es esencial para el logro de los ODS, ya que, como se señala en el Plan Estratégico de Desarrollo Nacional, el voluntariado, además de ayudar a reducir las brechas sociales, contribuye al fortalecimiento de la solidaridad propiciando una cultura cívica que garantiza el respeto a la ley y las normas de convivencia. ¿Cómo son los voluntarios? La mayoría de los voluntarios son mujeres (57,1%), aportando al año en trabajo voluntario el equivalente a más de S/. 758 millones de soles. Asimismo, aproximadamente el 42% del total tiene entre 25 y 44 años (aportando más de S/. 557 millones), seguidos de la población joven de 14 a 24 años, que representan el 24% (colaborando con más de S/. 318 millones); y la población de 65 a más años con 10,8% (contribuyendo con más de S/. 143 millones). Los voluntarios tienen mayormente nivel de educación secundaria (41,4%), seguida de nivel superior universitario que alcanza al 28,1%, y alrededor del 20% cuentan con formación superior no universitaria. 
+,   
+    Page number
+              138.00
+    Add exact paragraph
+              Los participantes del sector privado de Cajamarca y La Libertad señalaron la importancia de que se dé un trabajo articulado con las direcciones regionales de educación para que incorporen la asignatura de educación cívica. Mientras que los participantes de la academia de La Libertad resaltaron la importancia de fortalecer el voluntariado como mecanismo de sensibilización de estudiantes.
+,   
+    Page number
+              147.00
+    Add exact paragraph
+              Esto se complementa con la labor del Programa de Voluntarios de las Naciones Unidas (VNU). En Perú, se han realizado talleres para sensibilizar sobre la Agenda 2030 a representantes de entidades de voluntariado en diversas regiones. El programa VNU Perú organizó, junto con la Red Nacional Soy Voluntari@, talleres en cinco regiones del Perú, sensibilizando sobre la Agenda 2030 a 232 representantes y formadores de 141 entidades de voluntariado.</t>
+  </si>
+  <si>
+    <t>https://hlpf.un.org/sites/default/files/vnrs/2024/VNR%202024%20Peru%20Report.pdf</t>
+  </si>
+  <si>
     <t>https://sustainabledevelopment.un.org/content/documents/15856Peru.pdf</t>
   </si>
   <si>
     <t>Page number
               68.00
     Add exact paragraph
               In the event of a large earthquake in the Pacific Ocean area, hospital infrastructure would not suffer complete failure or collapse but there would be, in some cases, slight to moderate structural damage and slight to moderate-severe non-structural damage. The following actions are recommended: Request the presence of specialists (contracted and/or volunteers) in structural engineering and systems to check the condition of the building (structural security and systems). </t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/26326VNR_2020_Peru_Report_Spanish.pdf</t>
   </si>
   <si>
-    <t>SDG 1, SDG 6, SDG 10, SDG 11, SDG 13</t>
-[...40 lines deleted...]
-  <si>
     <t>Philippines</t>
+  </si>
+  <si>
+    <t>Page number
+              22.00
+    Add exact paragraph
+              2. Barangay Violence Against Women (VAW) desks. As of November 28, 2024, a total of 38,981 VAW desks were established in 41,610 assessed barangays. This achievement translates to a 93.68 percent coverage rate, demonstrating a strong commitment to addressing violence against women at the grassroots level.A good practice that contributes to the responsiveness of barangay VAW desks is the engagement of community volunteers serving as VAW Desk Officers. These volunteers undergo basic gender sensitivity training and orientation on anti-VAW laws, enabling them to effectively assist victims and respond to cases in the absence of women barangay kagawad or women barangay tanod. 
+,   
+    Page number
+              26.00
+    Add exact paragraph
+               Efforts by the Batangas MPA and BDN to sustain the regular patrols of its Bantay Dagat Teams resulted in the reduction of illegal fishing incidents. This also led to an increase in fish catch and enhanced marine biodiversity in the area. From 2022 to 2025, official identification cards were issued to 1,236 Bantay Dagat members, empowering community volunteers to enforce marine laws and protect designated marine conservation areas. 
+,   
+    Page number
+              87.00
+    Add exact paragraph
+               Expanded inclusivity and participationBuilding on the gains of employing the Whole-of-Nation PLUS approach, the country will continue and expand the engagement of various stakeholders by leveraging the Stakeholders’ Chamber on the SDGs. Future calls for membership to the Chamber will prioritize the inclusion of representatives from the most vulnerable and marginalized sectors. </t>
+  </si>
+  <si>
+    <t>https://hlpf.un.org/sites/default/files/vnrs/2025/VNR%202025%20Philippines%20Report.pdf</t>
   </si>
   <si>
     <t>SDG 11, SDG 4</t>
   </si>
   <si>
     <t>Page number
               20.00
     Add exact paragraph
               The annual Brigada Eskwela brings together nationwide voluntary efforts from stakeholders and communities to prepare public school facilities for the opening of the school year. It allows private partners to donate materials and volunteer time for public school maintenance and improvement, fostering shared governance among stakeholders and communities.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/23366Voluntary_National_Review_2019_Philippines.pdf</t>
   </si>
   <si>
     <t>SDG 3, SDG 13</t>
   </si>
   <si>
     <t>Page number
               32.00
     Add exact paragraph
               During the pandemic this program distributed Information, Education, and Communication (IEC) materials for ensuring good health and nutrition for pregnant women, ensuring the safety of health volunteers, and ensuring continuity of the First 1,000 Days services by the local government.
 ,   
     Page number
               34.00
     Add exact paragraph
               Public-Private Task Force T3 is convened to expand RT-PCR testing for COVID-19. It involves private companies and volunteer executive teams who are working with the national and local government for COVID-19 response and management.
 ,   
     Page number
               65.00
     Add exact paragraph
               PLDT and Smart provided drone equipment, mobile phones, radio devices, and personal protective gear to upgrade the biodiversity, disaster risk reduction, and carbon sequestration patrolling and monitoring activities of the Bantay Danao volunteers that protect the AMWS.
 ,   
     Page number
               73.00
     Add exact paragraph
               Overseas Filipinos with different options for further investment in the country. To facilitate ease in
 doing business, the BaLinkBayan.gov.ph portal provides Overseas Filipinos with a one-stop shop portal for diaspora engagements. This also links them to various partners and government services that allow for business, investment, and volunteer opportunities.</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2022/06222022%20VNR%20of%20the%20Philippines.pdf</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/10539Philippines%20National%20Review.pdf</t>
   </si>
   <si>
-    <t>Page number
-[...17 lines deleted...]
-  <si>
     <t>Poland</t>
   </si>
   <si>
     <t>SDG 4, SDG 17, Cross-cutting</t>
   </si>
   <si>
     <t>Page number
               40.00
     Add exact paragraph
               Under the Strategy, a number of directions of activities to be implemented by 2030 have been planned, which will include in particular shaping pro-social attitudes, including by creating conditions for volunteers, associations and other organisations to operate at school.
 ,   
     Page number
               79.00
     Add exact paragraph
               Committee for Public Benefit - has become a government administration body competent in matters of public benefit and volunteerism, including programming, coordinating and organising cooperation between public administration bodies and entities operating in the sphere of public benefit.
 ,   
     Page number
               82.00
     Add exact paragraph
               In addition to multilateral development assistance, Poland also participates in bilateral cooperation. These are projects implemented by government administration bodies and their subordinates, through non-governmental organisations, local government units, public universities, research institutes, the Polish Academy of Sciences and its organisational units under the open tendering procedure Polish Development Assistance, Humanitarian Aid in the Middle East and Ukraine, Global Education, Polish Aid Volunteering 2018,</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/19409Poland_VNR_20180615.pdf</t>
   </si>
   <si>
@@ -4554,81 +4554,81 @@
   </si>
   <si>
     <t>Page number
               19.00
     Add exact paragraph
               The National Strategy for Environmental Education 2017-2020 incorporates various measures aimed at enhancing cooperation between the government sectors of Education and Environment. It includes initiatives such as the certification of participation in environmental volunteering activities and the implementation of awareness-raising and information campaigns to promote public participation. These measures are designed to strengthen the connection between education and environmental issues, ensuring that individuals are informed and engaged in environmental conservation and sustainability efforts. 
 ,   
     Page number
               136.00
     Add exact paragraph
               The compliance with SDG 2 is also to be highlighted, reaching 12th position worldwide. The drivers of that result were the campaigns to combat food waste, the existence of the social menu (at affordable prices) in the canteens, the creation of research projects related to sustainable fishing or the initiative of volunteering to deliver meals to students in isolation due to disease were some of the actions that boosted the score in this indicator. In terms of SDG 16, the 36th position in 2022 is due to the financial support of the institution to the Academic Association of Coimbra, the existence of policies for the promotion of academic freedom, the existence of a plan for the prevention of management risks and corruption, active collaboration with local and national government bodies and the promotion of training course for magistrates from Portuguese-speaking countries. It should also be noted that this commitment to sustainability is mirrored in the Strategic Plan 2019-2023, an important tool that guides the University’s action in the achievement of its Vision and accompanying the incorporation of the SDGs in the institution.
 ,   
     Page number
               139.00
     Add exact paragraph
               JUNIOR ACHIEVEMENT PORTUGAL (JAP) has directly contributed to SDG 4 by focusing on the development of competences related to innovation and entrepreneurship among young people. As part of the Junior Achievement Worldwide network, which has a history of over 100 years and was nominated for the Nobel Peace Prize in consecutive years, JAP has been active in Portugal since 2005. Its impact has reached over 430,000 students, with the valuable participation of 24,300 volunteers from mainland Portugal and the islands. The implementation of JAP's programs follows a corporate volunteering scheme, where employees from various companies visit classrooms and engage in activities aligned with the specific objectives and dynamics designed for each session. This approach ensures the effective delivery of the programs and maximizes their impact on the development of young individuals in Portugal.</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2023/Portugal_VNR_Report.pdf</t>
   </si>
   <si>
     <t>Qatar</t>
   </si>
   <si>
     <t>Page number
+              37.00
+    Add exact paragraph
+              Qatar’s youth expressed a strong confidence in their ability to drive SDG action. Nearly 72% of participants indicated they feel confident or very confident in taking a leadership role on sustainable development initiatives in their communities. This is a promising sign of an emerging generation ready to act as agents of change. However, the poll also pinpointed what young people see as critical enablers to fulfill this potential. Foremost among these were calls for enhanced civic engagement platforms and a more robust innovation ecosystem. An overwhelming majority (around 80%) agreed that greater institutional support for youth civic participation – such as youth councils, volunteer programs, and decision-making forums – would significantly empower their contributions...It also echoes themes in the Third National Development Strategy (NDS3) for 2024–2030, which calls for accelerating sustainability efforts and climate resilience. Likewise, the focus youth placed on gender equality mirrors Qatar’s ongoing commitment to empower women across all fields. NDS3 explicitly aims to “foster an environment where women can flourish, empowering them across all fields to assume their desired role economically, socially, and politically”, and to “offer youth outstanding opportunities to study, engage, volunteer, and become active, productive citizens”. The alignment of youth priorities with these goals is a testament to how well-informed and strategically minded Qatar’s young population has become. Their grassroots perspective reinforces national efforts – for example, by championing SDG 5, youth are bolstering Qatar’s drive for social development and women’s empowerment, and by prioritizing SDG 13 they are lending momentum to the country’s environmental sustainability agenda. 
+,   
+    Page number
+              203.00
+    Add exact paragraph
+              Case Study 2: Community Beach Clean-ups - Volunteers Protecting Qatar’s Marine Environment  Grassroots action has become a vital pillar of Qatar’s marine protection agenda. In 2021 alone, 1,610 volunteers participated in 67 community-led beach clean-up campaigns, removing over 18 tonnes of waste from coastal areas. These efforts, coordinated by local environmental groups and supported by government agencies, have reduced marine pollution and strengthened public awareness. Since its inception in 2017, the initiative has evolved into a national movement, showcasing the impact of civic engagement in advancing SDG 14. 
+,   
+    Page number
+              241.00
+    Add exact paragraph
+              Non-governmental organizations in Qatar are dedicated to ensuring equal access to quality education, advocating for the full implementation of the right to education, and providing a wide range of relief and development services both locally and internationally, leveraging their resourceful staff and volunteers for positive, sustainable, and inclusive change. </t>
+  </si>
+  <si>
+    <t>https://hlpf.un.org/sites/default/files/vnrs/2025/VNR%202025%20Qatar%20Report.pdf</t>
+  </si>
+  <si>
+    <t>Page number
               24.00
     Add exact paragraph
               Increase the percentage of participation in voluntary work for all members of society by 20% by the end of 2022; […] Enhance the voluntary social work and community participation by increasing the percentage of the number of private sector institutions and active civil society organizations by 20% by the end of 2022.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/280362021_VNR_Report_Qatar_English.pdf</t>
   </si>
   <si>
     <t>http://https://sustainabledevelopment.un.org/content/documents/14882Qatar_English.pdf https://sustainabledevelopment.un.org/content/documents/15693Qatar_Arabic.pdf</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/20443SDG_Qatar_En_Draft7_Landscape_3.pdf</t>
-  </si>
-[...17 lines deleted...]
-    <t>https://hlpf.un.org/sites/default/files/vnrs/2025/VNR%202025%20Qatar%20Report.pdf</t>
   </si>
   <si>
     <t>Republic of Korea</t>
   </si>
   <si>
     <t>SDG 14, SDG 15, SDG 16, SDG 17</t>
   </si>
   <si>
     <t>Page number
               2.00
     Add exact paragraph
               Furthermore, the ROK’s commitment to sustainable development, which started with the Earth Summit in 1992, constitutes an important baseline for the implementation of the 2030 Agenda in the ROK. In 1995, vibrant and voluntary civil society movements led to the establishment of the Local Councils for Sustainable Development (LCSDs), a wide network of local governments and civil society organizations (CSOs) that has launched various campaigns related to environmental and governance issues. The LCSD model is highly regarded by the international community and in 2002 it was introduced as one of the best practices at the World Summit on Sustainable Development.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/10632National%20Voluntary%20Review%20Report%20(rev_final).pdf</t>
   </si>
   <si>
     <t>Republic of Moldova</t>
   </si>
   <si>
     <t>Cross-cutting, SDG 16, SDG 3, SDG 5</t>
   </si>
   <si>
     <t>Page number
               31.00
@@ -4763,95 +4763,95 @@
               From June 2020 to July 2021, youth volunteers have been engaged in various activities aimed at improving access to water and sanitation. Through this initiative, 5,647 latrines of a total value of FRW 225,880,000 and 10,660 hand washing stations valued at FRW 53,300,000 were constructed. In addition, youth conducted 27,312 campaigns to educate local communities on proper hygiene practices.
 ,   
     Page number
               48.00
     Add exact paragraph
               Efforts of volunteers have also supported infrastructure development. Through community activities known as Umuganda, which take place at the end of each month, roads at the village and sector levels have been repaired. Notably, Rwandan youth volunteers involved in community policing under the Ministry of Local Government (MINALOC, 2021) have constructed and repaired roads. A total of 17,251 km of new roads were constructed, with an estimated value of Rwf 953,800,000. Additionally, 32,386 km of roads have been repaired, amounting to a value of Rwf 323,860,000.
 ,   
     Page number
               63.00
     Add exact paragraph
               Deployment of community health workers in all villages</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2023/VNR%202023%20Rwanda%20Report.pdf</t>
   </si>
   <si>
     <t>Saint Kitts and Nevis</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2023/VNR%202023%20Saint%20Kitts%20and%20Nevis%20Report.pdf</t>
   </si>
   <si>
     <t>Saint Lucia</t>
   </si>
   <si>
+    <t>https://hlpf.un.org/sites/default/files/vnrs/2025/VNR%202025%20St%20Lucia%20Report.pdf</t>
+  </si>
+  <si>
     <t>https://sustainabledevelopment.un.org/content/documents/23570SAINT_LUCIA_VNR_REPORT_JUNE_2019.pdf</t>
   </si>
   <si>
-    <t>https://hlpf.un.org/sites/default/files/vnrs/2025/VNR%202025%20St%20Lucia%20Report.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>Saint Vincent and the Grenadines</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/26194SaintVG_Main_Messages_of_the_VNR_St_Vincent_and_the_Grenadines_May_7_715.pdf</t>
   </si>
   <si>
     <t>Samoa</t>
   </si>
   <si>
+    <t>SDG 2</t>
+  </si>
+  <si>
+    <t>Page number
+              52.00
+    Add exact paragraph
+              Community Gardens and Food Security Projects Community-led initiatives such as community gardens and food security projects have been successful in increasing access to fresh and nutritious food. These projects not only address immediate food needs but also promote community resilience and self-sufficiency. Initiatives by the Women in Business Development Inc. (WIBDI)44 provide opportunities for persons with disabilities to earn an income and develop their skills through direct employment or selfemployment, including organic and sustainable farming and the production of traditional fine mats. The Association for the Development of Human Resources in Agriculture (ADHRA) also promotes sustainable agriculture and food security in Samoa, including collaboration with volunteers to establish vegetable gardens across the country.</t>
+  </si>
+  <si>
+    <t>https://hlpf.un.org/sites/default/files/vnrs/2024/57962%20-%20UN%20Samoa%20-%20VNR%20report%20Final.pdf</t>
+  </si>
+  <si>
     <t>SDG 3, SDG 5</t>
   </si>
   <si>
     <t>Page number
               50.00
     Add exact paragraph
               On 9 November the first medical team arrived from Australia. Thereafter, 45 Emergency Medical Teams rotations from 15 countries and organisations involving 549 personnel were deployed to support the national teams under the joint coordination of WHO and the Government of Samoa. The bulk of the total vaccines of 265,500 units as well as 100,000 IU of Vitamin D were procured through UNICEF.[...] A number of individuals from overseas also volunteered their services in their areas of specialisations crucial to the national response. The last medical teams of Samoan expatriate doctors left in March 2020.[…] Several other key service providers were important to the mass vaccination and measles response work. [...] The data collection was supported by the Samoa Bureau of Statistics and volunteers mostly from other institutions, the UN, MCIT and Samoa Information and Technology Association (SITA).
 ,   
     Page number
               140.00
     Add exact paragraph
               Over a period of two days (5th and 6th December 2019), Samoa executed a mass measles vaccination campaign resulting in 95% herd immunity. Close to 150 vaccination teams including both national and expatriate personnel from medical emergency teams and volunteers from the private sector. This included members of the SITA who provided E-forms and a platform for real-time tracking of the teams and vaccination numbers. The village councils, women’s committees, the village representatives through the MWCSD were also critical in the successful implementation.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=2085&amp;menu=3170</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/10371Samoa%20Summary%20NVR_2016.pdf</t>
-  </si>
-[...10 lines deleted...]
-    <t>https://hlpf.un.org/sites/default/files/vnrs/2024/57962%20-%20UN%20Samoa%20-%20VNR%20report%20Final.pdf</t>
   </si>
   <si>
     <t>San Marino</t>
   </si>
   <si>
     <t>Page number
               21.00
     Add exact paragraph
               The purpose of these services is also to offer all-round assistance to persons with disabilities and their family members, also from the point of view of social integration and inclusion, where possible also in the workplace, by promoting cooperation at all levels with other State services, cultural and voluntary associations, other services of the Social and Health Department and with private companies
 ,   
     Page number
               37.00
     Add exact paragraph
               Antimalarial chemoprophylaxis is provided free of charge to all those volunteering in countries at risk and a Travel Medicine service provides advice to all travelers. The limited cases of tuberculosis are mostly imported.
 ,   
     Page number
               121.00
     Add exact paragraph
               There are also special stay permits, which are granted for one of the following reasons: education, sport, therapy, assistance, rehabilitation and rest, worship, humanitarian reasons, international volunteering, working holiday programs.
 ,   
     Page number
               137.00
     Add exact paragraph
               The Territorial Control Unit is made up of the staff of the Civil Police Fire-fighting Section and, if necessary, of the staff of the State Corporations, the Planning Office, UGRAA (ecological guards, operational teams and any external collaborators) and of the Civil Protection Voluntary Associations.</t>
   </si>
@@ -4884,94 +4884,94 @@
   <si>
     <t>Serbia</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/23471Serbia_VNR_Report_2019_final.pdf</t>
   </si>
   <si>
     <t>Seychelles</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2025/VNR%202025%20Seychelles%20Report.pdf</t>
   </si>
   <si>
     <t>Page number
               110.00
     Add exact paragraph
               Civil society has also been a strong partner in the fight against the COVID-19 pandemic. Similarly, they have voiced their appreciation for our health workers’ efforts and encouraged the public to heed the expert advice and respect the safety measures in place. In particular, some NGOs have assisted the Government as volunteers amidst the outbreak, particularly in contact tracing, which also involves data collection and input.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=2192&amp;menu=3170</t>
   </si>
   <si>
     <t>Sierra Leone</t>
   </si>
   <si>
+    <t>SDG 1, SDG 2, SDG 3, SDG 4, SDG 5, SDG 8, SDG 13, SDG 16, SDG 17</t>
+  </si>
+  <si>
+    <t>Page number
+              15.00
+    Add exact paragraph
+              In partnership with the Volunteers Involving Organization of Sierra Leone (VIONET Sierra Leone)—a national network of volunteer groups—, regional stakeholder sensitization workshops and media engagement were organized on the Sierra Leone Integrated National Financing Framework (INFF). The campaigns called for increased mobilization of local resource for financing the SDGs and local community development programmes. In preparing the Sierra Leone SDGs Acceleration Roadmap for presentation at the 2023 SDG Summit in New York, over 100 participants were brought together to discuss SDG needs for the remaining years of the 2030 agenda. This was a nationwide consultative process, including central and local government practitioners, development partners, civil society, parliament, private sector representatives, and academia. Also, as part of the 2023 Global Goals Week of Action in Sierra Leone, the Ministry of Planning and Economic Development and the UNDP partnered with VIONet Sierra Leone, to organise an SDG Floating Parade. Similar to the roadmap preparation, the parade brought together stakeholder actors from government institutions, the UNCT, the private sector, civil society and volunteer groups, and the media. 
+,   
+    Page number
+              72.00
+    Add exact paragraph
+              iv. Promoting volunteerism as a cross-cutting means of implementation of the 2030 Agenda The government of Sierra Leone and its development partners fully recognize the crucial role of volunteerism as a powerful and cross-cutting instrument for implementing the 2030 Agenda for Sustainable Development. The country has an existing legal and policy environment that encourages the spirit of volunteerism among civil society and youth to contribute to the development process. Among key legal and policy instruments for promoting volunteerism are the recently launched National Volunteering Policy, the MTNDP (2024-2030), and the National Youth Service Strategy and Roadmap for Implementation, The National Volunteering Policy serves as a framework for the engagement of volunteers and the promotion of volunteerism throughout the country. Its primary objective is to bolster the role of volunteers and Volunteer involving organisations in contributing to national development. A major organisation that actively works with the Government of Sierra Leone and partners in promoting volunteering in Sierra Leone is the VIONet. As a network of Volunteer involving organizations, VIONet provides a platform for: i) collective and coordinated answers and joining initiatives for volunteerism; ii) exchanging information and experience on volunteerism and policy-related initiatives and ideas; iii) strengthening its membership; iv) supporting local and international campaigns; and v) improving regional networking and solidarity activities. The key areas of intervention are education, environment, climate change, health, hygiene and sanitation, disaster management, Employment and skills development, peace and security, youth and women empowerment, gender equality, food security and nutrition. To leverage the potential of volunteerism as a cross-cutting means of implementing the 2030 Agenda, the government of Sierra Leone, Volunteer-related orgainsations, and other partners will continue to mainstream volunteerism in key strategies, programmes, and policies. Tools will be developed, and partnerships and capacities built to enhance the recognition and promotion of volunteerism, and the measurement of its contributions to the SDGs achievement in the country. Existing volunteering initiatives and programmes will be strengthened, and more investment will be made to maximize the mobilization of national and international volunteers to contribute to national development programmes, and peacebuilding efforts and enhance knowledge transfer.  </t>
+  </si>
+  <si>
+    <t>https://hlpf.un.org/sites/default/files/vnrs/2024/VNR%202024%20Sierra%20Leone%20Report.pdf</t>
+  </si>
+  <si>
     <t>Page number
               3.00
     Add exact paragraph
               The United Nations Population Fund (UNFPA) has also been supportive in financing some technical sessions, as well as the Voluntary Service Overseas Sierra Leone for financing some aspects of the field data collection. We recognise all those who made contributions to the preparation of this report that we could not mention here.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/279542021_VNR_Report_Sierra_Leone.pdf</t>
   </si>
   <si>
     <t>SDG 11, SDG 6</t>
   </si>
   <si>
     <t>Page number
               18.00
     Add exact paragraph
               The 2030 Agenda recognizes the vital role of volunteers and Volunteer Involving Organizations (VIOs) in SDGs implementation. The CSO integrated platform in Sierra Leone has raised the voice of volunteers, as critical partners for achieving the SDGs. Volunteers are able to reach distant communities and contribute to data collection, validation and consultation processes in local communities.
 ,   
     Page number
               42.00
     Add exact paragraph
               National cleaning is another form of community mobilization using volunteers that improves health and sanitation.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/23378Sierra_Leone_VNR_FINAL.pdf</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/10720sierraleone.pdf</t>
-  </si>
-[...15 lines deleted...]
-    <t>https://hlpf.un.org/sites/default/files/vnrs/2024/VNR%202024%20Sierra%20Leone%20Report.pdf</t>
   </si>
   <si>
     <t>Singapore</t>
   </si>
   <si>
     <t>SDG 1, SDG 3, SDG 10, SDG 12</t>
   </si>
   <si>
     <t>Page number
               13.00
     Add exact paragraph
               Community Link (ComLink) is a nationwide initiative that undertakes a family-centric approach to supporting lower-income households by reaching out to families to understand their needs and aspirations, co-developing an action plan catered to their circumstances, and bringing together community partners and volunteers to support the family as they work towards stability, self-reliance, and social mobility. Community partners, corporates, and volunteers also help to develop customised programmes and services that meet the specific needs of families in each of the 21 ComLink communities across Singapore.
 [...]
 SG Cares Volunteer Centres, operated by community-based organisations, have been established in Singapore’s 24 towns to identify areas of need, deploy volunteers, and channel resources to address them and plug the gaps through community partnerships.
 [...]
 In 2022, the National Volunteer and Philanthropy Centre organised CoLabs for lower-income families and identified solution spaces to create a more enabling environment to empower low-income families.
 ,   
     Page number
               19.00
     Add exact paragraph
               The Women’s Health Committee, comprising stakeholders from community outreach and advocacy organisations, healthcare partners, and Government Engaging Stakeholders agencies, actively looks at equipping all female Singapore residents with knowledge and skills to improve their health and well-being. Programmes include talks on cancer awareness and early detection conducted in schools, as well as workshops that equip volunteers with the knowledge on bone health and skills to administer the Osteoporosis Self-Assessment Tool for Asians for seniors.
 ,   
     Page number
               38.00
     Add exact paragraph
@@ -5014,198 +5014,220 @@
     Add exact paragraph
               Thus, community outreach and stewardship programmes are vital in encouraging nature conservation efforts with members of the public and other stakeholders. Building on the pool of volunteers nurtured through community engagement projects like the Comprehensive Marine Biodiversity Survey, the MCAP keeps these volunteers engaged in nature appreciation and conservation through talks and workshops, SCUBA diving, citizen science activities and nature ambassador opportunities.
 ,   
     Page number
               58.00
     Add exact paragraph
               Another initiative under CIN is the Citizen Science programme. Volunteers conduct surveys of various animal groups, such as butterflies, birds and dragonflies.
 ,   
     Page number
               62.00
     Add exact paragraph
               Access to our justice system is important to ensure inclusivity and effectiveness. Pro bono legal services are provided through a partnership between the Government, the Law Society of Singapore, various volunteers and volunteer welfare organisations.
 ,   
     Page number
               63.00
     Add exact paragraph
               In a significant shift of policy, the Government started direct funding of criminal legal aid since 2015. This was supported by a significant increase in resources from volunteer lawyers and law firms. The number of CLAS applicants who received full representation or unbundled legal services increased fourfold between 2014 and 2017</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/19439Singapores_Voluntary_National_Review_Report_v2.pdf</t>
   </si>
   <si>
     <t>Slovakia</t>
   </si>
   <si>
+    <t>SDG 12, SDG 13, Cross-cutting</t>
+  </si>
+  <si>
+    <t>Page number
+              17.00
+    Add exact paragraph
+              Apart from the above described formal mechanisms, the Slovak government recognises the crucial importance of individual commitment and cross-generational engagement to implement the 2030 Agenda. To foster and scale up citizens’ voluntary activities aimed at sustainability, the Slovak government has approved a microgranting scheme, which will support microprojects focusing on sustainable development implemented by local communities, schools and civil society organisations. In addition, voluntary engagement is promoted through the Volunteer of the Year award, which was in 2018 for the first time presented also in a special category devoted to contribution to the 2030 Agenda. Voluntary commitment to sustainability by the private sector is crucial as well. Companies can change Slovakia for the better by treating their employees, their suppliers, the environment, and the local community fairly.
+,   
+    Page number
+              54.00
+    Add exact paragraph
+              An important mechanism to support civil society organisations financially, is the possibility to assign 2 % of an individual’s annual personal income tax to a selected non-profit organisation. If an individual has been engaged in volunteering activities in the previous year, they have an opportunity to designate 3 % of their income tax.</t>
+  </si>
+  <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/19604Slovakia_Agenda2030_VNR_Slovakia.pdf</t>
+  </si>
+  <si>
     <t>Page number
               124.00
     Add exact paragraph
               The total amount of ODA provided by the Slovak Republic reached approximately EUR 142 million in 2021. For the period 2018-2020, the Ministry of Foreign and European Affairs / Slovak Aid Agency launched 39 calls for grant applications, supporting 169 projects for a total amount of more than EUR 12.5 million. In 2018-2020, the Slovak Republic also funded the deployment of 69 volunteers to developing countries, provided financial contributions through its embassies (microgrants) totalling approximately EUR 1.64 million and carried out 37 activities under the CETIR/Sharing Slovak Expertise programme. Although Slovakia is continuously committed to the international target of 0.33% of ODA to GNI by 2030, it is lagging behind meeting this target (0.15% of GNI in 2022).</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2023/VNR%202023%20Slovakia%20Report.pdf</t>
   </si>
   <si>
-    <t>SDG 12, SDG 13, Cross-cutting</t>
+    <t>Slovenia</t>
+  </si>
+  <si>
+    <t>SDG 1, SDG 4, SDG 8, Cross-cutting</t>
   </si>
   <si>
     <t>Page number
               17.00
     Add exact paragraph
-              Apart from the above described formal mechanisms, the Slovak government recognises the crucial importance of individual commitment and cross-generational engagement to implement the 2030 Agenda. To foster and scale up citizens’ voluntary activities aimed at sustainability, the Slovak government has approved a microgranting scheme, which will support microprojects focusing on sustainable development implemented by local communities, schools and civil society organisations. In addition, voluntary engagement is promoted through the Volunteer of the Year award, which was in 2018 for the first time presented also in a special category devoted to contribution to the 2030 Agenda. Voluntary commitment to sustainability by the private sector is crucial as well. Companies can change Slovakia for the better by treating their employees, their suppliers, the environment, and the local community fairly.
-[...10 lines deleted...]
-    <t>Slovenia</t>
+              Slovenia strives to address key challenges in securing quality life for all, and our activities will be focused on: [...] Enhancing cooperation, solidarity, and volunteerism, including through promoting social innovations
+,   
+    Page number
+              18.00
+    Add exact paragraph
+              By co-financing social security programmes over a long period, the Republic of Slovenia promotes and provides employment to more than 500 experts (social workers, psychologists, educators, etc.) in a range of 400 positions of full-time employment. These programmes include approximately 8,400 volunteers, whose work and (in particular) experience is a significant contribution to the greater quality of the implementation of the programmes. As a rule, the funds are used to cover the labour costs of professional staff and the material costs necessary for the implementation of the programmes.
+,   
+    Page number
+              62.00
+    Add exact paragraph
+              As the key representative of Slovenian youth, the priority areas of MSS are youth employability, housing issues, education, health, participation, mobility, information-sharing, volunteering, and youth organising. The UN Youth Delegate of Slovenia in 2017 is focused on youth participation, including economic participation (decent work, accessible housing, quality education, non-formal education, employability, and entrepreneurship), political participation (formal and informal participation, active citizenship, and advocacy), and community participation (youth policies on local level, youth organising, volunteering, youth work, and intergenerational and intercultural dialogue).
+,   
+    Page number
+              65.00
+    Add exact paragraph
+              Skills and competencies for employability The current focus of Slovenia is to boost relevant skills for employment, decent jobs, and entrepreneurship. The youth sector in Slovenia plays a vital role in this process. As young people face the challenge of a lack of practical individual skills and competencies that employers seek (such as communication, teamwork, management, and planning), the youth sector serves as an indispensable provider of non-formal education through civic projects, learning programmes, and volunteering opportunities. Slovenia is the only OECD member in which the proportion of young volunteers is higher than the proportion in other age groups: as many as 40% of youth are volunteers.</t>
+  </si>
+  <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/16313Slovenia.pdf</t>
   </si>
   <si>
     <t>Cross-cutting, SDG 1, SDG 11, SDG 16, SDG 3, SDG 8</t>
   </si>
   <si>
     <t>Page number
               30.00
     Add exact paragraph
               The Sopotniki Institute is a non-governmental voluntary organisation. By offering free transport, it provides access to public and private services for the elderly: doctors, stores, pharmacies, garden centres and hospitals. It also takes customers on private visits and to cultural events in the local area. By providing mobility opportunities, it aims to prevent or break the isolation and loneliness of elderly people from mainly smaller, more remote villages, who almost never leave their homes due to the remote location, lack of vehicles or poor transport connections. Safe mobility for the elderly should be ensured as one of their basic rights to access everything they require. The heart of the service is the relationship between the volunteers (drivers) and the elderly.
 The entire operating model is built so as to ensure everything needed for a safe and enjoyable trip. The central value of the operation of the Institute is solidarity among people and generations. It promotes the social inclusion of the elderly and social contacts; the elderly should enjoy an active social life, remain independent and live in a home environment for as long as possible, to which the possibility of mobility contributes. The programme also facilitates access to healthcare services for older citizens.
 ,   
     Page number
               66.00
     Add exact paragraph
               The Reuse Centre (RC), established in 2011, operates as a social enterprise in the reuse sector at six locations throughout Slovenia. [...] The RC collaborates with volunteers, innovators and young industrial designers. It represents an example of good practice in achieving common values, such as environmental protection, fighting poverty, the social integration of hard-to-place individuals in the labour market, the preservation of craft and trade professions and the development of green jobs in interdisciplinary fields.
 ,   
     Page number
               84.00
     Add exact paragraph
               In 2017, the Government of the Republic of Slovenia implemented The programme of the Government of the Republic of Slovenia to enhance integrity and transparency 2017, which specifies the measures to enhance the integrity of all public institutions and their employees. In 2018, Slovenia adopted the Non-Governmental Organisations Act and the Ordinance on the development strategy of non-governmental organisations and volunteering until 2023, which will contribute to the transparent operation and optimisation of the funding of non-governmental organisations.
 ,   
     Page number
               88.00
     Add exact paragraph
               Slovenia is also engaged in strengthening support organisations for establishing future connections between organisations that are active in the field of international humanitarian aid and international volunteering. In 2018, Slovenia, inter alia, supported a project to raise the awareness of the Slovenian (and European) public as to the relationship between universal sustainable development and migration, its role in the EU and in developing countries, and the EU’s contribution to development cooperation.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=1689&amp;menu=3170</t>
   </si>
   <si>
-    <t>SDG 1, SDG 4, SDG 8, Cross-cutting</t>
-[...25 lines deleted...]
-  <si>
     <t>Solomon Islands</t>
   </si>
   <si>
+    <t>Page number
+              70.00
+    Add exact paragraph
+              The Solomon Islands Government successfully hosted the 2023 XVII Pacific Games, a testament to the power of partnerships and a shared vision. The Government’s proactive bid in 2016 and the 2017 Pacific Games Act provided the legal and organizational framework for the event. The theme of the Games, “Challenge, Celebrate, and Unite”, inspired stakeholders across sectors to work collaboratively, strengthening the position of Solomon Islands as a regional leader. The opening ceremony and inclusive sporting program showcased Pacific unity and diversity, while the event strengthened bonds of friendship throughout the region. The seamless execution of the Games was made possible through the full cooperation and active participation of all involved, including government agencies, volunteers, and the wider community. </t>
+  </si>
+  <si>
+    <t>https://hlpf.un.org/sites/default/files/vnrs/2024/VNR%202024%20Solomon%20Islands%20Report.pdf</t>
+  </si>
+  <si>
     <t>SDG 10, SDG 5</t>
   </si>
   <si>
     <t>Page number
               41.00
     Add exact paragraph
               The West ‘Are’Are Rokotanikeni Association is a women-led, volunteer-run savings club that gives women a place to come together, learn more about managing finances and store their savings safely. There are branches of these savings clubs all over the country, which means women living in remote areas are not excluded. More and more women have been volunteering at WARA each year, and in 2015 it had 1,065 members. In the 10 years of the savings club, members have taken out over 1,000 loans and saved more than a million Solomon Islands dollars.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=1788&amp;menu=3170</t>
   </si>
   <si>
-    <t>Page number
-[...7 lines deleted...]
-  <si>
     <t>Somalia</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2022/VNR%202022%20Somalia%20Report_0.pdf</t>
   </si>
   <si>
     <t>South Africa</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/23402RSA_Voluntary_National_Review_Report___The_Final_24_July_2019.pdf</t>
   </si>
   <si>
     <t>South Sudan</t>
   </si>
   <si>
     <t>SDG 3, SDG 4, SDG 5</t>
   </si>
   <si>
     <t>Page number
               7.00
     Add exact paragraph
               Volunteerism and SDGs Implementation  Volunteerism and SDGs Implementation The contributions of volunteerism in South Sudan cut across all the 17 SDGs. In 2022, South Sudan was the second largest host of UN volunteers in the world, with 598 UN Volunteers with extensive professional experience to support the implementation of the SDGs. UNFPA implemented a Deploying Midwives (DM) and Strengthening Midwifery Services Projects aimed at increasing access to professional midwifery and sexual reproductive health services for women and girls in South Sudan. From 2013 to 2021, a total of 42 UN Volunteer midwives (national and international) were deployed at Government health facilities across the country. This deployment resulted in improved provision of maternal and SRH services. The volunteer midwives were also instrumental in building the capacity of the national midwives through clinical mentoring and teaching at the Health Sciences Institutes. Volunteerism under this programme extended beyond clinical care.  Other notable examples of contribution of volunteerism include the South Sudan Red Cross Society promotion of volunteerism as mean of critical service delivery countrywide. In the education sector, the level of annual teacher recruitment has been severely affected by budgetary constraints preventing schools from recruiting permanent teachers and pushing them to fill gaps using volunteers and part-time staff funded by direct contributions from parents or through capitation grant. Data from the Ministry of General Education indicate that there are 10,697 volunteer teachers in the primary, 1,106 volunteer teachers in the Secondary and 10,154 volunteer teachers in the pre-primary education systems. Government commitment to reverse this trend is reiterated in the General Education Sector Plan (GESP) 2023–2027, which will support the recruitment of circa 13,800 teachers over the five-year period to address the shortages, giving special considerations to qualified volunteer teachers in the recruitment process.  Strengthening collaboration among volunteerism organizations, namely the United Nations Volunteers (UNV), South Sudan Red Cross, and local volunteerism organisations will be important to address data availability and normative framework issues.   
 ,   
     Page number
               6.00
     Add exact paragraph
               Volunteers • Help country’s efforts in the implementation of SDGs providing critical services to the vulnerable population.  
 ,   
     Page number
               66.00
     Add exact paragraph
               5.7 Volunteerism and Provision of Critical Services in South Sudan Volunteerism plays a key role in the South Sudanese society. At the community level, people engage in mutual help and campaigns to help address developmental issues, respond to conflict, crisis, and humanitarian situations. Whether formal or informal, volunteerism’s contribution to the development and peacebuilding processes has always been crucial and fully recognized by the government and its partners. The contributions of volunteerism in South Sudan cut across all the 17 SDGs. UNFPA implemented a Deploying Midwives (DM) and Strengthening Midwifery Services Projects aimed at increasing access to professional midwifery and sexual reproductive health services for women and girls in South Sudan. From 2013 to 2021, a total of 42 UN Volunteer midwives (national and international) were deployed at Government health facilities across the country. The deployment of volunteer midwives was done at a critical juncture in South Sudan, immediately after South Sudan Independence when South Sudan only had 8 qualified midwives and when a long period of conflict had adversely affected the delivery of social services including maternal/sexual reproductive health services. This deployment resulted in improved provision of maternal and SRH services directly reaching about 1.5 million women with Antenatal Care, Skilled Birth Attendance, Post Natal Care and Family Planning services. The volunteer midwives were also instrumental in building the capacity of the national midwives through clinical mentoring and teaching at the Health Sciences Institutes. Volunteerism under this programme extended beyond clinical care. It fostered a culture of shared knowledge, community service, and resilience. The volunteer midwives brought diverse experiences and skills, creating a rich environment for learning and professional growth. Their commitment and dedication exemplified the spirit of volunteerism, demonstrating the powerful impact that volunteers can have on community health and well-being in challenging contexts. Other notable examples of contribution of volunteerism include the South Sudan Red Cross Society promotion of volunteerism as mean of critical service delivery countrywide. With its thousands of volunteers deployed across the country, the South Sudan Red Cross Society has contributed immensely to the implementation of the SDGs especially SDGs 2, 3, 5, SDG 6, 10, 13 and 17.In the education sector, the level of annual teacher recruitment has been severely affected by budgetary constraints preventing schools from recruiting permanent teachers and pushing them to fill gaps using volunteers and part-time staff funded by direct contributions from parents or through capitation grant. Data from the Ministry of General Education indicate that there are 10,697 volunteer teachers in the primary, 1,106 volunteer teachers in the Secondary and 10,154 volunteer teachers in the pre-primary education systems. Government commitment to reverse this trend is reiterated in the General Education Sector Plan (GESP) 2023–2027, which will support the recruitment of approximately 13,800 teachers over the next five years to address the shortages and giving special considerations to qualified volunteer teachers in the recruitment process. In 2022, South Sudan was the second largest host of UN volunteers in the World, after Columbia, with 598 UN Volunteers with extensive professional experience to support the implementation of the SDGs. The UN Volunteers served mostly in UN entities in the fields of health, engineering, aviation, transport and logistics, legal affairs, refugee protection, child protection, human rights, gender affairs, communications, and public information, among other areas (SDGs 4,5,16 &amp;17). With financial assistance from the UN Peacebuilding Fund; the Government of South Sudan, IOM, UNESCO, and the Community Empowerment for Progress Organization are working with community volunteers to transform youth from gang life to becoming agents of social change. This programme aims to empower members of the gang with technical vocational skills, mental health awareness, psychosocial support, and peacebuilding activities (SDG 8 &amp; 16). The peacebuilding initiative engaged youth in dialogue sessions on gender and in campaigns on activism related to security, governance, gender, and peacebuilding. More than 30,000 young men and women participated in community awareness events. They also took up voluntary roles in social initiatives helping vulnerable community members, including elderly people. South Sudan through the Ministry of Health launched the Boma Health Initiative (BHI) as a national strategy to improve access to health services. The BHI has been supported by UNICEF which is intended to harmonize the delivery of fragmented community health services which are largely supported by non-governmental organizations (NGOs). This strategy is implemented through the support of the community health volunteers (CHVs) who strengthen linkages between communities and primary health facilities. The Eve Organization which was founded in 2005 with the aim of contributing towards social change through promoting gender equity and equality, social justice, peace and security of women and girls. Since 2008 Eve organization has been raising awareness at the grassroots level on the implementation of the 1325 UNSCR. Eve organization community volunteers train chiefs, youth, women leaders to understand the 1325 UNSCR and the National Action Plan for the implementation of the 1325 UNSCR in South Sudan. However, there is insufficient policy and regulatory framework on volunteerism. South Sudan has enacted the South Sudan Red Cross Society Act (2012), the South Sudan Education Act (2012), the Revised National Development Strategy 2021–2024, and the National Health Policy 2016-2026. These key instruments provide a solid foundation for the volunteerism work but are not sufficient to fully address issues of volunteerism in the country. There is an urgent need to put in place a more enabling legal and policy environment for the promotion of volunteerism and providing the best working conditions for volunteers.  There are legal and policy instruments which are still on the floor of the Parliament for deliberations by the Transitional National Legislative Assembly. Among these are the South Sudan Youth Policy and Legal Aid Bill which may cater for volunteer work. In addition to policies and legislation, there is inadequate data on volunteerism in South Sudan. Recommendations  ▪ Expediate the enactment of the South Sudan Youth Policy, Women enterprise fund Bill, Legal Aid Bill and other key instruments to promote volunteerism and its integration in key sectors of the development. ▪ Expedite the enactment of the National Youth Service to further promote youth volunteerism. ▪ Integrate volunteerism into the next National Development Plan and key sectoral policies, plans and strategies. ▪ National Bureau of Statistics to provide a dataset for all volunteers in the country. ▪ Develop the national volunteerism policy and strategy. ▪ Develop and operationalize a national volunteer programme. ▪ Strengthening collaboration among Volunteerism Organizations, namely the United Nations Volunteers (UNV), South Sudan Red Cross, I am Peace Africa, Women 4Women, Voluntary Services Overseas, Banat Power Initiative and Eve Organization, will be important to address data and normative framework issues.  </t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2024/South%20Sudan%202024%20VNR%20Report.pdf</t>
   </si>
   <si>
     <t>Spain</t>
   </si>
   <si>
+    <t>Cross-cutting, SDG 10, SDG 11, SDG 17</t>
+  </si>
+  <si>
+    <t>Page number
+              19.00
+    Add exact paragraph
+              In an outstanding exercise of shared construction, on 9 April the Congress of Deputies hosted the most important event in this process, organized by thirteen networks and platforms, three nationwide trade unions, twenty-five civil society organizations and four university research institutes and study centres. Noteworthy among these organizations is the Third-Sector Platform, which includes Spain’s Volunteering Platform, the European Anti-Poverty Network in Spain, the Social Action NGO Platform, the Spanish Committee of Representatives of Persons with Disabilities, the Coordination Body for Non-Governmental Development Organizations, (NGDOs), the Platform for Children, the Spanish Red Cross, Caritas, and Spain’s National Organization of the Blind (ONCE).
+,   
+    Page number
+              26.00
+    Add exact paragraph
+              For example, the Platform of the Third Sector is composed of 20 organizations and represents about 30,000 entities, of which 645,000 workers and 1,300,000 volunteers form part.
+,   
+    Page number
+              165.00
+    Add exact paragraph
+              Measures implemented by the Community of Madrid: Volunteering Strategy of the Community of Madrid (2017-2021)</t>
+  </si>
+  <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/203295182018_VNR_Report_Spain_EN_ddghpbrgsp.pdf</t>
+  </si>
+  <si>
     <t>SDG 5, SDG 8, SDG 16, SDG 17</t>
   </si>
   <si>
     <t>Page number
               47.00
     Add exact paragraph
               La doble jornada laboral de las mujeres contempla la suma de cargas relativas a tres aspectos: empleo, familia y hogar. Como puede observarse, el trabajo no remunerado en las mujeres es la principal ocupación de las mismas (un 26,5%, frente a un 14% en los hombres). Este trabajo no remunerado incluye el cuidado y educación de sus hijos/as o nietos/as, cocinar y realizar tareas domésticas, cuidado de familiares ancianos o con alguna discapacidad, hacer un curso o formación, actividades deportivas, culturales o de ocio, políticas o sindicales, actividades de voluntariado o caritativas.
 ,   
     Page number
               194.00
     Add exact paragraph
               Destaca, por ejemplo, Andalucía con el proceso de diálogo social y participación ciudadana en la reciente elaboración del Pacto Económico y Social por el Impulso de Andalucía o el I Plan Estratégico Integral de Voluntariado y Participación Ciudadana en Andalucía, Horizonte 2026 que contempla como meta el fortalecimiento de la sociedad civil, la participación ciudadana, el voluntariado y la solidaridad en Andalucía.
 ,   
     Page number
               225.00
     Add exact paragraph
               La reforma del Estatuto de los Trabajadores, nuestra legislación laboral fundamental establecida en 1980, para adecuarla a las demandas y realidades del siglo xxi. El mundo laboral está siendo objeto de transformaciones en el conjunto de sus actividades, productivas y no productivas. Como consecuencia, la protección que ofrecen los diferentes y dispersos estatutos jurídicos es, en muchos casos, insuficiente. En la hora de la transición ecológica, la digitalización, la globalización y el cambio demográfico, es ineludible adaptar el marco regulatorio de nuestro mercado laboral para  asegurar la rotección de todas las personas trabajadoras y mejorar sus condiciones laborales. Esta reforma garantizará un conjunto de derechos comunes para todos los tipos de trabajo, desde el trabajo por cuenta ajena o propia hasta otras actividades como el trabajo asociado, el trabajo de cuidados, el voluntariado o la cooperación.</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2024/VNR%202024%20Spain%20Report.pdf</t>
   </si>
   <si>
     <t>Page number
               35.00
     Add exact paragraph
@@ -5213,259 +5235,237 @@
 ,   
     Page number
               105.00
     Add exact paragraph
               Cantabria – Promotion of education for social transformation by empowering the associative structure, volunteering and active participation of civil society through various grant schemes. [...] Castile and León – Grants to promote education for global citizenship by developing education and social awareness, volunteering and the active participation of society.
 ,   
     Page number
               144.00
     Add exact paragraph
               Contributions from the autonomous communities and local entities [...] Home volunteering programmes for elderly people and creating spaces, environments and networks for caring for people in vulnerable or isolated positions and/or who lack autonomy.
 ,   
     Page number
               285.00
     Add exact paragraph
               Promotion of the transformative role of an active, critical citizenship committed to social change by strengthening education for sustainable development and global citizenship, and promoting volunteerism in global affairs, providing sufficient resources, in line with the areas of action prioritized by the United Nations Educational, Scientific and Cultural Organization (UNESCO).
 ,   
     Page number
               326.00
     Add exact paragraph
               The institutional commitment that frames the definition of the 2030 Sustainable Development Strategy would not have been possible without the drive of multiple wide-ranging civil society groups and organizations. These organizations are key players in bringing global frameworks for action for sustainable development closer to the public and ensuring they relate to people’s concerns, increasing their knowledge and raising awareness to promote transformational behaviour in pursuit of sustainable development, as well as initiatives and practices such as volunteering, acting from the local to the global.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/279422021_VNR_Report_Spain.pdf</t>
   </si>
   <si>
-    <t>Cross-cutting, SDG 10, SDG 11, SDG 17</t>
+    <t>Sri Lanka</t>
+  </si>
+  <si>
+    <t>SDG 4, SDG 5, SDG 8, SDG 11, SDG 16, Cross-cutting</t>
   </si>
   <si>
     <t>Page number
               19.00
     Add exact paragraph
-              In an outstanding exercise of shared construction, on 9 April the Congress of Deputies hosted the most important event in this process, organized by thirteen networks and platforms, three nationwide trade unions, twenty-five civil society organizations and four university research institutes and study centres. Noteworthy among these organizations is the Third-Sector Platform, which includes Spain’s Volunteering Platform, the European Anti-Poverty Network in Spain, the Social Action NGO Platform, the Spanish Committee of Representatives of Persons with Disabilities, the Coordination Body for Non-Governmental Development Organizations, (NGDOs), the Platform for Children, the Spanish Red Cross, Caritas, and Spain’s National Organization of the Blind (ONCE).
-[...15 lines deleted...]
-    <t>Sri Lanka</t>
+              The Sri Lanka VNR process was a collaborative and inclusive process that included multi-stakeholder engagement – government, private sector, academia, development partners and CSOs including Volunteer Involving Organizations (VIOs).
+,   
+    Page number
+              28.00
+    Add exact paragraph
+              The government has realized that the volunteerism is an important cross-cutting aspect that contributes to all 17 of the SDGs. While separate National Policies may align with each of the separate Goals, a National Policy on Volunteerism would go a long way to support the achieving of all the goals in general, and is thus an essential requirement.
+,   
+    Page number
+              81.00
+    Add exact paragraph
+              It is equally important to develop linkages between universities and the private sector when designing courses to match skills demand of a globalized labour market. Including internship and volunteering programmes in schools and universities can also help in equipping students with job-relevant skills.
+,   
+    Page number
+              87.00
+    Add exact paragraph
+              Another instrumental way to enhance soft skills of young people would be encouraging volunteering and creating enabling conditions for volunteers as well as Volunteer Involving Organizations. In 2014, 8.6 million Sri Lankans volunteered at least once a year. That is equivalent to around 40% of the country’s able population, many of whom are in rural areas. 96% of surveyed young volunteers agree that volunteering has helped them develop their skills. On the ideas on ways to encourage more young people to volunteer, 57% agree that schools/universities/employers should allocate time for volunteering.
+,   
+    Page number
+              102.00
+    Add exact paragraph
+              Another good example of collective efforts to forge peace through a multi-stakeholder approach in Sri Lanka is the Peace Building Priority Plan (PPP) which recognizes the importance of strengthening the role of civil society and volunteerism in Peace Building. In 2016, the Prime Minister’s Office, the Secretariat for the Coordination of Reconciliation Mechanism (SCRM), the Ministry of National Policies and Economic Affairs, and the Ministry of National Co-existence, Dialogue and Official languages have partnered with the UNFPA, UNV, and UN WOMEN with the support of UN Peace Building Fund to empower women and youth to participate and engage in governance and decision-making processes and responses related to sustaining peace and security in Sri Lanka at all levels.
+,   
+    Page number
+              106.00
+    Add exact paragraph
+              Despite all these efforts, there are gaps in capacity building especially in the area of monitoring and evaluation, including data generation and analysis. There is a need to strengthen Sri Lanka’s capacities related to data generation, collection and effective analysis, all of which could be used for evidence-based policymaking and SDG reporting.176 The concept of volunteerism, especially among youth, is another important aspect for which capacity building can be considered, in light of the need for a collective effort from all citizens towards realizing SDGs.
+,   
+    Page number
+              108.00
+    Add exact paragraph
+              It has however been noted, based on past experience in working with the MDGs, that the active involvement of the private sector, academia, general public, and volunteers is inadequate, mainly due to lack of familiarity with goals and their specific targets. Encouraging private firms to adopt SDG’s to their CSR framework will allow the corporates to be directly involved; currently Standard Chartered Bank, Insee Cement and Dilmah have integrated SDG’s to their CSR framework.182 Further, general public and volunteers should play greater roles in achieving SDGs considering that volunteerism strengthens civic engagement, safeguards social inclusion, deepens solidarity, and solidifies ownership of development result</t>
+  </si>
+  <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/19677FINAL_SriLankaVNR_Report_30Jun2018.pdf</t>
   </si>
   <si>
     <t>SDG 3, SDG 8, SDG 17</t>
   </si>
   <si>
     <t>Page number
               28.00
     Add exact paragraph
               Further, inputs from the consultations on “Volunteers as Key Contributors in Accelerating the 2030 Agenda” conducted by the United Nations Volunteers (UNV) were integrated into the VNR. The consultations included the state sector, corporate/private sector, Non-Government Organization
 (NGO)/CSO Sector, youth and tertiary education sector and selected agencies from the United Nations. The final inputs were also supported by the National Situation Analysis (NSA) on Volunteerism, and the Online Survey on Volunteerism conducted during the month of March 2022.
 ,   
     Page number
               30.00
     Add exact paragraph
               Stakeholders from various groups, including government (at different levels), private sector, CSOs, international development partners (multilateral and bilateral), volunteers and volunteer groups, youth, academia etc. were engaged for primary data collection via various thematic, national, and provincial level consultations.
 ,   
     Page number
               43.00
     Add exact paragraph
               Youth groups are another key stakeholder segment where engagement with the Government has been lacking and therefore the ownership of the SDGs and 2030 Agenda by the youth remain undefined17. Sri Lanka continues to have a strong volunteering background and is considered a key contributor to promote social inclusion. A key development in this area is the approval of the National Policy on Volunteerism (NPV) in August 2019, which was initially developed in 2014 through a collaboration
 between the Ministry of Social Empowerment and Primary Industries of Sri Lanka and United Nations Volunteers (UNV). This lays the groundwork for unlocking the potential of volunteerism as a key contributor to achieving the SDG targets and 2030 Agenda.
 ,   
     Page number
               120.00
     Add exact paragraph
               KFB composed entirely of volunteer youth works to bridge the gap in the supply chain by collecting
 surplus foods and providing them to people in need working closely with The Global Food Banking Network.
 ,   
     Page number
               122.00
     Add exact paragraph
               The National Youth Development Programme, ''Hope for Youth'' by the Ministry of Youth and Sports aims to reduce youth unemployment from the current 28% to 12%. The program is expected to address the challenges encountered by youth by actively engaging them in the development process of the country. In addition, the government has initiated the Community Police Service Program with the aim of obtaining the services of Youth as “Community Assistants (Voluntary)” at the GN division level. Accordingly, the Sri Lanka Police will issue them a volunteer identity card in addition to awarding a service certificate on “Community Leadership'' for the six-month participation in the programme. These initiatives are expected to contribute towards reducing the proportion of youth not in employment, education, or training (SDG Target 8.5).
 ,   
     Page number
               146.00
     Add exact paragraph
               In addition, volunteerism can play a crucial role in this regard to leverage expertise from the private sector and other stakeholder groups at the same time creating wider awareness for collective citizen participation to achieve the SDG targets.</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2022/VNR%202022%20Sri%20Lanka%20Report.pdf</t>
   </si>
   <si>
-    <t>SDG 4, SDG 5, SDG 8, SDG 11, SDG 16, Cross-cutting</t>
-[...40 lines deleted...]
-  <si>
     <t>State of Palestine</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/20024VNR2018PalestineNEWYORK.pdf</t>
   </si>
   <si>
     <t>Sudan</t>
+  </si>
+  <si>
+    <t>Page number
+              13.00
+    Add exact paragraph
+               Takaya or communal kitchens is a deep-rooted community-driven approach, which was revived during the conflict. They assist the poor with food. Volunteers run the operation mainly from the neighborhood who buy food material, cook, prepare and distribute the meals for the needy without asking for identity or status. Takaya are funded by donations from Sudanese citizens including business people, Sudanese diaspora, and able community members. Recently some Takaya started to provide additional services like provision of life saving medicines, first aid emergency care, temporary accommodation, and water supply. In Khartoum state for example there are about 1123 units of various capacities, with 20,000 volunteers and benefiting about 3.3 million persons. The government, and international organization started to support the Takaya to deliver humanitarian aid to war affected population. </t>
+  </si>
+  <si>
+    <t>https://hlpf.un.org/sites/default/files/vnrs/2025/VNR%202025%20Sudan%20Report.pdf</t>
   </si>
   <si>
     <t>Page number
               11.00
     Add exact paragraph
               The NVR 2018 process is inclusive as it has engaged all national state- and non-state stakeholders: the line ministries and public institutions, the private sector, the parliament, the civil society and voluntary organizations, the community-based organizations, the non-governmental organizations, and the Sudanese people, especially youth and women.
 ,   
     Page number
               30.00
     Add exact paragraph
               Each sub-program includes a matrix showing the activities to be undertaken, and the estimated resources that are needed for implementation. The activities cover all stakeholders, especially engagement of the private sector, national voluntary organizations, community-based organizations and institutions of excellence.
 ,   
     Page number
               10.00
     Add exact paragraph
               The VNR 2018 process aims to raise the profile of Agenda 2030 and the SDGs in the country, especially among all stakeholders (government, the private sector, community-based organization, voluntary organizations, etc.) leaders, key officials, planners and policy makers.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/19424Sudan_Voluntary_National_Review_2018_1.pdf</t>
   </si>
   <si>
     <t>Page number
               29.00
     Add exact paragraph
               Unequal access: There are high disparities in education between the eighteen states in Sudan.
 Education is not inclusive. Disproportionate deprivations affect education of IDPs, refugee’s and
 returnees, children with disabilities, and nomadic children. Displaced children, who account for 50
 percent of the IDPs are vulnerable. IDPs schools are built on temporary buildings, most of the
 teachers are volunteers, and approximately half have not been trained as teachers. </t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2022/VNR%202022%20Sudan%20Report.pdf</t>
   </si>
   <si>
-    <t>Page number
-[...7 lines deleted...]
-  <si>
     <t>Suriname</t>
   </si>
   <si>
+    <t>https://hlpf.un.org/sites/default/files/vnrs/2022/VNR%202022%20Suriname%20Report.pdf</t>
+  </si>
+  <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2025/VNR%202025%20Suriname%20Report.pdf</t>
   </si>
   <si>
-    <t>https://hlpf.un.org/sites/default/files/vnrs/2022/VNR%202022%20Suriname%20Report.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>Sweden</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/16033Sweden.pdf</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/279582021_VNR_Report_Sweden.pdf</t>
   </si>
   <si>
     <t>Switzerland</t>
   </si>
   <si>
     <t>SDG 5</t>
   </si>
   <si>
     <t>Page number
               16.00
     Add exact paragraph
               8 Social cohesion and gender equality (SDGs 5, 10, and 16) • All sections of the population are able to participate in the life of society. Honorary positions and volunteer work are recognised and supported as pillars of our society.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/10617Full%20Report%20HLPF%202016_Switzerland_EN%20fin.pdf</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/20152Country_Report_Switzerland_2018_web.pdf</t>
   </si>
   <si>
     <t>Page number
               5.00
     Add exact paragraph
               The collective and individual engagement of civil society, with the hard work of many volunteers for example, is a further important factor.</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2022/LB_2022_EN_090620_Link_final.pdf</t>
   </si>
   <si>
     <t>Syrian Arab Republic</t>
   </si>
   <si>
+    <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=2391&amp;menu=3170</t>
+  </si>
+  <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2024/VNR%202024%20Syrian%20Republic%20Report.pdf</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=2391&amp;menu=3170</t>
   </si>
   <si>
     <t>Tajikistan</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2023/VNR%202023%20Tajikistan%20Report.pdf</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/16021Tajikistan.pdf</t>
   </si>
   <si>
     <t>Thailand</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2025/VNR%202025%20Thailand%20Report.pdf</t>
   </si>
   <si>
     <t>Cross-cutting, SDG 1, SDG 10, SDG 15, SDG 17, SDG 2, SDG 3, SDG 6, SDG 7, SDG 8</t>
   </si>
   <si>
     <t>Page number
               10.00
     Add exact paragraph
               The Government is aware of the profound impact of disasters on the poor. The 2nd National Disaster Prevention and Mitigation Plan, which aims to promote resilience and mitigate disaster impacts especially on the poor and the vulnerable, is currently being drafted. At present, up to 25,915 persons in disaster-prone villages nationwide have been trained in early warning and disaster management. They are called ‘Miss/Mister Early Warning’.Local volunteers have also been trained on crisis and disaster management in the efforts to build community resilience todisasters.
 ,   
@@ -5579,111 +5579,111 @@
               The Government should establish a formal mechanism to engage volunteers in the country’s SDGs implementation process, including problem solving, monitoring and evaluation, financial mobilization for sustainable development, as well as raising public awareness on the SDGs.
 ,   
     Page number
               75.00
     Add exact paragraph
               Sectors who participated in the VNR process included the following: 1. Civil society organisations and volunteer networks were consulted through networks previously-established under the Open-Ended Working Group for the SDGs, hosted by the Ministry of Foreign Affairs. The VNR process was informed by data and case studies contributed by: (1) the Volunteer Spirit Network; (2) the Graduate Volunteer Project under Songklanakharin University; (3) Handup Volunteer organization; and (4) the Volunteers for Society Foundation, among many others.[...]
 ,   
     Page number
               76.00
     Add exact paragraph
               Pages 76-77:
 1. Civil Society and Volunteer Networks: 1.1. Overall Views on Sustainable Development: Volunteers are a vital human resource in advancing sustainable development within the country. The promotion of the role of volunteerism serves to create committed and responsible citizens to further the country’s development, while volunteers comprise active citizens that can lay a role in resolving problems. The development of volunteers at all ages is both a target and a means to create a society with social responsibility. Volunteer work should be supported by the government and private sectors in order to institutionalise volunteerism as a tradition in Thailand. 1.2 Challenges: (1) While Thailand has many policies that help to support enabling mechanisms for volunteerism, the Government can play a larger role in supporting volunteers. This includes in coordinating the role of state agencies and local government authorities in coordinating the work of volunteers across the country in a systematic manner. Volunteerism should be promoted in line with the priorities of local communities and areas. Volunteers should also be further empowered to support Thailand’s advancement of the SDGs. (2) The COVID-19 pandemic has resulted in a reduction in the total number of volunteers, given the limitations for joint activities and economic impacts from the crisis. This has led to a shift to online volunteering. However, the existing mechanisms for online volunteering in Thailand are insufficient. (3) The structure, working processes, and regulations of government agencies can sometimes cause delays to projects or lack clarity in implementation. 1.3 Recommendations:  (1) The Government should accelerate the establishment of the National Volunteer Centre in order to set up a dedicated organisation for volunteering. This will allow the effective management of volunteering within the country, leading to improved implementation and raising the capacities of volunteers in a systematic manner in line with international standards. This organisation should be independent and flexible. (2) Thailand should introduce legislation that can support volunteer work, in order to support standardized volunteering and improve on welfare for volunteers. (3) The Government should support the establishment of volunteer centres at the tambon level to act as the central actor in coordinating volunteerism in normal times and in times of crisis. This will also support the participation of the population in resolving local problems sustainably. (4) Thailand should develop a masterplan on promoting the participation of the people and volunteers in advancing sustainable development. This should be developed in tandem with the system and tools to manage volunteerism including through the application of modern technology. (5) The Government should work together with the private sector in creating new forms of volunteering work, in order to respond to the needs of society, the business sector, and the people as a whole. (6) The country should promote research on raising the capacities and number of volunteers, and support the development of curricula and other means of creating more volunteers in education institutions across the country. This will lead to a more professional approach to learning on volunteerism.
 ,   
     Page number
               79.00
     Add exact paragraph
               Thailand has recorded significant progress in its advancement of the 2030 Agenda for Sustainable Development and the 17 Sustainable Development Goals, building on its extensive success in the achievement of the Millennium Development Goals. This has been achieved through the combined efforts and collaboration of the Government and all sectors within Thai society, including the private sector, civil society and volunteers, academia, and ordinary citizens.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/279482021_VNR_Report_Thailand.pdf</t>
   </si>
   <si>
     <t>Timor-Leste</t>
   </si>
   <si>
+    <t>SDG 3, SDG 10, SDG 11</t>
+  </si>
+  <si>
+    <t>Page number
+              61.00
+    Add exact paragraph
+              Box 13: Using volunteers to ensure no one is left behind Although the Saude na Familia programme has enabled doctors to reach rural areas, there are still remote locations where doctors do not reach. Saude Ba Ema Hotu - SABEH (Health for all), a locally registered health association,was established by a single doctor to fill the gap where domiciliary visits may miss certain households. Despite the increase in the number of health posts,there are still a number of remote Sucos (villages) that do not have a doctorstationed there or have not seen a doctor for a number of years and have access to little or no medicine. Volunteer doctors, midwifes and nurses who all sign up for a one-year voluntary period, travel to remote mountainous areas, carrying medicines and equipment on their backs. They provide free medical services to Sucos with no access to a doctor. The volunteers then provide regular visits twice a month for these Sucos. This is the first long-term voluntary programme in the country and aims to encourage Timorese doctors to consider working in rural areas. This programme, while only small, has succeeded in creating partnerships with some private sector companies and individuals to help raise funds for transportation and medicine.</t>
+  </si>
+  <si>
+    <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=1573&amp;menu=3170</t>
+  </si>
+  <si>
     <t>SDG 3, SDG 4</t>
   </si>
   <si>
     <t>Page number
               112.00
     Add exact paragraph
               Therefore, keeping health services operational during the restrictions and continue reaching those needed, the role of volunteer organizations and volunteers in reaching remote communities and ensuring health services are not interrupted was important during Covid-19. This is something not only new during Covid-19, in fact Timor-Leste’s National Health Sector Strategic Plan 2011-2030 recognizes the engagement of volunteers into health promotion and behaviour change communication initiatives.
 ,   
     Page number
               113.00
     Add exact paragraph
               Good Practice 11: Volunteer health professionals bring vital medical care and Covid -19 vaccination to unreached areas of Timor-Leste The Saude ba Ema Hotu (SABEH, health for all) that provides medical consultation services directly to  communities in the most remote areas through a group of volunteer health care professionals comprising of General Doctors, nurses, midwifes, public health officers, and non-health persons who assist in the delivery of SABEH programmes for community development. In 2021, SABEH engaged 78 volunteers who provided free medical consultation to 7 remotes villages in 4 Municipalities across Timor-Leste, many of which have had no access to regular health services or mobile clinics. Having reached total number of 14,210 patients volunteers provided basic medical consultations, health promotion and prevention, Covid-19 awareness raising, prevention and vaccination, patient home visit and care, and Ante Natal Care programme. SABEH’s volunteers also supported the rollout of Covid-19 vaccinations, which included the administration of 10,458 doses of the Covid-19 vaccine and advocacy for vaccinations to the communities. In addition, SABEH also works with other non-health entities who are interested and willing to perform volunteer services for other social issues in remote communities.
 ,   
     Page number
               127.00
     Add exact paragraph
               With no buildings or students to start with, Kasian visited every household, identifying children between the ages of 2.5 and 4 years old to enroll in her preschools and persuading parents. She began teaching the children herself, giving them basic lessons on reading and writing, and eventually sought out volunteer teachers to help her.</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2023/VNR%202023%20Timor%20Leste%20Report.pdf</t>
   </si>
   <si>
-    <t>SDG 3, SDG 10, SDG 11</t>
-[...10 lines deleted...]
-  <si>
     <t>Togo</t>
   </si>
   <si>
+    <t>https://hlpf.un.org/sites/default/files/vnrs/2022/VNR%202022%20Togo%20Report.pdf</t>
+  </si>
+  <si>
+    <t>Cross-cutting, SDG 1, SDG 17, SDG 8</t>
+  </si>
+  <si>
+    <t>Page number
+              35.00
+    Add exact paragraph
+              In addition, conscious of the key role of volunteering as a powerful human and transversal means of implementing the SDGs, the Togolese State established the Togolese National Volunteering Agency (ANVT) in 2015. This agency is today a tool for mobilizing Togolese volunteers to serve in the fight against poverty, the consolidation of a strong growth foundation and the socioeconomic development of the country.  Togo has thus been striving to build a strong partnership with its citizens towards achieving the 17 SDGs by mobilizing, since 2011, more than 27,000 national and international volunteers for development projects.
+,   
+    Page number
+              36.00
+    Add exact paragraph
+              In the interests of inclusion, Togo launched an innovative volunteering programme in 2016, which enabled it to reach out to a vast target group that had been previously excluded from most youth programmes.  This programme, called Civic Commitment Volunteerism (Volontariat d’Engagement citoyen– VEC), is open to out-of-school and partially schooled youths. The initiative has benefited 8,127 young Togolese nationals, of whom a high proportion were women – 5,446 (i.e. 67 per cent). Another innovative type of volunteering that Togo is currently developing is international reciprocal volunteering, which enables the exchange of volunteers between Togo and other African countries as well as other continents.</t>
+  </si>
+  <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/20341Togo_ENGLISH_RAPPORT_DU_TOGO_Version_anglaise.pdf</t>
+  </si>
+  <si>
     <t>https://sustainabledevelopment.un.org/content/documents/10503togorapport.pdf</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/16521Togo_EN.pdf</t>
-  </si>
-[...18 lines deleted...]
-    <t>https://sustainabledevelopment.un.org/content/documents/20341Togo_ENGLISH_RAPPORT_DU_TOGO_Version_anglaise.pdf</t>
   </si>
   <si>
     <t>Tonga</t>
   </si>
   <si>
     <t>Page number
               69.00
     Add exact paragraph
               Table Goal 8 (growth and employment): 8.3.1 Proportion of informal employment in non-agriculture employment, by sex. Value: Population working in subsistence (including volunteer work) - not in agriculture: 55 (females: 97.8, males: 26.4, youth: 46.3)</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/23588Kingdom_of_Tonga_Voluntary_National_Review_2019_Report_web.pdf</t>
   </si>
   <si>
     <t>Trinidad and Tobago</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=1692&amp;menu=3170</t>
   </si>
   <si>
     <t>Tunisia</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=1269&amp;menu=3170</t>
   </si>
@@ -5988,185 +5988,185 @@
     Add exact paragraph
               Volunteering Wales is a new digital volunteering platform, hosted by the Wales Council for Voluntary Action. It allows volunteers to find opportunities and log their hours and skills gained from volunteering. More than 3,000 organisations are already using the platform. 
 ,   
     Page number
               176.00
     Add exact paragraph
               Ulster Wildlife delivers the Sea Deep project, a conservation initiative focussed on endangered sharks, skates and rays around Northern Ireland. From tagging sharks at sea to surveying for their egg cases on the shore, Sea Deep is training and equipping volunteers to collect much-needed data on local species to inform conservation and management measures. 
 ,   
     Page number
               199.00
     Add exact paragraph
               The Heritage Lottery funded Wales for Peace project brought together partners from the third sector, higher education and grassroots community groups to explore how Wales has contributed to peace in the 100 years since World War One to encourage action on peace. During the project, 500 volunteers have uncovered hidden histories of peace to inspire future generations, and hundreds of thousands visits exhibitions and events. 
 ,   
     Page number
               204.00
     Add exact paragraph
               The UK public more broadly is also contributing to achieve the Goals domestically and internationally: people are generously donating their money and their time to the causes they care about and initiatives such as UK Aid Match and employer-supported volunteering.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=1185&amp;menu=3170</t>
   </si>
   <si>
     <t>United Republic of Tanzania</t>
   </si>
   <si>
-    <t>https://sustainabledevelopment.un.org/content/documents/23429VNR_Report_Tanzania_2019_FINAL.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>Page number
               12.00
     Add exact paragraph
               Voluntary National Review (VNR) in Tanzania had been conducted in a participatory and inclusive manner. The process involved a range of stakeholders including Government departments and agencies, UN agencies, civil society organizations, the private sector, the Union Parliament, the Zanzibar House of Representatives, human rights institutions, volunteers and the media.  /.../
 Volunteers contributed to the implementation progress, identifying gaps, and formulating strategies for sustainable development. </t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2023/VNR%202023%20Tanzania%20Report.pdf</t>
   </si>
   <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/23429VNR_Report_Tanzania_2019_FINAL.pdf</t>
+  </si>
+  <si>
     <t>Uruguay</t>
   </si>
   <si>
+    <t>SDG 5, SDG 8, SDG 11, SDG 16, SDG 17</t>
+  </si>
+  <si>
+    <t>Page number
+              293.00
+    Add exact paragraph
+              Supplementary Indicator 16.7.2: Percentage of participation of young people (aged 12-29) in different activities, year 2018: Charitable or voluntary organisations, Male 31.04%; Female 33.40%.</t>
+  </si>
+  <si>
+    <t>https://hlpf.un.org/sites/default/files/vnrs/2022/VNR%202022%20Uruguay%20Report.pdf</t>
+  </si>
+  <si>
     <t>Page number
               48.00
     Add exact paragraph
               Our guiding principle is subsidiarity, which implies that public intervention is more responsive and efficient when performed by the actors closest to the stakeholders. This implies a strong commitment to decentralization, delegation, partnership between public actors (e.g. between municipalities) and cooperation with voluntary organizations.
 ,   
     Page number
               498.00
     Add exact paragraph
               Supplementary indicator 16.7.2: Percentage of participation of young people (12–29 years of age) in different activities, for 2018 [...] Charitable or voluntary organizations: Men 31.04. Women 33.40.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/283682021_VNR_Report_Uruguay.pdf</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/15781Uruguay2.pdf</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/20323203232018_Informe_Nacional_Voluntario_Uruguay_ODS_1.pdf</t>
   </si>
   <si>
-    <t>SDG 5, SDG 8, SDG 11, SDG 16, SDG 17</t>
-[...10 lines deleted...]
-  <si>
     <t>Uzbekistan</t>
   </si>
   <si>
+    <t>SDG 8, SDG 10, SDG 17</t>
+  </si>
+  <si>
+    <t>Page number
+              15.00
+    Add exact paragraph
+              A new system has been introduced, aimed at ensuring employment of young people and solving their problems – the "Youth Notebook" and "Youth Programs". The single electronic platform "yoshlardaftari.uz" has been launched, which makes it possible to digitalize the system, ensure transparency of benefits provided to young people, and monitor on-the ground work (SDG 8). It should be noted that, in order to consistently increase employment and real incomes of the population, "Monomarkaz" LLC was created, which provides services to the unemployed population. To date, there are 14 "Ishga Marhamat" mono-centers, 30 vocational training centers, 11 short-term vocational training courses and 136 vocational training centers for Sports was established on the basis of the Agency and the Ministry of Sports the mahalla population in the regions, which is the result of reforms in this area (SDG 8). Volunteering has been further developed with the adoption of the new Law "On Amendments and Additions to the Law of the Republic of Uzbekistan "On Volunteering". Some notable changes include the involvement of volunteers in the Ministry of Justice, the cooperation between volunteers and state bodies, and the inclusion of volunteers in public councils at each state agency. In general, as a result of the implementation of the Action Strategy, radical structural and institutional transformations have taken place in Uzbekistan.
+,   
+    Page number
+              20.00
+    Add exact paragraph
+              In the period of 2016-2020, the cash flow of non-governmental and nonprofit organizations increased by more than 12 times. In addition, citizens volunteered in activities to achieve the most important SDGs for them. Thus, volunteering was almost ubiquitous with a rate of 92% among the population in 2020- 2021. Most volunteer work is done by helping friends and neighbors and participating in a government program or campaign. In general, there is an active process of efficient development of civil society, the functioning of which requires further improvement of the legislative and legal framework.</t>
+  </si>
+  <si>
+    <t>https://hlpf.un.org/sites/default/files/vnrs/2023/VNR%202023%20Uzbekistan%20Report.pdf</t>
+  </si>
+  <si>
     <t>Page number
               188.00
     Add exact paragraph
               So far people-centered response by the Government have received a positive feedback from the population. The Government was publishing regular data on the COVID-19 outbreak and conducting a commendable state public awareness campaign about risks, supporting a strong policy response. It included providing hourly updates, debunking rumors and false information through official social media channels. Interaction with citizens through official communication channels and community institutions played a critical role in the response process. There were joint efforts of citizens and government to reduce transmission of infection and enhance recovery. Volunteer groups of citizens joined the law-enforcement agencies to provide logistics support and care for vulnerable households. The government secured supporting religious and community leaders to help ensure policy physical distance, as well as to support the detection process and detection of diseases.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=2180&amp;menu=3170</t>
   </si>
   <si>
-    <t>SDG 8, SDG 10, SDG 17</t>
-[...15 lines deleted...]
-  <si>
     <t>Vanuatu</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2024/VNR%202024%20Vanuatu%20Report.pdf</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/23336Republic_of_Vanuatu_VNR_2019.pdf</t>
   </si>
   <si>
     <t>Venezuela</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/10527Venezuela-%20PNV%20DEFINITIVO%20JUNIO%202016%20%20DEFINITIVO%2017062016%20(1).pdf</t>
   </si>
   <si>
     <t>Viet Nam</t>
   </si>
   <si>
     <t>Page number
               74.00
     Add exact paragraph
               To date, the alliance has cooperated with nearly 20 cruise companies, local and international businesses as well as NGOs. It has mobilized more than USD 210,000 from private businesses for awareness raising and community development in Hai Phong city and Quang Ninh province. It set up three large-scale clean-up programmes of coastline with more than 300 volunteers, collecting nearly four tonnes of waste along 4km of coastline of islands in Ha Long Bay. With more than 60 per-cent of collected waste polystyrene, the alliance has engaged Ha Long People’s Committee to issue a decision on banning this material in Ha Long Bay and and worked with Hai Phong People’s Committee on alternatives to polystyrene</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/19967VNR_of_Viet_Nam.pdf</t>
   </si>
   <si>
     <t>Yemen</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2024/VNR%202024%20Yemen%20Report.pdf</t>
   </si>
   <si>
     <t>Zambia</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=1695&amp;menu=3170</t>
   </si>
   <si>
     <t>Page number
               6.00
     Add exact paragraph
               To enhance health service delivery and improve the client-to-health personnel ratio, in 2021 the Government recruited over 11,000 additional health personnel to complement the already existing numbers in the sector. In line with the Community Health Strategy of 2017, the Government has continued to increase access to quality health services through the introduction of the Volunteer cadre known as Community Welfare Assistants Committees. Arising from this measure, it is expected that the client-to-health personnel ratio will respectively reduce to: 3,500 from 6,750 persons per doctor; 3,000 from 4,600 persons per clinical officer; and 500 from 750 persons per nurse/midwife, in 2026 compared to 2020, respectively.
 ,   
     Page number
               114.00
     Add exact paragraph
               VOLUNTEERS WORKING IN VARIOUS SECTORS CONTRIBUTING TO THE ACHIEVEMENT OF THE SDGS By UNITED NATIONS VOLUNTEERS AND MINISTRY OF COMMUNITY DEVELOPMENT AND SOCIAL SERVICES
 Service delivery in Zambia has mainly been supported with the help of Volunteers in various sectors. For instance, in the Ministry of Health (MoH) it has been found to be essential to ensure effective and efficient community health service delivery through frontline health workers in the formal setting who collaborate with the informal setting of voluntary support. The engagement of volunteers in the sector resulted in the MoH coming up with the Community Health Strategy (CHS). The CHS is laid out to strengthen the operationality and functionality of their relationships and facilitate quality and sufficient community healthcare thereby contributing to Goal 3 on Good Health and Well-being. In a study conducted on the Volunteers’ contributions to the achievement of the SDGs in Zambia, the findings indicated that Volunteers’ contributions have a bearing across all the 17 SDGs in different sectors. The Volunteers also exist in most government ministries and civil society organisations (CSOs), assisting in service delivery. There is, however, a limitation to ascertain or quantify the actual Volunteer contributions in the absence of in-depth studies and the lack of documentation in local voluntary CSOs. The World Health Organisation recognises poverty as one of the social determinants of health, and the Volunteers who work on social welfare and support Social Cash Transfer (SCT) implementation through the Ministry of Community Development and Social Services (MCDSS) and primary healthcare programmes under the health sector, are not only contributing to SDG 1 but to SGD 3 as well. In the health sector for instance, it has been long appreciated that the scarcity in human resources of health workers experienced at every service delivery level, including at community outreach interventions, poses a challenge requiring concerted efforts through community engagement. The MoH has recognised the shortages of human resources in service delivery of quality healthcare being critical to the provision of services. The Volunteer cadre known as Community Welfare Assistants Committees (CWACs) under the MCDSS are involved in many programmes, among them community case management and the 1st 1,000 Days under the SCT, piloted in selected districts. The 1st 1,000 Days is a nutrition programme meant to support parents/families as they embark on the journey of raising their children. The contributions made by the Volunteers under the SCT and social welfare and health-related programmes have been immense with about 90,006 Volunteers working under health and 87,750 volunteers for the various programmes under MCDSS. The SCT was initially implemented on a pilot basis in Kalomo District in August 2003. Twenty years down the line, the programme has spread to 116 districts with over 1 million beneficiaries. The increase in beneficiaries exerted pressure on the public service workers who were implementing, but CWACs have been filling the gap as Volunteers.</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2023/VNR%202023%20Zambia%20Report.pdf</t>
+  </si>
+  <si>
+    <t>Page number
+              2.00
+    Add exact paragraph
+              CSOs, including the youth, were actively involved in the SDG awareness campaigns. In this respect, CSOs identified SDG targets that related to their mandate and contributed in raising awareness for specific SDGs. For instance, the Alliance for Accountability Advocates Zambia, in partnership with UN agencies in Zambia particularly United Nations Volunteers, United Nations Fund for Population Activities and United Nations Development Programme organised a National Youth Conference under the theme "Engaging the Youth in Monitoring and Accountability of the Sustainable Development Goals-SDGs for a Sustainable Zambia”. The conference attracted over 200 youth from all the 10 provinces.</t>
+  </si>
+  <si>
+    <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=1695&amp;menu=3170</t>
   </si>
   <si>
     <t>Zimbabwe</t>
   </si>
   <si>
     <t>SDG 8, SDG 17</t>
   </si>
   <si>
     <t>Page number
               118.00
     Add exact paragraph
               Zimbabwe is dedicated to SDG 17 through global partnerships involving government, communities, developmental partners, private sector, civil society, volunteers and other stakeholders. The whole of society approach adopted by the government of Zimbabwe is an attempt to foster inclusive partnerships and promote an all stakeholder approach to development. This approach aims to mobilize resources, share knowledge, and promote technology transfer for sustainable development. Volunteerism is vital for community mobilization and crisis support. The country seeks to foster partnerships for accelerated progress in achieving SDGs.   
 ,   
     Page number
               121.00
     Add exact paragraph
                National Volunteering Programme: Implementation of legal and policy instruments, such us the National Volunteer Strategy 2021-2025 and the National Youth Policy, to standardize and promote volunteerism’s role in SDGs achievement. </t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2024/VNR%202024%20Zimbabwe%20Report.pdf</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/279562021_VNR_Report_Zimbabwe.pdf</t>
   </si>
   <si>
@@ -6586,70 +6586,70 @@
       <c r="A3" s="1"/>
       <c r="B3" s="1">
         <v>2018</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>12</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="1">
-        <v>2021</v>
+        <v>2017</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B5" s="1">
-        <v>2017</v>
+        <v>2021</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="1" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B6" s="1">
         <v>2018</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>7</v>
@@ -6712,165 +6712,165 @@
       </c>
       <c r="B9" s="1">
         <v>2022</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E9" s="1" t="s">
         <v>28</v>
       </c>
       <c r="F9" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B10" s="1">
-        <v>2021</v>
+        <v>2025</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B11" s="1">
-        <v>2025</v>
+        <v>2021</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="1" t="s">
         <v>34</v>
       </c>
       <c r="B12" s="1">
         <v>2021</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E12" s="1"/>
       <c r="F12" s="1" t="s">
         <v>35</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="1" t="s">
         <v>37</v>
       </c>
       <c r="B13" s="1">
-        <v>2022</v>
+        <v>2017</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="E13" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E13" s="1"/>
+      <c r="F13" s="1"/>
+      <c r="G13" s="1" t="s">
         <v>38</v>
-      </c>
-[...4 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="1" t="s">
         <v>37</v>
       </c>
       <c r="B14" s="1">
-        <v>2020</v>
+        <v>2022</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E14" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="F14" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="G14" s="1" t="s">
         <v>41</v>
-      </c>
-[...4 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="1" t="s">
         <v>37</v>
       </c>
       <c r="B15" s="1">
-        <v>2017</v>
+        <v>2020</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-      <c r="F15" s="1"/>
+        <v>7</v>
+      </c>
+      <c r="E15" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="F15" s="1" t="s">
+        <v>43</v>
+      </c>
       <c r="G15" s="1" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="1" t="s">
         <v>45</v>
       </c>
       <c r="B16" s="1">
         <v>2018</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E16" s="1"/>
       <c r="F16" s="1"/>
       <c r="G16" s="1" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="1" t="s">
@@ -6920,74 +6920,74 @@
       </c>
       <c r="B19" s="1">
         <v>2018</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E19" s="1" t="s">
         <v>52</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>53</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="1" t="s">
         <v>55</v>
       </c>
       <c r="B20" s="1">
-        <v>2024</v>
+        <v>2020</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E20" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>57</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="1" t="s">
         <v>55</v>
       </c>
       <c r="B21" s="1">
-        <v>2020</v>
+        <v>2024</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E21" s="1" t="s">
         <v>59</v>
       </c>
       <c r="F21" s="1" t="s">
         <v>60</v>
       </c>
       <c r="G21" s="1" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="1" t="s">
         <v>62</v>
       </c>
       <c r="B22" s="1">
         <v>2019</v>
       </c>
       <c r="C22" s="1" t="s">
@@ -7069,192 +7069,192 @@
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="1" t="s">
         <v>71</v>
       </c>
       <c r="B26" s="1">
         <v>2018</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E26" s="1"/>
       <c r="F26" s="1"/>
       <c r="G26" s="1" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="1" t="s">
         <v>73</v>
       </c>
       <c r="B27" s="1">
-        <v>2018</v>
+        <v>2023</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E27" s="1" t="s">
         <v>74</v>
       </c>
       <c r="F27" s="1" t="s">
         <v>75</v>
       </c>
       <c r="G27" s="1" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="1" t="s">
         <v>73</v>
       </c>
       <c r="B28" s="1">
-        <v>2023</v>
+        <v>2018</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E28" s="1" t="s">
         <v>77</v>
       </c>
       <c r="F28" s="1" t="s">
         <v>78</v>
       </c>
       <c r="G28" s="1" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="1" t="s">
         <v>80</v>
       </c>
       <c r="B29" s="1">
-        <v>2017</v>
+        <v>2020</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-      <c r="F29" s="1"/>
+        <v>7</v>
+      </c>
+      <c r="E29" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="F29" s="1" t="s">
+        <v>82</v>
+      </c>
       <c r="G29" s="1" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="1" t="s">
         <v>80</v>
       </c>
       <c r="B30" s="1">
-        <v>2025</v>
+        <v>2017</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="E30" s="1"/>
-      <c r="F30" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F30" s="1"/>
       <c r="G30" s="1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="1" t="s">
         <v>80</v>
       </c>
       <c r="B31" s="1">
-        <v>2020</v>
+        <v>2025</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="E31" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E31" s="1"/>
       <c r="F31" s="1" t="s">
         <v>85</v>
       </c>
       <c r="G31" s="1" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="1" t="s">
         <v>87</v>
       </c>
       <c r="B32" s="1">
-        <v>2020</v>
+        <v>2023</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-      <c r="F32" s="1"/>
+        <v>7</v>
+      </c>
+      <c r="E32" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="F32" s="1" t="s">
+        <v>89</v>
+      </c>
       <c r="G32" s="1" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="1" t="s">
         <v>87</v>
       </c>
       <c r="B33" s="1">
-        <v>2023</v>
+        <v>2020</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>7</v>
-[...6 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="E33" s="1"/>
+      <c r="F33" s="1"/>
       <c r="G33" s="1" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="1" t="s">
         <v>92</v>
       </c>
       <c r="B34" s="1">
         <v>2017</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E34" s="1"/>
       <c r="F34" s="1"/>
       <c r="G34" s="1" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="1" t="s">
@@ -7279,85 +7279,85 @@
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="1" t="s">
         <v>92</v>
       </c>
       <c r="B36" s="1">
         <v>2022</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E36" s="1"/>
       <c r="F36" s="1"/>
       <c r="G36" s="1" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="1" t="s">
         <v>97</v>
       </c>
       <c r="B37" s="1">
-        <v>2017</v>
+        <v>2023</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E37" s="1" t="s">
         <v>98</v>
       </c>
-      <c r="F37" s="1" t="s">
+      <c r="F37" s="1"/>
+      <c r="G37" s="1" t="s">
         <v>99</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="1" t="s">
         <v>97</v>
       </c>
       <c r="B38" s="1">
-        <v>2023</v>
+        <v>2017</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D38" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E38" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="F38" s="1" t="s">
         <v>101</v>
       </c>
-      <c r="F38" s="1"/>
       <c r="G38" s="1" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="1" t="s">
         <v>103</v>
       </c>
       <c r="B39" s="1">
         <v>2024</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E39" s="1" t="s">
         <v>104</v>
       </c>
       <c r="F39" s="1" t="s">
         <v>105</v>
       </c>
       <c r="G39" s="1" t="s">
         <v>106</v>
@@ -7369,167 +7369,167 @@
       </c>
       <c r="B40" s="1">
         <v>2017</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E40" s="1" t="s">
         <v>104</v>
       </c>
       <c r="F40" s="1" t="s">
         <v>107</v>
       </c>
       <c r="G40" s="1" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" s="1" t="s">
         <v>109</v>
       </c>
       <c r="B41" s="1">
-        <v>2017</v>
+        <v>2020</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-      <c r="F41" s="1"/>
+        <v>7</v>
+      </c>
+      <c r="E41" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="F41" s="1" t="s">
+        <v>111</v>
+      </c>
       <c r="G41" s="1" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" s="1" t="s">
         <v>109</v>
       </c>
       <c r="B42" s="1">
-        <v>2018</v>
+        <v>2017</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D42" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E42" s="1"/>
       <c r="F42" s="1"/>
       <c r="G42" s="1" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" s="1" t="s">
         <v>109</v>
       </c>
       <c r="B43" s="1">
-        <v>2020</v>
+        <v>2018</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>7</v>
-[...6 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="E43" s="1"/>
+      <c r="F43" s="1"/>
       <c r="G43" s="1" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" s="1" t="s">
         <v>115</v>
       </c>
       <c r="B44" s="1">
-        <v>2018</v>
+        <v>2025</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D44" s="1" t="s">
-        <v>7</v>
-[...4 lines deleted...]
-      <c r="F44" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E44" s="1"/>
+      <c r="F44" s="1"/>
+      <c r="G44" s="1" t="s">
         <v>116</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" s="1" t="s">
         <v>115</v>
       </c>
       <c r="B45" s="1">
-        <v>2021</v>
+        <v>2018</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D45" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E45" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="F45" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="G45" s="1" t="s">
         <v>118</v>
-      </c>
-[...4 lines deleted...]
-        <v>120</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" s="1" t="s">
         <v>115</v>
       </c>
       <c r="B46" s="1">
-        <v>2025</v>
+        <v>2021</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-      <c r="F46" s="1"/>
+        <v>7</v>
+      </c>
+      <c r="E46" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="F46" s="1" t="s">
+        <v>120</v>
+      </c>
       <c r="G46" s="1" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" s="1" t="s">
         <v>122</v>
       </c>
       <c r="B47" s="1">
         <v>2021</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D47" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E47" s="1"/>
       <c r="F47" s="1"/>
       <c r="G47" s="1" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" s="1" t="s">
@@ -7636,128 +7636,128 @@
     </row>
     <row r="53" spans="1:7">
       <c r="A53" s="1" t="s">
         <v>132</v>
       </c>
       <c r="B53" s="1">
         <v>2017</v>
       </c>
       <c r="C53" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D53" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E53" s="1"/>
       <c r="F53" s="1"/>
       <c r="G53" s="1" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" s="1" t="s">
         <v>137</v>
       </c>
       <c r="B54" s="1">
-        <v>2023</v>
+        <v>2020</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D54" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E54" s="1" t="s">
         <v>138</v>
       </c>
       <c r="F54" s="1" t="s">
         <v>139</v>
       </c>
       <c r="G54" s="1" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" s="1" t="s">
         <v>137</v>
       </c>
       <c r="B55" s="1">
-        <v>2020</v>
+        <v>2023</v>
       </c>
       <c r="C55" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D55" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E55" s="1" t="s">
         <v>141</v>
       </c>
       <c r="F55" s="1" t="s">
         <v>142</v>
       </c>
       <c r="G55" s="1" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" s="1" t="s">
         <v>144</v>
       </c>
       <c r="B56" s="1">
-        <v>2025</v>
+        <v>2020</v>
       </c>
       <c r="C56" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D56" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="E56" s="1"/>
+      <c r="E56" s="1" t="s">
+        <v>145</v>
+      </c>
       <c r="F56" s="1" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" s="1" t="s">
         <v>144</v>
       </c>
       <c r="B57" s="1">
-        <v>2020</v>
+        <v>2025</v>
       </c>
       <c r="C57" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D57" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="E57" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E57" s="1"/>
       <c r="F57" s="1" t="s">
         <v>148</v>
       </c>
       <c r="G57" s="1" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" s="1" t="s">
         <v>150</v>
       </c>
       <c r="B58" s="1">
         <v>2023</v>
       </c>
       <c r="C58" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D58" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E58" s="1" t="s">
         <v>151</v>
       </c>
       <c r="F58" s="1" t="s">
         <v>152</v>
@@ -8011,434 +8011,434 @@
       </c>
       <c r="B70" s="1">
         <v>2019</v>
       </c>
       <c r="C70" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D70" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E70" s="1" t="s">
         <v>186</v>
       </c>
       <c r="F70" s="1" t="s">
         <v>187</v>
       </c>
       <c r="G70" s="1" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71" s="1" t="s">
         <v>189</v>
       </c>
       <c r="B71" s="1">
-        <v>2024</v>
+        <v>2019</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D71" s="1" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="E71" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E71" s="1"/>
+      <c r="F71" s="1"/>
+      <c r="G71" s="1" t="s">
         <v>190</v>
-      </c>
-[...4 lines deleted...]
-        <v>192</v>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="A72" s="1" t="s">
         <v>189</v>
       </c>
       <c r="B72" s="1">
-        <v>2019</v>
+        <v>2021</v>
       </c>
       <c r="C72" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D72" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E72" s="1"/>
       <c r="F72" s="1"/>
       <c r="G72" s="1" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="A73" s="1" t="s">
         <v>189</v>
       </c>
       <c r="B73" s="1">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D73" s="1" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-      <c r="F73" s="1"/>
+        <v>7</v>
+      </c>
+      <c r="E73" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="F73" s="1" t="s">
+        <v>193</v>
+      </c>
       <c r="G73" s="1" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="A74" s="1" t="s">
         <v>195</v>
       </c>
       <c r="B74" s="1">
-        <v>2023</v>
+        <v>2017</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D74" s="1" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="E74" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E74" s="1"/>
+      <c r="F74" s="1"/>
+      <c r="G74" s="1" t="s">
         <v>196</v>
-      </c>
-[...4 lines deleted...]
-        <v>198</v>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="A75" s="1" t="s">
         <v>195</v>
       </c>
       <c r="B75" s="1">
-        <v>2019</v>
+        <v>2023</v>
       </c>
       <c r="C75" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D75" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E75" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="F75" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="G75" s="1" t="s">
         <v>199</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="A76" s="1" t="s">
         <v>195</v>
       </c>
       <c r="B76" s="1">
-        <v>2017</v>
+        <v>2019</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D76" s="1" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-      <c r="F76" s="1"/>
+        <v>7</v>
+      </c>
+      <c r="E76" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="F76" s="1" t="s">
+        <v>201</v>
+      </c>
       <c r="G76" s="1" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="77" spans="1:7">
       <c r="A77" s="1" t="s">
         <v>203</v>
       </c>
       <c r="B77" s="1">
-        <v>2021</v>
+        <v>2016</v>
       </c>
       <c r="C77" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D77" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E77" s="1"/>
       <c r="F77" s="1"/>
       <c r="G77" s="1" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78" s="1" t="s">
         <v>203</v>
       </c>
       <c r="B78" s="1">
-        <v>2016</v>
+        <v>2021</v>
       </c>
       <c r="C78" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D78" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E78" s="1"/>
       <c r="F78" s="1"/>
       <c r="G78" s="1" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="79" spans="1:7">
       <c r="A79" s="1" t="s">
         <v>206</v>
       </c>
       <c r="B79" s="1">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="C79" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D79" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E79" s="1" t="s">
         <v>207</v>
       </c>
       <c r="F79" s="1" t="s">
         <v>208</v>
       </c>
       <c r="G79" s="1" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="A80" s="1" t="s">
         <v>206</v>
       </c>
       <c r="B80" s="1">
-        <v>2021</v>
+        <v>2016</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D80" s="1" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="E80" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E80" s="1"/>
+      <c r="F80" s="1"/>
+      <c r="G80" s="1" t="s">
         <v>210</v>
-      </c>
-[...4 lines deleted...]
-        <v>212</v>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="A81" s="1" t="s">
         <v>206</v>
       </c>
       <c r="B81" s="1">
-        <v>2016</v>
+        <v>2018</v>
       </c>
       <c r="C81" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D81" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E81" s="1"/>
       <c r="F81" s="1"/>
       <c r="G81" s="1" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
     </row>
     <row r="82" spans="1:7">
       <c r="A82" s="1" t="s">
         <v>206</v>
       </c>
       <c r="B82" s="1">
-        <v>2018</v>
+        <v>2024</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D82" s="1" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-      <c r="F82" s="1"/>
+        <v>7</v>
+      </c>
+      <c r="E82" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="F82" s="1" t="s">
+        <v>213</v>
+      </c>
       <c r="G82" s="1" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="83" spans="1:7">
       <c r="A83" s="1" t="s">
         <v>215</v>
       </c>
       <c r="B83" s="1">
-        <v>2020</v>
+        <v>2023</v>
       </c>
       <c r="C83" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D83" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E83" s="1"/>
       <c r="F83" s="1"/>
       <c r="G83" s="1" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="84" spans="1:7">
       <c r="A84" s="1" t="s">
         <v>215</v>
       </c>
       <c r="B84" s="1">
-        <v>2023</v>
+        <v>2020</v>
       </c>
       <c r="C84" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D84" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E84" s="1"/>
       <c r="F84" s="1"/>
       <c r="G84" s="1" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="85" spans="1:7">
       <c r="A85" s="1" t="s">
         <v>218</v>
       </c>
       <c r="B85" s="1">
         <v>2019</v>
       </c>
       <c r="C85" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D85" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E85" s="1"/>
       <c r="F85" s="1"/>
       <c r="G85" s="1" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="86" spans="1:7">
       <c r="A86" s="1" t="s">
         <v>218</v>
       </c>
       <c r="B86" s="1">
         <v>2024</v>
       </c>
       <c r="C86" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D86" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E86" s="1" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="F86" s="1" t="s">
         <v>220</v>
       </c>
       <c r="G86" s="1" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="87" spans="1:7">
       <c r="A87" s="1" t="s">
         <v>222</v>
       </c>
       <c r="B87" s="1">
-        <v>2017</v>
+        <v>2020</v>
       </c>
       <c r="C87" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D87" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E87" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="F87" s="1" t="s">
         <v>223</v>
       </c>
-      <c r="F87" s="1" t="s">
+      <c r="G87" s="1" t="s">
         <v>224</v>
-      </c>
-[...1 lines deleted...]
-        <v>225</v>
       </c>
     </row>
     <row r="88" spans="1:7">
       <c r="A88" s="1" t="s">
         <v>222</v>
       </c>
       <c r="B88" s="1">
-        <v>2024</v>
+        <v>2017</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D88" s="1" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-      <c r="F88" s="1"/>
+        <v>7</v>
+      </c>
+      <c r="E88" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="F88" s="1" t="s">
+        <v>226</v>
+      </c>
       <c r="G88" s="1" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
     </row>
     <row r="89" spans="1:7">
       <c r="A89" s="1" t="s">
         <v>222</v>
       </c>
       <c r="B89" s="1">
-        <v>2020</v>
+        <v>2024</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D89" s="1" t="s">
-        <v>7</v>
-[...6 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="E89" s="1"/>
+      <c r="F89" s="1"/>
       <c r="G89" s="1" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="90" spans="1:7">
       <c r="A90" s="1" t="s">
         <v>229</v>
       </c>
       <c r="B90" s="1">
         <v>2019</v>
       </c>
       <c r="C90" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D90" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E90" s="1" t="s">
         <v>230</v>
       </c>
       <c r="F90" s="1" t="s">
         <v>231</v>
       </c>
       <c r="G90" s="1" t="s">
         <v>232</v>
@@ -8450,74 +8450,74 @@
       </c>
       <c r="B91" s="1">
         <v>2022</v>
       </c>
       <c r="C91" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D91" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E91" s="1" t="s">
         <v>233</v>
       </c>
       <c r="F91" s="1" t="s">
         <v>234</v>
       </c>
       <c r="G91" s="1" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="92" spans="1:7">
       <c r="A92" s="1" t="s">
         <v>236</v>
       </c>
       <c r="B92" s="1">
-        <v>2023</v>
+        <v>2019</v>
       </c>
       <c r="C92" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D92" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E92" s="1" t="s">
         <v>237</v>
       </c>
       <c r="F92" s="1" t="s">
         <v>238</v>
       </c>
       <c r="G92" s="1" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="93" spans="1:7">
       <c r="A93" s="1" t="s">
         <v>236</v>
       </c>
       <c r="B93" s="1">
-        <v>2019</v>
+        <v>2023</v>
       </c>
       <c r="C93" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D93" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E93" s="1" t="s">
         <v>240</v>
       </c>
       <c r="F93" s="1" t="s">
         <v>241</v>
       </c>
       <c r="G93" s="1" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="94" spans="1:7">
       <c r="A94" s="1" t="s">
         <v>243</v>
       </c>
       <c r="B94" s="1">
         <v>2021</v>
       </c>
       <c r="C94" s="1" t="s">
@@ -8777,93 +8777,93 @@
       </c>
       <c r="B106" s="1">
         <v>2022</v>
       </c>
       <c r="C106" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D106" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E106" s="1" t="s">
         <v>275</v>
       </c>
       <c r="F106" s="1" t="s">
         <v>276</v>
       </c>
       <c r="G106" s="1" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="107" spans="1:7">
       <c r="A107" s="1" t="s">
         <v>278</v>
       </c>
       <c r="B107" s="1">
-        <v>2018</v>
+        <v>2021</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D107" s="1" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-      <c r="F107" s="1"/>
+        <v>7</v>
+      </c>
+      <c r="E107" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="F107" s="1" t="s">
+        <v>279</v>
+      </c>
       <c r="G107" s="1" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
     </row>
     <row r="108" spans="1:7">
       <c r="A108" s="1" t="s">
         <v>278</v>
       </c>
       <c r="B108" s="1">
-        <v>2025</v>
+        <v>2018</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D108" s="1" t="s">
-        <v>7</v>
-[...6 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="E108" s="1"/>
+      <c r="F108" s="1"/>
       <c r="G108" s="1" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="109" spans="1:7">
       <c r="A109" s="1" t="s">
         <v>278</v>
       </c>
       <c r="B109" s="1">
-        <v>2021</v>
+        <v>2025</v>
       </c>
       <c r="C109" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D109" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E109" s="1" t="s">
         <v>19</v>
       </c>
       <c r="F109" s="1" t="s">
         <v>282</v>
       </c>
       <c r="G109" s="1" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="110" spans="1:7">
       <c r="A110" s="1" t="s">
         <v>284</v>
       </c>
       <c r="B110" s="1">
         <v>2024</v>
       </c>
       <c r="C110" s="1" t="s">
@@ -8874,51 +8874,51 @@
       </c>
       <c r="E110" s="1" t="s">
         <v>285</v>
       </c>
       <c r="F110" s="1" t="s">
         <v>286</v>
       </c>
       <c r="G110" s="1" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="111" spans="1:7">
       <c r="A111" s="1" t="s">
         <v>284</v>
       </c>
       <c r="B111" s="1">
         <v>2018</v>
       </c>
       <c r="C111" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D111" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E111" s="1" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="F111" s="1" t="s">
         <v>288</v>
       </c>
       <c r="G111" s="1" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="112" spans="1:7">
       <c r="A112" s="1" t="s">
         <v>284</v>
       </c>
       <c r="B112" s="1">
         <v>2020</v>
       </c>
       <c r="C112" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D112" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E112" s="1"/>
       <c r="F112" s="1"/>
       <c r="G112" s="1" t="s">
         <v>290</v>
@@ -9117,74 +9117,74 @@
       </c>
       <c r="B122" s="1">
         <v>2022</v>
       </c>
       <c r="C122" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D122" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E122" s="1" t="s">
         <v>104</v>
       </c>
       <c r="F122" s="1" t="s">
         <v>309</v>
       </c>
       <c r="G122" s="1" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="123" spans="1:7">
       <c r="A123" s="1" t="s">
         <v>311</v>
       </c>
       <c r="B123" s="1">
-        <v>2016</v>
+        <v>2020</v>
       </c>
       <c r="C123" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D123" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E123" s="1" t="s">
         <v>312</v>
       </c>
       <c r="F123" s="1" t="s">
         <v>313</v>
       </c>
       <c r="G123" s="1" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="124" spans="1:7">
       <c r="A124" s="1" t="s">
         <v>311</v>
       </c>
       <c r="B124" s="1">
-        <v>2020</v>
+        <v>2016</v>
       </c>
       <c r="C124" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D124" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E124" s="1" t="s">
         <v>315</v>
       </c>
       <c r="F124" s="1" t="s">
         <v>316</v>
       </c>
       <c r="G124" s="1" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="125" spans="1:7">
       <c r="A125" s="1" t="s">
         <v>318</v>
       </c>
       <c r="B125" s="1">
         <v>2025</v>
       </c>
       <c r="C125" s="1" t="s">
@@ -9220,106 +9220,106 @@
     </row>
     <row r="127" spans="1:7">
       <c r="A127" s="1" t="s">
         <v>318</v>
       </c>
       <c r="B127" s="1">
         <v>2022</v>
       </c>
       <c r="C127" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D127" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E127" s="1"/>
       <c r="F127" s="1"/>
       <c r="G127" s="1" t="s">
         <v>321</v>
       </c>
     </row>
     <row r="128" spans="1:7">
       <c r="A128" s="1" t="s">
         <v>322</v>
       </c>
       <c r="B128" s="1">
-        <v>2025</v>
+        <v>2022</v>
       </c>
       <c r="C128" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D128" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E128" s="1" t="s">
-        <v>19</v>
+        <v>172</v>
       </c>
       <c r="F128" s="1" t="s">
         <v>323</v>
       </c>
       <c r="G128" s="1" t="s">
         <v>324</v>
       </c>
     </row>
     <row r="129" spans="1:7">
       <c r="A129" s="1" t="s">
         <v>322</v>
       </c>
       <c r="B129" s="1">
-        <v>2017</v>
+        <v>2025</v>
       </c>
       <c r="C129" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D129" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="E129" s="1" t="s">
-        <v>104</v>
+        <v>19</v>
       </c>
       <c r="F129" s="1" t="s">
         <v>325</v>
       </c>
       <c r="G129" s="1" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="130" spans="1:7">
       <c r="A130" s="1" t="s">
         <v>322</v>
       </c>
       <c r="B130" s="1">
-        <v>2022</v>
+        <v>2017</v>
       </c>
       <c r="C130" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D130" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="E130" s="1" t="s">
-        <v>172</v>
+        <v>104</v>
       </c>
       <c r="F130" s="1" t="s">
         <v>327</v>
       </c>
       <c r="G130" s="1" t="s">
         <v>328</v>
       </c>
     </row>
     <row r="131" spans="1:7">
       <c r="A131" s="1" t="s">
         <v>329</v>
       </c>
       <c r="B131" s="1">
         <v>2023</v>
       </c>
       <c r="C131" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D131" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E131" s="1" t="s">
         <v>330</v>
       </c>
       <c r="F131" s="1" t="s">
@@ -9335,219 +9335,219 @@
       </c>
       <c r="B132" s="1">
         <v>2019</v>
       </c>
       <c r="C132" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D132" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E132" s="1" t="s">
         <v>333</v>
       </c>
       <c r="F132" s="1" t="s">
         <v>334</v>
       </c>
       <c r="G132" s="1" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="133" spans="1:7">
       <c r="A133" s="1" t="s">
         <v>336</v>
       </c>
       <c r="B133" s="1">
-        <v>2025</v>
+        <v>2020</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D133" s="1" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-      <c r="F133" s="1"/>
+        <v>7</v>
+      </c>
+      <c r="E133" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="F133" s="1" t="s">
+        <v>338</v>
+      </c>
       <c r="G133" s="1" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
     </row>
     <row r="134" spans="1:7">
       <c r="A134" s="1" t="s">
         <v>336</v>
       </c>
       <c r="B134" s="1">
-        <v>2016</v>
+        <v>2025</v>
       </c>
       <c r="C134" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D134" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E134" s="1"/>
       <c r="F134" s="1"/>
       <c r="G134" s="1" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
     </row>
     <row r="135" spans="1:7">
       <c r="A135" s="1" t="s">
         <v>336</v>
       </c>
       <c r="B135" s="1">
-        <v>2020</v>
+        <v>2016</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D135" s="1" t="s">
-        <v>7</v>
-[...6 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="E135" s="1"/>
+      <c r="F135" s="1"/>
       <c r="G135" s="1" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="136" spans="1:7">
       <c r="A136" s="1" t="s">
         <v>342</v>
       </c>
       <c r="B136" s="1">
         <v>2023</v>
       </c>
       <c r="C136" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D136" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E136" s="1" t="s">
         <v>172</v>
       </c>
       <c r="F136" s="1" t="s">
         <v>343</v>
       </c>
       <c r="G136" s="1" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="137" spans="1:7">
       <c r="A137" s="1" t="s">
         <v>342</v>
       </c>
       <c r="B137" s="1">
         <v>2016</v>
       </c>
       <c r="C137" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D137" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E137" s="1" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="F137" s="1" t="s">
         <v>345</v>
       </c>
       <c r="G137" s="1" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="138" spans="1:7">
       <c r="A138" s="1" t="s">
         <v>347</v>
       </c>
       <c r="B138" s="1">
         <v>2022</v>
       </c>
       <c r="C138" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D138" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E138" s="1"/>
       <c r="F138" s="1"/>
       <c r="G138" s="1" t="s">
         <v>348</v>
       </c>
     </row>
     <row r="139" spans="1:7">
       <c r="A139" s="1" t="s">
         <v>349</v>
       </c>
       <c r="B139" s="1">
-        <v>2020</v>
+        <v>2022</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D139" s="1" t="s">
-        <v>7</v>
-[...4 lines deleted...]
-      <c r="F139" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E139" s="1"/>
+      <c r="F139" s="1"/>
+      <c r="G139" s="1" t="s">
         <v>350</v>
-      </c>
-[...1 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="140" spans="1:7">
       <c r="A140" s="1" t="s">
         <v>349</v>
       </c>
       <c r="B140" s="1">
-        <v>2025</v>
+        <v>2020</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D140" s="1" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-      <c r="F140" s="1"/>
+        <v>7</v>
+      </c>
+      <c r="E140" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="F140" s="1" t="s">
+        <v>351</v>
+      </c>
       <c r="G140" s="1" t="s">
         <v>352</v>
       </c>
     </row>
     <row r="141" spans="1:7">
       <c r="A141" s="1" t="s">
         <v>349</v>
       </c>
       <c r="B141" s="1">
-        <v>2022</v>
+        <v>2025</v>
       </c>
       <c r="C141" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D141" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E141" s="1"/>
       <c r="F141" s="1"/>
       <c r="G141" s="1" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="142" spans="1:7">
       <c r="A142" s="1" t="s">
         <v>354</v>
       </c>
       <c r="B142" s="1">
         <v>2024</v>
       </c>
       <c r="C142" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D142" s="1" t="s">
         <v>15</v>
@@ -9638,284 +9638,284 @@
     </row>
     <row r="147" spans="1:7">
       <c r="A147" s="1" t="s">
         <v>358</v>
       </c>
       <c r="B147" s="1">
         <v>2016</v>
       </c>
       <c r="C147" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D147" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E147" s="1"/>
       <c r="F147" s="1"/>
       <c r="G147" s="1" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="148" spans="1:7">
       <c r="A148" s="1" t="s">
         <v>362</v>
       </c>
       <c r="B148" s="1">
-        <v>2019</v>
+        <v>2022</v>
       </c>
       <c r="C148" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D148" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E148" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="F148" s="1" t="s">
         <v>363</v>
       </c>
-      <c r="F148" s="1" t="s">
+      <c r="G148" s="1" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
     </row>
     <row r="149" spans="1:7">
       <c r="A149" s="1" t="s">
         <v>362</v>
       </c>
       <c r="B149" s="1">
-        <v>2025</v>
+        <v>2019</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D149" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E149" s="1" t="s">
+        <v>365</v>
+      </c>
+      <c r="F149" s="1" t="s">
         <v>366</v>
       </c>
-      <c r="F149" s="1" t="s">
+      <c r="G149" s="1" t="s">
         <v>367</v>
-      </c>
-[...1 lines deleted...]
-        <v>368</v>
       </c>
     </row>
     <row r="150" spans="1:7">
       <c r="A150" s="1" t="s">
         <v>362</v>
       </c>
       <c r="B150" s="1">
-        <v>2022</v>
+        <v>2025</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D150" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E150" s="1" t="s">
-        <v>199</v>
+        <v>368</v>
       </c>
       <c r="F150" s="1" t="s">
         <v>369</v>
       </c>
       <c r="G150" s="1" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="151" spans="1:7">
       <c r="A151" s="1" t="s">
         <v>371</v>
       </c>
       <c r="B151" s="1">
-        <v>2018</v>
+        <v>2022</v>
       </c>
       <c r="C151" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D151" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E151" s="1" t="s">
         <v>372</v>
       </c>
       <c r="F151" s="1" t="s">
         <v>373</v>
       </c>
       <c r="G151" s="1" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="152" spans="1:7">
       <c r="A152" s="1" t="s">
         <v>371</v>
       </c>
       <c r="B152" s="1">
-        <v>2022</v>
+        <v>2018</v>
       </c>
       <c r="C152" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D152" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E152" s="1" t="s">
         <v>375</v>
       </c>
       <c r="F152" s="1" t="s">
         <v>376</v>
       </c>
       <c r="G152" s="1" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="153" spans="1:7">
       <c r="A153" s="1" t="s">
         <v>378</v>
       </c>
       <c r="B153" s="1">
         <v>2022</v>
       </c>
       <c r="C153" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D153" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E153" s="1" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="F153" s="1" t="s">
         <v>379</v>
       </c>
       <c r="G153" s="1" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="154" spans="1:7">
       <c r="A154" s="1" t="s">
         <v>381</v>
       </c>
       <c r="B154" s="1">
-        <v>2023</v>
+        <v>2019</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D154" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E154" s="1"/>
-[...1 lines deleted...]
-      <c r="G154" s="1"/>
+      <c r="E154" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="F154" s="1" t="s">
+        <v>382</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>383</v>
+      </c>
     </row>
     <row r="155" spans="1:7">
       <c r="A155" s="1" t="s">
         <v>381</v>
       </c>
       <c r="B155" s="1">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D155" s="1" t="s">
-        <v>7</v>
-[...9 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="E155" s="1"/>
+      <c r="F155" s="1"/>
+      <c r="G155" s="1"/>
     </row>
     <row r="156" spans="1:7">
       <c r="A156" s="1" t="s">
         <v>381</v>
       </c>
       <c r="B156" s="1">
-        <v>2025</v>
+        <v>2021</v>
       </c>
       <c r="C156" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D156" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="E156" s="1" t="s">
+        <v>384</v>
+      </c>
+      <c r="F156" s="1" t="s">
         <v>385</v>
       </c>
-      <c r="F156" s="1" t="s">
+      <c r="G156" s="1" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
     </row>
     <row r="157" spans="1:7">
       <c r="A157" s="1" t="s">
         <v>381</v>
       </c>
       <c r="B157" s="1">
-        <v>2017</v>
+        <v>2025</v>
       </c>
       <c r="C157" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D157" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="E157" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="F157" s="1" t="s">
         <v>388</v>
       </c>
-      <c r="F157" s="1" t="s">
+      <c r="G157" s="1" t="s">
         <v>389</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
     </row>
     <row r="158" spans="1:7">
       <c r="A158" s="1" t="s">
         <v>381</v>
       </c>
       <c r="B158" s="1">
-        <v>2019</v>
+        <v>2017</v>
       </c>
       <c r="C158" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D158" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="E158" s="1" t="s">
-        <v>154</v>
+        <v>390</v>
       </c>
       <c r="F158" s="1" t="s">
         <v>391</v>
       </c>
       <c r="G158" s="1" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="159" spans="1:7">
       <c r="A159" s="1" t="s">
         <v>393</v>
       </c>
       <c r="B159" s="1">
         <v>2024</v>
       </c>
       <c r="C159" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D159" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E159" s="1" t="s">
         <v>394</v>
       </c>
       <c r="F159" s="1" t="s">
@@ -9998,318 +9998,318 @@
       </c>
       <c r="B163" s="1">
         <v>2023</v>
       </c>
       <c r="C163" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D163" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E163" s="1" t="s">
         <v>407</v>
       </c>
       <c r="F163" s="1" t="s">
         <v>408</v>
       </c>
       <c r="G163" s="1" t="s">
         <v>409</v>
       </c>
     </row>
     <row r="164" spans="1:7">
       <c r="A164" s="1" t="s">
         <v>410</v>
       </c>
       <c r="B164" s="1">
-        <v>2020</v>
+        <v>2017</v>
       </c>
       <c r="C164" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D164" s="1" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="E164" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E164" s="1"/>
+      <c r="F164" s="1"/>
+      <c r="G164" s="1" t="s">
         <v>411</v>
-      </c>
-[...4 lines deleted...]
-        <v>413</v>
       </c>
     </row>
     <row r="165" spans="1:7">
       <c r="A165" s="1" t="s">
         <v>410</v>
       </c>
       <c r="B165" s="1">
-        <v>2024</v>
+        <v>2020</v>
       </c>
       <c r="C165" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D165" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E165" s="1" t="s">
+        <v>412</v>
+      </c>
+      <c r="F165" s="1" t="s">
+        <v>413</v>
+      </c>
+      <c r="G165" s="1" t="s">
         <v>414</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="166" spans="1:7">
       <c r="A166" s="1" t="s">
         <v>410</v>
       </c>
       <c r="B166" s="1">
-        <v>2017</v>
+        <v>2024</v>
       </c>
       <c r="C166" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D166" s="1" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-      <c r="F166" s="1"/>
+        <v>7</v>
+      </c>
+      <c r="E166" s="1" t="s">
+        <v>415</v>
+      </c>
+      <c r="F166" s="1" t="s">
+        <v>416</v>
+      </c>
       <c r="G166" s="1" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="167" spans="1:7">
       <c r="A167" s="1" t="s">
         <v>418</v>
       </c>
       <c r="B167" s="1">
         <v>2018</v>
       </c>
       <c r="C167" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D167" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E167" s="1" t="s">
         <v>419</v>
       </c>
       <c r="F167" s="1" t="s">
         <v>420</v>
       </c>
       <c r="G167" s="1" t="s">
         <v>421</v>
       </c>
     </row>
     <row r="168" spans="1:7">
       <c r="A168" s="1" t="s">
         <v>422</v>
       </c>
       <c r="B168" s="1">
-        <v>2019</v>
+        <v>2023</v>
       </c>
       <c r="C168" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D168" s="1" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="E168" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E168" s="1"/>
+      <c r="F168" s="1"/>
+      <c r="G168" s="1" t="s">
         <v>423</v>
-      </c>
-[...4 lines deleted...]
-        <v>425</v>
       </c>
     </row>
     <row r="169" spans="1:7">
       <c r="A169" s="1" t="s">
         <v>422</v>
       </c>
       <c r="B169" s="1">
-        <v>2023</v>
+        <v>2019</v>
       </c>
       <c r="C169" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D169" s="1" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-      <c r="F169" s="1"/>
+        <v>7</v>
+      </c>
+      <c r="E169" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="F169" s="1" t="s">
+        <v>425</v>
+      </c>
       <c r="G169" s="1" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="170" spans="1:7">
       <c r="A170" s="1" t="s">
         <v>427</v>
       </c>
       <c r="B170" s="1">
-        <v>2020</v>
+        <v>2017</v>
       </c>
       <c r="C170" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D170" s="1" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="E170" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E170" s="1"/>
+      <c r="F170" s="1"/>
+      <c r="G170" s="1" t="s">
         <v>428</v>
-      </c>
-[...4 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="171" spans="1:7">
       <c r="A171" s="1" t="s">
         <v>427</v>
       </c>
       <c r="B171" s="1">
-        <v>2025</v>
+        <v>2020</v>
       </c>
       <c r="C171" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D171" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="E171" s="1"/>
+      <c r="E171" s="1" t="s">
+        <v>429</v>
+      </c>
       <c r="F171" s="1" t="s">
+        <v>430</v>
+      </c>
+      <c r="G171" s="1" t="s">
         <v>431</v>
-      </c>
-[...1 lines deleted...]
-        <v>432</v>
       </c>
     </row>
     <row r="172" spans="1:7">
       <c r="A172" s="1" t="s">
         <v>427</v>
       </c>
       <c r="B172" s="1">
-        <v>2017</v>
+        <v>2025</v>
       </c>
       <c r="C172" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D172" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="E172" s="1"/>
-      <c r="F172" s="1"/>
+      <c r="F172" s="1" t="s">
+        <v>432</v>
+      </c>
       <c r="G172" s="1" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="173" spans="1:7">
       <c r="A173" s="1" t="s">
         <v>434</v>
       </c>
       <c r="B173" s="1">
-        <v>2025</v>
+        <v>2017</v>
       </c>
       <c r="C173" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D173" s="1" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-      <c r="F173" s="1"/>
+        <v>7</v>
+      </c>
+      <c r="E173" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="F173" s="1" t="s">
+        <v>435</v>
+      </c>
       <c r="G173" s="1" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="174" spans="1:7">
       <c r="A174" s="1" t="s">
         <v>434</v>
       </c>
       <c r="B174" s="1">
-        <v>2019</v>
+        <v>2025</v>
       </c>
       <c r="C174" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D174" s="1" t="s">
-        <v>7</v>
-[...4 lines deleted...]
-      <c r="F174" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E174" s="1"/>
+      <c r="F174" s="1"/>
+      <c r="G174" s="1" t="s">
         <v>437</v>
-      </c>
-[...1 lines deleted...]
-        <v>438</v>
       </c>
     </row>
     <row r="175" spans="1:7">
       <c r="A175" s="1" t="s">
         <v>434</v>
       </c>
       <c r="B175" s="1">
-        <v>2021</v>
+        <v>2019</v>
       </c>
       <c r="C175" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D175" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E175" s="1" t="s">
+        <v>438</v>
+      </c>
+      <c r="F175" s="1" t="s">
         <v>439</v>
       </c>
-      <c r="F175" s="1" t="s">
+      <c r="G175" s="1" t="s">
         <v>440</v>
-      </c>
-[...1 lines deleted...]
-        <v>441</v>
       </c>
     </row>
     <row r="176" spans="1:7">
       <c r="A176" s="1" t="s">
         <v>434</v>
       </c>
       <c r="B176" s="1">
-        <v>2017</v>
+        <v>2021</v>
       </c>
       <c r="C176" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D176" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E176" s="1" t="s">
-        <v>104</v>
+        <v>441</v>
       </c>
       <c r="F176" s="1" t="s">
         <v>442</v>
       </c>
       <c r="G176" s="1" t="s">
         <v>443</v>
       </c>
     </row>
     <row r="177" spans="1:7">
       <c r="A177" s="1" t="s">
         <v>444</v>
       </c>
       <c r="B177" s="1">
         <v>2025</v>
       </c>
       <c r="C177" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D177" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E177" s="1"/>
       <c r="F177" s="1" t="s">
         <v>445</v>
       </c>
@@ -10378,51 +10378,51 @@
       </c>
       <c r="E180" s="1" t="s">
         <v>455</v>
       </c>
       <c r="F180" s="1" t="s">
         <v>456</v>
       </c>
       <c r="G180" s="1" t="s">
         <v>457</v>
       </c>
     </row>
     <row r="181" spans="1:7">
       <c r="A181" s="1" t="s">
         <v>454</v>
       </c>
       <c r="B181" s="1">
         <v>2018</v>
       </c>
       <c r="C181" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D181" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E181" s="1" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="F181" s="1" t="s">
         <v>458</v>
       </c>
       <c r="G181" s="1" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="182" spans="1:7">
       <c r="A182" s="1" t="s">
         <v>460</v>
       </c>
       <c r="B182" s="1">
         <v>2025</v>
       </c>
       <c r="C182" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D182" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E182" s="1"/>
       <c r="F182" s="1" t="s">
         <v>461</v>
       </c>
@@ -10436,129 +10436,129 @@
       </c>
       <c r="B183" s="1">
         <v>2019</v>
       </c>
       <c r="C183" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D183" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E183" s="1" t="s">
         <v>463</v>
       </c>
       <c r="F183" s="1" t="s">
         <v>464</v>
       </c>
       <c r="G183" s="1" t="s">
         <v>465</v>
       </c>
     </row>
     <row r="184" spans="1:7">
       <c r="A184" s="1" t="s">
         <v>466</v>
       </c>
       <c r="B184" s="1">
-        <v>2017</v>
+        <v>2022</v>
       </c>
       <c r="C184" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D184" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E184" s="1" t="s">
-        <v>104</v>
+        <v>467</v>
       </c>
       <c r="F184" s="1" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="G184" s="1" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
     </row>
     <row r="185" spans="1:7">
       <c r="A185" s="1" t="s">
         <v>466</v>
       </c>
       <c r="B185" s="1">
-        <v>2022</v>
+        <v>2017</v>
       </c>
       <c r="C185" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D185" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E185" s="1" t="s">
-        <v>469</v>
+        <v>104</v>
       </c>
       <c r="F185" s="1" t="s">
         <v>470</v>
       </c>
       <c r="G185" s="1" t="s">
         <v>471</v>
       </c>
     </row>
     <row r="186" spans="1:7">
       <c r="A186" s="1" t="s">
         <v>472</v>
       </c>
       <c r="B186" s="1">
-        <v>2018</v>
+        <v>2022</v>
       </c>
       <c r="C186" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D186" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E186" s="1" t="s">
-        <v>240</v>
+        <v>119</v>
       </c>
       <c r="F186" s="1" t="s">
         <v>473</v>
       </c>
       <c r="G186" s="1" t="s">
         <v>474</v>
       </c>
     </row>
     <row r="187" spans="1:7">
       <c r="A187" s="1" t="s">
         <v>472</v>
       </c>
       <c r="B187" s="1">
-        <v>2022</v>
+        <v>2018</v>
       </c>
       <c r="C187" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D187" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E187" s="1" t="s">
-        <v>118</v>
+        <v>237</v>
       </c>
       <c r="F187" s="1" t="s">
         <v>475</v>
       </c>
       <c r="G187" s="1" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="188" spans="1:7">
       <c r="A188" s="1" t="s">
         <v>477</v>
       </c>
       <c r="B188" s="1">
         <v>2017</v>
       </c>
       <c r="C188" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D188" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E188" s="1"/>
       <c r="F188" s="1"/>
       <c r="G188" s="1" t="s">
         <v>478</v>
@@ -10591,152 +10591,152 @@
       </c>
       <c r="B190" s="1">
         <v>2021</v>
       </c>
       <c r="C190" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D190" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E190" s="1" t="s">
         <v>481</v>
       </c>
       <c r="F190" s="1" t="s">
         <v>482</v>
       </c>
       <c r="G190" s="1" t="s">
         <v>483</v>
       </c>
     </row>
     <row r="191" spans="1:7">
       <c r="A191" s="1" t="s">
         <v>484</v>
       </c>
       <c r="B191" s="1">
-        <v>2017</v>
+        <v>2022</v>
       </c>
       <c r="C191" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D191" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E191" s="1" t="s">
         <v>485</v>
       </c>
       <c r="F191" s="1" t="s">
         <v>486</v>
       </c>
       <c r="G191" s="1" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="192" spans="1:7">
       <c r="A192" s="1" t="s">
         <v>484</v>
       </c>
       <c r="B192" s="1">
-        <v>2022</v>
+        <v>2017</v>
       </c>
       <c r="C192" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D192" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E192" s="1" t="s">
         <v>488</v>
       </c>
       <c r="F192" s="1" t="s">
         <v>489</v>
       </c>
       <c r="G192" s="1" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="193" spans="1:7">
       <c r="A193" s="1" t="s">
         <v>491</v>
       </c>
       <c r="B193" s="1">
-        <v>2022</v>
+        <v>2019</v>
       </c>
       <c r="C193" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D193" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E193" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="F193" s="1" t="s">
         <v>492</v>
       </c>
-      <c r="F193" s="1" t="s">
+      <c r="G193" s="1" t="s">
         <v>493</v>
-      </c>
-[...1 lines deleted...]
-        <v>494</v>
       </c>
     </row>
     <row r="194" spans="1:7">
       <c r="A194" s="1" t="s">
         <v>491</v>
       </c>
       <c r="B194" s="1">
-        <v>2025</v>
+        <v>2022</v>
       </c>
       <c r="C194" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D194" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E194" s="1" t="s">
-        <v>19</v>
+        <v>494</v>
       </c>
       <c r="F194" s="1" t="s">
         <v>495</v>
       </c>
       <c r="G194" s="1" t="s">
         <v>496</v>
       </c>
     </row>
     <row r="195" spans="1:7">
       <c r="A195" s="1" t="s">
         <v>491</v>
       </c>
       <c r="B195" s="1">
-        <v>2019</v>
+        <v>2025</v>
       </c>
       <c r="C195" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D195" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E195" s="1" t="s">
-        <v>240</v>
+        <v>19</v>
       </c>
       <c r="F195" s="1" t="s">
         <v>497</v>
       </c>
       <c r="G195" s="1" t="s">
         <v>498</v>
       </c>
     </row>
     <row r="196" spans="1:7">
       <c r="A196" s="1" t="s">
         <v>499</v>
       </c>
       <c r="B196" s="1">
         <v>2020</v>
       </c>
       <c r="C196" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D196" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E196" s="1" t="s">
         <v>500</v>
       </c>
       <c r="F196" s="1" t="s">
@@ -10891,97 +10891,97 @@
     </row>
     <row r="204" spans="1:7">
       <c r="A204" s="1" t="s">
         <v>514</v>
       </c>
       <c r="B204" s="1">
         <v>2020</v>
       </c>
       <c r="C204" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D204" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E204" s="1"/>
       <c r="F204" s="1"/>
       <c r="G204" s="1" t="s">
         <v>516</v>
       </c>
     </row>
     <row r="205" spans="1:7">
       <c r="A205" s="1" t="s">
         <v>517</v>
       </c>
       <c r="B205" s="1">
-        <v>2024</v>
+        <v>2018</v>
       </c>
       <c r="C205" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D205" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E205" s="1" t="s">
         <v>518</v>
       </c>
       <c r="F205" s="1" t="s">
         <v>519</v>
       </c>
       <c r="G205" s="1" t="s">
         <v>520</v>
       </c>
     </row>
     <row r="206" spans="1:7">
       <c r="A206" s="1" t="s">
         <v>517</v>
       </c>
       <c r="B206" s="1">
-        <v>2018</v>
+        <v>2021</v>
       </c>
       <c r="C206" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D206" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E206" s="1" t="s">
         <v>521</v>
       </c>
       <c r="F206" s="1" t="s">
         <v>522</v>
       </c>
       <c r="G206" s="1" t="s">
         <v>523</v>
       </c>
     </row>
     <row r="207" spans="1:7">
       <c r="A207" s="1" t="s">
         <v>517</v>
       </c>
       <c r="B207" s="1">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="C207" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D207" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E207" s="1" t="s">
         <v>524</v>
       </c>
       <c r="F207" s="1" t="s">
         <v>525</v>
       </c>
       <c r="G207" s="1" t="s">
         <v>526</v>
       </c>
     </row>
     <row r="208" spans="1:7">
       <c r="A208" s="1" t="s">
         <v>527</v>
       </c>
       <c r="B208" s="1">
         <v>2022</v>
       </c>
       <c r="C208" s="1" t="s">
@@ -11025,102 +11025,102 @@
       </c>
       <c r="B210" s="1">
         <v>2018</v>
       </c>
       <c r="C210" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D210" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E210" s="1" t="s">
         <v>532</v>
       </c>
       <c r="F210" s="1" t="s">
         <v>533</v>
       </c>
       <c r="G210" s="1" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="211" spans="1:7">
       <c r="A211" s="1" t="s">
         <v>535</v>
       </c>
       <c r="B211" s="1">
-        <v>2022</v>
+        <v>2019</v>
       </c>
       <c r="C211" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D211" s="1" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-      <c r="F211" s="1"/>
+        <v>7</v>
+      </c>
+      <c r="E211" s="1" t="s">
+        <v>536</v>
+      </c>
+      <c r="F211" s="1" t="s">
+        <v>537</v>
+      </c>
       <c r="G211" s="1" t="s">
-        <v>536</v>
+        <v>538</v>
       </c>
     </row>
     <row r="212" spans="1:7">
       <c r="A212" s="1" t="s">
         <v>535</v>
       </c>
       <c r="B212" s="1">
-        <v>2025</v>
+        <v>2022</v>
       </c>
       <c r="C212" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D212" s="1" t="s">
-        <v>7</v>
-[...6 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="E212" s="1"/>
+      <c r="F212" s="1"/>
       <c r="G212" s="1" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
     </row>
     <row r="213" spans="1:7">
       <c r="A213" s="1" t="s">
         <v>535</v>
       </c>
       <c r="B213" s="1">
-        <v>2019</v>
+        <v>2025</v>
       </c>
       <c r="C213" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D213" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E213" s="1" t="s">
-        <v>539</v>
+        <v>19</v>
       </c>
       <c r="F213" s="1" t="s">
         <v>540</v>
       </c>
       <c r="G213" s="1" t="s">
         <v>541</v>
       </c>
     </row>
     <row r="214" spans="1:7">
       <c r="A214" s="1" t="s">
         <v>542</v>
       </c>
       <c r="B214" s="1">
         <v>2020</v>
       </c>
       <c r="C214" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D214" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E214" s="1" t="s">
         <v>104</v>
       </c>
       <c r="F214" s="1" t="s">
@@ -11130,70 +11130,70 @@
         <v>544</v>
       </c>
     </row>
     <row r="215" spans="1:7">
       <c r="A215" s="1" t="s">
         <v>542</v>
       </c>
       <c r="B215" s="1">
         <v>2022</v>
       </c>
       <c r="C215" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D215" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E215" s="1"/>
       <c r="F215" s="1"/>
       <c r="G215" s="1"/>
     </row>
     <row r="216" spans="1:7">
       <c r="A216" s="1" t="s">
         <v>545</v>
       </c>
       <c r="B216" s="1">
-        <v>2024</v>
+        <v>2020</v>
       </c>
       <c r="C216" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D216" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E216" s="1"/>
       <c r="F216" s="1"/>
       <c r="G216" s="1" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="217" spans="1:7">
       <c r="A217" s="1" t="s">
         <v>545</v>
       </c>
       <c r="B217" s="1">
-        <v>2020</v>
+        <v>2024</v>
       </c>
       <c r="C217" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D217" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E217" s="1"/>
       <c r="F217" s="1"/>
       <c r="G217" s="1" t="s">
         <v>547</v>
       </c>
     </row>
     <row r="218" spans="1:7">
       <c r="A218" s="1" t="s">
         <v>548</v>
       </c>
       <c r="B218" s="1">
         <v>2019</v>
       </c>
       <c r="C218" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D218" s="1" t="s">
         <v>7</v>
@@ -11210,83 +11210,83 @@
     </row>
     <row r="219" spans="1:7">
       <c r="A219" s="1" t="s">
         <v>548</v>
       </c>
       <c r="B219" s="1">
         <v>2023</v>
       </c>
       <c r="C219" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D219" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E219" s="1"/>
       <c r="F219" s="1"/>
       <c r="G219" s="1" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="220" spans="1:7">
       <c r="A220" s="1" t="s">
         <v>552</v>
       </c>
       <c r="B220" s="1">
-        <v>2023</v>
+        <v>2018</v>
       </c>
       <c r="C220" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D220" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E220" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="F220" s="1" t="s">
         <v>553</v>
       </c>
-      <c r="F220" s="1" t="s">
+      <c r="G220" s="1" t="s">
         <v>554</v>
-      </c>
-[...1 lines deleted...]
-        <v>555</v>
       </c>
     </row>
     <row r="221" spans="1:7">
       <c r="A221" s="1" t="s">
         <v>552</v>
       </c>
       <c r="B221" s="1">
-        <v>2018</v>
+        <v>2023</v>
       </c>
       <c r="C221" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D221" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E221" s="1" t="s">
-        <v>199</v>
+        <v>555</v>
       </c>
       <c r="F221" s="1" t="s">
         <v>556</v>
       </c>
       <c r="G221" s="1" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="222" spans="1:7">
       <c r="A222" s="1" t="s">
         <v>558</v>
       </c>
       <c r="B222" s="1">
         <v>2017</v>
       </c>
       <c r="C222" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D222" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E222" s="1"/>
       <c r="F222" s="1"/>
       <c r="G222" s="1" t="s">
         <v>559</v>
@@ -11294,83 +11294,83 @@
     </row>
     <row r="223" spans="1:7">
       <c r="A223" s="1" t="s">
         <v>558</v>
       </c>
       <c r="B223" s="1">
         <v>2022</v>
       </c>
       <c r="C223" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D223" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E223" s="1"/>
       <c r="F223" s="1"/>
       <c r="G223" s="1" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="224" spans="1:7">
       <c r="A224" s="1" t="s">
         <v>561</v>
       </c>
       <c r="B224" s="1">
-        <v>2016</v>
+        <v>2021</v>
       </c>
       <c r="C224" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D224" s="1" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-      <c r="F224" s="1"/>
+        <v>7</v>
+      </c>
+      <c r="E224" s="1" t="s">
+        <v>562</v>
+      </c>
+      <c r="F224" s="1" t="s">
+        <v>563</v>
+      </c>
       <c r="G224" s="1" t="s">
-        <v>562</v>
+        <v>564</v>
       </c>
     </row>
     <row r="225" spans="1:7">
       <c r="A225" s="1" t="s">
         <v>561</v>
       </c>
       <c r="B225" s="1">
-        <v>2021</v>
+        <v>2016</v>
       </c>
       <c r="C225" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D225" s="1" t="s">
-        <v>7</v>
-[...6 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="E225" s="1"/>
+      <c r="F225" s="1"/>
       <c r="G225" s="1" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="226" spans="1:7">
       <c r="A226" s="1" t="s">
         <v>566</v>
       </c>
       <c r="B226" s="1">
         <v>2020</v>
       </c>
       <c r="C226" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D226" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E226" s="1" t="s">
         <v>567</v>
       </c>
       <c r="F226" s="1" t="s">
         <v>568</v>
       </c>
       <c r="G226" s="1" t="s">
         <v>569</v>
@@ -11378,186 +11378,186 @@
     </row>
     <row r="227" spans="1:7">
       <c r="A227" s="1" t="s">
         <v>566</v>
       </c>
       <c r="B227" s="1">
         <v>2022</v>
       </c>
       <c r="C227" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D227" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E227" s="1"/>
       <c r="F227" s="1"/>
       <c r="G227" s="1" t="s">
         <v>570</v>
       </c>
     </row>
     <row r="228" spans="1:7">
       <c r="A228" s="1" t="s">
         <v>571</v>
       </c>
       <c r="B228" s="1">
-        <v>2025</v>
+        <v>2021</v>
       </c>
       <c r="C228" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D228" s="1" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-      <c r="F228" s="1"/>
+        <v>7</v>
+      </c>
+      <c r="E228" s="1" t="s">
+        <v>448</v>
+      </c>
+      <c r="F228" s="1" t="s">
+        <v>572</v>
+      </c>
       <c r="G228" s="1" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
     </row>
     <row r="229" spans="1:7">
       <c r="A229" s="1" t="s">
         <v>571</v>
       </c>
       <c r="B229" s="1">
-        <v>2017</v>
+        <v>2025</v>
       </c>
       <c r="C229" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D229" s="1" t="s">
-        <v>7</v>
-[...6 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="E229" s="1"/>
+      <c r="F229" s="1"/>
       <c r="G229" s="1" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="230" spans="1:7">
       <c r="A230" s="1" t="s">
         <v>571</v>
       </c>
       <c r="B230" s="1">
-        <v>2021</v>
+        <v>2017</v>
       </c>
       <c r="C230" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D230" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E230" s="1" t="s">
-        <v>448</v>
+        <v>387</v>
       </c>
       <c r="F230" s="1" t="s">
         <v>575</v>
       </c>
       <c r="G230" s="1" t="s">
         <v>576</v>
       </c>
     </row>
     <row r="231" spans="1:7">
       <c r="A231" s="1" t="s">
         <v>577</v>
       </c>
       <c r="B231" s="1">
-        <v>2017</v>
+        <v>2023</v>
       </c>
       <c r="C231" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D231" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E231" s="1"/>
       <c r="F231" s="1"/>
       <c r="G231" s="1" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="232" spans="1:7">
       <c r="A232" s="1" t="s">
         <v>577</v>
       </c>
       <c r="B232" s="1">
-        <v>2023</v>
+        <v>2017</v>
       </c>
       <c r="C232" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D232" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E232" s="1"/>
       <c r="F232" s="1"/>
       <c r="G232" s="1" t="s">
         <v>579</v>
       </c>
     </row>
     <row r="233" spans="1:7">
       <c r="A233" s="1" t="s">
         <v>580</v>
       </c>
       <c r="B233" s="1">
-        <v>2018</v>
+        <v>2022</v>
       </c>
       <c r="C233" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D233" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E233" s="1" t="s">
-        <v>59</v>
+        <v>581</v>
       </c>
       <c r="F233" s="1" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="G233" s="1" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
     </row>
     <row r="234" spans="1:7">
       <c r="A234" s="1" t="s">
         <v>580</v>
       </c>
       <c r="B234" s="1">
-        <v>2022</v>
+        <v>2018</v>
       </c>
       <c r="C234" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D234" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E234" s="1" t="s">
-        <v>583</v>
+        <v>56</v>
       </c>
       <c r="F234" s="1" t="s">
         <v>584</v>
       </c>
       <c r="G234" s="1" t="s">
         <v>585</v>
       </c>
     </row>
     <row r="235" spans="1:7">
       <c r="A235" s="1" t="s">
         <v>586</v>
       </c>
       <c r="B235" s="1">
         <v>2018</v>
       </c>
       <c r="C235" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D235" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E235" s="1" t="s">
         <v>587</v>
       </c>
       <c r="F235" s="1" t="s">
@@ -11752,187 +11752,187 @@
     </row>
     <row r="245" spans="1:7">
       <c r="A245" s="1" t="s">
         <v>601</v>
       </c>
       <c r="B245" s="1">
         <v>2024</v>
       </c>
       <c r="C245" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D245" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E245" s="1"/>
       <c r="F245" s="1"/>
       <c r="G245" s="1" t="s">
         <v>608</v>
       </c>
     </row>
     <row r="246" spans="1:7">
       <c r="A246" s="1" t="s">
         <v>609</v>
       </c>
       <c r="B246" s="1">
-        <v>2025</v>
+        <v>2020</v>
       </c>
       <c r="C246" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D246" s="1" t="s">
-        <v>7</v>
-[...4 lines deleted...]
-      <c r="F246" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E246" s="1"/>
+      <c r="F246" s="1"/>
+      <c r="G246" s="1" t="s">
         <v>610</v>
-      </c>
-[...1 lines deleted...]
-        <v>611</v>
       </c>
     </row>
     <row r="247" spans="1:7">
       <c r="A247" s="1" t="s">
         <v>609</v>
       </c>
       <c r="B247" s="1">
-        <v>2020</v>
+        <v>2025</v>
       </c>
       <c r="C247" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D247" s="1" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-      <c r="F247" s="1"/>
+        <v>7</v>
+      </c>
+      <c r="E247" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="F247" s="1" t="s">
+        <v>611</v>
+      </c>
       <c r="G247" s="1" t="s">
         <v>612</v>
       </c>
     </row>
     <row r="248" spans="1:7">
       <c r="A248" s="1" t="s">
         <v>613</v>
       </c>
       <c r="B248" s="1">
         <v>2017</v>
       </c>
       <c r="C248" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D248" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E248" s="1"/>
       <c r="F248" s="1"/>
       <c r="G248" s="1" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="249" spans="1:7">
       <c r="A249" s="1" t="s">
         <v>615</v>
       </c>
       <c r="B249" s="1">
-        <v>2023</v>
+        <v>2019</v>
       </c>
       <c r="C249" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D249" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E249" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="F249" s="1" t="s">
         <v>616</v>
       </c>
-      <c r="F249" s="1" t="s">
+      <c r="G249" s="1" t="s">
         <v>617</v>
-      </c>
-[...1 lines deleted...]
-        <v>618</v>
       </c>
     </row>
     <row r="250" spans="1:7">
       <c r="A250" s="1" t="s">
         <v>615</v>
       </c>
       <c r="B250" s="1">
-        <v>2019</v>
+        <v>2023</v>
       </c>
       <c r="C250" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D250" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E250" s="1" t="s">
-        <v>98</v>
+        <v>618</v>
       </c>
       <c r="F250" s="1" t="s">
         <v>619</v>
       </c>
       <c r="G250" s="1" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="251" spans="1:7">
       <c r="A251" s="1" t="s">
         <v>621</v>
       </c>
       <c r="B251" s="1">
-        <v>2022</v>
+        <v>2016</v>
       </c>
       <c r="C251" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D251" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E251" s="1"/>
+      <c r="E251" s="1" t="s">
+        <v>100</v>
+      </c>
       <c r="F251" s="1"/>
       <c r="G251" s="1" t="s">
         <v>622</v>
       </c>
     </row>
     <row r="252" spans="1:7">
       <c r="A252" s="1" t="s">
         <v>621</v>
       </c>
       <c r="B252" s="1">
-        <v>2016</v>
+        <v>2022</v>
       </c>
       <c r="C252" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D252" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E252" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E252" s="1"/>
       <c r="F252" s="1"/>
       <c r="G252" s="1" t="s">
         <v>623</v>
       </c>
     </row>
     <row r="253" spans="1:7">
       <c r="A253" s="1" t="s">
         <v>624</v>
       </c>
       <c r="B253" s="1">
         <v>2016</v>
       </c>
       <c r="C253" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D253" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E253" s="1"/>
       <c r="F253" s="1"/>
       <c r="G253" s="1" t="s">
         <v>625</v>
       </c>
     </row>
     <row r="254" spans="1:7">
@@ -11946,244 +11946,244 @@
         <v>15</v>
       </c>
       <c r="D254" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E254" s="1"/>
       <c r="F254" s="1"/>
       <c r="G254" s="1" t="s">
         <v>626</v>
       </c>
     </row>
     <row r="255" spans="1:7">
       <c r="A255" s="1" t="s">
         <v>627</v>
       </c>
       <c r="B255" s="1">
         <v>2020</v>
       </c>
       <c r="C255" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D255" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E255" s="1" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="F255" s="1" t="s">
         <v>628</v>
       </c>
       <c r="G255" s="1" t="s">
         <v>629</v>
       </c>
     </row>
     <row r="256" spans="1:7">
       <c r="A256" s="1" t="s">
         <v>630</v>
       </c>
       <c r="B256" s="1">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="C256" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D256" s="1" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="E256" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E256" s="1"/>
+      <c r="F256" s="1"/>
+      <c r="G256" s="1" t="s">
         <v>631</v>
-      </c>
-[...4 lines deleted...]
-        <v>633</v>
       </c>
     </row>
     <row r="257" spans="1:7">
       <c r="A257" s="1" t="s">
         <v>630</v>
       </c>
       <c r="B257" s="1">
-        <v>2024</v>
+        <v>2018</v>
       </c>
       <c r="C257" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D257" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E257" s="1"/>
       <c r="F257" s="1"/>
       <c r="G257" s="1" t="s">
-        <v>634</v>
+        <v>632</v>
       </c>
     </row>
     <row r="258" spans="1:7">
       <c r="A258" s="1" t="s">
         <v>630</v>
       </c>
       <c r="B258" s="1">
-        <v>2018</v>
+        <v>2021</v>
       </c>
       <c r="C258" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D258" s="1" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-      <c r="F258" s="1"/>
+        <v>7</v>
+      </c>
+      <c r="E258" s="1" t="s">
+        <v>633</v>
+      </c>
+      <c r="F258" s="1" t="s">
+        <v>634</v>
+      </c>
       <c r="G258" s="1" t="s">
         <v>635</v>
       </c>
     </row>
     <row r="259" spans="1:7">
       <c r="A259" s="1" t="s">
         <v>636</v>
       </c>
       <c r="B259" s="1">
         <v>2019</v>
       </c>
       <c r="C259" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D259" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E259" s="1" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="F259" s="1"/>
       <c r="G259" s="1" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="260" spans="1:7">
       <c r="A260" s="1" t="s">
         <v>638</v>
       </c>
       <c r="B260" s="1">
         <v>2024</v>
       </c>
       <c r="C260" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D260" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E260" s="1"/>
       <c r="F260" s="1"/>
       <c r="G260" s="1" t="s">
         <v>639</v>
       </c>
     </row>
     <row r="261" spans="1:7">
       <c r="A261" s="1" t="s">
         <v>638</v>
       </c>
       <c r="B261" s="1">
-        <v>2017</v>
+        <v>2020</v>
       </c>
       <c r="C261" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D261" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E261" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="F261" s="1" t="s">
         <v>640</v>
       </c>
-      <c r="F261" s="1" t="s">
+      <c r="G261" s="1" t="s">
         <v>641</v>
-      </c>
-[...1 lines deleted...]
-        <v>642</v>
       </c>
     </row>
     <row r="262" spans="1:7">
       <c r="A262" s="1" t="s">
         <v>638</v>
       </c>
       <c r="B262" s="1">
-        <v>2020</v>
+        <v>2017</v>
       </c>
       <c r="C262" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D262" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E262" s="1" t="s">
-        <v>172</v>
+        <v>642</v>
       </c>
       <c r="F262" s="1" t="s">
         <v>643</v>
       </c>
       <c r="G262" s="1" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="263" spans="1:7">
       <c r="A263" s="1" t="s">
         <v>645</v>
       </c>
       <c r="B263" s="1">
-        <v>2022</v>
+        <v>2017</v>
       </c>
       <c r="C263" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D263" s="1" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="E263" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E263" s="1"/>
+      <c r="F263" s="1"/>
+      <c r="G263" s="1" t="s">
         <v>646</v>
-      </c>
-[...4 lines deleted...]
-        <v>648</v>
       </c>
     </row>
     <row r="264" spans="1:7">
       <c r="A264" s="1" t="s">
         <v>645</v>
       </c>
       <c r="B264" s="1">
-        <v>2017</v>
+        <v>2022</v>
       </c>
       <c r="C264" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D264" s="1" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-      <c r="F264" s="1"/>
+        <v>7</v>
+      </c>
+      <c r="E264" s="1" t="s">
+        <v>647</v>
+      </c>
+      <c r="F264" s="1" t="s">
+        <v>648</v>
+      </c>
       <c r="G264" s="1" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="265" spans="1:7">
       <c r="A265" s="1" t="s">
         <v>650</v>
       </c>
       <c r="B265" s="1">
         <v>2019</v>
       </c>
       <c r="C265" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D265" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E265" s="1" t="s">
         <v>19</v>
       </c>
       <c r="F265" s="1" t="s">
         <v>651</v>
       </c>
       <c r="G265" s="1" t="s">
         <v>652</v>
@@ -12195,175 +12195,175 @@
       </c>
       <c r="B266" s="1">
         <v>2021</v>
       </c>
       <c r="C266" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D266" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E266" s="1" t="s">
         <v>294</v>
       </c>
       <c r="F266" s="1" t="s">
         <v>654</v>
       </c>
       <c r="G266" s="1" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="267" spans="1:7">
       <c r="A267" s="1" t="s">
         <v>656</v>
       </c>
       <c r="B267" s="1">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="C267" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D267" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="E267" s="1" t="s">
-        <v>104</v>
+        <v>172</v>
       </c>
       <c r="F267" s="1" t="s">
         <v>657</v>
       </c>
       <c r="G267" s="1" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="268" spans="1:7">
       <c r="A268" s="1" t="s">
         <v>656</v>
       </c>
       <c r="B268" s="1">
-        <v>2018</v>
+        <v>2021</v>
       </c>
       <c r="C268" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D268" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E268" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="F268" s="1" t="s">
         <v>659</v>
       </c>
-      <c r="F268" s="1" t="s">
+      <c r="G268" s="1" t="s">
         <v>660</v>
-      </c>
-[...1 lines deleted...]
-        <v>661</v>
       </c>
     </row>
     <row r="269" spans="1:7">
       <c r="A269" s="1" t="s">
         <v>656</v>
       </c>
       <c r="B269" s="1">
-        <v>2020</v>
+        <v>2018</v>
       </c>
       <c r="C269" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D269" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="E269" s="1" t="s">
-        <v>172</v>
+        <v>661</v>
       </c>
       <c r="F269" s="1" t="s">
         <v>662</v>
       </c>
       <c r="G269" s="1" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="270" spans="1:7">
       <c r="A270" s="1" t="s">
         <v>664</v>
       </c>
       <c r="B270" s="1">
-        <v>2017</v>
+        <v>2025</v>
       </c>
       <c r="C270" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D270" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E270" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="F270" s="1" t="s">
         <v>665</v>
       </c>
-      <c r="F270" s="1" t="s">
+      <c r="G270" s="1" t="s">
         <v>666</v>
-      </c>
-[...1 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="271" spans="1:7">
       <c r="A271" s="1" t="s">
         <v>664</v>
       </c>
       <c r="B271" s="1">
-        <v>2025</v>
+        <v>2020</v>
       </c>
       <c r="C271" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D271" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="E271" s="1" t="s">
-        <v>19</v>
+        <v>100</v>
       </c>
       <c r="F271" s="1" t="s">
+        <v>667</v>
+      </c>
+      <c r="G271" s="1" t="s">
         <v>668</v>
-      </c>
-[...1 lines deleted...]
-        <v>669</v>
       </c>
     </row>
     <row r="272" spans="1:7">
       <c r="A272" s="1" t="s">
         <v>664</v>
       </c>
       <c r="B272" s="1">
-        <v>2020</v>
+        <v>2017</v>
       </c>
       <c r="C272" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D272" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="E272" s="1" t="s">
-        <v>98</v>
+        <v>669</v>
       </c>
       <c r="F272" s="1" t="s">
         <v>670</v>
       </c>
       <c r="G272" s="1" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="273" spans="1:7">
       <c r="A273" s="1" t="s">
         <v>672</v>
       </c>
       <c r="B273" s="1">
         <v>2020</v>
       </c>
       <c r="C273" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D273" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E273" s="1" t="s">
         <v>673</v>
       </c>
       <c r="F273" s="1" t="s">
@@ -12398,175 +12398,175 @@
       </c>
       <c r="B275" s="1">
         <v>2021</v>
       </c>
       <c r="C275" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D275" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E275" s="1" t="s">
         <v>448</v>
       </c>
       <c r="F275" s="1" t="s">
         <v>678</v>
       </c>
       <c r="G275" s="1" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="276" spans="1:7">
       <c r="A276" s="1" t="s">
         <v>680</v>
       </c>
       <c r="B276" s="1">
-        <v>2019</v>
+        <v>2024</v>
       </c>
       <c r="C276" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D276" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E276" s="1" t="s">
         <v>681</v>
       </c>
       <c r="F276" s="1" t="s">
         <v>682</v>
       </c>
       <c r="G276" s="1" t="s">
         <v>683</v>
       </c>
     </row>
     <row r="277" spans="1:7">
       <c r="A277" s="1" t="s">
         <v>680</v>
       </c>
       <c r="B277" s="1">
-        <v>2024</v>
+        <v>2019</v>
       </c>
       <c r="C277" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D277" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E277" s="1" t="s">
         <v>684</v>
       </c>
       <c r="F277" s="1" t="s">
         <v>685</v>
       </c>
       <c r="G277" s="1" t="s">
         <v>686</v>
       </c>
     </row>
     <row r="278" spans="1:7">
       <c r="A278" s="1" t="s">
         <v>687</v>
       </c>
       <c r="B278" s="1">
-        <v>2022</v>
+        <v>2019</v>
       </c>
       <c r="C278" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D278" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E278" s="1" t="s">
-        <v>366</v>
+        <v>688</v>
       </c>
       <c r="F278" s="1" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="G278" s="1" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
     </row>
     <row r="279" spans="1:7">
       <c r="A279" s="1" t="s">
         <v>687</v>
       </c>
       <c r="B279" s="1">
-        <v>2019</v>
+        <v>2022</v>
       </c>
       <c r="C279" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D279" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E279" s="1" t="s">
-        <v>690</v>
+        <v>368</v>
       </c>
       <c r="F279" s="1" t="s">
         <v>691</v>
       </c>
       <c r="G279" s="1" t="s">
         <v>692</v>
       </c>
     </row>
     <row r="280" spans="1:7">
       <c r="A280" s="1" t="s">
         <v>693</v>
       </c>
       <c r="B280" s="1">
-        <v>2019</v>
+        <v>2024</v>
       </c>
       <c r="C280" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D280" s="1" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-      <c r="F280" s="1"/>
+        <v>7</v>
+      </c>
+      <c r="E280" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="F280" s="1" t="s">
+        <v>694</v>
+      </c>
       <c r="G280" s="1" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
     </row>
     <row r="281" spans="1:7">
       <c r="A281" s="1" t="s">
         <v>693</v>
       </c>
       <c r="B281" s="1">
-        <v>2024</v>
+        <v>2019</v>
       </c>
       <c r="C281" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D281" s="1" t="s">
-        <v>7</v>
-[...6 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="E281" s="1"/>
+      <c r="F281" s="1"/>
       <c r="G281" s="1" t="s">
         <v>696</v>
       </c>
     </row>
     <row r="282" spans="1:7">
       <c r="A282" s="1" t="s">
         <v>697</v>
       </c>
       <c r="B282" s="1">
         <v>2017</v>
       </c>
       <c r="C282" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D282" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E282" s="1"/>
       <c r="F282" s="1"/>
       <c r="G282" s="1" t="s">
         <v>698</v>
       </c>
     </row>
     <row r="283" spans="1:7">
       <c r="A283" s="1" t="s">
@@ -12574,282 +12574,282 @@
       </c>
       <c r="B283" s="1">
         <v>2020</v>
       </c>
       <c r="C283" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D283" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E283" s="1" t="s">
         <v>699</v>
       </c>
       <c r="F283" s="1" t="s">
         <v>700</v>
       </c>
       <c r="G283" s="1" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="284" spans="1:7">
       <c r="A284" s="1" t="s">
         <v>702</v>
       </c>
       <c r="B284" s="1">
-        <v>2020</v>
+        <v>2025</v>
       </c>
       <c r="C284" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D284" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E284" s="1" t="s">
-        <v>275</v>
+        <v>19</v>
       </c>
       <c r="F284" s="1" t="s">
         <v>703</v>
       </c>
       <c r="G284" s="1" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="285" spans="1:7">
       <c r="A285" s="1" t="s">
         <v>702</v>
       </c>
       <c r="B285" s="1">
-        <v>2025</v>
+        <v>2020</v>
       </c>
       <c r="C285" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D285" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E285" s="1" t="s">
-        <v>19</v>
+        <v>275</v>
       </c>
       <c r="F285" s="1" t="s">
         <v>705</v>
       </c>
       <c r="G285" s="1" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="286" spans="1:7">
       <c r="A286" s="1" t="s">
         <v>707</v>
       </c>
       <c r="B286" s="1">
         <v>2021</v>
       </c>
       <c r="C286" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D286" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E286" s="1" t="s">
-        <v>339</v>
+        <v>337</v>
       </c>
       <c r="F286" s="1" t="s">
         <v>708</v>
       </c>
       <c r="G286" s="1" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="287" spans="1:7">
       <c r="A287" s="1" t="s">
         <v>707</v>
       </c>
       <c r="B287" s="1">
         <v>2018</v>
       </c>
       <c r="C287" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D287" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E287" s="1"/>
       <c r="F287" s="1"/>
       <c r="G287" s="1" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="288" spans="1:7">
       <c r="A288" s="1" t="s">
         <v>711</v>
       </c>
       <c r="B288" s="1">
-        <v>2017</v>
+        <v>2024</v>
       </c>
       <c r="C288" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D288" s="1" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-      <c r="F288" s="1"/>
+        <v>7</v>
+      </c>
+      <c r="E288" s="1" t="s">
+        <v>712</v>
+      </c>
+      <c r="F288" s="1" t="s">
+        <v>713</v>
+      </c>
       <c r="G288" s="1" t="s">
-        <v>712</v>
+        <v>714</v>
       </c>
     </row>
     <row r="289" spans="1:7">
       <c r="A289" s="1" t="s">
         <v>711</v>
       </c>
       <c r="B289" s="1">
-        <v>2020</v>
+        <v>2017</v>
       </c>
       <c r="C289" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D289" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E289" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="E289" s="1"/>
+      <c r="F289" s="1"/>
       <c r="G289" s="1" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
     </row>
     <row r="290" spans="1:7">
       <c r="A290" s="1" t="s">
         <v>711</v>
       </c>
       <c r="B290" s="1">
-        <v>2024</v>
+        <v>2020</v>
       </c>
       <c r="C290" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D290" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="E290" s="1" t="s">
-        <v>715</v>
+        <v>368</v>
       </c>
       <c r="F290" s="1" t="s">
         <v>716</v>
       </c>
       <c r="G290" s="1" t="s">
         <v>717</v>
       </c>
     </row>
     <row r="291" spans="1:7">
       <c r="A291" s="1" t="s">
         <v>718</v>
       </c>
       <c r="B291" s="1">
-        <v>2019</v>
+        <v>2025</v>
       </c>
       <c r="C291" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D291" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E291" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="F291" s="1" t="s">
         <v>719</v>
       </c>
-      <c r="F291" s="1" t="s">
+      <c r="G291" s="1" t="s">
         <v>720</v>
-      </c>
-[...1 lines deleted...]
-        <v>721</v>
       </c>
     </row>
     <row r="292" spans="1:7">
       <c r="A292" s="1" t="s">
         <v>718</v>
       </c>
       <c r="B292" s="1">
-        <v>2022</v>
+        <v>2019</v>
       </c>
       <c r="C292" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D292" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E292" s="1" t="s">
+        <v>721</v>
+      </c>
+      <c r="F292" s="1" t="s">
         <v>722</v>
       </c>
-      <c r="F292" s="1" t="s">
+      <c r="G292" s="1" t="s">
         <v>723</v>
-      </c>
-[...1 lines deleted...]
-        <v>724</v>
       </c>
     </row>
     <row r="293" spans="1:7">
       <c r="A293" s="1" t="s">
         <v>718</v>
       </c>
       <c r="B293" s="1">
-        <v>2016</v>
+        <v>2022</v>
       </c>
       <c r="C293" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D293" s="1" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-      <c r="F293" s="1"/>
+        <v>7</v>
+      </c>
+      <c r="E293" s="1" t="s">
+        <v>724</v>
+      </c>
+      <c r="F293" s="1" t="s">
+        <v>725</v>
+      </c>
       <c r="G293" s="1" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
     </row>
     <row r="294" spans="1:7">
       <c r="A294" s="1" t="s">
         <v>718</v>
       </c>
       <c r="B294" s="1">
-        <v>2025</v>
+        <v>2016</v>
       </c>
       <c r="C294" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D294" s="1" t="s">
-        <v>7</v>
-[...6 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="E294" s="1"/>
+      <c r="F294" s="1"/>
       <c r="G294" s="1" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="295" spans="1:7">
       <c r="A295" s="1" t="s">
         <v>728</v>
       </c>
       <c r="B295" s="1">
         <v>2018</v>
       </c>
       <c r="C295" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D295" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E295" s="1" t="s">
         <v>729</v>
       </c>
       <c r="F295" s="1" t="s">
         <v>730</v>
       </c>
       <c r="G295" s="1" t="s">
         <v>731</v>
@@ -12907,123 +12907,123 @@
       </c>
       <c r="B298" s="1">
         <v>2023</v>
       </c>
       <c r="C298" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D298" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E298" s="1" t="s">
         <v>738</v>
       </c>
       <c r="F298" s="1" t="s">
         <v>739</v>
       </c>
       <c r="G298" s="1" t="s">
         <v>740</v>
       </c>
     </row>
     <row r="299" spans="1:7">
       <c r="A299" s="1" t="s">
         <v>741</v>
       </c>
       <c r="B299" s="1">
-        <v>2021</v>
+        <v>2025</v>
       </c>
       <c r="C299" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D299" s="1" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="E299" s="1"/>
+        <v>7</v>
+      </c>
+      <c r="E299" s="1" t="s">
+        <v>19</v>
+      </c>
       <c r="F299" s="1" t="s">
         <v>742</v>
       </c>
       <c r="G299" s="1" t="s">
         <v>743</v>
       </c>
     </row>
     <row r="300" spans="1:7">
       <c r="A300" s="1" t="s">
         <v>741</v>
       </c>
       <c r="B300" s="1">
-        <v>2017</v>
+        <v>2021</v>
       </c>
       <c r="C300" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D300" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E300" s="1"/>
-      <c r="F300" s="1"/>
+      <c r="F300" s="1" t="s">
+        <v>744</v>
+      </c>
       <c r="G300" s="1" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
     </row>
     <row r="301" spans="1:7">
       <c r="A301" s="1" t="s">
         <v>741</v>
       </c>
       <c r="B301" s="1">
-        <v>2018</v>
+        <v>2017</v>
       </c>
       <c r="C301" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D301" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E301" s="1"/>
       <c r="F301" s="1"/>
       <c r="G301" s="1" t="s">
-        <v>745</v>
+        <v>746</v>
       </c>
     </row>
     <row r="302" spans="1:7">
       <c r="A302" s="1" t="s">
         <v>741</v>
       </c>
       <c r="B302" s="1">
-        <v>2025</v>
+        <v>2018</v>
       </c>
       <c r="C302" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D302" s="1" t="s">
-        <v>7</v>
-[...6 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="E302" s="1"/>
+      <c r="F302" s="1"/>
       <c r="G302" s="1" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="303" spans="1:7">
       <c r="A303" s="1" t="s">
         <v>748</v>
       </c>
       <c r="B303" s="1">
         <v>2016</v>
       </c>
       <c r="C303" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D303" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E303" s="1" t="s">
         <v>749</v>
       </c>
       <c r="F303" s="1" t="s">
         <v>750</v>
       </c>
       <c r="G303" s="1" t="s">
         <v>751</v>
@@ -13161,165 +13161,165 @@
     </row>
     <row r="310" spans="1:7">
       <c r="A310" s="1" t="s">
         <v>770</v>
       </c>
       <c r="B310" s="1">
         <v>2023</v>
       </c>
       <c r="C310" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D310" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E310" s="1"/>
       <c r="F310" s="1"/>
       <c r="G310" s="1" t="s">
         <v>771</v>
       </c>
     </row>
     <row r="311" spans="1:7">
       <c r="A311" s="1" t="s">
         <v>772</v>
       </c>
       <c r="B311" s="1">
-        <v>2019</v>
+        <v>2025</v>
       </c>
       <c r="C311" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D311" s="1" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="E311" s="1"/>
+        <v>7</v>
+      </c>
+      <c r="E311" s="1" t="s">
+        <v>19</v>
+      </c>
       <c r="F311" s="1"/>
       <c r="G311" s="1" t="s">
         <v>773</v>
       </c>
     </row>
     <row r="312" spans="1:7">
       <c r="A312" s="1" t="s">
         <v>772</v>
       </c>
       <c r="B312" s="1">
-        <v>2025</v>
+        <v>2019</v>
       </c>
       <c r="C312" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D312" s="1" t="s">
-        <v>7</v>
-[...3 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="E312" s="1"/>
       <c r="F312" s="1"/>
       <c r="G312" s="1" t="s">
         <v>774</v>
       </c>
     </row>
     <row r="313" spans="1:7">
       <c r="A313" s="1" t="s">
         <v>775</v>
       </c>
       <c r="B313" s="1">
         <v>2020</v>
       </c>
       <c r="C313" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D313" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E313" s="1"/>
       <c r="F313" s="1"/>
       <c r="G313" s="1" t="s">
         <v>776</v>
       </c>
     </row>
     <row r="314" spans="1:7">
       <c r="A314" s="1" t="s">
         <v>777</v>
       </c>
       <c r="B314" s="1">
-        <v>2020</v>
+        <v>2024</v>
       </c>
       <c r="C314" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D314" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E314" s="1" t="s">
         <v>778</v>
       </c>
       <c r="F314" s="1" t="s">
         <v>779</v>
       </c>
       <c r="G314" s="1" t="s">
         <v>780</v>
       </c>
     </row>
     <row r="315" spans="1:7">
       <c r="A315" s="1" t="s">
         <v>777</v>
       </c>
       <c r="B315" s="1">
-        <v>2016</v>
+        <v>2020</v>
       </c>
       <c r="C315" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D315" s="1" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-      <c r="F315" s="1"/>
+        <v>7</v>
+      </c>
+      <c r="E315" s="1" t="s">
+        <v>781</v>
+      </c>
+      <c r="F315" s="1" t="s">
+        <v>782</v>
+      </c>
       <c r="G315" s="1" t="s">
-        <v>781</v>
+        <v>783</v>
       </c>
     </row>
     <row r="316" spans="1:7">
       <c r="A316" s="1" t="s">
         <v>777</v>
       </c>
       <c r="B316" s="1">
-        <v>2024</v>
+        <v>2016</v>
       </c>
       <c r="C316" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D316" s="1" t="s">
-        <v>7</v>
-[...6 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="E316" s="1"/>
+      <c r="F316" s="1"/>
       <c r="G316" s="1" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="317" spans="1:7">
       <c r="A317" s="1" t="s">
         <v>785</v>
       </c>
       <c r="B317" s="1">
         <v>2021</v>
       </c>
       <c r="C317" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D317" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E317" s="1" t="s">
         <v>19</v>
       </c>
       <c r="F317" s="1" t="s">
         <v>786</v>
       </c>
       <c r="G317" s="1" t="s">
         <v>787</v>
@@ -13428,127 +13428,127 @@
       </c>
       <c r="B323" s="1">
         <v>2020</v>
       </c>
       <c r="C323" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D323" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E323" s="1" t="s">
         <v>104</v>
       </c>
       <c r="F323" s="1" t="s">
         <v>798</v>
       </c>
       <c r="G323" s="1" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="324" spans="1:7">
       <c r="A324" s="1" t="s">
         <v>800</v>
       </c>
       <c r="B324" s="1">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="C324" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D324" s="1" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="E324" s="1"/>
+        <v>7</v>
+      </c>
+      <c r="E324" s="1" t="s">
+        <v>801</v>
+      </c>
       <c r="F324" s="1" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="G324" s="1" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
     </row>
     <row r="325" spans="1:7">
       <c r="A325" s="1" t="s">
         <v>800</v>
       </c>
       <c r="B325" s="1">
-        <v>2019</v>
+        <v>2021</v>
       </c>
       <c r="C325" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D325" s="1" t="s">
-        <v>7</v>
-[...3 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="E325" s="1"/>
       <c r="F325" s="1" t="s">
         <v>804</v>
       </c>
       <c r="G325" s="1" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="326" spans="1:7">
       <c r="A326" s="1" t="s">
         <v>800</v>
       </c>
       <c r="B326" s="1">
-        <v>2016</v>
+        <v>2019</v>
       </c>
       <c r="C326" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D326" s="1" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-      <c r="F326" s="1"/>
+        <v>7</v>
+      </c>
+      <c r="E326" s="1" t="s">
+        <v>806</v>
+      </c>
+      <c r="F326" s="1" t="s">
+        <v>807</v>
+      </c>
       <c r="G326" s="1" t="s">
-        <v>806</v>
+        <v>808</v>
       </c>
     </row>
     <row r="327" spans="1:7">
       <c r="A327" s="1" t="s">
         <v>800</v>
       </c>
       <c r="B327" s="1">
-        <v>2024</v>
+        <v>2016</v>
       </c>
       <c r="C327" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D327" s="1" t="s">
-        <v>7</v>
-[...6 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="E327" s="1"/>
+      <c r="F327" s="1"/>
       <c r="G327" s="1" t="s">
         <v>809</v>
       </c>
     </row>
     <row r="328" spans="1:7">
       <c r="A328" s="1" t="s">
         <v>810</v>
       </c>
       <c r="B328" s="1">
         <v>2023</v>
       </c>
       <c r="C328" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D328" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E328" s="1" t="s">
         <v>811</v>
       </c>
       <c r="F328" s="1" t="s">
         <v>812</v>
       </c>
       <c r="G328" s="1" t="s">
         <v>813</v>
@@ -13560,175 +13560,175 @@
       </c>
       <c r="B329" s="1">
         <v>2018</v>
       </c>
       <c r="C329" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D329" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E329" s="1" t="s">
         <v>814</v>
       </c>
       <c r="F329" s="1" t="s">
         <v>815</v>
       </c>
       <c r="G329" s="1" t="s">
         <v>816</v>
       </c>
     </row>
     <row r="330" spans="1:7">
       <c r="A330" s="1" t="s">
         <v>817</v>
       </c>
       <c r="B330" s="1">
-        <v>2023</v>
+        <v>2018</v>
       </c>
       <c r="C330" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D330" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E330" s="1" t="s">
-        <v>172</v>
+        <v>818</v>
       </c>
       <c r="F330" s="1" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
       <c r="G330" s="1" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
     </row>
     <row r="331" spans="1:7">
       <c r="A331" s="1" t="s">
         <v>817</v>
       </c>
       <c r="B331" s="1">
-        <v>2018</v>
+        <v>2023</v>
       </c>
       <c r="C331" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D331" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E331" s="1" t="s">
-        <v>820</v>
+        <v>172</v>
       </c>
       <c r="F331" s="1" t="s">
         <v>821</v>
       </c>
       <c r="G331" s="1" t="s">
         <v>822</v>
       </c>
     </row>
     <row r="332" spans="1:7">
       <c r="A332" s="1" t="s">
         <v>823</v>
       </c>
       <c r="B332" s="1">
-        <v>2020</v>
+        <v>2017</v>
       </c>
       <c r="C332" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D332" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E332" s="1" t="s">
         <v>824</v>
       </c>
       <c r="F332" s="1" t="s">
         <v>825</v>
       </c>
       <c r="G332" s="1" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="333" spans="1:7">
       <c r="A333" s="1" t="s">
         <v>823</v>
       </c>
       <c r="B333" s="1">
-        <v>2017</v>
+        <v>2020</v>
       </c>
       <c r="C333" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D333" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E333" s="1" t="s">
         <v>827</v>
       </c>
       <c r="F333" s="1" t="s">
         <v>828</v>
       </c>
       <c r="G333" s="1" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="334" spans="1:7">
       <c r="A334" s="1" t="s">
         <v>830</v>
       </c>
       <c r="B334" s="1">
-        <v>2020</v>
+        <v>2024</v>
       </c>
       <c r="C334" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D334" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E334" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="F334" s="1" t="s">
         <v>831</v>
       </c>
-      <c r="F334" s="1" t="s">
+      <c r="G334" s="1" t="s">
         <v>832</v>
-      </c>
-[...1 lines deleted...]
-        <v>833</v>
       </c>
     </row>
     <row r="335" spans="1:7">
       <c r="A335" s="1" t="s">
         <v>830</v>
       </c>
       <c r="B335" s="1">
-        <v>2024</v>
+        <v>2020</v>
       </c>
       <c r="C335" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D335" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E335" s="1" t="s">
-        <v>172</v>
+        <v>833</v>
       </c>
       <c r="F335" s="1" t="s">
         <v>834</v>
       </c>
       <c r="G335" s="1" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="336" spans="1:7">
       <c r="A336" s="1" t="s">
         <v>836</v>
       </c>
       <c r="B336" s="1">
         <v>2022</v>
       </c>
       <c r="C336" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D336" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E336" s="1"/>
       <c r="F336" s="1"/>
       <c r="G336" s="1" t="s">
         <v>837</v>
@@ -13759,273 +13759,273 @@
       </c>
       <c r="B338" s="1">
         <v>2024</v>
       </c>
       <c r="C338" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D338" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E338" s="1" t="s">
         <v>841</v>
       </c>
       <c r="F338" s="1" t="s">
         <v>842</v>
       </c>
       <c r="G338" s="1" t="s">
         <v>843</v>
       </c>
     </row>
     <row r="339" spans="1:7">
       <c r="A339" s="1" t="s">
         <v>844</v>
       </c>
       <c r="B339" s="1">
-        <v>2024</v>
+        <v>2018</v>
       </c>
       <c r="C339" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D339" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E339" s="1" t="s">
         <v>845</v>
       </c>
       <c r="F339" s="1" t="s">
         <v>846</v>
       </c>
       <c r="G339" s="1" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="340" spans="1:7">
       <c r="A340" s="1" t="s">
         <v>844</v>
       </c>
       <c r="B340" s="1">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="C340" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D340" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E340" s="1" t="s">
-        <v>19</v>
+        <v>848</v>
       </c>
       <c r="F340" s="1" t="s">
-        <v>848</v>
+        <v>849</v>
       </c>
       <c r="G340" s="1" t="s">
-        <v>849</v>
+        <v>850</v>
       </c>
     </row>
     <row r="341" spans="1:7">
       <c r="A341" s="1" t="s">
         <v>844</v>
       </c>
       <c r="B341" s="1">
-        <v>2018</v>
+        <v>2021</v>
       </c>
       <c r="C341" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D341" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E341" s="1" t="s">
-        <v>850</v>
+        <v>19</v>
       </c>
       <c r="F341" s="1" t="s">
         <v>851</v>
       </c>
       <c r="G341" s="1" t="s">
         <v>852</v>
       </c>
     </row>
     <row r="342" spans="1:7">
       <c r="A342" s="1" t="s">
         <v>853</v>
       </c>
       <c r="B342" s="1">
-        <v>2022</v>
+        <v>2018</v>
       </c>
       <c r="C342" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D342" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E342" s="1" t="s">
         <v>854</v>
       </c>
       <c r="F342" s="1" t="s">
         <v>855</v>
       </c>
       <c r="G342" s="1" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="343" spans="1:7">
       <c r="A343" s="1" t="s">
         <v>853</v>
       </c>
       <c r="B343" s="1">
-        <v>2018</v>
+        <v>2022</v>
       </c>
       <c r="C343" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D343" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E343" s="1" t="s">
         <v>857</v>
       </c>
       <c r="F343" s="1" t="s">
         <v>858</v>
       </c>
       <c r="G343" s="1" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="344" spans="1:7">
       <c r="A344" s="1" t="s">
         <v>860</v>
       </c>
       <c r="B344" s="1">
         <v>2018</v>
       </c>
       <c r="C344" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D344" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E344" s="1"/>
       <c r="F344" s="1"/>
       <c r="G344" s="1" t="s">
         <v>861</v>
       </c>
     </row>
     <row r="345" spans="1:7">
       <c r="A345" s="1" t="s">
         <v>862</v>
       </c>
       <c r="B345" s="1">
-        <v>2018</v>
+        <v>2025</v>
       </c>
       <c r="C345" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D345" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E345" s="1" t="s">
         <v>19</v>
       </c>
       <c r="F345" s="1" t="s">
         <v>863</v>
       </c>
       <c r="G345" s="1" t="s">
         <v>864</v>
       </c>
     </row>
     <row r="346" spans="1:7">
       <c r="A346" s="1" t="s">
         <v>862</v>
       </c>
       <c r="B346" s="1">
-        <v>2022</v>
+        <v>2018</v>
       </c>
       <c r="C346" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D346" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E346" s="1" t="s">
-        <v>199</v>
+        <v>19</v>
       </c>
       <c r="F346" s="1" t="s">
         <v>865</v>
       </c>
       <c r="G346" s="1" t="s">
         <v>866</v>
       </c>
     </row>
     <row r="347" spans="1:7">
       <c r="A347" s="1" t="s">
         <v>862</v>
       </c>
       <c r="B347" s="1">
-        <v>2025</v>
+        <v>2022</v>
       </c>
       <c r="C347" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D347" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E347" s="1" t="s">
-        <v>19</v>
+        <v>200</v>
       </c>
       <c r="F347" s="1" t="s">
         <v>867</v>
       </c>
       <c r="G347" s="1" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="348" spans="1:7">
       <c r="A348" s="1" t="s">
         <v>869</v>
       </c>
       <c r="B348" s="1">
-        <v>2025</v>
+        <v>2022</v>
       </c>
       <c r="C348" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D348" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E348" s="1"/>
       <c r="F348" s="1"/>
       <c r="G348" s="1" t="s">
         <v>870</v>
       </c>
     </row>
     <row r="349" spans="1:7">
       <c r="A349" s="1" t="s">
         <v>869</v>
       </c>
       <c r="B349" s="1">
-        <v>2022</v>
+        <v>2025</v>
       </c>
       <c r="C349" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D349" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E349" s="1"/>
       <c r="F349" s="1"/>
       <c r="G349" s="1" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="350" spans="1:7">
       <c r="A350" s="1" t="s">
         <v>872</v>
       </c>
       <c r="B350" s="1">
         <v>2017</v>
       </c>
       <c r="C350" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D350" s="1" t="s">
         <v>15</v>
@@ -14101,70 +14101,70 @@
       <c r="A354" s="1" t="s">
         <v>875</v>
       </c>
       <c r="B354" s="1">
         <v>2022</v>
       </c>
       <c r="C354" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D354" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E354" s="1"/>
       <c r="F354" s="1" t="s">
         <v>880</v>
       </c>
       <c r="G354" s="1" t="s">
         <v>881</v>
       </c>
     </row>
     <row r="355" spans="1:7">
       <c r="A355" s="1" t="s">
         <v>882</v>
       </c>
       <c r="B355" s="1">
-        <v>2024</v>
+        <v>2020</v>
       </c>
       <c r="C355" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D355" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E355" s="1"/>
       <c r="F355" s="1"/>
       <c r="G355" s="1" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="356" spans="1:7">
       <c r="A356" s="1" t="s">
         <v>882</v>
       </c>
       <c r="B356" s="1">
-        <v>2020</v>
+        <v>2024</v>
       </c>
       <c r="C356" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D356" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E356" s="1"/>
       <c r="F356" s="1"/>
       <c r="G356" s="1" t="s">
         <v>884</v>
       </c>
     </row>
     <row r="357" spans="1:7">
       <c r="A357" s="1" t="s">
         <v>885</v>
       </c>
       <c r="B357" s="1">
         <v>2023</v>
       </c>
       <c r="C357" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D357" s="1" t="s">
         <v>15</v>
@@ -14242,186 +14242,186 @@
       </c>
       <c r="B361" s="1">
         <v>2021</v>
       </c>
       <c r="C361" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D361" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E361" s="1" t="s">
         <v>893</v>
       </c>
       <c r="F361" s="1" t="s">
         <v>894</v>
       </c>
       <c r="G361" s="1" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="362" spans="1:7">
       <c r="A362" s="1" t="s">
         <v>896</v>
       </c>
       <c r="B362" s="1">
-        <v>2023</v>
+        <v>2019</v>
       </c>
       <c r="C362" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D362" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E362" s="1" t="s">
         <v>897</v>
       </c>
       <c r="F362" s="1" t="s">
         <v>898</v>
       </c>
       <c r="G362" s="1" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="363" spans="1:7">
       <c r="A363" s="1" t="s">
         <v>896</v>
       </c>
       <c r="B363" s="1">
-        <v>2019</v>
+        <v>2023</v>
       </c>
       <c r="C363" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D363" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E363" s="1" t="s">
         <v>900</v>
       </c>
       <c r="F363" s="1" t="s">
         <v>901</v>
       </c>
       <c r="G363" s="1" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="364" spans="1:7">
       <c r="A364" s="1" t="s">
         <v>903</v>
       </c>
       <c r="B364" s="1">
-        <v>2016</v>
+        <v>2022</v>
       </c>
       <c r="C364" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D364" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E364" s="1"/>
       <c r="F364" s="1"/>
       <c r="G364" s="1" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="365" spans="1:7">
       <c r="A365" s="1" t="s">
         <v>903</v>
       </c>
       <c r="B365" s="1">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="C365" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D365" s="1" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-      <c r="F365" s="1"/>
+        <v>7</v>
+      </c>
+      <c r="E365" s="1" t="s">
+        <v>905</v>
+      </c>
+      <c r="F365" s="1" t="s">
+        <v>906</v>
+      </c>
       <c r="G365" s="1" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
     </row>
     <row r="366" spans="1:7">
       <c r="A366" s="1" t="s">
         <v>903</v>
       </c>
       <c r="B366" s="1">
-        <v>2022</v>
+        <v>2016</v>
       </c>
       <c r="C366" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D366" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E366" s="1"/>
       <c r="F366" s="1"/>
       <c r="G366" s="1" t="s">
-        <v>906</v>
+        <v>908</v>
       </c>
     </row>
     <row r="367" spans="1:7">
       <c r="A367" s="1" t="s">
         <v>903</v>
       </c>
       <c r="B367" s="1">
-        <v>2018</v>
+        <v>2017</v>
       </c>
       <c r="C367" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D367" s="1" t="s">
-        <v>7</v>
-[...6 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="E367" s="1"/>
+      <c r="F367" s="1"/>
       <c r="G367" s="1" t="s">
         <v>909</v>
       </c>
     </row>
     <row r="368" spans="1:7">
       <c r="A368" s="1" t="s">
         <v>910</v>
       </c>
       <c r="B368" s="1">
         <v>2019</v>
       </c>
       <c r="C368" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D368" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E368" s="1" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="F368" s="1" t="s">
         <v>911</v>
       </c>
       <c r="G368" s="1" t="s">
         <v>912</v>
       </c>
     </row>
     <row r="369" spans="1:7">
       <c r="A369" s="1" t="s">
         <v>913</v>
       </c>
       <c r="B369" s="1">
         <v>2020</v>
       </c>
       <c r="C369" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D369" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E369" s="1"/>
       <c r="F369" s="1"/>
       <c r="G369" s="1" t="s">
         <v>914</v>
@@ -14712,209 +14712,209 @@
       </c>
       <c r="B383" s="1">
         <v>2019</v>
       </c>
       <c r="C383" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D383" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E383" s="1" t="s">
         <v>950</v>
       </c>
       <c r="F383" s="1" t="s">
         <v>951</v>
       </c>
       <c r="G383" s="1" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="384" spans="1:7">
       <c r="A384" s="1" t="s">
         <v>953</v>
       </c>
       <c r="B384" s="1">
-        <v>2019</v>
+        <v>2023</v>
       </c>
       <c r="C384" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D384" s="1" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-      <c r="F384" s="1"/>
+        <v>7</v>
+      </c>
+      <c r="E384" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="F384" s="1" t="s">
+        <v>954</v>
+      </c>
       <c r="G384" s="1" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
     </row>
     <row r="385" spans="1:7">
       <c r="A385" s="1" t="s">
         <v>953</v>
       </c>
       <c r="B385" s="1">
-        <v>2023</v>
+        <v>2019</v>
       </c>
       <c r="C385" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D385" s="1" t="s">
-        <v>7</v>
-[...6 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="E385" s="1"/>
+      <c r="F385" s="1"/>
       <c r="G385" s="1" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="386" spans="1:7">
       <c r="A386" s="1" t="s">
         <v>957</v>
       </c>
       <c r="B386" s="1">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="C386" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D386" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="E386" s="1" t="s">
-        <v>19</v>
+        <v>958</v>
       </c>
       <c r="F386" s="1" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
       <c r="G386" s="1" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
     </row>
     <row r="387" spans="1:7">
       <c r="A387" s="1" t="s">
         <v>957</v>
       </c>
       <c r="B387" s="1">
-        <v>2017</v>
+        <v>2021</v>
       </c>
       <c r="C387" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D387" s="1" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-      <c r="F387" s="1"/>
+        <v>7</v>
+      </c>
+      <c r="E387" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="F387" s="1" t="s">
+        <v>961</v>
+      </c>
       <c r="G387" s="1" t="s">
-        <v>960</v>
+        <v>962</v>
       </c>
     </row>
     <row r="388" spans="1:7">
       <c r="A388" s="1" t="s">
         <v>957</v>
       </c>
       <c r="B388" s="1">
-        <v>2018</v>
+        <v>2017</v>
       </c>
       <c r="C388" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D388" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E388" s="1"/>
       <c r="F388" s="1"/>
       <c r="G388" s="1" t="s">
-        <v>961</v>
+        <v>963</v>
       </c>
     </row>
     <row r="389" spans="1:7">
       <c r="A389" s="1" t="s">
         <v>957</v>
       </c>
       <c r="B389" s="1">
-        <v>2022</v>
+        <v>2018</v>
       </c>
       <c r="C389" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D389" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E389" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="E389" s="1"/>
+      <c r="F389" s="1"/>
       <c r="G389" s="1" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="390" spans="1:7">
       <c r="A390" s="1" t="s">
         <v>965</v>
       </c>
       <c r="B390" s="1">
-        <v>2020</v>
+        <v>2023</v>
       </c>
       <c r="C390" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D390" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E390" s="1" t="s">
-        <v>104</v>
+        <v>966</v>
       </c>
       <c r="F390" s="1" t="s">
-        <v>966</v>
+        <v>967</v>
       </c>
       <c r="G390" s="1" t="s">
-        <v>967</v>
+        <v>968</v>
       </c>
     </row>
     <row r="391" spans="1:7">
       <c r="A391" s="1" t="s">
         <v>965</v>
       </c>
       <c r="B391" s="1">
-        <v>2023</v>
+        <v>2020</v>
       </c>
       <c r="C391" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D391" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E391" s="1" t="s">
-        <v>968</v>
+        <v>104</v>
       </c>
       <c r="F391" s="1" t="s">
         <v>969</v>
       </c>
       <c r="G391" s="1" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="392" spans="1:7">
       <c r="A392" s="1" t="s">
         <v>971</v>
       </c>
       <c r="B392" s="1">
         <v>2024</v>
       </c>
       <c r="C392" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D392" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E392" s="1"/>
       <c r="F392" s="1"/>
       <c r="G392" s="1" t="s">
         <v>972</v>
@@ -14950,116 +14950,116 @@
         <v>15</v>
       </c>
       <c r="D394" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E394" s="1"/>
       <c r="F394" s="1"/>
       <c r="G394" s="1" t="s">
         <v>975</v>
       </c>
     </row>
     <row r="395" spans="1:7">
       <c r="A395" s="1" t="s">
         <v>976</v>
       </c>
       <c r="B395" s="1">
         <v>2018</v>
       </c>
       <c r="C395" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D395" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E395" s="1" t="s">
-        <v>385</v>
+        <v>387</v>
       </c>
       <c r="F395" s="1" t="s">
         <v>977</v>
       </c>
       <c r="G395" s="1" t="s">
         <v>978</v>
       </c>
     </row>
     <row r="396" spans="1:7">
       <c r="A396" s="1" t="s">
         <v>979</v>
       </c>
       <c r="B396" s="1">
         <v>2024</v>
       </c>
       <c r="C396" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D396" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E396" s="1"/>
       <c r="F396" s="1"/>
       <c r="G396" s="1" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="397" spans="1:7">
       <c r="A397" s="1" t="s">
         <v>981</v>
       </c>
       <c r="B397" s="1">
-        <v>2020</v>
+        <v>2023</v>
       </c>
       <c r="C397" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D397" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E397" s="1" t="s">
-        <v>485</v>
+        <v>330</v>
       </c>
       <c r="F397" s="1" t="s">
         <v>982</v>
       </c>
       <c r="G397" s="1" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="398" spans="1:7">
       <c r="A398" s="1" t="s">
         <v>981</v>
       </c>
       <c r="B398" s="1">
-        <v>2023</v>
+        <v>2020</v>
       </c>
       <c r="C398" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D398" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E398" s="1" t="s">
-        <v>330</v>
+        <v>488</v>
       </c>
       <c r="F398" s="1" t="s">
         <v>984</v>
       </c>
       <c r="G398" s="1" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="399" spans="1:7">
       <c r="A399" s="1" t="s">
         <v>986</v>
       </c>
       <c r="B399" s="1">
         <v>2024</v>
       </c>
       <c r="C399" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D399" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E399" s="1" t="s">
         <v>987</v>
       </c>
       <c r="F399" s="1" t="s">