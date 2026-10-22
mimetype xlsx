--- v6 (2026-10-02)
+++ v7 (2026-10-22)
@@ -121,211 +121,211 @@
     <t>Albania</t>
   </si>
   <si>
     <t>Cross-cutting</t>
   </si>
   <si>
     <t>Page number
               25.00
     Add exact paragraph
               At present, publicly funded non-financial social care services (other than limited institutional services) are very limited in Albania. Most such services are provided by Civil Society Organisations (CSOs) on a voluntary basis or by development partners.
 ,</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/20257ALBANIA_VNR_2018_FINAL2.pdf</t>
   </si>
   <si>
     <t>Algeria</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/23441MAE_rapport_2019_complet.pdf</t>
   </si>
   <si>
     <t>Andorra</t>
   </si>
   <si>
+    <t>SDG 4, SDG 17</t>
+  </si>
+  <si>
+    <t>Page number
+              83.00
+    Add exact paragraph
+              Tutoring courses for pupils aged 6 to 12 from all educational systems have enabled continuity of support for pupils in the teaching and learning processes. Priority was given to interested primary school pupils who had difficulties to attend online classes during the lockdown. The delivery of the courses was based on the voluntary participation of teachers or young graduates.   
+,   
+    Page number
+              246.00
+    Add exact paragraph
+              Volunteering: It is in the spirit of solidarity and exchange of values and experiences that the Government of Andorra actively encourages volunteering, at both national and international levels. At the national level, volunteering is very present among Andorran civil society, whether through social, cultural, or sports activities. Moreover, the Ministry of Foreign Affairs promotes international volunteering and the department in charge of cooperation regularly participates in roundtables and activities organized by local entities to provide information on volunteering. It also participates in each of the editions of the Course on Cooperation organized annually by the University of Andorra in collaboration with some of the NGOs in the country. The health, social and economic crisis caused by Covid-19 has revealed the importance of solidarity and cooperation in the Andorran society where empathy and closeness have contributed to providing responses to the needs of the population. The pandemic has highlighted that volunteers are a fundamental part of the society, an example of commitment, dedication, and effort. One of the examples to be mentioned in this sense is that volunteers joined efforts during the outbreak of the Covid-19 pandemic in March 2020 by creating the COVID Team. This was a group of people with some prior health knowledge, or at least experience with telephone switchboard reception, and the aim was to detect positive cases and curb the spread of the disease. The team has grown, acquired knowledge and the necessary technological devices such as the Pandemius programme. The good functioning and usefulness of this team of volunteers was recognized, and in November 2020, the creation of the COVID Office was enacted by decree.
+It is also worth highlighting the work of the Andorran Red Cross which, since 1980, has been working to reduce social inequalities and promote solidarity in the society. To develop its activities at national level, the Andorran Red Cross relies mainly on the work of its volunteers which allows a wide range of different activities to be carried out, all focusing on the fight against poverty, reinforcement of social cohesion in order to raise awareness about solidarity among the population, and in particular among young people. </t>
+  </si>
+  <si>
+    <t>https://hlpf.un.org/sites/default/files/vnrs/2022/ods2030_ANDORRA_fr_FINAL.pdf</t>
+  </si>
+  <si>
     <t>Cross-cutting, SDG 15, SDG 17</t>
   </si>
   <si>
     <t>Page number
               66.00
     Add exact paragraph
               The Mountain Federation also carried out communication, training and awareness-raising activities for all stakeholders at the event. Meetings for volunteers were organized to disseminate and share the organization’s environmental policy, good practices and points to consider during the competition. 
 ,   
     Page number
               67.00
     Add exact paragraph
               The Font Blanca competition sets a good example for other sporting events in the country. The initiatives and actions at the event have served as a blueprint for stimulating environmental concerns and generating a debate on sustainable development. In addition, through the work of professionals and volunteers, and support from entities, 
 the competition has been shared as a good example within the ski mountaineering federation at an international level via training and workshops (International Ski Mountaineering Federation (ISMF) meeting 2017–2018), conferences (Waste in Progress 2018) and publications (Handbook of Best Practices in Ski Touring, ISMF Sustainability Handbook and Handbook of Good Practice in Ski Mountaineering Races).
 ,   
     Page number
               81.00
     Add exact paragraph
               The Andorran non-governmental organization (NGO) Daktari is active in the areas bordering the Mgahinga Gorilla, Queen Elizabeth and Murchison Falls national parks in Uganda. Its philosophy and aim is to enable peaceful coexistence between local populations, the wildlife in the area, some of which are protected species, and those responsible for the national parks. Thanks to several field visits and veterinary and anthropological studies carried out by Andorran volunteers, the organization is becoming increasingly well informed about the region and its needs, the goal being to improve the impact and sustainability of its projects. 
 ,   
     Page number
               88.00
     Add exact paragraph
               In the spirit of solidarity and the sharing of values and knowledge, the Government of Andorra actively promotes volunteerism, both nationally and internationally. Domestically, volunteerism is very common in civil society, as much in socially oriented activities as in the cultural and sporting domains. The Ministry of Foreign Affairs also actively encourages international volunteerism and the staff responsible for cooperation regularly participate in round tables on volunteerism, activities organized by local entities to raise awareness of international volunteering opportunities and, most importantly, the annual cooperation course organized by the University of Andorra in collaboration with the Government. The training, preparation and participation of volunteers in projects subsidized by the ministry is one of the criteria used to consider grant applications. The ministry encourages the NGOs it works with to send volunteers on projects, while suitably preparing them for such a placement. In the spirit of knowledge-sharing, coherence and learning about others, and fully aligned with the concept of a global partnership, the aim of the Ministry of Foreign Affairs’ development cooperation policy is for volunteerism to become a full-fledged criterion for awarding grants. 
 ,   
     Page number
               57.00
     Add exact paragraph
               These trainings are developed in line with the recommendations of the Sendai Framework for Disaster Risk Reduction 2015–2030, which the Civil Defence Directorate is in the process of implementing. In addition, there is more specific training for volunteers or intervention groups regarding specific situations. These training sessions cover topics such as forest fire management, people searches, the logistics of natural hazards and creating temporary shelters.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/19898ANDORRA_VNR_2018.pdf</t>
   </si>
   <si>
-    <t>SDG 4, SDG 17</t>
-[...16 lines deleted...]
-  <si>
     <t>Angola</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2025/VNR%202025%20Angola%20Report.pdf</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/286012021_VNR_Report_Angola.pdf</t>
   </si>
   <si>
     <t>Antigua and Barbuda</t>
   </si>
   <si>
     <t>Page number
               113.00
     Add exact paragraph
               The landscape of NGOs and CSOs has been known to be an effective voice for change on issues of equality, calling for transparency and justice and working to keep the power and the spirit of volunteerism and active citizenship alive. The Government of Antigua and Barbuda continues to recognize and create the enabling environment for CSOs to play meaningful roles in governance and policy making processes.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/279502021_VNR_Report_Antigua_and_Barbuda.pdf</t>
   </si>
   <si>
     <t>Argentina</t>
   </si>
   <si>
+    <t>SDG 11, SDG 13, SDG 14, SDG 15</t>
+  </si>
+  <si>
+    <t>Page number
+              198.00
+    Add exact paragraph
+              Scholarship programmes to support primary, secondary or university education, social inclusion and financial education for productive development aimed at vulnerable populations, corporate volunteering programmes and corporate social investment.    
+,   
+    Page number
+              244.00
+    Add exact paragraph
+              On 14 June 2021, a Memorandum of Understanding was signed between the United Nations Development Programme (UNDP) and the Ministry of Environment and Sustainable Development, for cooperation and support to continue an initiative that began in 2019 with the Open Seneca group of the University of Cambridge, which aims to conduct workshops to assemble low-cost sensors and their subsequent use by volunteers to measure the concentration of PM2. 5, in experiences that are being carried out in the cities of Buenos Aires, Córdoba, Mendoza, Tucumán and currently in the Province of San Juan.  
+,   
+    Page number
+              245.00
+    Add exact paragraph
+              Disaster risk reduction requires the involvement and collaboration of the whole society. It also requires empowerment and inclusive, accessible and non-discriminatory participation, with special attention to those disproportionately affected by disasters, particularly the poorest. It is important to integrate gender, age, disability and cultural perspectives into all policies and practices, promoting women's and youth leadership. In this context, special attention should be given to enhancing organised voluntary work by citizens.      
+,   
+    Page number
+              252.00
+    Add exact paragraph
+              Increase the Republic of Argentina's capacity for disaster risk management through the strengthening of the White Helmets volunteerism
+,   
+    Page number
+              253.00
+    Add exact paragraph
+              Increase the capacity of public agencies in disaster risk management through volunteer coordination</t>
+  </si>
+  <si>
+    <t>https://hlpf.un.org/sites/default/files/vnrs/2022/VNR%202022%20Argentina%20Report.pdf</t>
+  </si>
+  <si>
+    <t>SDG 10, SDG 11, SDG 12, SDG 13, SDG 17, SDG 3, SDG 5, SDG 8</t>
+  </si>
+  <si>
+    <t>Page number
+              15.00
+    Add exact paragraph
+              With this vision in mind, we are committed to further developing South-South and triangular cooperation initiatives and humanitarian aid, mobilizing our public institutions and volunteer corps.
+,   
+    Page number
+              46.00
+    Add exact paragraph
+              Government Secretariat of Modernization. The Internal Communications department of the Government Secretariat of Modernization worked on Agenda 2030 adoption mechanisms linked to social responsibility in public administration. To this end, four working areas were defined: Health, Environment, Inclusion and Volunteering. These are linked to seven Sustainable Development Goals (SDGs): SDG 3 Good Health and Well-Being, SDG 5 Gender Equality, SDG 8 Decent Work and Economic Growth, SDG 10 Reduced Inequalities, SDG 11 Sustainable Cities and Communities, SDG 12 Responsible Consumption and Production and SDG 13 Climate Action.
+,   
+    Page number
+              229.00
+    Add exact paragraph
+              To foster cooperation with civil society, the National Centre of Community Organizations, in the context of the action plan to strengthen Civil Society Organizations (CSOs), has held regional meetings since 2016. The goal of these meetings is to strengthen provincial public policies intended to promote an agenda of cooperation with CSOs and to foster and strengthen community volunteerism in the provinces as a tool for citizen engagement and solidarity at the heart of their communities.</t>
+  </si>
+  <si>
+    <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=1671&amp;menu=3170</t>
+  </si>
+  <si>
     <t>https://sustainabledevelopment.un.org/content/documents/16117Argentina.pdf</t>
   </si>
   <si>
-    <t>SDG 11, SDG 13, SDG 14, SDG 15</t>
-[...31 lines deleted...]
-    <t>SDG 10, SDG 11, SDG 12, SDG 13, SDG 17, SDG 3, SDG 5, SDG 8</t>
+    <t>Armenia</t>
+  </si>
+  <si>
+    <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=2340&amp;menu=3170</t>
+  </si>
+  <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/19586Armenia_VNR_2018.pdf</t>
+  </si>
+  <si>
+    <t>SDG 11, SDG 13, SDG 16</t>
   </si>
   <si>
     <t>Page number
               15.00
     Add exact paragraph
-              With this vision in mind, we are committed to further developing South-South and triangular cooperation initiatives and humanitarian aid, mobilizing our public institutions and volunteer corps.
-[...26 lines deleted...]
-    Add exact paragraph
               At the same time, the efforts of the Government were multiplied with the valuable support of civil society organizations and volunteers, providing critical on-the-ground assistance. They helped distribute aid, offer psychological support and organize community activities to foster resilience and solidarity among the displaced and affected populations.
 ,   
     Page number
               21.00
     Add exact paragraph
               Moreover, the Ministry of Labour and Social Affairs created the “Become a Volunteer” platform to facilitate government efforts in welcoming and registering refugees. More than 800 volunteers of the platform and an additional 500 volunteers from host communities provided essential services – including first aid, psychological counselling and on-the-spot registration at humanitarian stations – and contributed to strengthening community bonds and the sense of collective resilience. 
 ,   
     Page number
               47.00
     Add exact paragraph
               The [Disaster Risk Management] Strategy, including its 2023–2026 Action Plan, also stresses the importance of voluntary involvement in emergency response efforts. The Strategy highlights the role of the Ministry of Education, Science, Culture and Sports in promoting youth engagement in volunteer rescue movements and creating volunteer fire rescue squads. Efforts align with the Sendai Framework for Disaster Risk Reduction and with such initiatives as the “Institutionalizing a Volunteer First Responder Service in Armenia (VolFire)” project, launched by the Austrian Development Agency in collaboration with the Ministry of Internal Affairs (then the Ministry of Emergency Situations). This project aims to establish volunteer fire rescue bases in 10 regions. </t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2024/VNR%202024%20Armenia%20Report.pdf</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=2340&amp;menu=3170</t>
   </si>
   <si>
     <t>Australia</t>
   </si>
   <si>
     <t>Cross-cutting, SDG 11, SDG 13, SDG 16, SDG 17, SDG 2, SDG 3, SDG 4, SDG 5, SDG 6</t>
   </si>
   <si>
     <t>Page number
               3.00
     Add exact paragraph
               As you will read in this Voluntary National Review, Australians of all walks of life are contributing with enthusiasm to building a more sustainable future and achieving the SDGs: from Australian businesses that have adopted the SDGs into their operations, our domestic and international volunteers, youth, community and business networks, through to national organisations like our universities, libraries and scientific institutions. Academia, business, civil society, in addition to local, state and territory government partners are deploying their expertise, investment and creativity to implementing the SDGs at the local, regional, national and international level.
 ,   
     Page number
               7.00
     Add exact paragraph
               The 2030 Agenda is not just for and about government initiatives and activity; it involves many national stakeholders including the business sector, civil society, the education sector, communities, families and individuals. The many Australians engaged in the care economy, in volunteer work, and through their everyday activity including their paid work are contributing to achievement of the SDGs. Through partnership with all sectors of Australian society and across borders, we are working together to implement the SDGs. Importantly, and as guided by the Addis Agenda, this requires both public and private funding.
 ,   
     Page number
               8.00
     Add exact paragraph
               Youth-led initiatives are motivating and mobilising young people across Australia to deliver on the SDGs at home and overseas. Examples include AIESEC in Australia sending 430 young people to volunteer in countries in Asia as part of “Youth for Global Goals” and the Australian Medical Students’ Association’s gender equity project focusing on SDG5. Youth organisations throughout Australia have come together to identify broad approaches to raising awareness about the SDGs and forming partnerships for action. Youth representatives are strong advocates and champions for the SDGs in engaging with governments, local authorities and institutions, as well as with peers and colleagues.
 ,   
     Page number
               10.00
@@ -944,128 +944,128 @@
   </si>
   <si>
     <t>Page number
               61.00
     Add exact paragraph
               In terms of the proportion of women benefiting from these actions, 52.16 per cent received funding, while more than 53 per cent secured volunteer placements over the period and 44.9 per cent secured internships in 2017. [...] Between 2016 and 2018, several measures were taken to improve performance, including funding 8,003 project promoters, training 26,922 job-seekers (in all categories) to improve their employability, placing 9,412 beneficiaries entering the working world into internships and pre-employment positions, securing manual work for 39,663 beneficiaries, placing 2,957 volunteers on missions, promoting economic units, and recruiting 7,858 university graduates to teach in post-primary education.
 ,   
     Page number
               19.00
     Add exact paragraph
               In addition to policies, several development projects and programmes have been implemented or are in the process of being implemented with the objective of helping reduce poverty in all its forms. These include: [...] the Burkina Faso National Volunteer Programme (Programme national de volontariat Burkinabè– PNVB) [...]. </t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=1135&amp;menu=3170</t>
   </si>
   <si>
     <t>Burundi</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/26316RAPPORTDELAMISEENOEUVREDESODDsAUBURUNDI.pdf</t>
   </si>
   <si>
     <t>Cabo Verde</t>
   </si>
   <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/19580Cabo_Verde_VNR_SDG_Cabo_Verde_2018_ING_final_NU_280618.pdf</t>
+  </si>
+  <si>
     <t>https://sustainabledevelopment.un.org/content/documents/282392021_VNR_Report_Cabo_Verde.pdf</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://sustainabledevelopment.un.org/content/documents/19580Cabo_Verde_VNR_SDG_Cabo_Verde_2018_ING_final_NU_280618.pdf</t>
   </si>
   <si>
     <t>Cambodia</t>
   </si>
   <si>
     <t>SDG 4, SDG 16</t>
   </si>
   <si>
     <t>Page number
               42.00
     Add exact paragraph
               Several initiatives were introduced to accelerate the implementation of CSDG 4. One of these is Volunteers for My Community (VMC), which is a national youth volunteer programme led by the Ministry of Education, Youth and Sports (MoEYS) that covers 25 provinces nationwide.
 The programme was established in 2019, and later scaled up from a pilot project to a national programme in 2021. Annually, the programme engages more than 500 in-school and out-of school youths to initiate and implement projects that benefit their local community. Annually, 86 projects are undertaken relating to selected SDG goals – such as quality education, environment, agriculture, entrepreneurship, tourism, public governance, and health. Through their engagement in this volunteer programme, youth are building various skills such as basic digital skills, project management, proposal writing, soft skills, knowledge on SDGs, fundraising, administration, and planning. 
 ,   
     Page number
               62.00
     Add exact paragraph
               The progress of CSDG 16 has also been promoted by efforts of UN volunteer groups over the reviewed period. For instance, Khmer Youth Association (KYA) and Youth Resource Development Program (YRDP) are two of the active and well-known youth organizations that provide capacity building both in urban and rural areas. Youth are trained on various topics including self-awareness, soft skills, conflict resolution, democratic governance, rights and roles, and political dialogue. Youth are encouraged and connected with local authorities and given opportunity to volunteer and initiate their own projects to be implemented in local communities. </t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2023/VNR%202023%20Cambodia%20Report.pdf</t>
   </si>
   <si>
     <t>SDG 1, SDG 10, SDG 11, SDG 16, SDG 3, SDG 4, SDG 5, SDG 6</t>
   </si>
   <si>
     <t>Page number
               26.00
     Add exact paragraph
               Case Study 1: Volunteerism promoting inclusive education and youth engagement in Cambodia
 Volunteerism, therefore, has much to contribute by way of harnessing the power and participation of individuals and communities to empower those who are furthest behind and address some of the social exclusion that exists as a result of poverty, gender, disability, ethnicity and other causes of inequality. [...] the MOEYS, Cambodia, and the United Nations Volunteers (UNV) has launched three youth volunteering pilot programs, including: 1. Volunteering for community services 2. Volunteering for social entrepreneurship 3. Volunteering on school holidays [...] What underlines the services of young volunteers is the inclusive nature of volunteerism itself. Among the volunteers participating in the three pilot programs, almost half are women, and a lot of them originate from poor rural families. In addition to chances of skills strengthening, volunteerism provides equal opportunities for all young people to learn and grow their knowledge on community services. In this way, volunteerism has become the vehicle expanding inclusive education opportunities, enabling all young people to learn and exchange knowledge in a participatory approach. Witnessing the power of volunteerism in engaging youth as a part of development solutions, it is encouraging to learn that the Prime Minister has officially identified establishing a volunteering network at the grassroot level as one of the five strategic recommendations at the 2019 National Education Congress.
 ,   
     Page number
               40.00
     Add exact paragraph
               Case Study 2: Volunteer lawyers 
 In order to ensure a wider access to social justice, the RGC in February 2019 ordered the establishment of volunteer group of lawyers to defend poor women, who cannot afford to pay for representation. The establishment of the new legal team would not use the national budget, but an initial funding of $500,000 will come from the Prime Minister’s personal budget and will cover living and food expenses, with additional money for lawyers on missions in rural areas. The women targeted to receive legal aid from the new team included poor women who were victims of land grabbing by powerful people, and underprivileged people who had been sued by powerful individuals. Volunteer doctors In line with and to support poverty reduction efforts, the RGC established Techo Voluntary Youth Doctor Association (TYDA) in 2012, and since then around 3,600 medical doctors and health practitioners have become volunteers. TYDA was established with three main purposes: (1) contributing with the national institutions, particularly Ministry of Health, Case Study 2: Lawyers and medical doctors for the poor with a view to provide public health services to people free of charge regardless of race, color, or political affiliation; (2) contributing with the RGC in order to reduce poverty through domiciliary health service provision activities to the poor, especially the poor who live in the rural areas; and (3) contributing to the human resources in health sector as well as give opportunities to the volunteer student doctor and youth in a bid to contribute to charity works in the society. TYDA provides health services to people without political discrimination. Since its establishment, 240,000 people have benefited from its free-of-charge health services. Because of its significance, a Memorandum of Understanding was signed between the National Social Security Fund and TYDA, so that the latter will provide treatment services free of charge to workers and people in Phnom Penh and provinces. TYDA provided diagnosis and treatment services including general diseases, oral diseases, minor-surgery, optometric diseases, heart diseases, echocardiography (ECG), hemorrhoid, gynecological diseases, fetal echo, blood test, thyroid, liver diseases, lung diseases, gastroenteritis, skin diseases, and other diseases.</t>
   </si>
   <si>
     <t>Cameroon</t>
   </si>
   <si>
+    <t>SDG 17</t>
+  </si>
+  <si>
+    <t>Page number
+              45.00
+    Add exact paragraph
+              To promote multi-stakeholder partnerships, Cameroon has put in place a monitoring framework for the effectiveness of partnership development between the Government, technical and financial partners (TFPs) and other frameworks for dialogue between the government and the private sector as well as civil society with the aim of strengthening collaboration or public-private partnership including with civil society. These frameworks include the Multi-Partnership Committee, the Cameroon Business Forum, the Sectoral Partnership Platforms, structured policy dialogues with the United Nations system and the European Union, the Public Finance Platform, the MINREX - CSO Platform, the Diaspora Forum, the Cameroon Youth Promotion Platform and the Cameroon Volunteerism Actors Platform.
+,   
+    Page number
+              49.00
+    Add exact paragraph
+              Supporting DTAs (Decentralized Territorial Authorities), volunteers and civil society organizations in the ownership and implementation of the SDGs at local and community levels. </t>
+  </si>
+  <si>
+    <t>https://hlpf.un.org/sites/default/files/vnrs/2022/Rapport%20VNR%202022%20du%20Cameroun.pdf</t>
+  </si>
+  <si>
     <t>Cross-cutting, SDG 10, SDG 11, SDG 14, SDG 15, SDG 16, SDG 4</t>
   </si>
   <si>
     <t>Page number
               67.00
     Add exact paragraph
               In addition, volunteers have been instrumental in creating and promoting community platforms for the promotion of peace and justice, and the prevention of violent extremism and radicalization. 
 ,   
     Page number
               142.00
     Add exact paragraph
               Cameroon could take medium- and long-term actions to continue the process of integration in this area. Actions could include: updating the overall planning frameworks and selected sectoral strategies; supporting the development of sectoral plans and those related to the operationalization of the National Volunteer Programme.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=1169&amp;menu=3170</t>
-  </si>
-[...15 lines deleted...]
-    <t>https://hlpf.un.org/sites/default/files/vnrs/2022/Rapport%20VNR%202022%20du%20Cameroun.pdf</t>
   </si>
   <si>
     <t>Canada</t>
   </si>
   <si>
     <t>SDG 10, SDG 11, SDG 17</t>
   </si>
   <si>
     <t>Page number
               24.00
     Add exact paragraph
               Established in 2018, the Canada Service Corps program, promotes civic engagement among youth aged 15 to 30 by removing barriers to accessing service opportunities. The Program provides funding to nearly 100 organizations, primarily not-for-profit organizations and those serving Indigenous and under-served populations, to deliver volunteer service opportunities to youth volunteers. Participants gain skills and leadership experience while making a difference in their communities.</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2023/VNR%202023%20Canada%20Report%20EN.pdf</t>
   </si>
   <si>
     <t>SDG 11, SDG 12, Cross-cutting</t>
   </si>
   <si>
     <t>Page number
               93.00
     Add exact paragraph
               Through the Office of Consumer Affairs, the Government of Canada supports consumer groups and NGOs to ensure they provide effective input into policy development through its Contributions Program for NonProfit Consumer and Voluntary Organizations, which has funded over 40 sustainable consumption- and production-related research projects since 2002
 ,   
@@ -1224,54 +1224,54 @@
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/282902021_VNR_Report_Colombia.pdf</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/memberstates/colombia</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/20338Colombia_2018_VNR_Espan771ol_1.pdf</t>
   </si>
   <si>
     <t>SDG 2, SDG 6, SDG 13</t>
   </si>
   <si>
     <t>Page number
               132.00
     Add exact paragraph
               Ficha caso de estudio Uribia ¿Se establecieron mecanismos de sostenibilidad para garantizar beneficios a la comunidad en el largo plazo? Se Consolidaron escenarios participativos como estrategia de formación y de inclusión productiva para generar cambios positivos en las comunidades indígenas, donde el conocimiento tradicional y prácticas ancestrales juegan un papel crucial sobre la soberanía alimentaria ... En el componente de agua se lograron los siguientes resultados: Modelos asociativos auto gestionados funcionando.; Circuitos cortos de comercialización establecidos; Voluntarios Multiplicadores y Líderes – Formación de formadores; Actores identificados y articulados al proceso , transferencia de conocimiento y acciones complementarias.</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2024/VNR%202024%20Colombia%20Report.pdf</t>
   </si>
   <si>
     <t>Comoros</t>
   </si>
   <si>
+    <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=2450&amp;menu=3170</t>
+  </si>
+  <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2023/VNR%202023%20Comoros%20Report.pdf</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=2450&amp;menu=3170</t>
   </si>
   <si>
     <t>Congo</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/23339CONGO_Contribution_Nationale_Volontaire_2019.pdf</t>
   </si>
   <si>
     <t>Page number
               17.00
     Add exact paragraph
               Le gouvernement a également institué le Corps des jeunes volontaires du Congo par la Loi n°17-2021 du 12avril 2021 en vue de servir de valoriser l’engagement des jeunes et leur employabilité à travers l’exercice du volontariat dans les structures publiques et privéeS ainsi que dans les ONG. </t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2024/VNR%202024%20Congo%20Report.pdf</t>
   </si>
   <si>
     <t>Costa Rica</t>
   </si>
   <si>
     <t>Page number
               63.00
     Add exact paragraph
               The private sector has implemented sustainable production and consumption systems to reduce its negative environmental impact and increase the competitiveness of businesses through innovation, development partnerships, environmental education projects, volunteering and initiatives to incorporate good practices in its processes.</t>
   </si>
@@ -1508,190 +1508,190 @@
     Add exact paragraph
               Voluntary actions that addressed the pandemic were coordinated by the Office of the Commissioner for Volunteering and NGOs. The goal remained to activate the minimum number of volunteers with targeted actions, in order to minimise the possibility of enabling the spreading of the pandemic and to protect public health. The services of volunteers and organised groups who have been registered in the “Volunteer Management Protocol in Times of Crisis” were utilised under the strict observance of the instructions and following the protocols of the Office in the implementation of the action they carried out. This initiative received the award of the “Civil Solidarity Prize” by the European Economic and Social Committee (EESC) honouring civil society organisations, individuals and private companies whose projects have excelled as examples of remarkable solidarity during the COVID-19 pandemic. The Initiative “Volunteers to support vulnerable groups during the pandemic” was specifically distinguished for the distribution of food supplies and medicines, and support to vulnerable groups, people who were in mandatory quarantine in hotels, and support with special medication by specialised volunteers for covid-19 cases. More specifically, during the total lockdownin April and May 2020, more than 8,000 actions were carried out, providing food and medical supplies, daily services and assistance to isolated individuals and families. 850 volunteers were activated and the effort was supported by Ministries, NGOs, companies and enterprises, the Support CY Network and other bodies.
 ,   
     Page number
               31.00
     Add exact paragraph
               A Protocol of Cooperation has been signed with relevant NGOs aiming at the enhancement of coordination and collaboration with the voluntary sector for the provision of services and support to victims of trafficking and facilitating their access to information, housing, employment and social integration.
 ,   
     Page number
               34.00
     Add exact paragraph
               Within the framework of cultivating volunteerism and active citizenship in schools, a pioneering educational programme for children is expected to start in September 2021 that includes experiential and other activities for each of the 17 SDGs. All this useful material will “travel” to many schools throughout Cyprus, in a “suitcase”.
 ,   
     Page number
               60.00
     Add exact paragraph
               The Office of the Commissioner for Volunteerism and NGOs encourages Active Citizenship in children and young people as a tool for crime and addiction prevention. It coordinates the Public Consultation of the Children’s Parliament and the promotion of Volunteerism in schools (Handbook for primary and secondary school teachers “Cultivation of Volunteerism and Active Citizenship in Schools”).</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/282512021_VNR_Report_Cyprus.pdf</t>
   </si>
   <si>
     <t>Czech Republic</t>
   </si>
   <si>
+    <t>Cross-cutting, SDG 15</t>
+  </si>
+  <si>
+    <t>Page number
+              13.00
+    Add exact paragraph
+              There are also two voluntary business associations in the Czech Republic whose profile activities include the achievement of SDGs.Business for Society is a platform that helps companies configure and develop sustainable development and corporate social responsibility (CSR) principles and share experience. It is also involved in a number of areas including diversity, inclusion and volunteer work. The Association of Social Responsibility interconnects all sectors under the heading of SDGs. In cooperation with both institutions and the Ministry of Foreign Affairs (MFA), the Ministry of the Environment organised an Evening of Voluntary Commitments in November 2019, which was intended for representatives of the private sector.
+,   
+    Page number
+              61.00
+    Add exact paragraph
+              Some respondents also stated that participation in voluntary events, such as collecting waste, is important.</t>
+  </si>
+  <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/279492021_VNR_Report_Czech_Republic.pdf</t>
+  </si>
+  <si>
     <t>https://sustainabledevelopment.un.org/content/documents/15717Czech_Republic.pdf</t>
   </si>
   <si>
     <t>Page number
               37.00
     Add exact paragraph
                A total of 80 million EUR was allocated from the state budget for the rapid repair of damaged water treatment plants, water supply systems, drinking water sources, and sewerage systems through an extraordinary call titled Renewal of Infrastructure for the Environment. With the rapid financial aid as well as the quick intervention of all responsible forces and a number of volunteers, safe and stable conditions for drinking water supply and wastewater treatment in the affected areas were ensured. 
 ,   
     Page number
               75.00
     Add exact paragraph
               Water Retention in the Broumov region The ‘Water Retention in the Broumov region’ project focuses on land restoration and water retention in nature, helping to mitigate the effects of drought. Volunteers, guided by experts, build pools, wetlands, and stream meanders. These water features support biodiversity and ensure that water is returned to the landscape. In addition to pools, the project also engages in tree planting and the creation of field boundaries, which helps to retain water and improve ecological conditions. 
 ,   
     Page number
               76.00
     Add exact paragraph
               Volunteer river cleaning Although the Czech Republic is a landlocked country and does not have access to the sea, it is aware of its impact on the water pollution in general. There are several organisations in the Czech Republic89 involved in environmental awareness activities and coordinate regular cleaning of watercourses and their surroundings. This is an established tradition of more than 15 years and have been attended by thousands of volunteers who take out undesirable items from the environment, both from shores and from boats. Schools as well as work teams participate, but so do local interest associations, such as the volunteer fire departments. Through these events, people become more aware of the consequences of littering outside designated areas and develop a closer relationship with the area where they live.</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2025/VNR%202025%20Czech%20Republic%20Report.pdf</t>
   </si>
   <si>
-    <t>Cross-cutting, SDG 15</t>
-[...15 lines deleted...]
-  <si>
     <t>Democratic People's Republic of Korea</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/282482021_VNR_Report_DPRK.pdf</t>
   </si>
   <si>
     <t>Democratic Republic of the Congo</t>
+  </si>
+  <si>
+    <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=2337&amp;menu=3170</t>
   </si>
   <si>
     <t>SDG 3, SDG 4, SDG 5, SDG 8, SDG 10, SDG 12, SDG 13, SDG 16, SDG 17</t>
   </si>
   <si>
     <t>Page number
               18.00
     Add exact paragraph
               Le premier point porte sur les efforts entrepris pour une appropriation effective de l’Agenda 2030 par les différentes parties prenantes. Faisant suite du premier, le point deux dresse l’engagement et la participation citoyenne, notamment à travers le volontariat, pour accélérer les progrès vers les ODD.
 ,   
     Page number
               20.00
     Add exact paragraph
               Accroitre l’engagement et la participation citoyenne à travers le volontariat pour accélérer l’atteinte des ODDs en RD.Congo
 La République Démocratique du Congo a une longue tradition du volontariat. Celle-ci se manifeste à travers l’entraide, la solidarité et l’hospitalité qui caractérise son peuple. Outre le volontariat traditionnel et formel, il y a lieu d’évoquer le volontariat institutionnel consacré depuis 2002 par l’arrêté portant création, au sein du ministère du Plan, du Secrétariat National du Volontariat en République Démocratique du Congo, SNV-RDC en sigle.
 Le volontariat demeure l’un des outils clés pour optimiser la participation des différents groupes de la population aux efforts de développement de la RDC. Les Congolais restent un peuple résilient et responsable, capable de prendre les choses en main pour contribuer volontairement à l’amélioration de leur bien-être, la sécurité, la consolidation de la paix et la réponse aux défis de développement. Les volontaires, surtout les jeunes et les femmes, font la différence à travers les actions d’entraide mutuel, d’aide aux vulnérables, de mobilisation des masses pour répondre aux désastres, d’engagement dans des campagnes d’éducation massive de la population sur divers thématiques dont la santé, hygiène, assainissement, et protection de l’environnement. Les jeunes ont surtout démontré l’importance de leurs actions de volontariat lors de la réponse au Covid-19 et des récents désastres dues aux pluies diluviennes et a l’écoulement des terrains.
 Le gouvernement de la RDC a longtemps reconnu et intégré le volontariat parmi les outils clés d’accélération du développement à travers la participation accrue des citoyens. Dans ce cadre, le volontariat bénéficie d’un cadre légal et politique créant un environnement favorable. L’article 43 de la loi n° 004/2001 du 20 juillet 2012 portant dispositions générales applicables aux associations sans but lucratif et aux établissements d’utilité publique stipule que les Organisations Non-Gouvernementales doivent susciter la participation volontaire des communautés de base à la définition et à la mise en œuvre des actions de développement qui les concernent. L’arrêté ministériel No. 016 / CABMIN / PLRM / 2015 portant création du Secretariat National du Volontariat pose les bases des activités de volontariat dans le pays.
 Tel qu’annoncé par la Vice-première ministre et ministre du Plan, le samedi 5 décembre 2020, à l’occasion de la Journée Internationale du Volontariat (JIV), le gouvernement congolais a élaboré une politique nationale du volontariat qui est un gage programmatique dans l’orientation des actions du volontariat dans le pays. La politique nationale du volontariat constitue un cadre qui définira comment la République Démocratique du Congo, en tant que Nation, va utiliser le volontariat pour contribuer à son développement. En plus du cadre légal et politique, la planification sectorielle intègre le volontariat. A titre d’exemple, le Plan national de développement sanitaire 2016-2024 promeut le recours au volontariat pour la provision des services dans les AS où l’accessibilité géographique au centre de santé constitue un obstacle majeur à travers des prestations des soins par relais volontaires formés et supervisé pour prendre en charge certaines affections courantes, particulièrement chez les enfants de moins de cinq ans.
 L’analyse situationnelle sur le volontariat en RDC montre que les volontaires et les organisations de volontariat contribuent surtout à l’atteinte des ODD 3, 4, 5, 8, 10, 12, 13, 16 et 17. A titre d’exemples, depuis 2020, au moins 400 volontaires des nations unies (VNU) ont été déployés annuellement dans le cadre de l’ODD 16. Durant la période de 2020-2022, plus de 1.500 volontaires ont été déployés par le programme VNU. Dans la même période, la Croix Rouge RDC a mobilisé des milliers de volontaires pour fournir des services et répondre aux situations d’urgence dans les domaines de la santé (santé de la reproduction, VIH, vaccination, polio, paludisme, etc.), eau, hygiène publique, assainissement et protection de l’environnement. En plus, les volontaires des Croix Rouge interviennent dans les actions de relèvement, lutte contre le changement climatique, prévention, mitigation et préparation aux catastrophes et conflits. Ils assurent également des formations de Premiers Secours à Base Communautaire, Secourisme Opérationnel et des formations spécifiques, groupes des personnes, entreprises ou organisation ou membres des communautés qui en expriment le besoin. Vu le rôle crucial que joue le volontariat dans le développement et la consolidation de la paix en RDC, le gouvernement compte se doter d’un Programme National de Volontariat des Jeunes. A travers des discussions de haut niveau avec des partenaires au développement dont France Volontaire et le système des nations unies, les efforts dans ce cadre vont vers l’élaboration d’une feuille de route pour la mise en place d’un programme national de volontariat en République Démocratique du Congo qui permettra d’accroitre l’engagement des volontaires, surtout les femmes et les jeunes, dans les activités axées vers l’accélération de l’atteinte des ODD. Le programme du volontariat consiste à permettre aux jeunes congolais de mettre leurs compétences au service du développement dans le domaine de l’éducation, la santé, l’environnement, la gestion des ressources naturelles dans tous les domaines pour un développement durable. En plus du programme national de volontariat, le gouvernement ne ménagera aucun effort pour faciliter l’intégration du volontariat comme outil accélérateur de la mise en œuvre des initiatives de développement durable à travers différents secteurs du pays et institutions clés.</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2023/VNR%202023%20DRC%20Report.pdf</t>
   </si>
   <si>
-    <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=2337&amp;menu=3170</t>
-[...1 lines deleted...]
-  <si>
     <t>Denmark</t>
   </si>
   <si>
+    <t>Cross-cutting, SDG 2, SDG 4</t>
+  </si>
+  <si>
+    <t>Page number
+              31.00
+    Add exact paragraph
+              Furthermore, a significant amount of Danes are volunteers in associations all around Denmark; incorporating them in the implementation will ensure broad public support for the SDGs.
+,   
+    Page number
+              37.00
+    Add exact paragraph
+              Furthermore, a study conducted in 2018 shows that 50% of Danish NGOs use the SDGs in their communications and campaigning work 10. 50% of the organisations also work with the SDGs in their efforts to inform and mobilise the public. The public as it is defined here covers a wide range of members, volunteers, and the wider population.
+,   
+    Add exact paragraph
+              “World’s Best Morning” – Every year in September, NGOs gather for a large nationwide morning event in Denmark, where 2,500 volunteers hand out a newspaper with a selection of the World’s Best News. Politicians from across the political spectrum, international ambassadors in Denmark, and other enthusiasts ranging from non-profit organisations to private sector companies support the event, which each year highlights one or more of the SDGs.
+,   
+    Page number
+              38.00
+    Add exact paragraph
+              Outreach in the educational sector – Since 2018, there has been a variety of inclusive and participatory outreach initiatives produced for the educational sector. These UNA-DK initiatives were carried out by young volunteers in the School Service, and through the utilisation of web-based platforms such as www.globalis.dk and the app-based SDGs at Stake’.
+,   
+    Page number
+              39.00
+    Add exact paragraph
+              The youth organisations promote democraticcommunities based on core values such as participation, dialogue, volunteerism, inclusion, and influence.
+,   
+    Page number
+              40.00
+    Add exact paragraph
+              Within the youth sector, several organisations and NGOs have been addressing and adopting the SDGs in their strategies and activities for years, leading to further strategic interest and dialogue across the sector and among its volunteers. This commitment is evidenced by youth organisations engaged in development cooperation with partners in the Global South.
+,   
+    Page number
+              61.00
+    Add exact paragraph
+              One example is a partnership with the participation of the DAFC for almost two decades, together with the youth organisation 4H and retailer REMA 1000, and several hundred volunteers involved in the non-profit Food and Nutrition Camps. During five busy days each year, we work to give Danish children food enjoyment, food courage, knowledge of where food comes from, and show them how to combine it.
+,   
+    Page number
+              112.00
+    Add exact paragraph
+              Promoting inclusion:   The Rate Adjustment Pool agreement for 2018-2021 allocates DKK 96.6 million for a civil society strategy. The strategy will help to combat loneliness and promote participation in communities, so that vulnerable children, adults, the elderly and people with disabilities who are not part of the labour market increasingly participate in voluntary communities as volunteers.
+,   
+    Page number
+              145.00
+    Add exact paragraph
+              The Government’s leave no one behind philosophy is also evident in its “2020 goals for the socially vulnerable”, which support and facilitate initiatives to ensure good and healthy food for socially disadvantaged people. Many Danish food businesses, including large retail chains, support the distribution of surplus food to socially disadvantaged people via donation. The donated food is received by a network of local, regional and nationwide volunteer organisations, which redistribute it to socially disadvantaged people. It is also used to prepare meals on a daily basis, e.g. for people with substance abuse problems, homeless people, etc.</t>
+  </si>
+  <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/279532021_VNR_Report_Denmark.pdf</t>
+  </si>
+  <si>
     <t>Page number
               64.00
     Add exact paragraph
               Within the youth sector, several organisations are increasingly addressing and adapting the SDGs in their strategies and activities, leading to further strategic interest and dialogue across the sector and among its volunteer members. Still, this commitment is primarily to be found in the youth organisations engaged in development cooperation with partners in the Global South. Focus on domestic implementation across the sector is growing, but needs to be further promoted, accompanied by a comprehensive coordination mechanism.
 ,   
     Page number
               63.00
     Add exact paragraph
               Civil society constitute a critical pillar in Danish society and democracy in which young people are actively involved. Danish youth organisations enjoy an enabling space and good structural conditions, as well as a long tradition of civil involvement and political influence. The sector promotes democratic communities based on core values such as participation, dialogue, volunteerism, inclusion and influence. Furthermore, the youth sector has long proven its effectiveness in including and empowering both vulnerable and marginalised young people, promoting a more inclusive and equal society related to the key principle of “leaving no one behind”.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/16013Denmark.pdf</t>
   </si>
   <si>
-    <t>Cross-cutting, SDG 2, SDG 4</t>
-[...48 lines deleted...]
-  <si>
     <t>Djibouti</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2022/VNR%202022%20Djibouti%20Report.pdf</t>
   </si>
   <si>
     <t>Dominica</t>
   </si>
   <si>
     <t>SDG 10</t>
   </si>
   <si>
     <t>Page number
               120.00
     Add exact paragraph
               High Impact Climate Resilient Initiative Under SDG 10 (Koudmen Domnik): It is well recognized that individual and community self-help and cooperation are an essential part of building resilience. An active volunteer movement through which each Dominican participates to the best of their ability to uplift all citizens, Koudmen Domnik will coordinate volunteer led projects, with an emphasis on youth involvement and the inclusion of marginalized groups, across the country (to be delivered by the end of 2022). </t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2022/VNR%202022%20Dominica%20Report.pdf</t>
   </si>
   <si>
     <t>Dominican Republic</t>
   </si>
   <si>
     <t>Page number
@@ -1711,201 +1711,201 @@
     Add exact paragraph
               Otro componente relevante fue el levantamiento y sistematización de iniciativas implementadas por entidades gubernamentales y no gubernamentales en torno a los ODS seleccionados. Este proceso implicó la elaboración de cuestionarios de recolección de datos para los sectores público, privado, sociedad civil y voluntariado, cada uno especificó sus particularidades. Posteriormente se realizaron contactos con actores clave para su retroalimentación y distribución, con el fin de asegurar una participación diversa e inclusiva. 
 ,   
     Page number
               52.00
     Add exact paragraph
               La ONG Pastoral Materno Infantil, por su parte, ha implementado el Programa de Educación Popular con Familias mediante Agentes Comunitarios Voluntarios, una estrategia comunitaria de acompañamiento a familias en contextos de pobreza. A través de redes de voluntariado capacitado, visitas domiciliarias y actividades educativas, este programa fortalece prácticas de cuidado infantil, empoderamiento materno, prevención de muertes evitables y promoción del desarrollo integral desde la primera infancia. 
 ,   
     Page number
               144.00
     Add exact paragraph
               Además de los datos cuantitativos, el análisis del proceso de consulta permitió identificar dimensiones cualitativas que fortalecen el enfoque participativo del informe. Entre ellas, destacan las contribuciones del voluntariado y del sector empresarial, en la promoción de prácticas responsables, sostenibles y de alto impacto. Estas contribuciones, reflejan compromisos concretos con la transformación social, el fortalecimiento institucional y la generación de soluciones innovadoras para los desafíos del desarrollo. Estas perspectivas se complementaron con la información recopilada a través del cuestionario enviado, en el que participaron 66 representantes de organizaciones no gubernamentales, quienes compartieron detalles sobre sus iniciativas en áreas como inclusión financiera, disposición de residuos, salud materno-infantil, reducción de desigualdades, educación reproductiva, entre otras...De las entidades de sociedad civil y sector privado, la gran mayoría manifestó que sus iniciativas están vinculadas a tres o más ODS. De dichos programas, 35 (15.84 %) apuntan a él ODS 8 (Crecimiento económico) como el más predominante; 32 (14.48 %) fueron asociadas a él ODS 10 (Reducción de desigualdades) asimismo, 31 (14.03 %) desarrollan acciones vinculadas con el ODS 3 (Salud y bienestar) y 30 (13.57 %) registraron intervenciones alineadas al ODS 17 (Alianzas para el desarrollo). El ODS 5 (Igualdad de género) y el ODS 12 (Producción y consumo responsable) fueron vinculadas a 27 (12.22 %) iniciativas, y el ODS 1 (Fin de la pobreza) a 22 (9.95 %). En menor medida, nueve (9) (4.07 %) reportaron el ODS 16 (Paz, justicia e instituciones sólidas) y ocho (8) (3.62 %) el ODS 14 (Vida submarina). En cuanto a su vinculación con la Estrategia Nacional de Desarrollo 2030 (END 2030), las entidades identificaron de manera predominante el Eje 2: Sociedad con igualdad de derechos y oportunidades, con 43 (37.39 %) registros, le sigue el Eje 4 de Producción y consumo sostenibles y adaptación al cambio climático con 32 (27.83 %). 
 ,   
     Page number
               149.00
     Add exact paragraph
               El voluntariado también emergió como una dimensión clave de la participación ciudadana identificada durante el proceso de consulta. Diversas organizaciones de la sociedad civil, redes territoriales, asociaciones comunitarias, movimientos juveniles, grupos religiosos y entidades académicas compartieron Experiencias significativas de trabajo voluntario orientadas a la reducción de desigualdades, el acompañamiento a poblaciones vulnerables, la promoción de derechos humanos y la Sostenibilidad ambiental. Las iniciativas de voluntariado evidencian el compromiso de múltiples sectores con los Objetivos de Desarrollo Sostenible, destacan especialmente las áreas de medio ambiente (12 organizaciones), salud (3) e inclusión social. Estas acciones están directamente vinculadas con los ODS 3, 5, 10, 12 y 17, lo que muestra un alineamiento progresivo con las prioridades nacionales e internacionales en materia de desarrollo sostenible y participación ciudadana. Asimismo, se observó que, dentro de las organizaciones consultadas, 15 movilizan entre 50 y 200 voluntarios, mientras que otras 11 operan con menos de 50, y 11 con un rango entre 200 y 500 voluntarios. Las tareas reportadas abarcan principalmente actividades operativas en terreno (25 casos), así como funciones logísticas, de soporte técnico, ascenso organizativo y participación plena en la toma de decisiones. Esta diversidad de roles refuerza la capacidad de acción desde lo comunitario hasta niveles más especializados, contribuyendo de manera directa a la aplicación territorial de los ODS. La diversidad y el alcance del voluntariado reflejan no solo el compromiso multisectorial con los Objetivos de Desarrollo Sostenible, sino también la vitalidad de las personas jóvenes como agentes clave dentro de estos procesos. La participación de juventudes en estas iniciativas evidencia un vínculo estrecho entre el voluntariado y la energía transformadora que aportan los jóvenes al desarrollo sostenible. En este contexto, la República Dominicana con una población predominantemente joven, reconoce en este grupo una oportunidad estratégica para avanzar en la agenda 2030. Por ello, el INV 2025 incorporó una consulta nacional a juventudes como parte integral del proceso participativo, buscando recoger sus voces, percepciones y  ropuestas para fortalecer la implementación de los ODS. A través de la plataforma U-Report República Dominicana, con el liderazgo de UNICEF y el apoyo de otras agencias del SNU (UNESCO, FAO, OIM, ACNUR, VNU), 273 jóvenes compartieron sus ideas mediante encuestas interactivas. El 63.00 % de las personas participantes tenía entre 15 y 24 años. Además, se sumaron organizaciones juveniles, consejos municipales, colectivos culturales y agrupaciones deportivas.</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2025/VNR%202025%20Dominican%20Republic%20Report.pdf</t>
   </si>
   <si>
     <t>Ecuador</t>
   </si>
   <si>
+    <t>Page number
+              193.00
+    Add exact paragraph
+              The ODSLab is a platform for entrepreneurs, jointly coordinated with ConQuito, Impaqto, Jóvenes por los ODS, United Nations Volunteers, Hult Prize and SDSN Youth. Students interested in participating should submit business ideas motivated by solving a social or environmental problem. The best projects are selected to receive advice and form part of an innovation network to contribute to achieving the Sustainable Development Goals (SDGs).
+,   
+    Page number
+              184.00
+    Add exact paragraph
+              Fundación Telefónica provides support through educational workshops on art, leadership, creativity, computer programming and psychological care for vulnerable children in this area and their families, covering 69,774 beneficiaries. The Voluntarios Telefónica scheme has helped set up nine “prochild” centres, with a daily total of 555 children and adolescents participating in Manta, Portoviejo, Pedernales, Muisne and Bahía de Caráquez.</t>
+  </si>
+  <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/19627EcuadorVNRReportENVE2018.pdf</t>
+  </si>
+  <si>
+    <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=2379&amp;menu=3170</t>
+  </si>
+  <si>
     <t>SDG 4, SDG 5, SDG 10, SDG 16, SDG 17</t>
   </si>
   <si>
     <t>Page number
               64.00
     Add exact paragraph
               El país implementó la ENECSDI aprobada el 15 de diciembre del 2020 y su reforma emitida el 21 de abril de 2022, intervención que busca prevenir la DCI y reducir su prevalencia en niños y niñas menores de 24 meses de edad, conforme los objetivos planteados en la Agenda 2030. Entre 2021 y 2023, se contó con una inversión de USD 16,48 millones y con la participación de más de 1.000 brigadistas voluntarios por año, vinculados a las instituciones de educación superior. Por su parte, en relación a la atención de niñas, niños y mujeres embarazadas para que reciban los servicios de desarrollo infantil integral se ha logrado beneficiar a 76.854 personas (STECSDI, 2023). 
 ,   
     Page number
               91.00
     Add exact paragraph
               La Política Pública para la Reparación Integral de Víctimas y Sobrevivientes de violencia contra las mujeres y miembros del Grupo Familiar y Femicidio, respuesta del Estado y otras organizaciones para prevenir y erradicar la violencia contra las mujeres, niñas, niños y adolescentes incluyendo el femicidio. En esta se atendieron, desde su inicio hasta 2023, a 211.153 mujeres, niños, niñas y adolescentes en asesoramiento legal, terapias psicológicas y atención en trabajo social (MMDH,2023). En esta línea, el Sistema de Apoyo y  Liberación para Víctimas de Violencia Sexual (SALVAS), a través de la capacitación a voluntarios como acompañantes de atención primaria a sobrevivientes de violencia sexual, apoyan los esfuerzos públicos y privados para el acompañamiento legal, médico, psicológico y comunitario de mujeres, niñas y adolescentes. 
 ,   
     Page number
               115.00
     Add exact paragraph
               La Alianza para el Emprendimiento e Innovación (AEI) creó el Programa Re-emprende en el año 2016 tras el terremoto de Manabí y Esmeraldas, con el objetivo de reactivar la economía y producción de las zonas afectadas. El programa se basa en el desarrollo y fortalecimiento de cadenas de valor inclusivas, brindando asistencia técnica (muchas veces a partir del voluntariado profesional de los socios de la iniciativa), vinculación comercial y fnanciera, e implementación de incentivos. 
 ,   
     Page number
               126.00
     Add exact paragraph
               En este sentido, a través del Programa de voluntariado Vivo Joven, implementado por el Estado ecuatoriano, cuyo objetivo es ofrecer capacitaciones, talleres y diálogo sobre temas sociales, derechos juveniles y liderazgo, dirigida a grupos vulnerables, por medio de la vinculación de jóvenes voluntarios, se ha logrado la participación de 13.555 jóvenes desde el 2021 al 2023. En las Casas del Encuentro se fomentan la inclusión y el uso del tiempo libre, mientras que las Unidades de la Juventud promueven el reconocimiento legal de los derechos de los jóvenes y se han realizado 1.229 actividades, en el marco de la temática y se cuenta con la vinculación de 12.952 jóvenes que forman parte del programa a nivel nacional (MIES, 2023).Adicionalmente, el Estado con el apoyo de la OIM y ACNUR, ha implementado procesos de registro y regularización de personas extranjeras desde septiembre 2022 hasta abril 2024, con el apoyo de 175 voluntarias y voluntarios, obteniendo los siguientes resultados: 199.930 registros migratorios, 95.809 visas VIRTE otorgadas, 93.503 documentos de identidad emitidos y 896 niños, niñas y adolescentes solos, no acompañados o separados regularizados. 
 ,   
     Page number
               169.00
     Add exact paragraph
               En el campo legislativo, se destaca la reciente aprobación de la “Ley Orgánica de Acción Voluntaria”, primer marco normativo nacional de voluntariado, que refeja su importancia como forma de participación social. A través del Sistema Nacional de Voluntariado, es una apuesta por un espacio de articulación y colaboración entre diversos actores para la consecución de metas, con efecto de contribuir a acelerar el cumplimiento de los ODS. 
 ,   
     Page number
               205.00
     Add exact paragraph
               Agencia de Cooperación Internacional de Corea. El Programa de Voluntarios consiste en la llegada de ciudadanos coreanos a transferir conocimientos en diversas instituciones públicas, actualmente se cuentan con 5 voluntarios distribuidos a nivel nacional. Sin embargo, el programa está vigente desde el año 2005, con más de 570 voluntarios en total. 
 ,   
     Page number
               209.00
     Add exact paragraph
               Entregas Espe- ciales Espentre- gas S.A. Grupo Entregas y el Banco de Alimentos han establecido una alianza estratégica que nos ha permitido generar un impacto positivo en la sociedad. Gracias al compromiso de los voluntarios y al apoyo del camión de Grupo Entregas, hemos podido brindar asistencia a más de 132 familias recolectando alimentos que se encuentran en buen estado para el consumo humano. 
 ,   
     Page number
               222.00
     Add exact paragraph
               Programa de voluntariado Vivo Joven.Vivo Loven conecta a jóvenes voluntarios con grupos vulnerables. Con 12.952 participantes y 1.229 actividades, ofrece capacitaciones, talleres y diálogo sobre temas sociales, derechos juveniles y liderazgo. Las Casas del Encuentro fomentan la inclusión y el uso del tiempo libre, mientras que las Unidades de la Juventud promueven el reconocimiento legal de los derechos de los jóvenes. </t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2024/VNR%202024%20Ecuador%20Report.pdf</t>
   </si>
   <si>
-    <t>Page number
-[...15 lines deleted...]
-  <si>
     <t>Egypt</t>
   </si>
   <si>
+    <t>SDG 15</t>
+  </si>
+  <si>
+    <t>Page number
+              42.00
+    Add exact paragraph
+              Other initiatives focus on preserving the Nile river, such as the volunteer-based “Very Nile” initiative established in 2018 to clean the Nile from solid waste while raising environmental awareness.</t>
+  </si>
+  <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/279512021_VNR_Report_Egypt.pdf</t>
+  </si>
+  <si>
     <t>https://sustainabledevelopment.un.org/content/documents/10738egypt.pdf</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/20269EGY_VNR_2018_final_with_Hyperlink_9720185b45d.pdf</t>
   </si>
   <si>
-    <t>SDG 15</t>
-[...10 lines deleted...]
-  <si>
     <t>El Salvador</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2022/VNR%202022%20El%20Salvador%20Report_0.pdf</t>
   </si>
   <si>
     <t>Page number
               111.00
     Add exact paragraph
               Por otro lado, El Salvador ha demostrado un compromiso sostenido con la movilización de voluntariado como una estrategia eficaz para acelerar el cumplimiento de los Objetivos Estratégicos de Desarrollo. Diversas instituciones del Estado, como el Ministerio de Medio Ambiente y Recursos Naturales (MARN), el Ministerio de Educación, Ciencia y Tecnología (MINEDUCYT) y el Ministerio de Vivienda, han liderado programas que integran la participación voluntaria en actividades clave para el desarrollo nacional. En 2025, el programa “Árboles para El Salvador” alcanzó la cifra de más de 5.4 millones de árboles plantados a nivel nacional, con la participación activa de voluntarios comunitarios, escolares y corporativos. Asimismo, las brigadas interinstitucionales de construcción de viviendas han permitido mejorar las condiciones habitacionales de familias en situación de vulnerabilidad, gracias a la articulación entre instituciones estatales, voluntarios y alianzas con el sector privado y otras organizaciones. Por su parte, el programa “Inglés para un Futuro Mejor” ha graduado a cientos de jóvenes durante 2025, fortaleciendo sus competencias lingüísticas mediante el acompañamiento de tutores universitarios voluntarios. Estas acciones, impulsadas desde lo público y respaldadas por alianzas estratégicas, han contribuido al avance de objetivos como el fin de la pobreza (OED 1), educación de calidad (OED 4), acción por el clima (OED 13) y alianzas para lograr los objetivos (OED 17), consolidando al voluntariado como una fuerza estratégica al servicio del desarrollo.</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2025/VNR%202025%20El%20Salvador%20Report.pdf</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/16649RNV_El_Salvador_1307_2011_2PP.pdf</t>
   </si>
   <si>
     <t>Equatorial Guinea</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2022/VNR%202022%20Equatorial%20Guinea%20Report.pdf</t>
   </si>
   <si>
     <t>Page number
               35.00
     Add exact paragraph
               Aunado a esto, se alineó y fomentó un voluntariado corporativo alineado a los ODS, se fomentó hábitos sostenibles en todos los sectores, se ofreció a los actores públicos y privados la oportunidad de sumarse a la misma, con el fin de compartir sus experiencias y hábitos sostenibles para una Guinea más Sostenible. </t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2024/VNR%202024%20Equatorial%20Guinea%20Report.pdf</t>
   </si>
   <si>
     <t>Eritrea</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://hlpf.un.org/sites/default/files/vnrs/2024/VNR%202024%20Eritrea%20Report_0.pdf</t>
   </si>
   <si>
     <t>Page number
               23.00
     Add exact paragraph
               Eritrea’s large diaspora, resident in an array of countries around the world, plays a positive role in
 assisting development processes in the country. In addition to making substantial financial and in-kind
 contributions to a range of initiatives and projects in different areas, the Eritrean diaspora promotes trade and investment opportunities, is highly active in business creation and entrepreneurship, provides diverse volunteer support, and assists in the transfer of new knowledge and skills.
 ,   
     Page number
               39.00
     Add exact paragraph
               Under the oversight of the MoH and the NIP, a total of 295 health facilities in the country provide routine vaccination services 6 days per week. In addition, vaccination service is provided at 450 outreach sites nationwide, while nomadic groups and those residing in extremely remote or difficult to reach areas receive service through the “Reach Every District” approach, along with mobile health units and mass vaccination campaigns organized in close cooperation with community coordinators, volunteers, and local contacts. Presently, a total of 12 vaccines are administered to young children, with coverage rates of approximately 95 percent or higher. 
 ,   
     Page number
               47.00
     Add exact paragraph
               A range of extracurricular, community-based, volunteer, and other non-formal learning activities provide students with unique, invaluable opportunities for holistic development, growth, and deeper understanding, and also directly lend themselves to the themes of sustainability and global citizenship.</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2022/VNR%202022%20Eritrea%20Report.pdf</t>
   </si>
   <si>
+    <t>Page number
+              33.00
+    Add exact paragraph
+              A range of extracurricular, community-based, volunteer, and other non-formal learning activities provide students with unique, invaluable opportunities for holistic development, growth, and deeper understanding, and also directly lend themselves to the themes of sustainability and global citizenship.</t>
+  </si>
+  <si>
+    <t>https://hlpf.un.org/sites/default/files/vnrs/2024/VNR%202024%20Eritrea%20Report_0.pdf</t>
+  </si>
+  <si>
     <t>Estonia</t>
   </si>
   <si>
     <t>SDG 11, SDG 17, SDG 2, SDG 3</t>
   </si>
   <si>
     <t>Page number
               19.00
     Add exact paragraph
               In the last three months of last year, food was distributed to 2,890 people from this measure. The activities of the Food Bank contribute to the reduction of waste in society, as many food products that were previously destroyed now reach where they are really needed. The work of the Food Bank relies on volunteers who assist in the collection, storage, packaging, and delivery of food.
 ,   
     Page number
               20.00
     Add exact paragraph
               Organic Estonia is an association of volunteers,on the initiative of which an umbrella organisation for organic farming was established in 2017. It brings together companies and organisations to promote organic products. The organisation has created the first interactive web map of organic areas, which brings together Estonia’s organic and clean integrated environment (forests and harvesting areas together).
 ,   
     Page number
               66.00
     Add exact paragraph
               In order to better ensure internal security, in the spring of 2017, the Minister of the Interior approved action plans to strengthen the regional police network, increase the police’s rapid response capacity, renew the protective equipment of rescuers and deminers, and modernise rescue equipment. Among other things, the action plans increased the number of regional police officers by 45, the number of rapid responders in Estonian regions, and the number of volunteer rescue teams capable of responding to traffic accidents; supported the renewal of the community-based volunteer rescue companies; and increased the volume of prevention.
 ,   
     Page number
               90.00
     Add exact paragraph
               ACTIVITIES OF NON-GOVERNMENTAL ORGANISATIONS Various associations of volunteers have been established to ensure the security of the home: e.g. the Estonian Assistant Police Officers Association, which unites assistant police officers operating in Estonia, the Voluntary Maritime and Lake Rescue, whose main tasks are to organise cooperation between maritime and lake rescue units between voluntary and national structures, sustainable development, and training of a training system for volunteer maritime rescuers, and the Rescue Association, which is a network of voluntary rescue organisations to ensure a safe living environment in communities across Estonia.[...] In Ukraine, one of the reforms of national importance is the reform of the area of administration of the Ministry of Internal Affairs. The first police reform launched has been a success. Next, it is planned to implement the reform of the work organisation of the Rescue Board. Already since 2016, changes have been made to the plan in the rescue service, which would enable the involvement of volunteers in resolving crises. Involving volunteers in rescue operations would significantly reduce the time it takes to respond to crises and deliver aid, which in turn has an impact on the effectiveness of saving property and lives. The Praxis Centre for Policy Studies Foundation, in cooperation with the Ministry of Internal Affairs of Ukraine and the Rescue Board of the Dnipro Oblast, will implement the flagship project on involving volunteers in 2019–2020 “Supporting reforms in the field of internal security: involving volunteers in the work of the Dnipro Rescue Board”. The good experience of the Estonian Rescue Board and specialists is used as an example in the development of the system.</t>
@@ -1966,199 +1966,199 @@
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2022/VNR%202022%20Ethiopia%20Report_0.pdf</t>
   </si>
   <si>
     <t>Page number
               78.00
     Add exact paragraph
               The growing reliance on unimproved sanitation  is largely driven by the limited availability of affordable, improved options, particularly in rural areas where sanitation products and services are scarce and fecal sludge management systems are either absent or inaccessible. Addressing these challenges requires urgent and coordinated action focused not only on infrastructure development but also on promoting sustainable behavioral change. To speed progress, the Government is championing TSEDU-Ethiopia—a flagship, volunteer-powered “cleanliness and dignity” movement. TSEDU mobilizes communities for regular clean-up drives, nurtures women-led sanitation micro-businesses, and promotes inclusive hygiene norms in schools, marketplaces, and public spaces. By scaling affordable hygiene options and solid-waste solutions nationwide, the initiative seeks to ensure that every woman, man, girl, and boy can access—and confidently use—dignified, safely managed sanitation services (Case Box 10).                                                             </t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2025/VNR%202025%20Ethiopia%20Report.pdf</t>
   </si>
   <si>
     <t>Page number
               30.00
     Add exact paragraph
               The National Health Extension Program launched since 2010/11 FY which mobilized the society at all levels has been remarkably successful in preventing and controling health problems. The program covered mainly family health, hygiene and sanitation, environmental health and health education. Health extension workers close to 38,000 have been trained and deployed to implement the program. ‘Voluntary Women Health Army’ were organized and deployed on health services. In this regard, 439,497 Women Health Teams and, each team with 5-persons, numbering 2,125,190 were organized enabling the improvement of critical and basic maternal and infants health care services.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/16437Ethiopia.pdf</t>
   </si>
   <si>
     <t>Fiji</t>
   </si>
   <si>
+    <t>Cross-cutting, SDG 11</t>
+  </si>
+  <si>
+    <t>Page number
+              62.00
+    Add exact paragraph
+              The Fiji's Locally Managed Marine Area (LMMA) Network commits to empowering communities to scale up the voluntary commitments they made based on analysis at the 2017 Ocean Conference. Fiji’s plans call for an effectively managed and governed network of LMMAs in all Fijian communities covering 100% of Fiji’s customary marine areas by 2025. The LMMAs are developed and managed by local communities, working together with NGOs, government departments and academic institutions, to promote the preservation, protection and sustainable use of marine resources.</t>
+  </si>
+  <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/25011Fiji_VNR_2019_final.pdf</t>
+  </si>
+  <si>
     <t>SDG 1, SDG 3, SDG 17</t>
   </si>
   <si>
     <t>Page number
               29.00
     Add exact paragraph
               Tropical Cyclone Ana: Fiji’s National Disaster Risk Reduction Policy 2018-2030 recognizes the importance of disaster risk reduction as a cross-cutting issue. The policy emphasizes the involvement of community-based and volunteer organizations and highlights the significance of cultivating community volunteering to prevent future threats and enhance community resilience.
 ,   
     Page number
               30.00
     Add exact paragraph
               Fiji Red Cross Society volunteers respond to TC Yasa TC Yasa, a category 5 cyclone, made landfall in Fiji on December 17, 2020, followed by TC Ana on January 30, 2021. The following day, on January 31, TC Bina emerged, bringing additional rainfall. In response to the extensive damage in the northern regions, Fiji Red Cross provided assistance to 40,523 individuals. Among the aid provided, 13,327 people received shelter support, 40,523 people were reached through health activities, and 11,973 people were reached with both water, sanitation, and hygiene (WASH) services, as well as
 protection, gender, and inclusion activities. The WASH activities included the distribution of hygiene kits, repairs of toilet facilities, repair of water systems, and distribution of water tanks and containers. Additionally, the society piloted a cash voucher assistance program, distributing FJD 200 cash grants to 309 households and FJD 100 cash grants to 290 households. Throughout this response, a total of 175 volunteers and 22 staff members were mobilized to support the affected areas.
 ,   
     Page number
               62.00
     Add exact paragraph
               Fiji engages in bilateral and multilateral cooperation with its regional partners, leveraging its hub status, and continues to pursue various South-South and Triangular initiatives. One example is the Fiji Volunteer Scheme (FVS), through which medical and education experts support host countries in the region, contributing to institutional and nation building. Fiji’s cooperation has expanded to include areas such as security, disaster response, and humanitarian support. This is evident in the current deployment of Fiji officials in Vanuatu, providing rapid assistance and rehabilitation support following the recent Category 4 Cyclones Kevin and Lucy. 
 ,   
     Page number
               134.00
     Add exact paragraph
               The Role of Volunteers:
 The Ministry of Health &amp; Medical Services requested an increase in the number of volunteers across all vaccination sites as a surge response to vaccinate as many people as possible, with a target of 80% of the target population fully vaccinated by November 1st, 2021.
 By mobilizing volunteers in support of the Governement of Fiji’s vaccination campaign, the partnership between the government and CSOs has been strengthened in the fight against COVID-19. With funding support from the Australian Government through the Department of Foreign Affairs and Trade (DFAT), the Fiji Ministry of Health and Medical Services (MoHMS), International Planned Parenthood Federation (IPPF), Reproductive Family Health Association of Fiji (RFHAF), and Medical Services Pacific (MSP) were able to mobilize volunteers to reinforce the government’s efforts in vaccinating the population of Fiji, contributing to a rapid increase in vaccination rates in the second half of 2021. RFHAF and MSP recruited and mobilized 122 volunteers as part of the COVID-19 Phase I &amp; II project. These volunteers underwent training with Ministry of Health staff on online and offline registration and verification of data registration. Fiji recorded 99% of its target population fully vaccinated, and this achievement was made possible with the assistance of MSP and RFHAF volunteers who were part of the COVID-19 vaccination program. The volunteers were involved in various activities including vaccination registration, data verification, scribing and tallying of data, verifying swab test data, meeting and greeting clients, providing one-to-one awareness on the vaccine, updating vaccination cards, participating in mobile outreach, assisting with issues of isolation for positive cases at the Emergency Operation Center in Sigatoka, collecting information from the RDT team, cleaning and sorting COVID-19/Leptospirosis/Measles raw data, updating the COVID-19 database results, importing cleaned data into the MoHMS database system, follow-up and sorting of imported COVID-19 negative results, providing weekly summaries of test results, assisting in business house vaccinations, and assisting in the documentation of vaccination certificates. MSP and RFHAF volunteers were stationed at various Health Centres within the Central, Western, and Northern Divisions, as well as command centers in Sigatoka and Tamavua. During their engagement in the program, volunteers were empowered to take ownership of their livelihoods and were upskilled, which enabled them to secure employment within the health sector and other government departments. Between September and October, MSP bid farewell to 5 volunteers, and RFHAF bid farewell to 7 volunteers as they secured full-time employment in different organizations.
 ,   
     Page number
               142.00
     Add exact paragraph
               Citizen Power:
 Engaging citizen power is crucial to accelerate progress on SDGs. As evidenced many times before, citizens are often willing to help in times of disaster as volunteers. Many are actively involved in various charities and civil, political, and democratic causes, and also serve as first responders during crises. In a true democracy, like Fiji is becoming, citizens are encouraged and supported to engage in work that benefits their communities and country. Voluntary action, especially at the community level, should be further encouraged, and strong partnerships with volunteers should be formed to leverage local knowledge and expertise. This will ensure more tailored and responsive development interventions for those who need them the most, as well as foster shared social responsibility.</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2023/VNR%202023%20Fiji%20Report.pdf</t>
   </si>
   <si>
-    <t>Cross-cutting, SDG 11</t>
-[...10 lines deleted...]
-  <si>
     <t>Finland</t>
   </si>
   <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/10611Finland_VNR.pdf</t>
+  </si>
+  <si>
     <t>Cross-cutting, SDG 14, SDG 15</t>
   </si>
   <si>
     <t>Page number
               97.00
     Add exact paragraph
               The national follow-up system includes a Citizen Panel, composed annually, where around 500 volunteers assess the state of sustainable development on the grounds of national indicators and interpretative texts.
 ,   
     Page number
               135.00
     Add exact paragraph
               Under the 2019 Government Programme one of the premises in the Mining Act reform is to improve the level of environmental protection.The distribution of invasive alien species has increased. The prevention of invasive alien species has largely been managed by the initiatives of environmental organizations and volunteers.
 ,   
     Page number
               139.00
     Add exact paragraph
               Following the cuts in development financing, the number of Finland’s global partnerships has decreased, civil society partnerships have been lost and national volunteering in particular has suffered.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=1680&amp;menu=3170</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2025/VNR%202025%20Finland%20Report_0.pdf</t>
   </si>
   <si>
-    <t>https://sustainabledevelopment.un.org/content/documents/10611Finland_VNR.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>France</t>
   </si>
   <si>
     <t>Page number
+              21.00
+    Add exact paragraph
+              The Civic Reserve gives all citizens the possibility to work as volunteers to convey and put into practice the values of the French Republic at school alongside teachers.</t>
+  </si>
+  <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/10726Report%20SDGs%20France.pdf</t>
+  </si>
+  <si>
+    <t>Page number
               99.00
     Add exact paragraph
               France Volontaires is the French platform for international volunteering exchange and solidarity. Operated by the Ministry of Europe and Foreign brings together the French government local authorities and associations around a mission of general interest: the development and promotion of international exchange and solidarity (VIES). VIES covers a wide range diversity of projects, enabling every citizen to get involved in international solidarity. international solidarity. By virtue of its universal nature, volunteering contributes to civil societies, the emergence of more to the emergence of more inclusive societies, open to the world. Between 2016 and 2022, more than 47,000 volunteers carried out an international assignment as part of VIES programs. Between 2017 and 2022, France welcomed 860 international volunteers from 61 countries (outside the EU) via the civic service.</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2023/VNR%202023%20France%20Report.pdf</t>
   </si>
   <si>
+    <t>Gabon</t>
+  </si>
+  <si>
+    <t>https://hlpf.un.org/sites/default/files/vnrs/2022/VNR%202022%20Gabon%20Report.pdf</t>
+  </si>
+  <si>
+    <t>Gambia (Republic of The)</t>
+  </si>
+  <si>
+    <t>https://hlpf.un.org/sites/default/files/vnrs/2022/Gambia%20VNR%20Report%20%28Advance%20Copy%29.pdf</t>
+  </si>
+  <si>
+    <t>Page number
+              20.00
+    Add exact paragraph
+              The CSO and volunteer organizations have been complementing Government’s efforts to enhance understanding of the Agenda 2030. Volnet Gambia, a civil society organization, produced an SDG film titled “17 Goals for a Better Future” which localised the contents of each goal from a national perspective. The organization has since been screening the film in different communities.</t>
+  </si>
+  <si>
+    <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=2105&amp;menu=3170</t>
+  </si>
+  <si>
+    <t>https://hlpf.un.org/sites/default/files/vnrs/2025/VNR%202025%20Gambia%20Report.pdf</t>
+  </si>
+  <si>
+    <t>Georgia</t>
+  </si>
+  <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/10680SDG%20Voluntary%20National%20Review%20Georgia-.pdf</t>
+  </si>
+  <si>
+    <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=2265&amp;menu=3170</t>
+  </si>
+  <si>
+    <t>https://hlpf.un.org/sites/default/files/vnrs/2024/VNR%202024%20Georgia%20Report.pdf</t>
+  </si>
+  <si>
+    <t>Germany</t>
+  </si>
+  <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/279522021_VNR_Report_Germany.pdf</t>
+  </si>
+  <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/10686HLPF-Bericht_final_EN.pdf</t>
+  </si>
+  <si>
     <t>Page number
               21.00
     Add exact paragraph
-              The Civic Reserve gives all citizens the possibility to work as volunteers to convey and put into practice the values of the French Republic at school alongside teachers.</t>
-[...46 lines deleted...]
-    Add exact paragraph
               The German Government also supports education projects by civil society, as well as projects that promote engagement by individuals and small-scale initiatives, e.g. via Engagement Global or the Action! Active for a Global World programme run by the German Foundation for Civic Engagement and Volunteering.</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://sustainabledevelopment.un.org/content/documents/10686HLPF-Bericht_final_EN.pdf</t>
   </si>
   <si>
     <t>Ghana</t>
   </si>
   <si>
     <t>Page number
               32.00
     Add exact paragraph
               Use of volunteer facilitators enabled the establishment of classes in most rural communities which
 increased its visibility in these areas resulting in the share of rural enrolment in literacy programmes
 exceeding its targets since 2018.
 ,   
     Page number
               111.00
     Add exact paragraph
               So far, 540 teachers have been equipped to teach literacy with 160 head/assistant of school and 30 District Teacher Support Team trained on instructional and continuous coaching; 16 Community Action Care Group members trained to provide technical support to reading clubs and other community action initiatives; 124,000 copies of supplementary readers distributed to schools and reading clubs; 50.8% of children assessed confirmed to having storybooks in their homes, as against 13.5% during baseline; 157 out of school Reading Clubs established, with over 8,000 children in attendance with 403 volunteers trained; 54% of sampled learners have improved their functional literacy skills.
 The use of the mother tongue has ensured significant number of children breaking through to literacy. A major challenge of the programme is the transfer of teachers trained on UL methodologies to upper
 primary which affects the frequency and quality on literacy instruction in lower classes. There is also a
 gradual reduction in the frequency of reading camp sessions held weekly and high-level attrition of some experienced reading camp volunteers due to low community support and lack of motivation.</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2022/VNR%202022%20Ghana%20Report.pdf</t>
   </si>
   <si>
     <t>SDG 1, SDG 3, SDG 4, SDG 5, SDG 8, SDG 9, SDG 11</t>
@@ -2174,50 +2174,72 @@
     Add exact paragraph
               Ghana Complementary Basic Education (GCBE) programme is a Government of Ghana programme with funding from DFID, USAID and Crown Agents which aims to reach 200,000 out-of-school children between the ages 8 and 14 years from some of the poorest areas of the country, especially girls. The programme employs flexible learning approaches, using the mother tongue and focuses on basic literacy and numeracy, the programme is over a 9-month cycle after which learners are transitioned to the formal school system at class 3 or class 4. Classes are taught in the afternoon by volunteer facilitators often graduates from senior high school who are residents in the communities. The Project is being implemented in the Upper East, Upper West, Savanna, Northern, and North East regions. The support has helped about 240,000 out of school children across 6,000 communities during the period 2012-2018, of which about 50 percent are girls. Over 90 percent of the learners have been fully integrated into the formal primary school system. 
 ,   
     Page number
               79.00
     Add exact paragraph
               To promote skills development and entrepreneurship, government also plans to: i. encourage science, technical, vocational and entrepreneurship education at all levels of education; ii. facilitate partnerships between educational institutions and corporate Ghana through attachments, internships and volunteer opportunities; [...].</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/23420VNR_Report_Ghana_Final_print.pdf</t>
   </si>
   <si>
     <t>SDG 13</t>
   </si>
   <si>
     <t>Page number
               95.00
     Add exact paragraph
               Forest Management Plans – Ghana has developed structured forest management plans for reserves. under the Ghana Landscape Restoration and Small-Scale Mining Project [GLRSSMP], the Forest Services Division is leading the preparation of the forest management plans for 9 forest reserves. Asssessment and diagnostic surveys have been completed for all nine (9) management plans; a technical review has been conducted for 4 (Chasi, Wiaga, Tapania, and Chiraa Headwaters Forest Reserves). A total of 384 community members (297 males and 87 females) have been trained in forests restoration and rehabilitation techniques; and planning has been made for the training of Community Based Organisations (CBOs), Community Forest Committees (CFCs), Community Biodiversity Advisory Groups (CBAGs), and Fire Volunteers, etc.) on fire prevention, pre-suppression and suppression strategies. The threat of wildfire within forest reserves remains a major challenge to forest plantations development in Ghana. During the reporting year, a total area of 4,166.4 hectares was affected by wildfires [Figure 74]. This area represents a 68% decrease over the 2022 season. Field officers carried out several activities to control wildfires. This included awareness creation and sensitisation of forest fringe communities and other stakeholders on fire prevention control and suppression; ride construction/ maintenance; establishment of green firebreaks; and fire patrols by community fore volunteers, forest guards and YAP beneficiaries. </t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2025/VNR%202025%20Ghana%20Report.pdf</t>
   </si>
   <si>
     <t>Greece</t>
+  </si>
+  <si>
+    <t>SDG 8, SDG 9</t>
+  </si>
+  <si>
+    <t>Page number
+              98.00
+    Add exact paragraph
+              More specifically, the project which is developed by the IME GSEVEE will: (i) promote policy development and implementation of innovative policy measures relating to bankruptcy and second chance; (ii) help companies in distress by setting up early warning mechanisms, providing advisory and volunteer mentoring to companies in distress. Among others, the results and learning points of the action will be used for inspiration to promote business culture.
+,   
+    Page number
+              101.00
+    Add exact paragraph
+              Youth 4 Global Goals is an AIESEC initiative that aims to mobilize young people to contribute to achieving the SDGs. It educates them about the SDGs and provides practical opportunities for volunteering to unleash their potential to be active global citizens. In Greece, AIESEC aims to raise awareness of the SDGs through the Youth Speak initiative and by creating multicultural opportunities that directly contribute to the SDGs through the Global Volunteer programme.
+,   
+    Page number
+              99.00
+    Add exact paragraph
+              There were 422 non-profit organisations active beyond the neighborhood level in 2015. In fact, since 2010 and the outbreak of the crisis, a drastic increase of citizen involvement in volunteering and social solidarity activities has been noted, along with an expansion of the social welfare role played by civil society organisations and a more competitive funding environment (crowdsourcing and other forms of fundraising to make up for the lack of resources).</t>
+  </si>
+  <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/19378Greece_VNR_Greece_2018_pdf_FINAL_140618.pdf</t>
   </si>
   <si>
     <t>SDG 4, SDG 13, SDG 14, SDG 15, SDG 16</t>
   </si>
   <si>
     <t>Page number
               31.00
     Add exact paragraph
               Education for sustainable developmentis, of course, directly related to the environmental Goals
 (SDGs 14 &amp; 15), which are pursued by the same and dozens of other civil society organizations.
 Organization Earth is active in environmental education, urban greening and community engagement,
 and it runs the “Center of the Earth” project, a vegetable and permaculture garden situated 6km from
 the centre of Athens that serves as an environmental education hub for experiential community activities. “Center of the Earth” community activities include building green skills for students, adults, the elderly and vulnerable groups, organizing open Sundays, collective cooking, CSR corporate events, volunteerism, and thematic tours. 
 HELMEPA, over the past 40 years, has inspired more than 450,000 schoolchildren and youth and 8,500 teachers on marine environment protection and stewardship, climate change and sustainable development through educational programs, knowledge enrichment and leadership cultivation initiatives. Since 1993, environmental education activities have focused on “HELMEPA Junior”, a flagship initiative engaging every year 8,000 kids aged 5-13, approved by the Ministry of Education and awarded by UNEP and the European Parliament, among others. Additionally, HELMEPA has supported 46 young scientists with scholarships for postgraduate studies in European universities in maritime and environmental sciences. Acting as national coordinator of international voluntary campaigns, HELMEPA has organized/ coordinated more than 4,000 clean-ups of beaches, seabed, lakes, forests and other coastal or land areas, in which more than 250,000 volunteers have taken part, removing 820 tons of waste, covering a total length of 1,900 km of shoreline. As a partner of the “Blue Generation” EEA and Norway Grants.
 ,   
     Page number
               83.00
     Add exact paragraph
               This protection is afforded not only to employees, but to every person that provides services at the
 workplace, including independent contractors, interns and volunteers, regardless of the contractual relationship with the employer.
 ,   
     Page number
               164.00
     Add exact paragraph
               In 2020, the National Crisis and Hazards Management Mechanism was established by law, with
@@ -2242,145 +2264,123 @@
     Add exact paragraph
               Volunteering: Private companies, schools and individuals are invited to a number of activities that include: collecting food products at local supermarkets to distribute to our partnering members, collecting and giving Christmas &amp; Easter goodies to the beneficiary children, and visiting our partnering foundations for volunteer activities.
 ,   
     Page number
               348.00
     Add exact paragraph
               “Center of the Earth”, one of Organization Earth’s core projects, is a vegetable and permaculture garden situated 6km from the center of Athens that serves as an environmental education hub for experiential community activities. “Center of the Earth” community activities include building green
 skills for students, adults, the elderly and vulnerable groups, organizing open Sundays, collective cooking, CSR corporate events and volunteerism and thematic tours.
 ,   
     Page number
               355.00
     Add exact paragraph
               Boroume at School: this is by far the most comprehensive and large educational program
 regarding food waste / volunteering in Greece (over 24.000 students have participated in 6
 years).
 ,   
     Page number
               362.00
     Add exact paragraph
               The Erasmus Student Network Greece/ESN Greece is a non-profit volunteering student association and one of the 40 member countries of ESN.</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2022/VNR%202022%20Greece%20Report.pdf</t>
   </si>
   <si>
-    <t>SDG 8, SDG 9</t>
-[...20 lines deleted...]
-  <si>
     <t>Grenada</t>
   </si>
   <si>
     <t>Page number
               48.00
     Add exact paragraph
               The Ministry of Agriculture Volunteerism Programme which allowed people to donate
 their time and skills to upgrade buildings and communities. </t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2022/VNR%202022%20Grenada%20Report.pdf</t>
   </si>
   <si>
     <t>Guatemala</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://sustainabledevelopment.un.org/content/documents/25008REVISIN_NACIONAL_COMPLETA.pdf</t>
   </si>
   <si>
     <t>SDG 1, SDG 2, SDG 3</t>
   </si>
   <si>
     <t>Page number
               122.00
     Add exact paragraph
               Civil society organizations (including voluntary associations working for the development of women, indigenous peoples, children, and people with disabilities) adapted their work agendas to serve the population affected by the crisis. They focused their activities on prioritizing poverty reduction and social protection, access to health services, employment and investment. Poverty reduction and social protection: Packages with basic food, hygiene products and medicines were distributed to support communities. Access to health services: Special days were held to support the provision of medical supplies based on natural ingredients. Medical assistance and consultations are also provided using digital platforms. The Guatemalan Volunteer Centre has played an important role by coordinating volunteer organizations. As reflected in the 2019 National Volunteer Assembly Report, its various partner organizations made valuable contributions that underpin the achievement of the SDGs. In the context of the COVID-19 pandemic, help with packing solidarity boxes was provided, solidarity canteens were organized, and volunteers in the area of health were successfully called upon to staff call centres to provide the public with information on the pandemic, in coordination with and in support of other government institutions and civil society.</t>
   </si>
   <si>
     <t>https://guatemala.un.org/es/135829-iii-revision-nacional-voluntaria</t>
   </si>
   <si>
     <t>SDG 14</t>
   </si>
   <si>
     <t>Page number
               63.00
     Add exact paragraph
               Programas, proyectos o iniciativas del sector juventud reportados por las organizaciones, relacionadas con el ODS 14. Sacatepéquez: Last Chance, Programa Conciencia Verde (educación ambiental), jornadas de voluntariado con flora y fauna.</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2025/VNR%202025%20Guatemala%20Report.pdf</t>
   </si>
   <si>
     <t>Cross-cutting, SDG 12, SDG 16, SDG 17, SDG 8</t>
   </si>
   <si>
     <t>Page number
               47.00
     Add exact paragraph
               Institutional public security records prepared by the Ministry of the Interior and the voluntary fire service. 
 ,   
     Page number
               98.00
     Add exact paragraph
               The Family Farming Programme to Strengthen the Rural Economy (PAFFEC) is implemented through the National Rural Extension System (SNER) and builds the production, organization and self-management capacity of the country’s rural population through informal education and participatory implementation to improve the quality of life of rural families. In 2016, SNER supported the operation of the 340 municipal rural extension agencies, allowing the transfer of knowledge and technology to 649,421 volunteer promoters and farmers to support improvements to their production systems. In addition, 25,956 families received supplies such as seeds and plants, as well as livestock and equipment to establish family production units.
 ,   
     Page number
               135.00
     Add exact paragraph
               The Ministry has also carried out inter-institutional, intersectoral and partnership coordination with development councils, municipal and voluntary fire services, the Guatemalan Family Welfare Association (APROFAM), the Mariscal Zavala Military Base, midwives and healers, the Guatemalan Red Cross, the Women’s Ombudsperson (DEMI) and the University of San Carlos.
 The review includes a section that takes the first steps to setting the State’s response in each of the development areas. Actions are classified by the nature of the contribution: public, private, civil society and international cooperation. It also includes a section describing young people’s perception of each of the development areas set out in the six SDGs.
 The Government considers the perspectives of civil society and young people on the SDGs.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/16453Guatemala.pdf</t>
   </si>
   <si>
+    <t>Page number
+              41.00
+    Add exact paragraph
+              There is a gap or qualitative jump between the level of technical staff and the actors involved in the responses (volunteer teams, representatives of grass-roots social organizations and the population of the communities).</t>
+  </si>
+  <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/25008REVISIN_NACIONAL_COMPLETA.pdf</t>
+  </si>
+  <si>
     <t>Guinea</t>
   </si>
   <si>
     <t>SDG 3, SDG 4, SDG 8, SDG 16, SDG 17</t>
   </si>
   <si>
     <t>Page number
               33.00
     Add exact paragraph
               Afin de démontrer comment le principe « Ne laisser personne pour compte » a été traduit en actions concrètes pour lutter contre les inégalités et la discrimination dans les programmes et projets nationaux, le processus de préparation du RNV, a aussi bénéficié d’une analyse institutionnelle, de la prise en compte de ce principe dans la mise en œuvre des ODD. Par ailleurs, une analyse relative à la contribution des volontaires a été réalisée. 
 ,   
     Page number
               48.00
     Add exact paragraph
               La loi no 015/L012/AN a permis d’instituer et de réglementer le service du volontariat national jeunesse en république de Guinée. Depuis son lancement en 2010, c’est un total de 480 jeunes volontaires qui furent déployés, dont 38,54% de jeunes filles et femmes volontaires. Ce programme est une politique transversale d’utilité publique et porte sur deux axes : le volontariat d’expertise et le volontariat d’urgence. Les jeunes qui s’y engagent offrent des prestations de services communautaires ou d’utilité publique dans les domaines de la santé, de l’éducation, de l’environnement, de l’agriculture, de l’élevage, de l’artisanat, de l’accompagnement communautaire, et de la culture de la paix (Note de politique sur l’emploi/Banque Mondiale). Dans la même optique, pendant ces cinq dernières années, les volontaires ont appuyé l’État guinéen dans la mise en place du Programme Panafricain (YouthConnekt Africa) qui a significativement contribué au renforcement de l’employabilité des jeunes.
 ,   
     Page number
               132.00
     Add exact paragraph
               6. MOBILISATION DU VOLONTARIAT POUR APPUYER LA RÉALISATION DES ODDTraditionnellement, la solidarité et l’entraide font partie des pratiques du peuple guinéen. Comme de nombreux pays dans le monde, la Guinée reconnaît le volontariat comme une forme d’engagement social profondément enracinée dans la société. Les programmes de volontariat couvrent tous les secteurs de développement et impliquent toutes les tranches d’âge (jeunes, adultes, personnes âgées), conformément aux règles et procédures des différentes structures de volontariat. Ces derniers sont de plus en plus perçus par le Gouvernement comme essentiels au développement économique et social durable, et un moyen fiable de lutter contre le chômage spécifiquement chez les jeunes. Le volontariat aussi bien informel que formel, est perçu comme étant un outil clé pour optimiser la participation des différents groupes de population aux efforts de développement. Depuis quelques années, cette perception s’est de plus en plus affirmée à travers l’institutionnalisation du volontariat et la définition d’un cadre légal avec la promulgation de la loi N°2015/012/AN en juin 2015, établissant et réglementant l’Agence Nationale de Volontariat Jeunesse (ANVJ). Pour renforcer la participation de l’ANVJ dans le processus de développement, une politique nationale sur le volontariat jeunesse est en cours d’adoption pour une période de cinq ans, avec pour objectif la promotion du volontariat, la mobilisation sociale et la valorisation des compétences humaines disponibles pour la paix et développement. Dans le cadre de l’élaboration du Rapport National Volontaire, il s’est tenue une analyse situationnelle du volontariat et la participation des volontaires dans la réalisation des ODD en Guinée. La réalisation de cette analyse s’est effectuée à travers une démarche participative incluant toutes les parties prenantes de volontariat notamment (Agence Nationale de Volontariat Jeunesse, Programme des Volontaires des Nations Unies, France Volontaires, Corps de la Paix, Croix Rouge Nationale et d’autres acteurs des mouvements associatifs) auprès desquelles le consultant a collecté les informations et ressorti le niveau de participation des volontaires dans la réalisation des ODD. La contribution des volontaires a été remarquable dans plusieurs domaines à savoir : la lutte contre pauvreté, la sécurité alimentaire, la santé, l’éducation, l’égalité entre les sexes, l’emploi et la croissance inclusive, le changement climatique, le renforcement institutionnel et la paix et le partenariat entre les institutions. En guise d’exemple, au cours des dix dernières années, la Guinée a connu des crises politiques et sanitaires (manifestations politiques, maladie à virus Ébola et Covid 19) et le volontariat d’urgences a significativement contribué à la promotion des mesures de protection et de lutte contre les maladies et à la sensibilisation des jeunes contre la violence. Ces actions ont contribué à l’atténuation des impacts lors de ces moments douloureux. Au cours des 10 dernières années, les structure de volontariats établies en Guinée ont mobilisé plus de 144 798 dans les secteurs mentionnés plus haut contribuant ainsi de manière significative à la mise en œuvre de ODD dans le pays. Pour les actions futures de réalisation des ODD et au regard de son caractère transversal, le volontariat peut être un outil clé pour l’accélération des atteintes des Objectifs de Développement Durables en Guinée. </t>
   </si>
   <si>
     <t>Cross-cutting, SDG 11, SDG 12, SDG 13, SDG 6, SDG 7</t>
   </si>
   <si>
@@ -2436,92 +2436,92 @@
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/24297Guyana_VNR2019_FINAL_REPORT_070819.pdf</t>
   </si>
   <si>
     <t>SDG 10, SDG 13, SDG 17</t>
   </si>
   <si>
     <t>Page number
               98.00
     Add exact paragraph
               The national Disaster Risk Management Policy (2013) is implemented through the 2021-2025 Comprehensive Disaster Management (CDM) Country Work Programme (CWP)... Regional Disaster Risk Management Systems (RDRMS) and Community Based Disaster Risk Management (CBDRM) aim to mainstream CDM by building local capacity to reduce risk. The aim is to create resilient people living within resilient communities within resilient environments within resilient countries. CBDRM aims to bridge the gap between Regional and local level disaster management. Incorporated into to the CDC, is a Volunteer Corps (CDC VC) which focuses on supporting the functioning and initiatives of the CDC, particularly at a community level. The CDC VC is an invaluable body comprising a growing resource pool of more than 200 registered volunteers. Volunteers range from military personnel, students, nurses, teachers to doctors who have been trained in areas such as search and rescue, DRM, community mobilisation, first aid, damage assessment and conflict resolution.
 ,   
     Page number
               103.00
     Add exact paragraph
               Lessons learned: Effective DRM in Guyana requires scaling up of the CBDRM programme across the country as well as increasing the number of volunteers in Regions 1, 2, 7, 8, 9 and 10. In addition, capacity building at the Regional and local administrations is necessary for effective mainstreaming of DRM plans. This includes, staffing, facilities, training, among others. Importantly, capacity building in M&amp;E of DRM at both national and regional levels requires strengthening. Preparation for unknown hazards should be considered in planning and budgeting, taking COVID- 19 as an example and given the escalating threat of the myriad of negative impacts of climate change. Further, support is needed in improving and scaling up assessment teams for disaster response to better inform response activities and reporting. Scaling up GIS systems and personnel to better inform on spatial dynamics for effective use and deployment of resources also requires strengthening.</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2023/VNR%202023%20Guyana%20Report.pdf</t>
   </si>
   <si>
     <t>Honduras</t>
   </si>
   <si>
+    <t>SDG 2, SDG 13, SDG 17</t>
+  </si>
+  <si>
+    <t>Page number
+              36.00
+    Add exact paragraph
+              El PMA lleva a cabo programas de formación específicos para personal institucional y voluntario de salud con el fin de mejorar sus conocimientos y aptitudes para atender las necesidades sanitarias y nutricionales específicas de las poblaciones vulnerables, incluidas la nutrición adecuada en los primeros 1,000 días, la vigilancia nutricional y las mediciones antropométricas.     
+,   
+    Page number
+              164.00
+    Add exact paragraph
+              El Programa de Pyme Socialmente Responsable involucra a 39 Pymes, capacitando a 60 personas. Se implementaron políticas relacionadas con derechos humanos, inversión social, voluntariado y medio ambiente, promoviendo prácticas empresariales responsables y sostenibles.</t>
+  </si>
+  <si>
+    <t>https://hlpf.un.org/sites/default/files/vnrs/2024/VNR%202024%20Honduras%20Report_0.pdf</t>
+  </si>
+  <si>
     <t>https://sustainabledevelopment.un.org/content/documents/15871Honduras.pdf</t>
   </si>
   <si>
     <t>SDG 15, SDG 3, SDG 4</t>
   </si>
   <si>
     <t>Page number
               49.00
     Add exact paragraph
               One major achievement is the number of hectares of restored forest, which increased by 53,623 hectares in 2019 thanks to institutional efforts with strategic partnerships, local governments, private enterprise, academies and schools, volunteers, and with the support of national and international organizations. According to the Forest Conservation Institute (ICF), the Honduran Forest Restoration Strategy 2030 aims to restore 1 million hectares, as a government commitment and through participatory processes. 
 ,   
     Page number
               60.00
     Add exact paragraph
               The Dry Corridor Alliance Program (ACS-USAID), through its Health and Nutrition component, carries out coordinated interventions with strategic partners (the Health Secretariat (SESAL); decentralized health services managers; NGOs; community health volunteers and others), to support households to improve diet, feeding practices, food preparation and household sanitation. Through community interventions, it also contributes to improved utilization of maternal and child health and nutrition services.
 ,   
     Page number
               76.00
     Add exact paragraph
               The Ficohsa Foundation’s “Educating Our Future” programme was created in 1998 with the goal of providing, in an integral and sustainable way, pre-primary education for thousands of 3- to 6-year-old children who live in urban-marginal areas. This educational model is participatory and brings together the community, educational authorities, parents, teachers, community volunteers and other actors such as the Foundation’s partners.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=1705&amp;menu=3170</t>
   </si>
   <si>
-    <t>SDG 2, SDG 13, SDG 17</t>
-[...15 lines deleted...]
-  <si>
     <t>Hungary</t>
   </si>
   <si>
     <t>SDG 1, SDG 8, SDG 15, SDG 16, Cross-cutting</t>
   </si>
   <si>
     <t>Page number
               44.00
     Add exact paragraph
               Backed up by a targeted regulatory development and awareness-raising action (e.g. “Pick it Up!”, a voluntary waste collection campaign for a Clean Hungary since 2011), the result is a continuous increase in recycled municipal waste, with a simultaneous decrease in disposed waste.
 ,   
     Page number
               72.00
     Add exact paragraph
               Impact 2030 led by Volunteering Hungary - Centre of Social Innovation (“ÖKA”) is a private sector-led initiative, with the unique mission to activate human capital investments through employee volunteer programs to advance the achievement of the Sustainable Development Goals. Although direct linkages between these initiatives and SDGs have not been assessed yet, they also support the SDGs.
 ,   
     Page number
               60.00
     Add exact paragraph
               The importance of promoting peaceful, resilient, and inclusive societies by strengthening national institutions through international cooperation is highlighted in the IDC activities of our country as well. The training event entitled “Supporting the culture of legal volunteering in the Republic of Moldova based on the Hungarian model” was attended by lawyers, academics, and non-governmental organizations interested in legal education. The aim of the project was actively to involve lawyers, attorneys’ chambers, law faculties, and civil society actors in the development of innovative forms of cooperation (pro bono projects, legal education, etc.).
 ,   
     Page number
               73.00
     Add exact paragraph
               SDG 1 - No Poverty. Level of Engagement (3). Business Solutions - Best Practices: --Applying fair wages --Company based fair minimum wage -- Promoting volunteering programs that help underprivileged people --In-kind donations</t>
@@ -2539,194 +2539,194 @@
     <t>SDG 2, SDG 4</t>
   </si>
   <si>
     <t>Page number
               17.00
     Add exact paragraph
               Many civil society organisations, like corporations, have begun to link their work and strategy to the SDGs. Many civil society organisations are maintained by voluntary efforts, which demonstrates the importance of volunteering in implementing SDGs.
 ,   
     Page number
               29.00
     Add exact paragraph
               The Icelandic government launched a pilot project in Malawi with the WFP on locally grown school meals in three elementary schools in Iceland’s cooperation district, Mangochi District, in 2012. The project was one aspect of combating hunger and malnutrition, but also had many other goals, such as reducing students’ dropout rate and supporting local farmers with steady business. All the practical arrangements for the school meals are in the hands of a large number of volunteers connected with the schools. In each school, there is a food committee that handles shopping and cooking and ensures that sufficient water and firewood are available. 
 ,   
     Page number
               97.00
     Add exact paragraph
               Companies, civil society and schools have also been actively involved, spending a full or half day as volunteers in the area, planting, fertilising and sowing. In parallel with this, volunteers receive instruction on the area and recovery work.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/23408VNR_Iceland_2019_web_final.pdf</t>
   </si>
   <si>
     <t>India</t>
   </si>
   <si>
+    <t>Page number
+              47.00
+    Add exact paragraph
+              The Government is also implementing the Deendayal Antyodaya Yojana National Rural Livelihoods Mission (DAY  NRLM) across the country with the objective of organising women from rural poor households into Self Help Groups (SHGs) nurturing  and supporting them to increase their incomes and escape abject poverty. Village Sarthi: an initiative in Moradabad, Uttart Pradesh to empower Self-Help Groups: Self-help Groups (SHGs) are the driving force behind rural development and women's empowerment. Despite continious efforts few SHGs can sustain their operations profitability for a loner time. 
+,   
+    Page number
+              82.00
+    Add exact paragraph
+              WEP (The Women Entrepreneurship Platform) has achieved a major milestone of completing 7-years and reaching over 50,000 registered users, a number that is growing. It has more than 40 partner organisations to support its initiatives. WEP has mobilised a substantial number of volunteers who work pro bono to further its cause in varied ways. </t>
+  </si>
+  <si>
+    <t>https://hlpf.un.org/sites/default/files/vnrs/2025/VNR%202025%20India%20Report.pdf</t>
+  </si>
+  <si>
     <t>https://sustainabledevelopment.un.org/content/documents/16693India.pdf</t>
   </si>
   <si>
     <t>Cross-cutting, SDG 4, SDG 5</t>
   </si>
   <si>
     <t>Page number
               56.00
     Add exact paragraph
               TEACH GAJAPATI. The initiative implemented in Gajapati district of Odisha, which is one of the Aspirational Districts, enables willing government officers and other educated volunteers to enrol as teachers and take 15 sessions per subject followed by tests, culminating in substantial improvements in learning outcomes in these schools.
 ,   
     Page number
               96.00
     Add exact paragraph
               SWEEKRUTI SCHEME: The scheme was formulated by the Government of Odisha to provide equal opportunities and protect the rights of the transgender community. The key strategies of the scheme include surveying and identifying all transgender persons in the State, assisting the parents of transgender children and providing pre- and post-matric scholarships, skill upgradation and entrepreneurship development training by strengthening selfhelp groups, providing support for critical health care and group insurance support for transgender persons, providing legal aid, counselling and guidance services for transgender persons, organising awareness and sensitisation campaigns on rights of transgender persons, and providing training to staff and volunteers.
 ,   
     Page number
               132.00
     Add exact paragraph
               The children are identified through the Police Department’s Janta Durbars (Public Meetings) organised in vulnerable areas. Teachers of government schools, elders, social workers and volunteers have been roped in as resource persons for teaching the students. There are over 120 such dedicated teachers, who render their services to help the students matriculate. Each centre has a coordinator who prepares the routine and assigns classes to the teachers. The programme has seen active participation from a large section of community members.
 ,   
     Page number
               142.00
     Add exact paragraph
               As illustrated above, the approaches and interventions to ‘leave no one behind’ are crucial to India’s implementation of SDGs. Recognising this, the country has consciously adopted a paradigm shift from a ‘whole of government’ to ‘a whole of society’ approach by engaging all key stakeholders: subnational and local Governments, CSOs, volunteers, communities at the grassroots and the private sector in a collaborative process of adoption, implementation and evaluation of the SDG agenda, thereby making it a genuinely inclusive process.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=2096&amp;menu=3170</t>
   </si>
   <si>
-    <t>Page number
-[...12 lines deleted...]
-  <si>
     <t>Indonesia</t>
   </si>
   <si>
+    <t>SDG 11, SDG 10</t>
+  </si>
+  <si>
+    <t>Page number
+              130.00
+    Add exact paragraph
+              Contingency planning and field testing are activities held in the pre-disaster phase. These activities are needed to measure the preparedness in facing the possibility of disasters, including community preparedness. The facilitation of 5000 volunteers throughout Indonesia and the promotion of DRR forum establishment have also been conducted to achieve self-reliance on disaster management. [...]  Efforts to ensure the principle of "no one left behind" in disaster management is carried out by involving persons with disabilities as actors in disaster mitigation. Good practices have been carried out, among others, through the establishment of the Difagana (difabel siaga bencana) volunteer group in Yogyakarta Province and the establishment of Disability Inclusion Services Unit (LIDi, Layanan Inklusi Disabilitas) in disaster management in Central Java Province.
+,   
+    Page number
+              128.00
+    Add exact paragraph
+              The Indonesian Disaster Risk Index (IRBI) declined by 16.06 percent from 2015 to 2017. Then in 2018 as a result of the implementation of programs and disaster management activities carried out by 32 Ministries/Institutions in collaboration with local governments, communities, volunteers, and business owners, the IRBI declined to 128.8 or equivalent to 23.97 percent compared to 2015 numbers.  </t>
+  </si>
+  <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/2380320190708_Final_VNR_2019_Indonesia_Rev3.pdf</t>
+  </si>
+  <si>
+    <t>Cross-cutting, SDG 1, SDG 2, SDG 3, SDG 4, SDG 16, SDG 17</t>
+  </si>
+  <si>
+    <t>Page number
+              6.00
+    Add exact paragraph
+               In addition to the development of the VNR, the UN System, under coordination of the UN Resident Coordinator, also facilitated the indepth analysis of the nine Goals under review, including specific processing of disaggregated statistical data sourced from Statistics Indonesia, to ensure analyses includes data of vulnerable groups, including the poorest, women, children, and people with disabilities, provided result of the Survey Report on Volunteering in Indonesia, which encompasses all Goals – volunteering as cross cutting.
+,   
+    Page number
+              10.00
+    Add exact paragraph
+              In the discussions, the independent team emphasized that good practices included in the analysis discussion in the 2021 VNR as shown in the box must show sustainability, promote local wisdom, nurture social capital, reflect social diversity, target vulnerable groups, encourage movements in the public, including community volunteering, be a good and replicable example, not only domestically but also for internationally if possible, and reflect innovation.
+,   
+    Page number
+              11.00
+    Add exact paragraph
+              Focus group discussions with 28 volunteers involving organizations and 5 volunteers were also organized as part of the ‘Survey Report on Volunteering in Indonesia’ by the IndoRelawan and with support of UNV.Participants shared their experience while implementing volunteer programmes and volunteering for socio-economic and environmental activities. Numerous good practices of volunteering related to education, COVID-19 response, environment were shared. Mutual benefits of volunteering for society as well as recommendations to further nurture volunteering culture in Indonesia were also collected to enable more citizen to take part in acceleration of SDGs implementation through volunteering.
+,   
+    Page number
+              20.00
+    Add exact paragraph
+              Volunteers’ contributions in Indonesia for acceleration of SDGs are significant. Volunteering survey was carried out by IndoRelawan and UNV covered 129 volunteer organizations and 351 volunteers across the country. The survey report shows the trends of volunteering, with various examples, in Indonesia between 2019 and early 2021 including in times of COVID-19 pandemic. It is the first if its kind report on volunteering in Indonesia produced through online survey conducted throughout the country. In the time frame between 2019 and the beginning of 2021, 31,91% spent less than 10 hours, 24,78% of respondents spent more than 90 hours in total when volunteering. The pandemic did not stop volunteers’ spirit and actions. Most of volunteering activities during the COVID-19 were targeted at Goal 1, Goal 2, Goal 3, Goal 4, Goal 16, and Goal 17 in the form of educational campaigns through social media (59,5%), distribution of health safety equipment (53,7%) and packages (52,4%), fundraising for the cause (42,9%), and conducting online classes (27,4%). All these efforts targeted poor communities, children, the elderly, vulnerable.
+,   
+    Page number
+              98.00
+    Add exact paragraph
+              A qualitative assessment of this program performance indicated that the target group families were able to farm on home yard empty yards that produce nutritious food (horticulture product) for family consumption. Volunteers had a vital role in empowering these family members, mainly women.
+,   
+    Page number
+              144.00
+    Add exact paragraph
+              This program was implemented by Sehat Jiwa Bahagia in early 2021, in the form of virtual activities in 10 schools in Indonesia. The COVID-19 pandemic crisis has an impact on the social and psychological activities of the community. [...] Sehat Jiwa provided modules through training to build students’ psychological flexibility and offered skills to assist them to maintain their mental health conditions during the pandemic. The module was adapted from the well-being curriculum developed by Sehat Jiwa in 2018 to increase the resilience and psychological well-being of adolescents in Indonesia. The parties involved included Sehat Jiwa volunteers and facilitators, youth influencers, Talkmore community.[...]
+,   
+    Page number
+              10.00
+    Add exact paragraph
+              This joint decision aims to strengthen the synergy in handling Covid-19 through collaboration with regional task forces, village volunteers, Hope Family Program (PKH) program assistants, social workers, family planning extension workers, Family Planning Field Extension (PLKB), BKB Cadres, BKL Cadres, BKR Cadres, PATBM, Puspaga, Puspa, and volunteers. other. Prioritize deterrence. and handling the spread of Covid-19 by taking into account the special needs of women, children and vulnerable groups.
+,   
+    Page number
+              37.00
+    Add exact paragraph
+              This regulation changes the priority of using village funds that are adjusted to include non-natural disasters, such as Covid-19. The use of village funds in tackling Covid-19 can be used to form village volunteers against Covid-19, direct cash assistance from village funds, emergency response activities, and so on.
+,   
+    Page number
+              38.00
+    Add exact paragraph
+              This regulation regulates the implementation of Covid-19 response villages and the implementation of village cash labor intensive (PKTD) with village funds. This regulation details the duties of village volunteers against Covid-19. [...] The Minister regulates the technical data collection of prospective families who receive BLT-Village Funds by establishing data collectors (village volunteers with a minimum number of 3 people), prospective recipients (poor families recorded in DTKS, non PKH, non BPNT, and have a NIK. If not included in DTKS then added for updating DTKS), as well as procedures for data collection and reporting
+,   
+    Page number
+              286.00
+    Add exact paragraph
+              BUMMAS agribusiness which is engaged in sustainable agriculture/livestock and trading business development. The parties involved in this program are Rumah Zakat’s Inspiration Volunteers as empowerment facilitators, as well as individual and group/institution beneficiaries that are established collectively. In 2020, Entrepreneurial Assistance program has assisted 2,809 beneficiaries with an average of IDR1,626,608.00 for each beneficiary. In addition, Rumah Zakat currently has 196 BUMMAS with 2,900 members.
+,   
+    Add exact paragraph
+              While MCCC provided psychologist in the national level for online specialist counselling, ‘Aisyiyah provided volunteers in 14 provinces to perform an online/virtual Psychological First Aid (PFA) and refer more complex mental and psychosocial cases to the psychologist. These volunteers were recruited and given brief training and workshop about how to assess the stress level of the clients and how to provide the PFA. The workshop was done on the same event with the launching of the program. It was attended by all the PFA volunteers, patient supporters, and some representatives of Tuberculosis patients and families. The launching event’s main purpose was to introduce the MHPSS services to the Tuberculosis -affected people so that they know where to seek help whenever they feel the fear of the stress. The results obtained were: 1. 15 PFA volunteers were recruited with one in national level, and the other 14 in ‘Aisyiyah’s Community TB care program areas. 2. By the end of the 6-week pilot program, there were 8 cases recorded and handled by the PFA volunteers; 4 cases were from female TB patients, and the other 4 were from male TB patients, [...] In addition, had the PFA volunteers enough knowledge and capacity of Tuberculosis care and prevention, the program would have run more easily and more people would engage in the program.
+,   
+    Page number
+              323.00
+    Add exact paragraph
+               The Government of Makassar City and Gowa District have received support from UNICEF in the 2017-2019 period to increase the coverage of birth certificate ownership in their respective regions.[...] Two teams of 100 staffs and volunteers were deployed to implement the program in Makassar City and the surrounding islands.
+,   
+    Page number
+              328.00
+    Add exact paragraph
+              Lokadaya contains three main features, namely “Power Raising”, “Partner Profile”, and “Change Story”. The “Power Raising” feature is an arena for raising resources in the form of public donations, non-fund donations (volunteering, equipment, tools or other asset support), as well as partnerships or collaborations.</t>
+  </si>
+  <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/280892021_VNR_Report_Indonesia.pdf</t>
+  </si>
+  <si>
     <t>Page number
               16.00
     Add exact paragraph
               The provision of basic services for social disaster victims at the disaster site cannot be separated from the strong and dedicated support of youth social volunteers (Taruna Siaga Bencana/Tagana) and pioneer staff. The size of pioneer staff that have been established and received training has increased from 100 persons in 2010 to 295 persons in 2014. Indonesia is committed to regularly monitor SDGs achievement, engage young generation, and work with the global community toenhance the achievement of SDGs</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/15705Indonesia.pdf</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2025/VNR%202025%20Indonesia%20Report.pdf</t>
-  </si>
-[...85 lines deleted...]
-    <t>https://sustainabledevelopment.un.org/content/documents/280892021_VNR_Report_Indonesia.pdf</t>
   </si>
   <si>
     <t>Iran (Islamic Republic of)</t>
   </si>
   <si>
     <t>Page number
               124.00
     Add exact paragraph
               Ethical Investment. "Iraq's First Social Mission". Social Work Institutions, Volunteers and the Environment. Social institutions operate in sectors such as education, health, and human resources, as  well as local community-based organizations. Most of them participate in skills development or support groups that promote learning and literacy. These groups are often targeted at vulnerable and disadvantaged groups such as children, youth, women, and the elderly. Social institutions in Iraq are enhancing the opportunities for innovation, as they believe that innovation increases the effectiveness of  their institutions, allowing them to serve a wider range of beneficiaries and provide better-quality services. By providing better services to both, innovation has allowed them to achieve better development roles than other organizations and work with less cost. Most social institutions expect to attract more beneficiaries, launch new quality services, and add new ones.</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2025/VNR%202025%20Iraq%20Report.pdf</t>
   </si>
   <si>
     <t>Iraq</t>
   </si>
   <si>
     <t>Cross-cutting, SDG 3</t>
   </si>
   <si>
     <t>Page number
               52.00
     Add exact paragraph
               More than 3.3 million people have benefited from the response of Iraqi civil society and local volunteer groups during the pandemic, including through the distribution of food baskets. Volunteer groups, mainly youth led, used innovative means to conduct humanitarian aid activities, supported coexistence and community awareness-raising, and managed to reach vulnerable populations in need.
 ,   
@@ -2746,102 +2746,102 @@
     <t>Page number
               76.00
     Add exact paragraph
               In 2016, the Ministry of Higher Education and Scientific Research launched a voluntary project to plant one million trees throughout Iraq for a period of five years. The project was launched on the basis of the establishment of agricultural colleges in public universities, but soon most of the faculties of 22 universities and 6 institutes of agriculture Governorates 25 municipalities and the Secretariat of Baghdad, as well as coordination with the General Secretariat of the threshold Husseiniya.
 The project seeks a number of objectives, including: a) to spread the culture of afforestation and awareness of the importance of the tree and its outputs to preserve the environment and face climate change; b) provide training opportunities on productive projects to implement the principle of the green economy; and c) promoting a culture of volunteerism.
 ,   
     Page number
               81.00
     Add exact paragraph
               Iraq tries to integrate volunteerism into development planning processes, considers it as the implementation of SDGs, and tries to develop an electronic platform for communication between volunteer organizations and actors.
 As a means of implementation includes promoting a culture of tolerance and citizenship, motivating productive work, social solidarity, volunteering, and developing productive and life skills and knowledge, especially among young people.
 ,   
     Page number
               82.00
     Add exact paragraph
               Tripartite Partnership 
 Volunteerism should be integrated into development planning processes, particularly with regard to the implementation of sustainable development goals, and the importance of an electronic platform for communication between volunteer organizations and actors.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/23789Iraq_VNR_2019_final_EN_HS.pdf</t>
   </si>
   <si>
     <t>Ireland</t>
   </si>
   <si>
+    <t>Page number
+              16.00
+    Add exact paragraph
+              By supporting long-term development and providing humanitarian assistance in over 80 countries, Ireland is helping to build better futures for some of the world’s poorest people and communities by reducing vulnerability and increasing opportunity. Irish people, including many volunteers, are also making a unique contribution to the Global SDGs, often working with partners to inspire new ways of thinking to ensure that no-one is left behind. The knowledge and cultural exchange resulting from these experiences benefits not only our partner countries, but also Ireland and Irish people too.’</t>
+  </si>
+  <si>
+    <t>https://www.dccae.gov.ie/documents/VNR2018%20Full.pdf</t>
+  </si>
+  <si>
     <t>SDG 3, SDG 4, SDG 10, SDG 11, SDG 13, SDG 17</t>
   </si>
   <si>
     <t>Page number
               111.00
     Add exact paragraph
               Departments of Geography/Education in Maynooth University are leading the collaboration with Tailte Éireann’s National Mapping Division, the Society of Chartered Surveyors Ireland (SCSI), Esri Ireland/ArcGIS For Schools and Technological University Dublin to showcase satellites and survey data to students. 5*S: Space, Surveyors and Students – STEM and the Sustainable Development Goals is a Science, Technology, Engineering and Mathematics (STEM) outreach project that builds on two existing national school-based programmes to target a national audience. A collaboration between Esri Ireland’s award winning, ArcGIS for Schools programme and the SCSI Day in the Life recruitment programme offers the opportunity to combine a national network of volunteers with an existing data/training infrastructure.
 ,   
     Page number
               141.00
     Add exact paragraph
               The National Volunteering Strategy (2021 - 2025) aims to recognize, support, and promote the unique value and contribution of volunteers to Irish society. It seeks to expand and reinforce the role of volunteers while assisting Ireland's wider commitments to Sustainable Development. The Strategy acknowledges the need for further investigation and research on the role of volunteering in achieving the Sustainable Development Goals (SDGs). Both the National Volunteering Strategy and the SDGs encompass common themes of sustainability, cooperation, and inclusivity. These themes provide the foundation for the Strategy, and the SDGs are integrated into its five Strategic Objectives. Specifically, Action 55 under Strategic Objective 5 aims to provide support for all Volunteer Involving Organisations (VIOs) in implementing and raising awareness of the SDGs over the next five years. This will be accomplished through the development of toolkits for SDG planning and implementation and by enhancing the capacity of VIOs in delivering the SDGs.
 ,   
     Page number
               142.00
     Add exact paragraph
               The Community Call played a crucial role in responding to the emerging crisis by effectively addressing the needs of people throughout the country. This initiative witnessed an unprecedented collaboration between governmental and voluntary resources, as organizations worked together to identify vulnerable individuals and provide them with various services. Initially, the focus was on ensuring the well-being of the elderly and the most vulnerable, with rapid response teams established in every county to ensure comprehensive care and support. As a result of the crisis, the relationship between the volunteering infrastructure and the local authority sector has been significantly strengthened. The response to COVID-19 highlighted the resilience of our communities and the ability of businesses to adapt and deliver services in innovative ways to meet emerging needs. This experience showcased the collective strength and adaptability of our society in times of adversity.
 ,   
     Page number
               143.00
     Add exact paragraph
               The Public Participation Network (PPN) is a structure that facilitates the collaboration of volunteer-led groups, aiming to provide representation for the community sector in the policymaking structures of Local Authorities. It grants local volunteers a greater voice in decisions made by local governments that directly impact their communities. Whenever community representation is required on local authority committees like Strategic Policy Committees or Local Community Development Committees, it is sourced through the PPN. In each of the 31 local authority areas, a PPN has been established. Membership in a PPN is open to all volunteer-led or not-for-profit groups within a specific local authority area. Currently, there are over 18,000 groups nationwide that are members of a PPN. While the Department of Rural and Community Development (DRCD) provides funding and support to PPNs, these organizations are independent and develop their own initiatives. Many PPNs have integrated the Sustainable Development Goals (SDGs) into their initiatives, and each PPN Annual Report now includes a section highlighting the local impact of PPN activities in relation to the UN SDGs. 
 ,   
     Page number
               149.00
     Add exact paragraph
               SDG Assessment 9: Sustainable, Inclusive and Empowered Communities: A Five-Year Strategy to Support the Community and Voluntary Sector in Ireland 2019-2024: Sustainable, Inclusive and Empowered Communities: A Five-Year Strategy to Support the Community and Voluntary Sector in Ireland 2019-2024 contributes to the progression of 15 SDG targets under SDG 4 Quality Education, SDG 5 Gender Equality, SDG 10 Reduced Inequalities, SDG 12 Responsible Consumption and Production, SDG 13 Climate Action, SDG 16 Peace, Justice and Strong Institutions and SDG 17 Partnerships for the Goals.
 ,   
     Page number
               164.00
     Add exact paragraph
               The Environmental Education Unit of An Taisce is actively involved in numerous national and international sustainability programs. These programs establish important connections with the Sustainable Development Goals (SDGs), and the key links for each program are outlined below:The Green-Schools program adopts a student-led approach to promote learning, action, and behavior changes in various thematic areas. These include Biodiversity, Water, Marine Environment, Food, Travel, Energy, Waste, and Global Citizenship. The Green-Schools program contributes to multiple SDGs, although specific SDGs are not mentioned.
 The Clean Coasts program collaborates with communities to safeguard and care for Ireland's waterways, coastline, seas, ocean, and marine life. Their efforts involve organizing hundreds of beach clean-ups annually, mobilizing thousands of volunteers to remove significant amounts of marine litter from the coastline, and promoting and facilitating coastal clean-ups and marine litter surveys. The Clean Coasts program contributes to Goals 3 (Good Health and Well-being), 4 (Quality Education), 6 (Clean Water and Sanitation), 12 (Responsible Consumption and Production), 13 (Climate Action), 14 (Life Below Water), and 17 (Partnerships for the Goals).
 ,   
     Page number
               266.00
     Add exact paragraph
               Comhlámh is the Irish Association of Development Workers and Volunteers. Part of our work includes creating the conditions for values-led international volunteering: with support from Irish Aid, we coordinate a good practice network of more than 30 Irish-based volunteer sending agencies that are active in the areas of international development and global citizenship... Since the last Voluntary National Review (VNR), Ireland has developed and launched the Irish National Volunteering Strategy (NVS). The strategy includes a dedicated section on the Sustainable Development Goals (SDGs) and endeavors to integrate them across its five objectives. Objective 4 specifically aims to promote ethical and skills-based international volunteering, delivering results for beneficiaries and enhancing Global Citizenship in Ireland. A global citizen is defined as someone who collaborates with others to make the world more equal, fair, and sustainable in line with the spirit of the SDGs. The launch of the Strategy, its focus on the connection between national and international volunteering, and its incorporation of the SDGs while recognizing the vital role of volunteers in their achievement align with the UN General Assembly's resolution on Volunteering for the 2030 Agenda for Sustainable Development. Ireland has demonstrated commendable efforts in engaging national and international volunteer-involving organizations through the NVS. This has provided an opportunity for these organizations to deepen their involvement and critical reflection on issues of global inequality and injustice. They have worked to raise awareness about our interconnected planet and the potential of volunteers to envision alternative ways of functioning and existing in the world.</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2023/VNR%202023%20Ireland%20Report.pdf</t>
   </si>
   <si>
-    <t>Page number
-[...7 lines deleted...]
-  <si>
     <t>Israel</t>
   </si>
   <si>
     <t>Page number
               11.00
     Add exact paragraph
                Unit 105, the Child Online Protection Bureau under Lahav 443 Police Unit, comprises several core departments, including the 105 Hotline, Research and Collaborations, a tailored accessible hotline, the civic 'Cyber Knights' volunteering unit, and TOV Community Support. Through its multi-system portal, the bureau combats online harassment, violence, and cyberbullying targeting children and teens. It serves a variety of populations in Israel, including orthodox, LGBT+, Arab, and people with disabilities. 
 ,   
     Page number
               14.00
     Add exact paragraph
               The National Headquarters at the Child Online Protection Bureau has launched a civic, pioneering project for effective prevention and intervention online on behalf of children and teens via a high-quality network of volunteers that is overseen by the Ministry of National Security. The project's goal is to mitigate the dangers and threats to children and teens on social media, applications, and forums, in order to strengthen children's digital resilience and enhance their online safety...A total of 36 volunteers have been involved in this project since it was launched in 2022. These include high-tech professionals, military and police personnel, students, civil servants, and retirees. A professional civilian team from the National HQ guides and supervises the volunteer team. The project involves proactive prevention, education, and protection efforts that are generated online, and the volunteers serve as a force multiplier for the 105 Hotline. 
 ,   
     Page number
               25.00
     Add exact paragraph
                A trauma and resilience training program mapped community needs regularly based on field observations, and mental health professionals worked day and night to provide as comprehensive a response as possible. Volunteers were recruited, who also supported these efforts. Mental health centers are the most appropriate professional entity to handle such incidents on a national scale, in an efficient, precise manner. 
 ,   
     Page number
               83.00
     Add exact paragraph
                Between 2022 and 2025, MASHAV provided approximately 40 courses, both in Israel and online. These included psychological first aid during crises, emergency first aid under fire, special education for children suffering trauma, early childhood therapy in wartime, first aid for chemical warfare victims, psychological support for children during war, grief counseling for bereaved families, volunteer burnout prevention and suicide prevention, rehabilitation for war-injured civilians, and plans for emergency education infrastructure.</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2025/VNR%202025%20Israel%20Report.pdf</t>
@@ -2901,119 +2901,119 @@
               Metropolitan City of Palermo: Within the Metropolitan Agenda definition process, the 82 Municipalities of the Metropolitan Area will be involved on several topics, such as: the environment, supported by relevant associations; the social domain, with the Third Sector and voluntary sector; the economy, with small enterprises, youth start-ups, schools and universities. High schools will also be involved through awareness-raising actions.
 ,   
     Page number
               69.00
     Add exact paragraph
               The Forum for Sustainable Development plays a key role in the NSDS implementation and in the three-year revision process (as per Article 3 of Legislative Decree No. 221/2015). The 2022 NSDS and the NAP PCSD enable the Forum for Sustainable Development as a stable and incremental platform of dialogue between institutions, civil society and non-state actors as well as with the National Council for Development Cooperation - to promote integration and coherence among the internal and external dimensions of the policies - and with the territorial fora to contribute to the definition and implementation of the strategic vision shared at different level of government.
 The Forum is composed of wide-ranging and heterogeneous voices representing the different realities of the Country – i.e., networks and associations from the voluntary and environmental sectors, youth, academia, as well as organisations from the world of labour, social economy, and small and medium-sized enterprises. </t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2022/VNR%202022%20Italy%20Report.pdf</t>
   </si>
   <si>
     <t>Page number
               90.00
     Add exact paragraph
               The definition of the main lines of humanitarian action, intervention areas and channels must be widely shared with sectors of civil society active in the field of volunteering and emergency interventions in coordination with their representative networks. Their engagement will also facilitate the exchange of information with a view to launch local public calls for the financing of emergency projects.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/16341Italy.pdf</t>
   </si>
   <si>
     <t>Jamaica</t>
   </si>
   <si>
     <t>Page number
+              34.00
+    Add exact paragraph
+              Building citizenship through involvement in community services and volunteering
+,   
+    Page number
+              75.00
+    Add exact paragraph
+              In relation to Disaster response: The training of 117 volunteers in, inter alia, disaster risk management, initial damage assessment and shelter management, and the development of a National Disaster Risk Management Volunteers Database. The database has been developed to streamline the deployment of volunteers post-disaster, and currently has 1 165 registered volunteers.
+,   
+    Page number
+              76.00
+    Add exact paragraph
+              A National Emergency Response Geographic Information Systems Team (NERGIST) has also been trained in the use of the USAID IDA/DANA methodology for performing initial damage assessment. The team of volunteers has been deployed post local and regional disaster events.
+,   
+    Page number
+              76.00
+    Add exact paragraph
+              e boosting of Jamaica’s emergency communication capacity through a $1.6 billion grant from the Government of Japan to implement the Improvement of Emergency Communication System Project. The project will see the development of a platform for communications among Government MDAs involved in the DRM process, major stakeholders, auxiliary services and community volunteers. The grant will also facilitate the procurement of radio equipment, transmission and reception devices to response entities and for critical locations.</t>
+  </si>
+  <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/19499JamaicaMain_VNR_Report.pdf</t>
+  </si>
+  <si>
+    <t>Page number
               94.00
     Add exact paragraph
               The MHU has also launched Reach-Out-Rangers, a contingent comprised of volunteers who are trained in the use of Psychological First Aid for community intervention. These Reach out Rangers were deployed to communities where persons may be experiencing emotional distress but are not prioritizing mental health-seeking. This initiative has seen a tripling in engagement (33) in November than that of the previous month (11).
 ,   
     Page number
               121.00
     Add exact paragraph
               Protect the education budget: The COVID-19 pandemic has jeopardized the economy of countries and prompted cuts in budgets. To ensure the protection of the education sector and resilience in recovery, the budget must be protected to ensure gains made are not jeopardized and schools most in need are adequately supported. Given the loss of income for many households, individuals wishing to continue their education may not be able to do so. Government and private interests could provide incentives for students to remain in school through scholarships, grants, bursaries, as well as volunteering opportunities with a financial aid component.
 ,   
     Page number
               215.00
     Add exact paragraph
               As part of the strategy for improving emergency response capacity under the Vision 2030 Jamaica—National Development Plan the GOJ intends to train volunteers to support disaster emergency response. The volunteers will work in tandem with volunteers from the Jamaica National Voluntary Program for Disaster Risk Management to serve in the pre-and post-impact phases of a disaster (Artica, 2022).</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2022/VNR%202022%20Jamaica%20Report.pdf</t>
   </si>
   <si>
-    <t>Page number
-[...22 lines deleted...]
-  <si>
     <t>Japan</t>
   </si>
   <si>
+    <t>Page number
+              68.00
+    Add exact paragraph
+              [Junior Chamber International Japan (Japan JC)] Japan JC began in 1949 with the establishment of the Tokyo Junior Chamber of Commerce by young volunteers with a sense of responsibility and passion, based on the ideal of realizing a bright and prosperous society. Based on the three creeds of training, service, and friendship, the organization is proactively working on volunteering initiatives and tackling various social issues with the aim of creating a better society.</t>
+  </si>
+  <si>
+    <t>https://hlpf.un.org/sites/default/files/vnrs/2025/VNR%202025%20Japan%20Report_0.pdf</t>
+  </si>
+  <si>
+    <t>SDG 16</t>
+  </si>
+  <si>
+    <t>Page number
+              250.00
+    Add exact paragraph
+              Meanwhile, the Human Rights Bureau has been established in the MOJ as an administrative body engaging in human rights promotion and protection and as its subordinate organs, the Human Rights Departments of the Legal Affairs Bureaus (8 locations nationwide), the Human Rights Divisions of the District Legal Affairs Bureaus (42 locations nationwide), and their branches (261, as of January 202) have been established heretofore. Moreover, the MOJ engages in human rights promotion and protection activities in cooperation with about 14,000 Human Rights Volunteers who are private citizens appointed by the Minister of Justice.</t>
+  </si>
+  <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/28957210714_VNR_2021_Japan.pdf</t>
+  </si>
+  <si>
     <t>https://sustainabledevelopment.un.org/content/documents/16445JapanVNR2017.pdf</t>
   </si>
   <si>
-    <t>Page number
-[...19 lines deleted...]
-  <si>
     <t>Jordan</t>
   </si>
   <si>
     <t>SDG 1, SDG 14</t>
   </si>
   <si>
     <t>Page number
               59.00
     Add exact paragraph
               The Women and Girls Oasis: Expanded in 18 community centres in 11 governorates (Amman, Zarqa, Karak, Tafila, Maan, Jerash, Ajloun, Salt, Madaba, Irbid, and Aqaba). This provides opportunities for incentive-based volunteer work for the most needy and vulnerable women, as well as transportation subsidies and childcare services for their children. Women receive awareness sessions on prevention and protection from violence against women and gender-based violence.
 ,   
     Page number
               117.00
     Add exact paragraph
               Project Sea: Seif Al Mdanat and Beisan AlSharif co-founded ProjectSea to take action and start a movement in conserving marine life. The first cleanup campaign took place in June 2021, and since then 11 cleanup campaigns were completed, collecting more than 21000 pieces of plastic, and other waste exceeding 3 tonnes. So far, 160 scuba divers from 30 different nationalities have volunteered in their clean-up campaigns. 
 ,   
     Page number
               134.00
     Add exact paragraph
               Civil society entities will support the implementation of development projects, encourage people to participate and volunteer, help achieve sustainable social development and increase the level of social service.</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2022/VNR%202022%20Jordan%20Report.pdf</t>
   </si>
   <si>
@@ -3028,50 +3028,64 @@
     Page number
               38.00
     Add exact paragraph
               Over the past decades, Jordan has considered priority to provide young men and women with educational opportunities, much-needed skills and an enabling environment for entrepreneurship and socio-political engagement. In addition, the country has invested heavily in setting up the infrastructure required to optimize youth development including youth centres, hostels, sports facilities and volunteers’ camps.
 ,   
     Page number
               39.00
     Add exact paragraph
               Moving forward, the Government will renew its commitments to keeping youth among its top priorities and will incrementally engage in the following: [...] Strengthen the role of youth in volunteerism and community service (active citizenship).
 ,   
     Page number
               64.00
     Add exact paragraph
               Developing different approaches and tools for rights-based awareness raising to reach different target audiences: civil society organizations, the private sector, youth, women, volunteers, students, academia, parliamentarians, municipal councils through written and visual material, workshops, panel discussions, social media and simulation models; [...] Raising awareness of the important role of volunteers in SDG implementation.
 ,   
     Page number
               67.00
     Add exact paragraph
               Building the capacity of VIO to focus on quality versus the quantity of volunteers engaged in SDG implementation and monitoring.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/16289Jordan.pdf</t>
   </si>
   <si>
     <t>Kazakhstan</t>
+  </si>
+  <si>
+    <t>Page number
+              36.00
+    Add exact paragraph
+              Volunteering is one of the most powerful tools for achieving the SDGs, particularly the principle of «Leave no one behind», as it enables civil society to address social challenges and promote inclusivity. While other mechanisms for implementing SDG-related tasks are often applied in a systematic and planned manner, volunteering acts as a flexible and responsive instrument. Thanks to their mobility, engagement, and direct interaction with vulnerable groups, volunteers can quickly respond to emerging needs, filling gaps where institutional mechanisms may be delayed or incomplete.From 2022 to 2025, Kazakhstan has strengthened the role of volunteering in promoting the SDGs at both national and international levels. In 2022, the Central Asian Volunteer Forum was held in Astana, where the UN Volunteers Programme presented a global report featuring Kazakhstan’s experience and announced a regional volunteer research initiative. In 2023, an International Forum was held with the participation of the President of Kazakhstan and delegations from more than 30 countries, discussing the importance of volunteering for sustainable development.Kazakhstan annually sends 7 volunteers to UN agencies (in Kenya, Thailand, Turkey) and contributes to the UN Volunteers Programme’s trust fund. At Kazakhstan’s initiative, the UN General Assembly declared 2026 the International Year of Volunteers for Sustainable Development. Between 2022 and 2025, 206 UN volunteers served in Kazakhstan (84% of them Kazakhstani citizens, 76% of whom were women); 32 Kazakhstani volunteers served abroad.For Kazakhstani volunteers, contributing to SDG 10 «Reduced Inequalities» and SDG 5 «Gender Equality» is a natural expression of civic responsibility and solidarity. These are considered top-priority SDGs by the volunteer community in Kazakhstan. To a lesser extent and at very local levels, volunteer efforts also contribute to SDG 1 «No Poverty» and SDG 2 "Zero Hunger". 
+,   
+    Page number
+              37.00
+    Add exact paragraph
+               Many volunteers involved in social work later pursue careers in these areas. For instance, since 2023, Kazakhstan has been implementing the «Teach for Qazaqstan» project by the Public Foundation, as part of the international «Teach for All» movement. The project aims to eliminate inequalities in access to quality education for children in remote areas. Another example is the «Kazygyrt Intellectual School» in the village of Kazygurt, which employs trilingual education and modern teaching standards. These initiatives showcase volunteer contributions to SDG 4 «Quality Education».Volunteers in Kazakhstan are also actively involved in local environmental improvements, biodiversity conservation, forest preservation, raising public awareness about climate change, and reducing carbon footprints. </t>
+  </si>
+  <si>
+    <t>https://hlpf.un.org/sites/default/files/vnrs/2025/VNR%202025%20Kazakhstan%20Report%20EN.pdf</t>
   </si>
   <si>
     <t>Page number
               134.00
     Add exact paragraph
               Kazakhstan pays special attention to youth policy. Since 2015, the Government has expanded the annual funding for the development of volunteer initiatives; the greater integration of the volunteer movement into SDG implementation is being discussed. 2019 was declared the Year of Youth in Kazakhstan. Youth volunteer movements are developing and Kazakhstani youth are actively involved in projects that help vulnerable populations (older people, single mothers, large families and others) and people facing hardship, and in environmental and educational projects. (P 134) In Kazakhstan, the inherent desire of the people to help others through local community assistance is known as ‘‘Asar’’. Asar has served as an indicator of the unity of Kazakh society and of people's concern for others. Many citizens are now involved in volunteering work for the beneﬁt of society. There are numerous active volunteer organizations in the country, such as the National Volunteer Network (local experts on volunteering and social projects in the regions of the country), the Red Crescent of Kazakhstan (humanitarian projects in the regions), Enactus (international programme on student social entrepreneurship), Rina (the search for missing people throughout the country), the 28 Loops Club (assisting premature babies across Kazakhstan and the CIS), the Good People Club (assisting people facing hardship), the League of Volunteers (volunteers in the city of Almaty), Best for Kids (assisting children) and other volunteer movements on a variety of current social and environmental topics.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=1146&amp;menu=3170</t>
   </si>
   <si>
     <t>SDG 3, SDG 8, SDG 10, SDG 14, SDG 16, SDG 17</t>
   </si>
   <si>
     <t>Page number
               65.00
     Add exact paragraph
               A significant contribution to control coronavirus infection during the pandemic was made by the volunteer movement, which was reinforced by the announcement of the Year of the Volunteer in Kazakhstan in 2020. During the pandemic, representatives of volunteer organizations provided special assistance to control coronavirus by organizing free hot meals for medical personnel, purchasing expensive drugs, organizing the distribution of medicines, and providing transport for medical workers. Individual volunteers have provided support for healthcare workers by providing education for
 their children, providing medical facilities with oxygen concentrates worth KZT 450 million, and raising funds to purchase masks and gloves for doctors involved in measures to control COVID-19.
 ,   
     Page number
               114.00
     Add exact paragraph
               The Center for Vocational Rehabilitation of People with Disabilities, established by UNDP in Kazakhstan and the Ministry of Labor and Social Protection of Population of the Republic of Kazakhstan, attracted 102 volunteers (16 UN volunteers, 73 civil society volunteers and 13 online volunteers) to support the Center’s activities to provide employment opportunities for people with disabilities. To do this, local national volunteers with experience in career guidance, social work, psychology, legal issues and coaching work in cooperation with the Ministry and the capital akimat.
 ,   
@@ -3079,97 +3093,83 @@
               128.00
     Add exact paragraph
               Since the declaration of the state of emergency in March 2020, volunteers have provided assistance to more than 1,258.0 thousand people in difficult life situations (war and labor veterans, lonely elderly, vulnerable social groups, large and low-income families). More than 93 thousand food packages and 5.5 million medical masks were distributed. In order to ensure public control, a group of volunteers and activists created the group “Public Control”, consisting of 397 volunteers.
 ,   
     Page number
               165.00
     Add exact paragraph
               Apart from the specialist team delivering the first aid, veterinary physicians, zoologists, ecologists and volunteers will be engaged in this work [...]. 
 Furthermore, workshops and training courses on training of volunteers and specialists in the field of Caspian seals population protection and rescue will be carried out at the premises of the Center.
 ,   
     Page number
               183.00
     Add exact paragraph
               Anti-corruption enlightenment and wide preventive work: Anti-corruption enlightenment is implemented by educational, volunteer and information measures. For instance, coordination of activities of state bodies in combating corruption has been successfully implemented by active introduction of project management and offices of “Adaldyk alany”. Besides, anti-corruption media projects in republican mass media such as “AntikorNews”, “AntikorLive” and “Antikor.kz”, has been successfully realized. Thanks to the volunteer project “Adal komek”, the Agency has taken measures to raise the legal literacy of citizens, legal assistance to vulnerable social groups in addressing of vital issues has been rendered as well. Employees of the Agency, practicing lawyers, advocates, notaries, students, master’s students, PhD students, academics of law departments of higher educational institutions acted as volunteers, they regularly held free consultations for the population. 11,000 people got clarifications during the project https://e-gazet.kz/obshestvo/volonterskij-proekt-adal-komek-pomog-11-tyiskazaxstanczam.
 ,   
     Page number
               195.00
     Add exact paragraph
               Mobilization of volunteering for the development purposes: On December 30, 2016, the Law No.42-VІ ZRK “On Volunteering” was adopted. Since the beginning of declaring 2020 as the Volunteer Year, thenumber of voluntary organizations in the country increased 3-fold, and atthe moment, there are more than 600 of them. During the pandemic about 1 mln. Kazakhstanis joined the volunteer movement, and help was renderedto more than 1.5 mln. of our citizens in the form of food baskets, sets of life essentials, personal protective equipment. Nationwide project “Birgemiz” was realized, which covered more than 70,000 volunteers in support of children and youth, fallen on hard times, medical volunteering, eco-volunteering, preserving material and immaterial historic cultural heritage, social volunteering, volunteering in the field of emergency situations, and online volunteering. Guidelines were created in 8 priority areas, training courses for coordinators of volunteering activities, single information line, over the period of existence of which 2,500 applications were processed. In order to implement the initiative of the President of RK on declaring the International Year of Volunteers Mobilization in the UN, articulated on the 75th session of the UN General Assembly (September 21, 2020), the Concept of the International Year has been prepared and background work on its
 implementation has been started, the Resolution of the International Year of Volunteers Mobilization for development purposes has been developed as well.</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2022/VNR%202022%20Kazakhstan%20Report%20English.pdf</t>
   </si>
   <si>
-    <t>Page number
-[...12 lines deleted...]
-  <si>
     <t>Kenya</t>
+  </si>
+  <si>
+    <t>Page number
+              7.00
+    Add exact paragraph
+              Other key stakeholders involved in the development of the 2024 VNR included UNWomen, World Food Programme (WFP), United Nations Children’s Fund (UNICEF), International Organization for Migration (IOM), United Nations Population Fund (UNFPA), United Nations Volunteers Programme (UNV), and Partnership in Statistics for Development in the 21st Century (PARiS21).       
+,   
+    Page number
+              21.00
+    Add exact paragraph
+              Fast-track approval of key policies and Bills in Cabinet and Parliament (National Policy on Community Development 2019, National Social Protection Policy 2022, The National Policy on Family Promotion and Protection 2022, Social Assistance Fund 2019, Persons with Disabilities Bill 2022, National Social Protection Bill, National Land Policy 2009 (Sessional Paper No. 3 of 2009), and National Volunteerism Bill 2019.</t>
+  </si>
+  <si>
+    <t>https://hlpf.un.org/sites/default/files/vnrs/2024/VNR%202024%20Kenya%20Report.pdf</t>
   </si>
   <si>
     <t>SDG 1, SDG 12, SDG 13, SDG 15, SDG 16, SDG 17, SDG 3, SDG 4, SDG 5, SDG 6, SDG 7, SDG 8</t>
   </si>
   <si>
     <t>Page number
               22.00
     Add exact paragraph
               Volunteers - Since 2016, volunteers have helped the country’s efforts in the implementation of the Sustainable Development Agenda. The volunteers have intervened on most of the goals, mainly those that directly touch on the people and communities (1,3,4,6,8,13,15, and 16). They have reached 489,937 people with information and practical means to strengthen their immediate and long-term welfare and livelihoods. They have also sought to bring peace and justice in conflict hotspots, and in the process helped achieve good health and well-being, climate change and gender equality (SDGs 3, 5, 12, 13, 16 and 17). The groups also focus on empowering the youth through employment and entrepreneurship. The Jukumu Letu Community Organisation (JLCBO), for example, mobilised volunteer teachers from the community that enabled 1,000 out of school children access education (SDG4) in Mathare slums in Kenya capital’s Nairobi.
 The United Nations Volunteers (UNV) mobilised and deployed 266 volunteers in Kenya with its partners to mainly support the achievement of SDGs 3, 5, 12, 13, 16 and 17. These efforts helped national efforts aimed at achieving peace and justice in conflict hotspots, good health and well-being, climate change and gender equality. The Voluntary Services Overseas (VSO) in Kenya, through the Empowered Youth for Employment and Entrepreneurship programme, engaged 548 volunteers who offered 30,000 youth with employability and entrepreneurship skills trainings. 15,600 of those trained got employment and entrepreneurship opportunities (SDGs 5, 6, 7, and 8). The Presidential Awards Kenya engaged 14,725 graduate volunteers who held out medical camps across the country benefitting 294,500 people. The camps offered general check-ups, advisory services, and follow-ups. They also assisted in referrals for specialised treatments. The community benefited by getting access to improved healthcare. The volunteers further offered voluntary health related services in schools.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=2406&amp;menu=3170</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/15689Kenya.pdf</t>
   </si>
   <si>
-    <t>Page number
-[...12 lines deleted...]
-  <si>
     <t>Kiribati</t>
   </si>
   <si>
     <t>Page number
               36.00
     Add exact paragraph
               A new (draft) National Youth Policy 2017 of Government aims to ensure all youth inclusively are developed to contribute effectively to nation development through sports, culture-based arts (local dancing etc.), emerging (entertainment) talents, volunteer youth work, and employment.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/memberstates/kiribati</t>
   </si>
   <si>
     <t>Kuwait</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/23384Kuwait_VNR_FINAL.PDF</t>
   </si>
   <si>
     <t>SDG 3, SDG 5, SDG 10, SDG 11, SDG 17</t>
   </si>
   <si>
     <t>Page number
               15.00
     Add exact paragraph
               Community groups in Kuwait, also mobilized their resources in the response to COVID-19. They did so by providing available relief services reaching those most affected and workers in several constituencies through coordination and partnerships. Other associations also provided awareness services to the population about the virus itself and its transmission and prevention methods. On media and information management, many played a significant role through monitoring inaccurate information and limiting its spread-out, promoting a better communication strategy that addresses the population directly through volunteers in all governorates. Thanks to these efforts more than 1,833,923 individuals benefitted one way or the other, from these services during the pandemic.
@@ -3184,57 +3184,84 @@
     Add exact paragraph
               Al Eslah Society, it did contribute to the preparation of shelters and to providing healthy meals for medical staff working in quarries, sanatoriums, and health centers, in addition to providing cold water bottles and meals to the most affected groups including in prisons, and to airport workers. In terms of community service programmes and support for those affected, the Society covered isolated areas, distributed food baskets and breakfast meals during Ramadan seasons, provided volunteer service programs to the crews of the National Voluntary Committee in all the governorates, and supported cooperative societies in delivering food and medical needs, which helped to mitigate the repercussions of the pandemic on families. In addition, it published more than 52 awareness clips on social media, activated “online” psychological support and community guidance services with a view to raising awareness and enhancing resilience, distributed 221,440 meals to 36 quarantine centers, and distributed 237,918 protective bags in partnership with associates. More than 6000 volunteers were mobilized during the pandemic, with direct expenditures amounting to K.D 3,997,837.
 ,   
     Page number
               36.00
     Add exact paragraph
               Worth mentioning under target 11.3.2, the projects that are aimed at developing smart cities in new residential areas, designing and constructing electric vehicle charging stations in buildings, as well as within infrastructure networks, constructing new public buildings through the LEED designs, and setting up suburban cooling systems in public buildings and within the networks in residential cities. As to Al Eslah Society, it launched initiatives through awareness campaigns and qualitative partnerships with state institutions and voluntary teams, the last of which was the planting of 5000 seedlings in Al-Mutlaa desert. The number of participating volunteers amounted to 400 volunteers.
 ,   
     Page number
               81.00
     Add exact paragraph
               Rehabilitation of the coastal environment by cultivating mangrove seeds in different regions of the State of Kuwait in cooperation with the Sultanate of Oman, which provided the seeds of the mangrove plant. Approximately 1,000 seeds have been grown annually in the laboratories of the Biodiversity Conservation Department (BCD) and transported as seedlings for cultivation in their natural environment. As of 2021, 4,000 seedlings have been cultivated in the Jahra Reserve, Bubiyan Island, the Sabiya area, and Barr Qadi in cooperation with the Kuwait Institute for Scientific Research (KISR) and a group of volunteering teams. The plans are to keep this running until 2035, when approximately 18,000 seedlings will have been cultivated;
 ,   
     Page number
               88.00
     Add exact paragraph
               National Bank of Kuwait (NBK) provided several sustainability highlights for the year 2021 including fostering workforce development and engagement through a 71 per cent increase in its training investment since 2020 (totalling KWD 1,021,277), with 41,037 training hours – excluding Digital Mindset training. On the Customer Satisfaction Index (CSI), NBK scored 94 per cent, 56 per cent on Net Promoted Score (NPS) and an average of 4 days to resolve complaints – recording a 20 per cent improvement since 2020. NBK is the first bank in Kuwait to launch a digital bank (Weyay Bank) and has gained the merit of innovation in Digital Banking Award in the Middle East. On NBK’s environmental impact, the Headquarters building is LEED Gold certified. The institution has achieved a 100 per cent paper recycling and decreased plastic consumption by 64 per cent. Finally, NBK has an evolving social impact where it contributed to over KWD 17,705,000 in total community investments and had 59 employee volunteers.</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2023/VNR%202023%20Kuwait%20Report.pdf</t>
   </si>
   <si>
     <t>Kyrgyzstan</t>
   </si>
   <si>
+    <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=1810&amp;menu=3170</t>
+  </si>
+  <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2025/VNR%202025%20Kyrgyz%20Republic%20Report_0.pdf</t>
   </si>
   <si>
-    <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=1810&amp;menu=3170</t>
-[...1 lines deleted...]
-  <si>
     <t>Lao People’s Democratic Republic</t>
+  </si>
+  <si>
+    <t>SDG 3, SDG 4, SDG 5, SDG 11</t>
+  </si>
+  <si>
+    <t>Page number
+              57.00
+    Add exact paragraph
+              In particular, protecting young people, especially their mental health along with sexual and reproductive health is a priority. Young people play an essential role in the sustainable national recovery from the pandemic. During 2021, over 120,000 adolescents and young people received counselling through hotline/helplines, outreach, on-site and online modalities, serviced by counsellors and youth volunteers. The demand is great and we hope to reach and respond to more youth. 
+,   
+    Page number
+              64.00
+    Add exact paragraph
+              Addressing quantity and quality of health personnel is vital and critical in the context of population growth and its changing structure. With the current trends, the total population of Lao PDR is projected to reach 8.1 million in 2030, representing a gain of almost 1 million people from now. Within this overall increase, the population and proportions of different age groups have wide variation, particularly those older than 65 years of age and females of reproductive age from 15-49 years. Therefore, to address the increasing population and changing population structure, an urgent task that the Government will undertake is to ensure the increased numbers of health care personnel (more than double of the current health personnel (around 12,000) who 65 are well trained to meet new demands. Village health volunteers are essential for providing primary healthcare services and health at the community level, especially in remote and rural areas in Lao PDR. Their role is crucial in ensuring that essential healthcare reaches underserved populations and in educating and empowering communities to improve their health and well-being. These workers often serve as a bridge between formal healthcare facilities and the community, making them a key component of the healthcare system, particularly in areas where access to healthcare is limited. 
+,   
+    Page number
+              102.00
+    Add exact paragraph
+              Recruitment and Retention Incentives: although retention policy is still at the early stage of development, the Government has been putting greater efforts on attracting and retaining high-quality teachers by offering benefits, and career development opportunities. Incentives such as scholarships for further education, promotion pathways, and recognition for outstanding performance have been put in place to motivate teachers and improve retention rates. Special programs have been implemented to support volunteers’ teachers working in remote and rural areas. This includes providing additional trainings, housing and living allowances, and career advancement. However, more need to be done in this area to ensure increased numbers of qualified teachers. 
+,   
+    Page number
+              149.00
+    Add exact paragraph
+              Involvement of youth and volunteers in a systematic way to implement and monitor the progress of SDGs will ensure the participation and contribution of all partners in the society to achieve the SDGs. </t>
+  </si>
+  <si>
+    <t>https://hlpf.un.org/sites/default/files/vnrs/2024/VNR%202024%20Lao%20Report.pdf</t>
   </si>
   <si>
     <t>Cross-cutting, SDG 1, SDG 10, SDG 11, SDG 16, SDG 3, SDG 4, SDG 5</t>
   </si>
   <si>
     <t>Page number
               3.00
     Add exact paragraph
               Inputs from youth and volunteer groups were obtained for the VNR process. With support from development partners, several consultations on SDGs engaged volunteer groups and young people in Vientiane, Savannakhet, and Sekong provinces. The aim was to draw on volunteers’ and young people’s inputs to achieving the Agenda 2030.
 ,   
     Page number
               3.00
     Add exact paragraph
               Ways to harness the power of volunteers: The approaches discussed included partnerships with local administrations, data collection by involving youth and volunteer groups within the SDG indicator and monitoring framework; and role models for younger generations to engage in volunteer and community work.
 ,   
     Page number
               3.00
     Add exact paragraph
               Volunteer contributions to specific SDGs in Lao PDR: Volunteers are at the heart of the community radio project (SDGs 3, 4, 5, 10, 16). The Youth Resource Centre run by volunteers in Savannakhet works to empower vulnerable young people aged 14-22, disadvantaged families, and victims of human trafficking.
 ,   
     Page number
               17.00
     Add exact paragraph
               Strategies to reach the most vulnerable groups need to consider what has worked. Community radio volunteer broadcasters in Xieng Khouang, Sekong, Oudomxay and other provinces and relevant districts have been able to reach vulnerable groups, especially women and girls, with radio installed in mobile phones
 ,   
@@ -3264,77 +3291,50 @@
 - Volunteering in the Second-Hand World project, a UNDP award winning project aiming to promote circular economy (SDG 1, 12 &amp; 13);
 - Conducting skill development workshops on climate change awareness for youths in communities and joining awareness raising campaigns on environmental issues (SDG 13);
 - Providing legal advice (SDG 16); and
 - Advocating for community involvement in community development activities (SDG 17 and SDG 18).
 Realising their contributions, the Government in collaboration with some key partners organised a series of discussions with volunteer groups, young people and civil society on the SDG implementation as a follow up from the first VNR. Some of key recommendations from youth, volunteer and Lao civil society discussions are highlighted as follow (key recommendations are those relating on the key selected SDGs for this VNR. For other SDGs, key recommendations are to be highlighted during meeting of SDG focal points as follow up activities after this VNR): [...]
 ,   
     Page number
               19.00
     Add exact paragraph
               Encourage youth to volunteer more to increases self-confidence and provide safe space for youth to raise their voices and express their opinion;
 ,   
     Page number
               20.00
     Add exact paragraph
               Support volunteers so they can add their valuable contribution to SDG implementation.
 ,   
     Page number
               97.00
     Add exact paragraph
               Involvement of youth and volunteers in a systematic way to implement and monitor the progress of SDGs will ensure the participation and contribution of all partners in the society to achieve the SDGs.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/279472021_VNR_Report_Lao.pdf</t>
   </si>
   <si>
-    <t>SDG 3, SDG 4, SDG 5, SDG 11</t>
-[...25 lines deleted...]
-  <si>
     <t>Latvia</t>
   </si>
   <si>
     <t>Page number
               114.00
     Add exact paragraph
               Latvia, Central Asian and EU Eastern Partnership countries work together on education
 policy. Latvia participated in the EU-Central Asia Education Platform (CAEP) and supports dialogue on volunteering as a way to build young people's skills as well as the exchange of information on digitalising education and peer learning in the field of vocational education. Latvian government scholarships are available to students from Central Asia and the Eastern Partnership countries.
 ,   
     Page number
               133.00
     Add exact paragraph
               Lay the foundations for an active civil society by strengthening participatory mechanisms in planning, decision-making, and the implementation processes of various initiatives, and increase the status of volunteering in society. The UN Youth Delegates Programme, as a body representing the views of young people, draws attention to the fact that the youth will experience the effects of today’s decisions, since climate change is inherently exponential.</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2022/VNR%202022%20Latvia%20Report%201.pdf</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/19388Latvia_Implementation_of_the_SDGs.pdf</t>
   </si>
   <si>
     <t>Lebanon</t>
   </si>
   <si>
     <t>Cross-cutting, SDG 11, SDG 16, SDG 4</t>
@@ -3345,464 +3345,464 @@
     Add exact paragraph
               CSOs in Lebanon date back beyond the birth of the country and stem from a spirit of volunteerism. According to MoSA’s latest records, by April 2014 there were 8,311 registered CSOs and an additional 180 youth and sports clubs. Many CSOs are working on SDGs through various programmes.
 ,   
     Page number
               76.00
     Add exact paragraph
               There is a long history about CSOs in Lebanon that dates back even before the born of the country which evolves out of a spirit of volunteerism.
 ,   
     Page number
               82.00
     Add exact paragraph
               Encourage volunteer work and make use of local skills (NVSP program)
 ,   
     Page number
               59.00
     Add exact paragraph
               On another front, the government promotes volunteerism in Lebanon, by including it as an objective in the 2011 National Social Development Strategy. A National Permanent Committee on Volunteering was established by the Council of Ministers in 2002 with defined roles and consists of delegates from public institutions, civil society, media, university student associations, private sectors and international organizations. MoSA has allocated resources since 2011 into the National Volunteer Service Program (NVSP) of the ministry in particular to promote youth civic engagement across the country through volunteering. MOSA also allocates funds for its Volunteer Work Department to organize 2-week summer camps, one in every governorate ‘Mouhafaza’ (5 in total) involving students and youth in soft and conflict resolution skills trainings and engaging them in volunteering initiatives. Also, MEHE initiated the Community Service project in public and private schools in September 2012 (decree number 8924), and it was re-activated in all public and private schools starting from the academic year 2016 -2017, in accordance with the provisions of MEHE resolution 607/M/2016 and the guidelines of the Community Service Project Guide and its annexes. The project consists of 60 hours service over three years of secondary school cycle and aims to prepare students to exert YES influence in the society and to exercise participatory citizenship through volunteering. MEHE figures identify 70,000 students in the three years of the secondary cycle by 60 hours of community service results in 4.2 million hours of volunteerism among students.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/19484Lebanon_VNR_2018.pdf</t>
   </si>
   <si>
     <t>Lesotho</t>
   </si>
   <si>
+    <t>https://hlpf.un.org/sites/default/files/vnrs/2022/VNR%202022%20Lesotho%20Report.pdf</t>
+  </si>
+  <si>
+    <t>Page number
+              12.00
+    Add exact paragraph
+              Lesotho’s SDG implementation relies on strengthening domestic financing, leveraging international support, building institutional capacity, improving data systems, and promoting partnerships and volunteerism.                                                                          
+,   
+    Page number
+              12.00
+    Add exact paragraph
+              Capacity-building is supported by IMF, MEFMI, and others, but decentralised institutions face human resource and infrastructure constraints. Statistical Systems are improving via NSDS II and PARIS21, with innovations in citizen-generated and gender data. Gaps remain in environmental and disaggregated statistics. Volunteerism is promoted through youth apprenticeship programmes, community health initiatives, and CSO-led projects.                                                                                                     
+,   
+    Page number
+              72.00
+    Add exact paragraph
+              6.6. Mainstreaming of Volunteerism in National Policies and StrategiesVolunteerism plays a vital role in Lesotho’s progress towards the SDGs. Key policies, including the National Disaster Risk Reduction (DRR) Policy (2011) and the National Youth Policy, explicitly promote volunteer participation. The DRR Policy encourages the recruitment of community volunteers for preparedness and emergency response and aligns with the Disaster Management Act (1997), which established local disaster teams that work with volunteers.The National Youth Policy supports skills development through the Youth Apprenticeship and Public Works Programme (2020), a 12-month national service programme offering stipends and practical experience to tertiary graduates. This complements the earlier National Volunteer Corps (2009), which offered work-based learning for graduates across sectors.Initiatives like the Lesotho Youth Power Hub, supported by the EU, UNICEF, and IOM, strengthen youth and CSO engagement. NGOs such as Skillshare Lesotho recruit and train volunteers as peer educators and data collectors, contributing to health and community programmes.                                                             Volunteerism is also integral to health service delivery. Village Health Workers (VHWs), recognised under the National Health Policy, provide essential services in rural areas and are gradually being formalised into the health system. Organisations such as Peace Corps, Carewell, and Touching Tiny Lives also engage volunteers in areas such as HIV prevention, literacy, and child nutrition.While policy integration of volunteerism can be strengthened, Lesotho has made considerable strides. Government-led initiatives, especially at community level (e.g. District and Village Disaster Management Teams), illustrate growing institutional support for volunteerism. Expanding and coordinating these efforts can enhance the country’s capacity to address challenges including poverty, health disparities, climate change, and education gaps. Volunteerism is increasingly acknowledged as a key enabler of SDG implementation in Lesotho.  </t>
+  </si>
+  <si>
+    <t>https://hlpf.un.org/sites/default/files/vnrs/2025/VNR%202025%20Lesotho%20Report.pdf</t>
+  </si>
+  <si>
     <t>Cross-cutting, SDG 11, SDG 2, SDG 3, SDG 4, SDG 5, SDG 6, SDG 8</t>
   </si>
   <si>
     <t>Page number
               21.00
     Add exact paragraph
               3.2.4 Volunteers for the SDGs. The Government recognizes volunteers as critical partners for the implementation of the 17 SDGs. This is seen as a strategy to promote broader national ownership, a human rightsbased approach, gender equality, participation, inclusion and sustainability. Over 100 young Basotho volunteered and offered services during the VNR 2019, including mobilization, advocacy, and participating in consultation workshops. The GoL’s recognition of the value addition of volunteer action dates back to 2009 as demonstrated through the development and implementation of the National Volunteer Corps for young graduates’ project. This project enabled the country to retain new graduates from universities and vocational training institutions. Additionally, the intervention has impacted YESly on employment opportunities, sustainable livelihood, household security, natural resource and environmental management.
 ,   
     Page number
               22.00
     Add exact paragraph
               With about 38 percent of the population of Lesotho between the ages of 15 and 34 years, policies and programmes targeting youth are crucial as national strategies to ensure that no one is left behind in development planning and implementation. In 2015, a volunteer programme that is aimed at enhancing youth engagement in development frameworks enabled young people’s involvement especially in the hard to reach rural communities. Furthermore, the programme enabled the country to leverage volunteer involving structures and networks to improve their collective contribution, inputs and coordination on the implementation of various SDGs. From 2015, through formal and non-formal structures, volunteers have been mobilized and are active across different development sectors and are contributing to various SDG related programmes. For example, 64 UN Volunteers have supported SDG related programmes in rural areas while community based volunteers, are the pillars for preventative health, hygiene, water and sanitation and food security interventions, which are critical sectors linked to SDGs 1, 2, 3 and 6. 
 ,   
     Page number
               73.00
     Add exact paragraph
               4.5.9 Volunteers for the SDGs The Government recognizes volunteers as critical partners for the implementation of the 17 SDGs. This is seen as a strategy to promote broader national ownership, a human rightsbased approach, gender equality, participation, inclusion and sustainability. Over 100 young Basotho volunteered and offered services during the VNR 2019, including mobilization, advocacy, and participating in consultation workshops. The GoL’s recognition of the value addition of volunteer action dates back to 2009 as demonstrated through the development and implementation of the National Volunteer Corps for young graduates’ project. The volunteer database now has a total of 12,191 registered applicants among which to date 1,799 have been placed in different ministries while 9,824 await placement. The pool is bulging every year as more pool of graduates are registering whilst the absorption only guarantees 104 of the total number of volunteers budgeted under Government every financial year. This project enabled the country to retain new graduates from universities and vocational training institutions. Additionally, the intervention has impacted YESly on employment opportunities, sustainable livelihood, household security, natural resource and environmental management.
 ,   
     Add exact paragraph
               With about 38 percent of the population of Lesotho between the ages of 15 and 34 years, policies and programmes targeting youth are crucial as national strategies to ensure that no one is left behind in development planning and implementation. In 2015, a volunteer programme that is aimed at enhancing youth engagement in development frameworks enabled young people’s involvement especially in the hard to reach rural communities. Furthermore, the programme enabled the country to leverage volunteer involving structures and networks to improve their collective contribution, inputs and coordination on the implementation of various SDGs. From 2015, through formal and non-formal structures, volunteers have been mobilized and are active across different development sectors and are contributing to various SDG related programmes. For example, 64 UN Volunteers have supported SDG related programmes in rural areas while community based volunteers, are the pillars for preventative health, hygiene, water and sanitation and food security interventions, which are critical sectors linked to SDGs 1, 2, 3 and 6.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/23777Lesotho_VNR_Report_2019_Final.pdf</t>
   </si>
   <si>
-    <t>https://hlpf.un.org/sites/default/files/vnrs/2022/VNR%202022%20Lesotho%20Report.pdf</t>
-[...20 lines deleted...]
-  <si>
     <t>Liberia</t>
   </si>
   <si>
     <t>Page number
               54.00
     Add exact paragraph
               Health systems capacities: To date, there are 736 clinics, 36 hospitals, and 57 health centers across the country. Currently, the country’s health workforce is 16,064. Furthermore, the capacity of the health workforce was significantly enhanced by routine training and specialties study for about forty medical and master public health for 17 non-medical staff of the sector. Additionally, local scholarships were awarded to 60 students of who 58 are studying Laboratory Science at the Mother Pattern College of Health Sciences and two studying master’s in public health at the Cuttington University Graduate Program. The Ministry of Health employed 1,318 Volunteers. P. 69: Through GoL with UNDP partnership, the Business Opportunities Support Services (BOSS) Project, is building the capacity of businesses in four counties (Nimba, Bong, Margibi and Grand Bassa) through the provision of training and logistical support. The project increasingly enhanced decentralization and support of start-up opportunities for small and micro-entrepreneurs across the country and increased sustainable employment opportunities across the country. Also, beneficiaries (youth, women, and small agricultural producers) skills have been strengthened to participate and engage in the decision-making process, volunteerism, and community development.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=2271&amp;menu=3170</t>
   </si>
   <si>
     <t>Libya</t>
   </si>
   <si>
+    <t>https://hlpf.un.org/sites/default/files/vnrs/2024/VNR%202024%20Libya%20Report_1.pdf</t>
+  </si>
+  <si>
     <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=1728&amp;menu=3170</t>
   </si>
   <si>
-    <t>https://hlpf.un.org/sites/default/files/vnrs/2024/VNR%202024%20Libya%20Report_1.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>Liechtenstein</t>
   </si>
   <si>
     <t>Page number
               69.00
     Add exact paragraph
               The steadily growing number of associations in which the residents volunteer for various social concerns is a good indicator of social cohesion.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/23369Full_VNR_Liechtenstein_June_2019.pdf</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2023/VNR%202023%20Liechtenstein%20Report.pdf</t>
   </si>
   <si>
     <t>Lithuania</t>
   </si>
   <si>
     <t>Page number
               47.00
     Add exact paragraph
               Lithuanian non-governmental organisations (NGOs) are important partners of public sector in the formation and implementation of the development cooperation policy. The composition of the National Development Cooperation Commission includes two ‘umbrella’ non-governmental development cooperation organisations, which unite 37 organisations. The input of these organisations is especially significant in the spheres of global education, public information on the importance and benefits of development cooperation and promotion of volunteering.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/19673VNR_Lithuania_EN_updated.pdf</t>
   </si>
   <si>
     <t>SDG 5, SDG 10, SDG 17</t>
   </si>
   <si>
     <t>Page number
               49.00
     Add exact paragraph
               The Law on Equal Opportunities for Women and Men provides for an implementation mechanism in all areas (employment, education, consumer protection, social protection, etc.) to be ensured by all state and municipal institutions – all legal acts of these institutions must enshrine equal rights for women and men. The Action Plan for Equal Opportunities for Women and Men 2023-2025, adopted in 2023, aims to create conditions for the implementation of measures in the fields of gender equality, women's education, legal regulation, competencies of public sector employees and volunteers in the field of equal opportunities for women and men.</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2023/VNR%202023%20Lithuania%20Report.pdf</t>
   </si>
   <si>
     <t>Luxembourg</t>
   </si>
   <si>
+    <t>https://hlpf.un.org/sites/default/files/vnrs/2022/Luxembourg%20-%20Revue%20Nationale%20Volontaire%202022.pdf</t>
+  </si>
+  <si>
     <t>https://sustainabledevelopment.un.org/content/documents/15709Luxembourg.pdf</t>
   </si>
   <si>
-    <t>https://hlpf.un.org/sites/default/files/vnrs/2022/Luxembourg%20-%20Revue%20Nationale%20Volontaire%202022.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>Madagascar</t>
   </si>
   <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/10723Madagascar_Final%20Version.pdf</t>
+  </si>
+  <si>
     <t>Cross-cutting, SDG 3, SDG 15</t>
   </si>
   <si>
     <t>Page number
               22.00
     Add exact paragraph
               To promote citizen participation in community development, the Ministry of Communication and Culture created the ‘Tagnamaro’ initiative in 2019. The existence of a legislative framework as set out in Law No. 2015-015 of 10 August 2015 on volunteering facilitates the implementation of the SDGs by volunteers.
 ,   
     Page number
               24.00
     Add exact paragraph
               2.5 Leave no one behind:  The country is making efforts to “Leave no one behind” and is ensuring that all stakeholders in the country participate in development, including civil society organizations, the private sector, women, girls, children, youth, people with disabilities and volunteers, among others. One example is the effective participation of the platform of associations of people with disabilities in the drafting of the VNR. In other words, concrete actions are being implemented to tackle inequality and discrimination and to identify vulnerable groups so that they can participate fully in development efforts. This requires collaboration between the Government and the technical and financial partners, as well as all development actors, in the formulation and financing of actions and the targeting of those who may be left behind. Efforts are being made on a sectoral level to involve all stakeholders. In fact, in collaboration with volunteers from the NGO France Volontaires, institutional volunteers from the Ministry of Communication and Culture have worked in the area of health, particularly: in controlling COVID-19, tackling hunger, disseminating the law on reproductive health and family planning, raising awareness of menstrual health and establishing a network of actors working on sexual and reproductive health. [...]
 ,   
     Page number
               40.00
     Add exact paragraph
               In 2019, 221 ‘Tagnamaro’ initiatives were launched in the 22 regions, focusing on schools, public gardens and markets, drainage channels, roads, hospitals, etc. These actions declined by 49.7 percent in 2020 due to the COVID-19 pandemic. These efforts at citizen participation have resulted in the involvement of at least 1,000 volunteers every month in the 22 regions.
 ,   
     Page number
               61.00
     Add exact paragraph
               To prepare the population for natural disasters, the Ministry of Communication and Culture is involved in raising awareness of early warning systems for affected communities. Activities include training and public awareness-raising, effective messaging and ensuring a constant state of disaster preparedness. More specifically, the actions consist of interpersonal communications (via home visit, small group meetings or chats with households and in the communes). Between 2016 and 2019, Ministry officials and volunteers conducted around 36,000 interpersonal communications, on all risk and disaster management (RDM) topics, in risk areas. The COVID-19 pandemic has made it more difficult to get out into the field. Only 198 interpersonal communications were thus conducted, and solely on the barrier actions and information required for COVID-19. Between 2016 and 2019, 2,000 posters on the instructions and information needed to cope with cyclones and floods were put up every year by Ministry officials and volunteers. Finally, 18,000 volunteers were mobilized each year, on all RDM themes.
 ,   
     Page number
               69.00
     Add exact paragraph
               Promoting sustainable forest management in protected areas, renewable natural resources and ecosystems requires an assessment of the trends in the status of threatened species as noted in the International Union for Conservation of Nature (IUCN) Red List Index. The Ministry of Communication and Culture mobilizes communities and coordinates volunteers to raise awareness of deforestation and forest restoration, promote sustainable forest management, and slash-and-burn agriculture (tavy) and reforestation in 12 communes per year. Between 2016 and 2018, the Ministry planted 3,000 seedlings each year in several regions of Madagascar. An increase of 15 percent was noted in 2020 due to the efforts of the volunteers, with an average of 12,000 volunteers per year.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/279572021_VNR_Report_Madagascar.pdf</t>
   </si>
   <si>
-    <t>https://sustainabledevelopment.un.org/content/documents/10723Madagascar_Final%20Version.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>Malawi</t>
+  </si>
+  <si>
+    <t>https://hlpf.un.org/sites/default/files/vnrs/2022/Malawi%202022%20Voluntary%20National%20Review%20%28VNR%29%20Report.pdf</t>
   </si>
   <si>
     <t>SDG 1, SDG 10, SDG 11, SDG 17, SDG 8</t>
   </si>
   <si>
     <t>Page number
               26.00
     Add exact paragraph
               Consultation with Volunteer Organisations in SDG Implementation - Volunteering for development is a ‘powerful and cross-cutting means of implementation for the Sustainable Development Goals (SDGs)2 in Malawi, and it is important that the Government is working closely with volunteer groups to implement the goals as they provide institutional and financial capacities to programme implementation and monitoring . Volunteering is a universal phenomenon, but it does not occur at uniform rates, nor is it uniformly effective. There is a need therefore to recognise and support towards volunteerism to make it strong and effective. National and local governments, the UN system, the private sector, civil society, volunteer groups, and volunteers themselves have a role to play in creating and sustaining an enabling environment for volunteering. To achieve the SDGs targets, Malawi needs to invest in strategies that recognise and harness all its resources that are manifest in natural and human capacities. There is evidence that when properly appropriated, volunteerism is an effective and efficient means for enhancing capacity utilization at different levels of the community. Furthermore, Sustainable Development Goals and Agenda 2030 has highlighted (UN Resolution A/RES/70/1) that volunteerism is an important component of any strategy that is aimed at poverty reduction and sustainable development for addressing social exclusion and discrimination.
 A recent study by the Government of Malawi shows that more than five thousand young people including graduates from universities and institutions of higher learning are released every year to the job market to compete for the limited formal jobs available per year. Unemployment continues to persist. Youth labour force alone constitutes 23 % of the total labour force with the total youth annual labour force growth rate of 4%; the youth cohort is therefore a resource in development waiting to be tapped. As a strategy, Volunteerism can provide young people (in their various categories) with the opportunity to engage and gain employability skills through graduate internship and volunteering schemes among other opportunities. With the potential that volunteerism has towards Malawi’s attainment of SDGs, Africa Agenda 2063 and MGDS III as well as the already existing remarkable work by government (through the internship programme) and international volunteer organisations such as VSO, Habitat international, UNV, Corps Africa, WUSK and UNV, government needs to create a monitoring and evaluation framework to track the contributions of volunteerism to national development. Consequently, the contributions of volunteerism have not been accounted for. Malawi government has made progress to develop a fully-fledged policy and legal framework by currently embarking first on the development of a National Volunteer Framework.
 The government of Malawi through the Ministry responsible for labour is currently in the final stages of completing the development of the National Volunteer Framework which seeks to create an environment in which all segments of the population including the diaspora, youths can find space to volunteer their time and services and contribute towards the national and global development vision. Volunteers are embedded in communities, volunteers 1often get to places that others cannot, forging links with local communities, and can form a bridge between formal and informal provision of public services. Volunteers are instrumental in building a strong civil society that is active in implementing the SDGs. As such, their work is a valuable contribution to achieving the Sustainable Development Goals.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=2316&amp;menu=3170</t>
   </si>
   <si>
-    <t>https://hlpf.un.org/sites/default/files/vnrs/2022/Malawi%202022%20Voluntary%20National%20Review%20%28VNR%29%20Report.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>Malaysia</t>
   </si>
   <si>
     <t>Page number
+              62.00
+    Add exact paragraph
+              National Blue Ocean Strategy initiatives – Implemented since 2009, this Strategy could be a way forward to better mobilise resources. [...] These savings could be channeled to other development needs. While large savings have been reported for inter-Government agency initiatives, more than half of the NBOS initiatives leveraged resource contributions from non-Government stakeholders, including CSOs, NGOs, educational institutions and volunteers.</t>
+  </si>
+  <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/15881Malaysia.pdf</t>
+  </si>
+  <si>
+    <t>Page number
               66.00
     Add exact paragraph
               The polio vaccination campaign in the middle of the COVID-19 pandemic is a remarkable testament to the efforts of Malaysian healthcare workers. In addition, the successful collaboration among Government, volunteers and other agencies, as well as the trust of parents and caregivers to make informed decisions ensured that all children were fully vaccinated against polio.
 ,   
     Page number
               107.00
     Add exact paragraph
                The response to the COVID-19 pandemic demonstrated the tremendous strength of unity. In particular, the sheer number of volunteers from the CSOs and social enterprises who complemented Government’s efforts in providing support and aid to the most vulnerable communities. This is reflected in a social movement that is known as #KitaJagaKita (directly translated as “we take care of each other”) as well as other initiatives including from state-owned enterprises (SOEs), foundations and other organisations that mobilised funding and efforts to support those in need.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/285982021_VNR_Report_Malaysia.pdf</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2025/VNR%202025%20Malaysia%20Report.pdf</t>
   </si>
   <si>
-    <t>Page number
-[...7 lines deleted...]
-  <si>
     <t>Maldives</t>
   </si>
   <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/15891Maldives.pdf</t>
+  </si>
+  <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2023/VNR%20Maldives%202023.pdf</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://sustainabledevelopment.un.org/content/documents/15891Maldives.pdf</t>
   </si>
   <si>
     <t>Mali</t>
   </si>
   <si>
     <t>SDG 4, SDG 5</t>
   </si>
   <si>
     <t>Page number
               51.00
     Add exact paragraph
               Several strategies have been carried out by the State and NGOs to make these schools operational since the start of the 2020-2021 school year, including: (i) the involvement of School Management Committees (SGCs) in the reopening of schools, (ii) the allocation of subsidies to volunteer teachers in areas of insecurity (condition for the reopening of schools), (iii) the provision of teaching materials to schools, (iv) monitoring of reopened schools, (v) distribution of posters, (vi) distribution of handwashing kits, (vii) distribution of complete COVID-19 WASH Kits, (viii) COVID 19 teacher training, (ix) distribution of masks, (x) awareness raising within the community.          
 ,   
     Page number
               58.00
     Add exact paragraph
               The provision of quality services to gender-based violence (GBV) survivors has been improved thanks to the Spotlight project, through capacity building of five networks of women's organizations, which include 250 organizations, implementation of 768 community platforms, setting up of 10 One Stop Centers, training of 171 service providers and deployment of 185 volunteers to assist victims. In 2021, 1,074,722 people were informed of the availability of these services. These efforts have supported 217,959 GBV victims between 2018 and 2021, with 869 survivors being cared for in the One Stop Centers.</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2022/Rapport%20National%20Volontaire%20RNV.pdf</t>
   </si>
   <si>
     <t>Page number
               28.00
     Add exact paragraph
               In addition, as part of the campaign for the United Nations SDGs, the Government of Mali launched the My World 2030 survey to take into account the preoccupations of ordinary citizens in the implementation of the 2030 Agenda. The study was launched in all regions of Mali in May 2018 with the support of civil society organizations and coalitions: the National Council for civil society, the Forum of International NGOs in Mali, and the Forum of Organizations of civil society in Mali. More than 500 volunteers participated in the implementation of the study. In addition, the SDG Action Campaign recruited 50 online volunteers from a dozen countries to ensure the seizure of electronic data.
  </t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/20200Projet_de_RNV_ODD_VFcor2_06_06_2018_Actuel.pdf</t>
   </si>
   <si>
     <t>Malta</t>
   </si>
   <si>
+    <t>Page number
+              147.00
+    Add exact paragraph
+               The Youth Voluntary Service (YVS) is a programme which aims to assist young people in becoming active volunteers by facilitating volunteering opportunities to help the community. The youth volunteers in the YVS programme have the opportunity to volunteer with a voluntary organisation of their choice from 2 months up to a maximum of 6 months, whilst benefitting from a monthly stipend. The YVS Overseas programme allows youth volunteers to participate in volunteering projects coordinated by local Voluntary Organisations. The overseas missions can take part in Europe, Asia, Africa, Gulf Countries and South America, and can range between 2 weeks and 3 months. The Training Initiatives Scheme (TIS) is a scheme by which active members of voluntary organisations can obtain financial support for training related specifically to the work of that organisation or related to volunteering in general. </t>
+  </si>
+  <si>
+    <t>https://hlpf.un.org/sites/default/files/vnrs/2025/VNR%202025%20Malta%20Report.pdf</t>
+  </si>
+  <si>
     <t>Cross-cutting, SDG 14, SDG 15, SDG 16, SDG 5</t>
   </si>
   <si>
     <t>Page number
               95.00
     Add exact paragraph
               On 23rd November 2017, the Commission on Domestic Violence, in collaboration with a number of public and voluntary organisations, launched ‘Love doesn’t Hurt’, a nation-wide campaign set to span 16 days, during which various events took place. The campaign formed part of a wider international movement, and was designed to raise awareness on domestic violence and violence towards women. It culminated with a solidarity march.
 ,   
     Page number
               95.00
     Add exact paragraph
               Making Malta Green and Clean’ is a public-private campaign launched in 2018. The campaign has the aim of encouraging people to take pride in their street, town or village by keeping it clean and tidy, thus helping to boost Malta's tourism product. The multi-media campaign is promoted on both radio and online, and educates residents to do their part to make Malta cleaner, safer, and greener, to the benefits of residents and tourists alike. As part of the campaign, on 24th March 2018, a clean-up in Malta’s sandy beach of Għajn Tuffieħa took place, in collaboration with a local NGO. The clean-up was hailed a success as more than 170 enthusiastic volunteers collected over a tonne of waste from the beach.
 ,   
     Page number
               100.00
     Add exact paragraph
               In 2015, through the Small Initiatives Support Scheme (SIS) funding, SKOP organised a public campaign. The campaign produced eight informational banners with the aim of raising awareness on social justice issues among the general public, through the promotion of messages tackling water, gender, food security, climate change, migration, health, young people, and fair trade issues. The aim of the campaign was to provide a civil society perspective on how volunteering within the social justice field helps to develop or improve competences for personal, social and professional development, while contributing to global issues</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/20203Malta_VNR_Final.pdf</t>
   </si>
   <si>
-    <t>Page number
-[...7 lines deleted...]
-  <si>
     <t>Marshall Islands</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/279312021_VNR_Report_Marshall_Islands.pdf</t>
   </si>
   <si>
     <t>Mauritania</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=1567&amp;menu=3170</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2024/VNR%202024%20Mauritania%20Report.pdf</t>
   </si>
   <si>
     <t>Mauritius</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/23462Mauritius_VNR_Report_2019.pdf</t>
   </si>
   <si>
     <t>Page number
               20.00
     Add exact paragraph
               Along the same lines, the Mauritius Chamber of Agriculture initiated the Smart Agriculture project with the support of the Agence Française de Développement (AFD), the European Union, Région Réunion and France Volontaires, the Mauritius Research and Innovation Council (MRIC), the Food and Agricultural Research and Extension Institute (FAREI) and the Centre de coopération International en Recherche Agronomique pour le Développement (CIRAD) in Réunion Island.</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2024/VNR%202024%20Mauritius%20Report.pdf</t>
   </si>
   <si>
     <t>Mexico</t>
+  </si>
+  <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/10756Full%20report%20Mexico%20-%20HLPF%202016%20FINAL.pdf</t>
+  </si>
+  <si>
+    <t>https://hlpf.un.org/sites/default/files/vnrs/2024/VNR%202024%20Mexico%20Report.pdf</t>
   </si>
   <si>
     <t>Cross-cutting, SDG 3, SDG 16</t>
   </si>
   <si>
     <t>Page number
               81.00
     Add exact paragraph
               Until a few years ago, in Mexico sustainability was only associated with social action and corporate volunteering and, therefore, with an extra cost. However, Mexican companies are beginning to see sustainability as a strategic investment that can have a positive impact for the company.
 ,   
     Page number
               92.00
     Add exact paragraph
               Pages 92-93:
 Volunteerism will play a key role in achieving the principles of the 2030 Agenda, since it complements the daily efforts of the more formally organized public, private and social sectors with enormous energy and a wide range of talent and experience. Volunteer spaces are extremely diverse. One such example is the space that the National Civil Protection Organization promotes through its “Preparados” platform, which allows groups of volunteers to register to support relief efforts in the event of disasters and emergencies, and provides information for the provision of humanitarian support. Another example is private non-profit institutions, whose volunteers make significant contributions to the provision of educational, health and social care services, as well as to various social activities. In 2019, according to figures from the United Nations System in Mexico, more than 2 million volunteers dedicated their time to these institutions. MY World México is another example, mobilizing people and organizations across the country around the progress and challenges of the 2030 Agenda in Mexico. Its community of over 20,000 volunteers throughout the country represents the organization in the discussion spaces of Mexico and the United Nations System. Finally, there are also university volunteers. One example is the Telehealth COVID-19 System of the School of Medicine and Psychology at the Autonomous University of Baja California, which, in coordination with the Ministry of Health and the Centre for Control, Command, Communication and Computing of the Government of the State of Baja California, mobilized more than 1,000 volunteers.
 ,   
     Page number
               121.00
     Add exact paragraph
               Bringing the SDGs closer to citizens through volunteering.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/288982021_VNR_Report_Mexico.pdf</t>
   </si>
   <si>
     <t>Page number
               39.00
     Add exact paragraph
               The Voluntariado Generación 2030 app was launched in April 2018. The app is designed within the framework of a multisector partnership to help match civil society organizations and volunteers interested in contributing to achieving the SDGs. Additionally, the Directorate-General for Liaison with Civil Society Organizations (DGVOSC) of the Secretariat of Foreign Affairs organized conferences and seminars on the role of civil society in defining and adopting the 2030 Agenda. These activities resulted in the publication of the book Diplomacia Ciudadana y Desarrollo Sostenible en México [Citizen Diplomacy and Sustainable Development in Mexico].
 ,   
     Page number
               40.00
     Add exact paragraph
               In the last two years, this project (Voluntariado Generación 2030) has promoted the dissemination of SDGs and volunteering for development, attracting more than 1,000 young people in nine federal entities. The government of the state of Morelos is running a project named Generación 2030 to train 30 young volunteer leaders on thematic issues, cross-cutting approaches, volunteering and public policy advocacy. These leaders mobilize around 900 young people in the state, replicating and transferring their knowledge among peers. Similarly, the government of the state of Puebla, in collaboration with various sectors, organized a social innovation hackathon to redesign the state.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/19667Mexico_INFORME_NACIONAL_VOLUNTARIO_290618_PRINT_2.pdf</t>
   </si>
   <si>
-    <t>https://sustainabledevelopment.un.org/content/documents/10756Full%20report%20Mexico%20-%20HLPF%202016%20FINAL.pdf</t>
-[...4 lines deleted...]
-  <si>
     <t>Micronesia (Federated States of)</t>
   </si>
   <si>
+    <t>Page number
+              28.00
+    Add exact paragraph
+              Initiative: Chuuk Youth-Led COVID-19 Response (SDGs: 3.d, 16.7)When the COVID-19 pandemic struck, youth in Chuuk mobilized swiftly. Over 100 volunteers—organized by the Chuuk Youth Council—delivered hygiene kits, conducted awareness sessions, and assisted elders and vulnerable families across remote communities. This grassroots initiative complemented statelevel health efforts and demonstrated the capacity of young people to lead in times of crisis. Youth leaders have since been included in resilience planning and emergency taskforces. 
+,   
+    Page number
+              34.00
+    Add exact paragraph
+              Initiative: Yap Women Association Daycare CenterSDGs: 4.2, 5.5, 10.2SDP Areas: TA3 – Health, TA4 – Social InclusionA community-led initiative transformed a deteriorating daycare into a vibrant center for over 120 children. With trained caregivers, inclusive play spaces, and educational materials, the daycare  became a model for early childhood development and parental support in Yap. By freeing up women to work or pursue education, the center contributed to gender equity and improved family income. FSM’s Department of Health and Social Affairs provided oversight, while  the Yap Women Association handled daily management and volunteer coordination.</t>
+  </si>
+  <si>
+    <t>https://hlpf.un.org/sites/default/files/vnrs/2025/VNR%202025%20Micronesia%20Report.pdf</t>
+  </si>
+  <si>
     <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=1821&amp;menu=3170</t>
   </si>
   <si>
-    <t>Page number
+    <t>Monaco</t>
+  </si>
+  <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/15697Monaco2.pdf</t>
+  </si>
+  <si>
+    <t>Mongolia</t>
+  </si>
+  <si>
+    <t>Page number
+              46.00
+    Add exact paragraph
+              Volunteers play an important role in achieving the SDGs. In 2018, 27312 volunteers have contributed 3823117 hours, which can be valued as ₮ 5.5 billion of benefits to the economy. Cooperation with volunteers could be directed towards achieving the SDGs</t>
+  </si>
+  <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/23342MONGOLIA_VOLUNTARY_NATIONAL_REVIEW_REPORT_2019.pdf</t>
+  </si>
+  <si>
+    <t>SDG 1, SDG 3, SDG 4, SDG 5, SDG 8, SDG 10, SDG 11, SDG 13, SDG 16, SDG 17</t>
+  </si>
+  <si>
+    <t>Page number
+              18.00
+    Add exact paragraph
+              Approximately 1,400 citizens participated in the conference and shared their views and initiatives, of which more than 1,000 participated as volunteers. Over 1,000 suggestions and initiatives were also received online. These views, suggestions and initiatives are ranked and reflected in the VNR.
+,   
+    Page number
               28.00
     Add exact paragraph
-              Initiative: Chuuk Youth-Led COVID-19 Response (SDGs: 3.d, 16.7)When the COVID-19 pandemic struck, youth in Chuuk mobilized swiftly. Over 100 volunteers—organized by the Chuuk Youth Council—delivered hygiene kits, conducted awareness sessions, and assisted elders and vulnerable families across remote communities. This grassroots initiative complemented statelevel health efforts and demonstrated the capacity of young people to lead in times of crisis. Youth leaders have since been included in resilience planning and emergency taskforces. 
-[...38 lines deleted...]
-    Add exact paragraph
               Mongolia's network of volunteer organizations is actively engaged in achieving the SDGs. Volunteers carried out specific activities within the framework of SDGs 1, 3, 4, 5, 8, 10, 11, 13, 16, and 17, such as training; advocacy; providing support, information and consultation services; conducting research; personally participating in organized work to raise awareness of the importance of the SDGs; fundraising; and campaigning independently and with support.</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2023/VNR%202023%20Mongolia%20Report.pdf</t>
   </si>
   <si>
     <t>Montenegro</t>
   </si>
   <si>
+    <t>https://hlpf.un.org/sites/default/files/vnrs/2022/VNR%202022%20Montenegro%20Report.pdf</t>
+  </si>
+  <si>
     <t>https://sustainabledevelopment.un.org/content/documents/10695Montenegro%20-%20HLPF%20Report.pdf</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://hlpf.un.org/sites/default/files/vnrs/2022/VNR%202022%20Montenegro%20Report.pdf</t>
   </si>
   <si>
     <t>Morocco</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/10557Executive%20Summary%20(Morocco).pdf</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=1806&amp;menu=3170</t>
   </si>
   <si>
     <t>Mozambique</t>
   </si>
   <si>
     <t>Page number
               61.00
     Add exact paragraph
               Children in all provinces, except Gaza province, also reported cases of inequality in support received after the natural disaster. In some cases, volunteers gave priority to their relatives or acquaintances in food distribution, in others they had to do some activity in exchange for food and in one province children aged 10-14 explained that they had no support to get food during the floods”.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=2352&amp;menu=3170</t>
   </si>
   <si>
     <t>Namibia</t>
   </si>
@@ -4345,102 +4345,102 @@
   <si>
     <t>Paraguay</t>
   </si>
   <si>
     <t>Page number
               54.00
     Add exact paragraph
               This is the reason why the World Wide Fund for Nature in Paraguay (WWF-Paraguay) and the SDG Commission Paraguay established a strategic partnership on 17 February 2020. They have since been working together on a work plan that will be based on three central components: (i) youth volunteering, which is key in joint strategies that support environmental preservation, diversity, and the fight against climate change; (ii) caring for forests; and (iii) supporting the dissemination and internalization of the SDGs, with emphasis on the goals directly related to the environment.
 ,   
     Page number
               54.00
     Add exact paragraph
               Pages 54-55
 Create empowering spaces through youth volunteering, which is a key tool for the paradigm shift implied by the 2030 Agenda. Carry out joint activities that generate positive impact and raise environmental awareness among the public, with the collaboration and support of a network of volunteers that allows and encourages the involvement and empowerment of people in specific steps to care for the environment, such as Earth Hour and the expo of environmentally sustainable opportunities.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/282692021_VNR_Report_Paraguay.pdf</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/19406Paraguay_IVN_ODS_Paraguay_2018_VFINAL_Spanish.pdf</t>
   </si>
   <si>
     <t>Peru</t>
   </si>
   <si>
+    <t>Page number
+              68.00
+    Add exact paragraph
+              In the event of a large earthquake in the Pacific Ocean area, hospital infrastructure would not suffer complete failure or collapse but there would be, in some cases, slight to moderate structural damage and slight to moderate-severe non-structural damage. The following actions are recommended: Request the presence of specialists (contracted and/or volunteers) in structural engineering and systems to check the condition of the building (structural security and systems). </t>
+  </si>
+  <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/26326VNR_2020_Peru_Report_Spanish.pdf</t>
+  </si>
+  <si>
     <t>SDG 1, SDG 6, SDG 10, SDG 11, SDG 13</t>
   </si>
   <si>
     <t>Page number
               46.00
     Add exact paragraph
               Por ejemplo, la iniciativa "Ollas que Desarrollan" de la empresa Alicorp, contribuye al fortalecimiento de las ollas comunes en el país a través de entrega de alimentos, la mejora de equipamiento y capacitaciones. Al respecto, cabe mencionar que las ollas comunes son espacios autogestionados en los que, a través del trabajo voluntario y colectivo dentro de una comunidad, se proporciona ayuda o asistencia alimentaria a las personas en situación vulnerable que no cuentan con los recursos económicos. Son una forma de voluntariado, donde las mujeres tienen una participación destacada como gestoras de iniciativas de ayuda.
 ,   
     Page number
               79.00
     Add exact paragraph
               Techo Perú, organización conformada por jóvenes voluntarios y voluntarias junto con habitantes de asentamientos cuyo principal proyecto es acercar a las familias a una vivienda digna, dando respuesta al déficit habitacional originado por la situación de pobreza o por causa de desastres naturales que afectan a miles de personas. A la fecha ha movilizado en el país a más de 15,000 voluntarios construyendo más de 1 100 viviendas de emergencia en asentamientos humanos...INDECI cuenta con el programa de Voluntariado en Emergencias y Rehabilitación (VER). Allí los voluntarios realizan acciones de preparación para emergencias y desastres, gestionan albergues, evalúan daños y necesidades, recogen información, además de realizar operaciones de restablecimiento de servicios públicos, etc. Su popular frase, “Defensa civil tarea de todos”, ilustra a la perfección el compromiso que debe asumir toda la ciudadanía. 
 ,   
     Page number
               83.00
     Add exact paragraph
               El programa "Voluntariado Red Agua Joven", auspiciado por la ANA, que busca difundir el uso responsable del agua mediante el ejemplo de jóvenes líderes. Al 2024, se  cuenta con más de 150 estudiantes voluntarios inscritos y comprometidos a la causa de fomentar hábitos positivos con  relación al uso y valoración del agua.  
 ,   
     Page number
               97.00
     Add exact paragraph
               Por el lado del sector privado, es importante señalar los aportes de AIESEC Perú. AIESEC es una organización estudiantil gestionada por voluntarios, que además de estar presente en Perú, está en más de 137 países, su propósito es generar paz y potencialidades humanas para el mundo desarrollando liderazgo joven, por medio de voluntariados o pasantías internacionales alineadas a los ODS.
 ,   
     Page number
               113.00
     Add exact paragraph
               Recuadro 6: El aporte del voluntariado al desarrollo El voluntariado moviliza a una considerable proporción de la población peruana, estando presente en el sector público, sector privado, academia, sociedad civil, y en la cooperación internacional. En ese sentido, se estima que alrededor del 16% de la población en edad de trabajar de Perú ha sido voluntaria durante el último año, es decir, el año 2023 hubo 4,145,600 de peruanos que dedicaron en promedio 60 horas, contribuyendo así con 248,736,000 horas, lo cual equivaldría a S/. 1,327,887,500 soles, un monto equivalente al 0.13% del PIB. Dicho monto en cierto modo representa la contribución del voluntariado para acelerar el logro de la Agenda 2030. En ese sentido, el voluntariado es esencial para el logro de los ODS, ya que, como se señala en el Plan Estratégico de Desarrollo Nacional, el voluntariado, además de ayudar a reducir las brechas sociales, contribuye al fortalecimiento de la solidaridad propiciando una cultura cívica que garantiza el respeto a la ley y las normas de convivencia. ¿Cómo son los voluntarios? La mayoría de los voluntarios son mujeres (57,1%), aportando al año en trabajo voluntario el equivalente a más de S/. 758 millones de soles. Asimismo, aproximadamente el 42% del total tiene entre 25 y 44 años (aportando más de S/. 557 millones), seguidos de la población joven de 14 a 24 años, que representan el 24% (colaborando con más de S/. 318 millones); y la población de 65 a más años con 10,8% (contribuyendo con más de S/. 143 millones). Los voluntarios tienen mayormente nivel de educación secundaria (41,4%), seguida de nivel superior universitario que alcanza al 28,1%, y alrededor del 20% cuentan con formación superior no universitaria. 
 ,   
     Page number
               138.00
     Add exact paragraph
               Los participantes del sector privado de Cajamarca y La Libertad señalaron la importancia de que se dé un trabajo articulado con las direcciones regionales de educación para que incorporen la asignatura de educación cívica. Mientras que los participantes de la academia de La Libertad resaltaron la importancia de fortalecer el voluntariado como mecanismo de sensibilización de estudiantes.
 ,   
     Page number
               147.00
     Add exact paragraph
               Esto se complementa con la labor del Programa de Voluntarios de las Naciones Unidas (VNU). En Perú, se han realizado talleres para sensibilizar sobre la Agenda 2030 a representantes de entidades de voluntariado en diversas regiones. El programa VNU Perú organizó, junto con la Red Nacional Soy Voluntari@, talleres en cinco regiones del Perú, sensibilizando sobre la Agenda 2030 a 232 representantes y formadores de 141 entidades de voluntariado.</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2024/VNR%202024%20Peru%20Report.pdf</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/15856Peru.pdf</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://sustainabledevelopment.un.org/content/documents/26326VNR_2020_Peru_Report_Spanish.pdf</t>
   </si>
   <si>
     <t>Philippines</t>
   </si>
   <si>
     <t>Page number
               22.00
     Add exact paragraph
               2. Barangay Violence Against Women (VAW) desks. As of November 28, 2024, a total of 38,981 VAW desks were established in 41,610 assessed barangays. This achievement translates to a 93.68 percent coverage rate, demonstrating a strong commitment to addressing violence against women at the grassroots level.A good practice that contributes to the responsiveness of barangay VAW desks is the engagement of community volunteers serving as VAW Desk Officers. These volunteers undergo basic gender sensitivity training and orientation on anti-VAW laws, enabling them to effectively assist victims and respond to cases in the absence of women barangay kagawad or women barangay tanod. 
 ,   
     Page number
               26.00
     Add exact paragraph
                Efforts by the Batangas MPA and BDN to sustain the regular patrols of its Bantay Dagat Teams resulted in the reduction of illegal fishing incidents. This also led to an increase in fish catch and enhanced marine biodiversity in the area. From 2022 to 2025, official identification cards were issued to 1,236 Bantay Dagat members, empowering community volunteers to enforce marine laws and protect designated marine conservation areas. 
 ,   
     Page number
               87.00
     Add exact paragraph
                Expanded inclusivity and participationBuilding on the gains of employing the Whole-of-Nation PLUS approach, the country will continue and expand the engagement of various stakeholders by leveraging the Stakeholders’ Chamber on the SDGs. Future calls for membership to the Chamber will prioritize the inclusion of representatives from the most vulnerable and marginalized sectors. </t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2025/VNR%202025%20Philippines%20Report.pdf</t>
   </si>
   <si>
     <t>SDG 11, SDG 4</t>
@@ -4519,81 +4519,81 @@
     Add exact paragraph
               Mazowieckie Voivodeship with non-governmental organisations and other institutions, for the implementation of public tasks in the field of shaping the civic society in the region by creating favourable conditions for the emergence of local initiatives, supporting civic activity of the Mazowieckie Voivodeship inhabitants, promotion of civic and pro-social attitudes, promotion of volunteerism, implementation of programmes serving the development of the voivodeship and improvement of the quality of life of its inhabitants by fuller satisfaction of social needs; the self-government of the Podkarpackie voivodeship cooperates, among others, with the local government of the Podkarpackie voivodeship cooperates, among others, with clusters/associations of entrepreneurs. 
 ,   
     Page number
               52.00
     Add exact paragraph
               Polish Red Cross members and volunteers are involved in the system. As part of the system, they cooperate with institutions and public authorities such as: State and Voluntary Fire Brigades, State Medical Rescue Service, National Civil Defence. Polish Red Cross rescuers are prepared to carry out activities in the country and abroad, cooperating in this area with public authorities as well as within the framework of the International Red Cross and Red Crescent Movement. This translates directly into strengthening the capacity of all countries in the field of early warning, threat re-education and national and global health risk management. 
 ,   
     Page number
               53.00
     Add exact paragraph
               As part of learning the Polish language, courses in grammar, pronunciation and vocabulary are held in the libraries, run by librarians with a degree in Polish studies and pedagogical qualifications and Ukrainian volunteers who know Polish.
 ,   
     Page number
               137.00
     Add exact paragraph
               “Polish Development Assistance”, “Humanitarian Aid”, “Polish Aid Volunteering” and “Global Education” as well as calls for proposals for the public administration. In 2022, the competition in the area of humanitarian aid concerned the financing of actions aimed at support to the Ukrainian civilians suffering from the warfare, including the refugees, who found their shelter in Poland, in particular children, women and persons with disabilities.</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2023/VNR%202023%20Poland%20Report.pdf</t>
   </si>
   <si>
     <t>Portugal</t>
   </si>
   <si>
+    <t>SDG 2, SDG 4, SDG 10, SDG 13, SDG 17</t>
+  </si>
+  <si>
+    <t>Page number
+              19.00
+    Add exact paragraph
+              The National Strategy for Environmental Education 2017-2020 incorporates various measures aimed at enhancing cooperation between the government sectors of Education and Environment. It includes initiatives such as the certification of participation in environmental volunteering activities and the implementation of awareness-raising and information campaigns to promote public participation. These measures are designed to strengthen the connection between education and environmental issues, ensuring that individuals are informed and engaged in environmental conservation and sustainability efforts. 
+,   
+    Page number
+              136.00
+    Add exact paragraph
+              The compliance with SDG 2 is also to be highlighted, reaching 12th position worldwide. The drivers of that result were the campaigns to combat food waste, the existence of the social menu (at affordable prices) in the canteens, the creation of research projects related to sustainable fishing or the initiative of volunteering to deliver meals to students in isolation due to disease were some of the actions that boosted the score in this indicator. In terms of SDG 16, the 36th position in 2022 is due to the financial support of the institution to the Academic Association of Coimbra, the existence of policies for the promotion of academic freedom, the existence of a plan for the prevention of management risks and corruption, active collaboration with local and national government bodies and the promotion of training course for magistrates from Portuguese-speaking countries. It should also be noted that this commitment to sustainability is mirrored in the Strategic Plan 2019-2023, an important tool that guides the University’s action in the achievement of its Vision and accompanying the incorporation of the SDGs in the institution.
+,   
+    Page number
+              139.00
+    Add exact paragraph
+              JUNIOR ACHIEVEMENT PORTUGAL (JAP) has directly contributed to SDG 4 by focusing on the development of competences related to innovation and entrepreneurship among young people. As part of the Junior Achievement Worldwide network, which has a history of over 100 years and was nominated for the Nobel Peace Prize in consecutive years, JAP has been active in Portugal since 2005. Its impact has reached over 430,000 students, with the valuable participation of 24,300 volunteers from mainland Portugal and the islands. The implementation of JAP's programs follows a corporate volunteering scheme, where employees from various companies visit classrooms and engage in activities aligned with the specific objectives and dynamics designed for each session. This approach ensures the effective delivery of the programs and maximizes their impact on the development of young individuals in Portugal.</t>
+  </si>
+  <si>
+    <t>https://hlpf.un.org/sites/default/files/vnrs/2023/Portugal_VNR_Report.pdf</t>
+  </si>
+  <si>
     <t>Page number
               55.00
     Add exact paragraph
               The citizenship and participation of young people is a central aspect of public policies that boost demand, in qualitative and quantitative terms, i.e. increasing participation, but also reducing inequality in access to rights for full social inclusion: the programmes and projects involving leisure activities for young people, youth volunteering, knowledge and experience of democratic institutions, in addition to the focus on young people, generally allow access to youth who usually do not have the same economic and social opportunities, such as Youth Parliament, the Euroschool, the Programme for Occupation of Free Time, Holiday on the Move, the Programme Without Borders, the Agora Nós (Us Now, youth volunteering), or the International Work Camps.</t>
   </si>
   <si>
     <t>http://https://sustainabledevelopment.un.org/content/documents/15766Portugal2017_EN.pdf</t>
   </si>
   <si>
-    <t>SDG 2, SDG 4, SDG 10, SDG 13, SDG 17</t>
-[...20 lines deleted...]
-  <si>
     <t>Qatar</t>
   </si>
   <si>
     <t>Page number
               37.00
     Add exact paragraph
               Qatar’s youth expressed a strong confidence in their ability to drive SDG action. Nearly 72% of participants indicated they feel confident or very confident in taking a leadership role on sustainable development initiatives in their communities. This is a promising sign of an emerging generation ready to act as agents of change. However, the poll also pinpointed what young people see as critical enablers to fulfill this potential. Foremost among these were calls for enhanced civic engagement platforms and a more robust innovation ecosystem. An overwhelming majority (around 80%) agreed that greater institutional support for youth civic participation – such as youth councils, volunteer programs, and decision-making forums – would significantly empower their contributions...It also echoes themes in the Third National Development Strategy (NDS3) for 2024–2030, which calls for accelerating sustainability efforts and climate resilience. Likewise, the focus youth placed on gender equality mirrors Qatar’s ongoing commitment to empower women across all fields. NDS3 explicitly aims to “foster an environment where women can flourish, empowering them across all fields to assume their desired role economically, socially, and politically”, and to “offer youth outstanding opportunities to study, engage, volunteer, and become active, productive citizens”. The alignment of youth priorities with these goals is a testament to how well-informed and strategically minded Qatar’s young population has become. Their grassroots perspective reinforces national efforts – for example, by championing SDG 5, youth are bolstering Qatar’s drive for social development and women’s empowerment, and by prioritizing SDG 13 they are lending momentum to the country’s environmental sustainability agenda. 
 ,   
     Page number
               203.00
     Add exact paragraph
               Case Study 2: Community Beach Clean-ups - Volunteers Protecting Qatar’s Marine Environment  Grassroots action has become a vital pillar of Qatar’s marine protection agenda. In 2021 alone, 1,610 volunteers participated in 67 community-led beach clean-up campaigns, removing over 18 tonnes of waste from coastal areas. These efforts, coordinated by local environmental groups and supported by government agencies, have reduced marine pollution and strengthened public awareness. Since its inception in 2017, the initiative has evolved into a national movement, showcasing the impact of civic engagement in advancing SDG 14. 
 ,   
     Page number
               241.00
     Add exact paragraph
               Non-governmental organizations in Qatar are dedicated to ensuring equal access to quality education, advocating for the full implementation of the right to education, and providing a wide range of relief and development services both locally and internationally, leveraging their resourceful staff and volunteers for positive, sustainable, and inclusive change. </t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2025/VNR%202025%20Qatar%20Report.pdf</t>
   </si>
   <si>
     <t>Page number
               24.00
     Add exact paragraph
@@ -4630,63 +4630,63 @@
     <t>Cross-cutting, SDG 16, SDG 3, SDG 5</t>
   </si>
   <si>
     <t>Page number
               31.00
     Add exact paragraph
               In 2018, Radita volunteered with a UNDP voter education campaign ahead of the February 2019 parliamentary elections. More than 11,000 Roma people of all ages took part, including 6,350 women and girls.
 ,   
     Page number
               144.00
     Add exact paragraph
               The Government’s dialogue with CSOs was developed based on three priorities set out in the Civil Society Development Strategy (CSDS) 2018-2020: (i) active involvement of civil society in strengthening the regulatory framework on civil society participation in the development and monitoring of the implementation of public policies, (ii) promoting and strengthening the financial sustainability of CSOs, and (iii) developing active civic spirit and volunteering. [...] Thus, between 2018-2020: i) the capacities of the public authorities and CSOs were increased for developing and monitoring implementation of public policies, and encouraging CSO participation in the decision-making process,;ii) the concepts of consultation of the elderly at the local level and of community mobilizer at the level of the volunteer programme for the elderly, which provides for strategies of involving the elderly in volunteer activities, were developed;[...] xvi) the public consultations regarding the adjustment of the legal framework in the field of volunteering and taking the necessary measures to establish the National Volunteer Center with the status of a public institution, so that it becomes functional on 01.01.2021, were launched; xvii) the sample annual report for volunteering activity, which contains provisions regarding the structure of the statistical data collection form, was approved; xviii) 31 host institutions of the volunteer activity were accredited and 953 volunteer cards were issued; xix) the online form for collection of statistical data on formal volunteering for 2019 was applied; [...].
 ,   
     Page number
               156.00
     Add exact paragraph
               As part of an action launched by UNFPA in the Republic of Moldova in partnership with MHLSP, 300 women and men over the age of 65 received packages with hygiene products and essential foods on the eve of the Easter holidays, as well as information materials on protection measures against COVID-19 (2.2. Malnutrition).These people also received emotional support from 15 young volunteers from youth centres and the National Youth Council Network. The 15 young volunteers communicated with older people over the phone to inform them about the protection measures against COVID-19 and to provide emotional support during the period of social isolation.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=2129&amp;menu=3170</t>
   </si>
   <si>
     <t>Romania</t>
   </si>
   <si>
+    <t>SDG 6, SDG 17</t>
+  </si>
+  <si>
+    <t>Page number
+              51.00
+    Add exact paragraph
+              From 2019 to 2022, the initiative “Clean Waters” of MaiMultVerde  Association reunited town halls, community organisers and local associations, the National Administration “Romanian Waters“ and volunteers for actions to clean the banks and water clarity, shoreline recreation and environmental education 4400 volunteers took part in 82 greening actions on the Danube banks and tributaries, where 334 tons of plastic were collected; equipping 9 sections of the banks of the Danube with separate collection systems, from which 230 tons of plastic were collected, and installing 5 floating barriers on the Cerna, Jiu, Olt, Buzău and Siret rivers, with the help of which 246 tons of plastic were collected. Other 65 community events organised in the riverside localities gathered about 6,000 persons, both inhabitants and tourists, when 15 water filtering system springs were installed in Zimnicea and Cernavodă towns, and 105 thematic film screenings were organised in high schools.</t>
+  </si>
+  <si>
+    <t>https://hlpf.un.org/sites/default/files/vnrs/2023/VNR%202023%20Romania%20Report.pdf</t>
+  </si>
+  <si>
     <t>https://sustainabledevelopment.un.org/content/documents/19952Voluntary_National_Review_ROMANIA_with_Cover.pdf</t>
-  </si>
-[...10 lines deleted...]
-    <t>https://hlpf.un.org/sites/default/files/vnrs/2023/VNR%202023%20Romania%20Report.pdf</t>
   </si>
   <si>
     <t>Russian Federation</t>
   </si>
   <si>
     <t>Cross-cutting, SDG 1, SDG 3, SDG 5, SDG 11, SDG 15</t>
   </si>
   <si>
     <t>Page number
               10.00
     Add exact paragraph
               When the review was being prepared, it was noted that most of the Sustainable Development Goals (SDGs) and objectives are already included to varying degrees in the main strategic and programmatic documents adopted in Russia. The involvement of civil society, business, non-governmental organizations, volunteers and academia is very important for the achievement of the SDGs. SDG 1: End poverty. According to the key parameters, the goal of ending extreme poverty has been achieved in Russia. The effective poverty reduction policy that is being implemented in the country envisages that by 2024, the national poverty rate will fall by at least half (in 2018, the proportion of disadvantaged people with incomes below the minimum subsistence level(1) was 12.6 per cent). This effort will be aided by national projects (Demographics, Workforce Productivity and Employment Support, and others) and the development of new support mechanisms (such as the introduction of the “social contract” tool and the development of volunteering).
 ,   
     Page number
               25.00
     Add exact paragraph
               In addition to the government, other stakeholders are also involved in implementing the 2030 Agenda. The role of non-governmental and non-profit organizations, citizens and young people, including in the voluntary sector, the academic community, and business is worthy of note. Only the combined efforts of the government and all stakeholders can ensure that the SDGs are effectively achieved.
 ,   
     Page number
               26.00
     Add exact paragraph
               In addition, one of the most important priorities for social and youth policy in the Russian Federation is developing and supporting volunteering. A Roadmap for the Development of Volunteering in the Russian Federation until 2025 has been adopted to create a systemic approach to the development of this movement in Russia.(6) It is envisaged that 20% of citizens will be involved in such volunteering by 2024.
 ,   
     Page number
               32.00
@@ -4719,139 +4719,139 @@
               Vnesheconombank (VEB). In October 2016, VEB launched the Dreams Have No Age volunteering project, which is being run jointly with the Joy of Old Age foundation. This project aims to provide comprehensive support to senior citizens living in homes for the elderly. As part of the project, volunteers from VEB and organizations within the VEB Group regularly help residents in three supported homes for the elderly: a residential care home in Dubna (Tula Oblast, 311 patients), a residential care home in Vyshny Volochyok (Tver Oblast, 514 patients) and a nursing care facility in the village of Ostashevo (Moscow Oblast, 32 patients).
 ,   
     Page number
               152.00
     Add exact paragraph
               The V. I. Vernadsky Non-governmental Environmental Foundation has been actively promoting the fostering and development of an environmental culture through environmental awareness-raising and volunteering for over 20 years. The foundation is running an environmental awareness project, Ecology Days, in collaboration with its members, most of whom represent the Russian business sector, with support from leading regional institutes of higher education. The target audience was 1,500 people in 2019, and in total, over 10,000 people from various regions of the country have taken part in it since it was launched (in 2013). Another initiative of this foundation is the nationwide Green Spring environmental clean-up – a movement launched in 2014 which has been joined by 13 million volunteers in all constituent territories of the Russian Federation. VuzEcoFest is a project that trains a community of leaders, mentors and eventually professionals in the field of sustainable development. The members of this community pass on knowledge and skills and implement specific solutions at institutes of higher education, in towns and in other administrative areas with support from stakeholders (authorities in charge of institutes of higher education, representatives from businesses, non-profit organizations and government agencies), and also promote institutional changes in the field of sustainable development at the national level. In 2019, 64 institutes of higher education in 22 cities in Russia and Belarus and 595 volunteers took part in VuzEcoFest initiatives, and over 200 events were held.
 ,   
     Page number
               153.00
     Add exact paragraph
               Develop and implement tools to monitor sustainable development impacts for sustainable tourism (goal 12.b). Russia has enormous potential to develop responsible tourism, including unspoilt natural resources and rich cultural and historical traditions. In 2016, the country was among the top 10 most popular tourist destinations in the world and second (after Poland) in the league table of European countries in terms of tourism growth. In addition, work is being done in Russia to develop eco-volunteering and socially responsible tourism, including by running special programmes at institutes of higher education.
 ,   
     Page number
               176.00
     Add exact paragraph
               Practical example. Participation of civil society in forest restoration work 
 Twice a year, the Federal Forestry Agency organizes volunteering initiatives on forest restoration: a spring initiative called National Forest Planting Day, and an autumn initiative called Live, Forest! Between 2011 and June 2019, 21 million people took part in these initiatives, planting 405 million trees.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=1686&amp;menu=3170</t>
   </si>
   <si>
     <t>Rwanda</t>
   </si>
   <si>
+    <t>SDG 3, SDG 4, SDG 5, SDG 6, SDG 7, SDG 8, SDG 9, SDG 10, SDG 11, SDG 13, SDG 16</t>
+  </si>
+  <si>
+    <t>Page number
+              27.00
+    Add exact paragraph
+              In the same framework of strengthening child protection, 27,102 Inshuti z'Umuryango (IZU) translated as ‘Friends of the Family’ were established and capacitated. IZU are communitybased child and family protection volunteers who regularly conduct family visits to identify and handle child protection concerns that may come up. IZU is composed of one male and one female selected and nominated by residents in every village based on their good reputation in the community.
+,   
+    Page number
+              28.00
+    Add exact paragraph
+              Interventions of the IZU community volunteers. In line with raising awareness, regular grassroots and community-based awareness campaigns are organized at district level for child rights protection and prevention of gender-based violence through the Umugoroba w’Imiryango (Families Evening Forum), Inteko z’abaturage (Community meetings at village level), and Umuganda (communal work). Other existing channels include local radios, TV, and social media.
+,   
+    Page number
+              34.00
+    Add exact paragraph
+              From June 2020 to July 2021, youth volunteers have been engaged in various activities aimed at improving access to water and sanitation. Through this initiative, 5,647 latrines of a total value of FRW 225,880,000 and 10,660 hand washing stations valued at FRW 53,300,000 were constructed. In addition, youth conducted 27,312 campaigns to educate local communities on proper hygiene practices.
+,   
+    Page number
+              48.00
+    Add exact paragraph
+              Efforts of volunteers have also supported infrastructure development. Through community activities known as Umuganda, which take place at the end of each month, roads at the village and sector levels have been repaired. Notably, Rwandan youth volunteers involved in community policing under the Ministry of Local Government (MINALOC, 2021) have constructed and repaired roads. A total of 17,251 km of new roads were constructed, with an estimated value of Rwf 953,800,000. Additionally, 32,386 km of roads have been repaired, amounting to a value of Rwf 323,860,000.
+,   
+    Page number
+              63.00
+    Add exact paragraph
+              Deployment of community health workers in all villages</t>
+  </si>
+  <si>
+    <t>https://hlpf.un.org/sites/default/files/vnrs/2023/VNR%202023%20Rwanda%20Report.pdf</t>
+  </si>
+  <si>
     <t>https://sustainabledevelopment.un.org/content/documents/23432Rwanda_VNR_Document__Final.pdf</t>
   </si>
   <si>
-    <t>SDG 3, SDG 4, SDG 5, SDG 6, SDG 7, SDG 8, SDG 9, SDG 10, SDG 11, SDG 13, SDG 16</t>
-[...30 lines deleted...]
-  <si>
     <t>Saint Kitts and Nevis</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2023/VNR%202023%20Saint%20Kitts%20and%20Nevis%20Report.pdf</t>
   </si>
   <si>
     <t>Saint Lucia</t>
   </si>
   <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/23570SAINT_LUCIA_VNR_REPORT_JUNE_2019.pdf</t>
+  </si>
+  <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2025/VNR%202025%20St%20Lucia%20Report.pdf</t>
   </si>
   <si>
-    <t>https://sustainabledevelopment.un.org/content/documents/23570SAINT_LUCIA_VNR_REPORT_JUNE_2019.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>Saint Vincent and the Grenadines</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/26194SaintVG_Main_Messages_of_the_VNR_St_Vincent_and_the_Grenadines_May_7_715.pdf</t>
   </si>
   <si>
     <t>Samoa</t>
   </si>
   <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/10371Samoa%20Summary%20NVR_2016.pdf</t>
+  </si>
+  <si>
     <t>SDG 2</t>
   </si>
   <si>
     <t>Page number
               52.00
     Add exact paragraph
               Community Gardens and Food Security Projects Community-led initiatives such as community gardens and food security projects have been successful in increasing access to fresh and nutritious food. These projects not only address immediate food needs but also promote community resilience and self-sufficiency. Initiatives by the Women in Business Development Inc. (WIBDI)44 provide opportunities for persons with disabilities to earn an income and develop their skills through direct employment or selfemployment, including organic and sustainable farming and the production of traditional fine mats. The Association for the Development of Human Resources in Agriculture (ADHRA) also promotes sustainable agriculture and food security in Samoa, including collaboration with volunteers to establish vegetable gardens across the country.</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2024/57962%20-%20UN%20Samoa%20-%20VNR%20report%20Final.pdf</t>
   </si>
   <si>
     <t>SDG 3, SDG 5</t>
   </si>
   <si>
     <t>Page number
               50.00
     Add exact paragraph
               On 9 November the first medical team arrived from Australia. Thereafter, 45 Emergency Medical Teams rotations from 15 countries and organisations involving 549 personnel were deployed to support the national teams under the joint coordination of WHO and the Government of Samoa. The bulk of the total vaccines of 265,500 units as well as 100,000 IU of Vitamin D were procured through UNICEF.[...] A number of individuals from overseas also volunteered their services in their areas of specialisations crucial to the national response. The last medical teams of Samoan expatriate doctors left in March 2020.[…] Several other key service providers were important to the mass vaccination and measles response work. [...] The data collection was supported by the Samoa Bureau of Statistics and volunteers mostly from other institutions, the UN, MCIT and Samoa Information and Technology Association (SITA).
 ,   
     Page number
               140.00
     Add exact paragraph
               Over a period of two days (5th and 6th December 2019), Samoa executed a mass measles vaccination campaign resulting in 95% herd immunity. Close to 150 vaccination teams including both national and expatriate personnel from medical emergency teams and volunteers from the private sector. This included members of the SITA who provided E-forms and a platform for real-time tracking of the teams and vaccination numbers. The village councils, women’s committees, the village representatives through the MWCSD were also critical in the successful implementation.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=2085&amp;menu=3170</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://sustainabledevelopment.un.org/content/documents/10371Samoa%20Summary%20NVR_2016.pdf</t>
   </si>
   <si>
     <t>San Marino</t>
   </si>
   <si>
     <t>Page number
               21.00
     Add exact paragraph
               The purpose of these services is also to offer all-round assistance to persons with disabilities and their family members, also from the point of view of social integration and inclusion, where possible also in the workplace, by promoting cooperation at all levels with other State services, cultural and voluntary associations, other services of the Social and Health Department and with private companies
 ,   
     Page number
               37.00
     Add exact paragraph
               Antimalarial chemoprophylaxis is provided free of charge to all those volunteering in countries at risk and a Travel Medicine service provides advice to all travelers. The limited cases of tuberculosis are mostly imported.
 ,   
     Page number
               121.00
     Add exact paragraph
               There are also special stay permits, which are granted for one of the following reasons: education, sport, therapy, assistance, rehabilitation and rest, worship, humanitarian reasons, international volunteering, working holiday programs.
 ,   
     Page number
               137.00
     Add exact paragraph
               The Territorial Control Unit is made up of the staff of the Civil Police Fire-fighting Section and, if necessary, of the staff of the State Corporations, the Planning Office, UGRAA (ecological guards, operational teams and any external collaborators) and of the Civil Protection Voluntary Associations.</t>
   </si>
@@ -4884,94 +4884,94 @@
   <si>
     <t>Serbia</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/23471Serbia_VNR_Report_2019_final.pdf</t>
   </si>
   <si>
     <t>Seychelles</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2025/VNR%202025%20Seychelles%20Report.pdf</t>
   </si>
   <si>
     <t>Page number
               110.00
     Add exact paragraph
               Civil society has also been a strong partner in the fight against the COVID-19 pandemic. Similarly, they have voiced their appreciation for our health workers’ efforts and encouraged the public to heed the expert advice and respect the safety measures in place. In particular, some NGOs have assisted the Government as volunteers amidst the outbreak, particularly in contact tracing, which also involves data collection and input.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=2192&amp;menu=3170</t>
   </si>
   <si>
     <t>Sierra Leone</t>
   </si>
   <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/10720sierraleone.pdf</t>
+  </si>
+  <si>
     <t>SDG 1, SDG 2, SDG 3, SDG 4, SDG 5, SDG 8, SDG 13, SDG 16, SDG 17</t>
   </si>
   <si>
     <t>Page number
               15.00
     Add exact paragraph
               In partnership with the Volunteers Involving Organization of Sierra Leone (VIONET Sierra Leone)—a national network of volunteer groups—, regional stakeholder sensitization workshops and media engagement were organized on the Sierra Leone Integrated National Financing Framework (INFF). The campaigns called for increased mobilization of local resource for financing the SDGs and local community development programmes. In preparing the Sierra Leone SDGs Acceleration Roadmap for presentation at the 2023 SDG Summit in New York, over 100 participants were brought together to discuss SDG needs for the remaining years of the 2030 agenda. This was a nationwide consultative process, including central and local government practitioners, development partners, civil society, parliament, private sector representatives, and academia. Also, as part of the 2023 Global Goals Week of Action in Sierra Leone, the Ministry of Planning and Economic Development and the UNDP partnered with VIONet Sierra Leone, to organise an SDG Floating Parade. Similar to the roadmap preparation, the parade brought together stakeholder actors from government institutions, the UNCT, the private sector, civil society and volunteer groups, and the media. 
 ,   
     Page number
               72.00
     Add exact paragraph
               iv. Promoting volunteerism as a cross-cutting means of implementation of the 2030 Agenda The government of Sierra Leone and its development partners fully recognize the crucial role of volunteerism as a powerful and cross-cutting instrument for implementing the 2030 Agenda for Sustainable Development. The country has an existing legal and policy environment that encourages the spirit of volunteerism among civil society and youth to contribute to the development process. Among key legal and policy instruments for promoting volunteerism are the recently launched National Volunteering Policy, the MTNDP (2024-2030), and the National Youth Service Strategy and Roadmap for Implementation, The National Volunteering Policy serves as a framework for the engagement of volunteers and the promotion of volunteerism throughout the country. Its primary objective is to bolster the role of volunteers and Volunteer involving organisations in contributing to national development. A major organisation that actively works with the Government of Sierra Leone and partners in promoting volunteering in Sierra Leone is the VIONet. As a network of Volunteer involving organizations, VIONet provides a platform for: i) collective and coordinated answers and joining initiatives for volunteerism; ii) exchanging information and experience on volunteerism and policy-related initiatives and ideas; iii) strengthening its membership; iv) supporting local and international campaigns; and v) improving regional networking and solidarity activities. The key areas of intervention are education, environment, climate change, health, hygiene and sanitation, disaster management, Employment and skills development, peace and security, youth and women empowerment, gender equality, food security and nutrition. To leverage the potential of volunteerism as a cross-cutting means of implementing the 2030 Agenda, the government of Sierra Leone, Volunteer-related orgainsations, and other partners will continue to mainstream volunteerism in key strategies, programmes, and policies. Tools will be developed, and partnerships and capacities built to enhance the recognition and promotion of volunteerism, and the measurement of its contributions to the SDGs achievement in the country. Existing volunteering initiatives and programmes will be strengthened, and more investment will be made to maximize the mobilization of national and international volunteers to contribute to national development programmes, and peacebuilding efforts and enhance knowledge transfer.  </t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2024/VNR%202024%20Sierra%20Leone%20Report.pdf</t>
   </si>
   <si>
     <t>Page number
               3.00
     Add exact paragraph
               The United Nations Population Fund (UNFPA) has also been supportive in financing some technical sessions, as well as the Voluntary Service Overseas Sierra Leone for financing some aspects of the field data collection. We recognise all those who made contributions to the preparation of this report that we could not mention here.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/279542021_VNR_Report_Sierra_Leone.pdf</t>
   </si>
   <si>
     <t>SDG 11, SDG 6</t>
   </si>
   <si>
     <t>Page number
               18.00
     Add exact paragraph
               The 2030 Agenda recognizes the vital role of volunteers and Volunteer Involving Organizations (VIOs) in SDGs implementation. The CSO integrated platform in Sierra Leone has raised the voice of volunteers, as critical partners for achieving the SDGs. Volunteers are able to reach distant communities and contribute to data collection, validation and consultation processes in local communities.
 ,   
     Page number
               42.00
     Add exact paragraph
               National cleaning is another form of community mobilization using volunteers that improves health and sanitation.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/23378Sierra_Leone_VNR_FINAL.pdf</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://sustainabledevelopment.un.org/content/documents/10720sierraleone.pdf</t>
   </si>
   <si>
     <t>Singapore</t>
   </si>
   <si>
     <t>SDG 1, SDG 3, SDG 10, SDG 12</t>
   </si>
   <si>
     <t>Page number
               13.00
     Add exact paragraph
               Community Link (ComLink) is a nationwide initiative that undertakes a family-centric approach to supporting lower-income households by reaching out to families to understand their needs and aspirations, co-developing an action plan catered to their circumstances, and bringing together community partners and volunteers to support the family as they work towards stability, self-reliance, and social mobility. Community partners, corporates, and volunteers also help to develop customised programmes and services that meet the specific needs of families in each of the 21 ComLink communities across Singapore.
 [...]
 SG Cares Volunteer Centres, operated by community-based organisations, have been established in Singapore’s 24 towns to identify areas of need, deploy volunteers, and channel resources to address them and plug the gaps through community partnerships.
 [...]
 In 2022, the National Volunteer and Philanthropy Centre organised CoLabs for lower-income families and identified solution spaces to create a more enabling environment to empower low-income families.
 ,   
     Page number
               19.00
     Add exact paragraph
               The Women’s Health Committee, comprising stakeholders from community outreach and advocacy organisations, healthcare partners, and Government Engaging Stakeholders agencies, actively looks at equipping all female Singapore residents with knowledge and skills to improve their health and well-being. Programmes include talks on cancer awareness and early detection conducted in schools, as well as workshops that equip volunteers with the knowledge on bone health and skills to administer the Osteoporosis Self-Assessment Tool for Asians for seniors.
 ,   
     Page number
               38.00
     Add exact paragraph
@@ -5014,74 +5014,74 @@
     Add exact paragraph
               Thus, community outreach and stewardship programmes are vital in encouraging nature conservation efforts with members of the public and other stakeholders. Building on the pool of volunteers nurtured through community engagement projects like the Comprehensive Marine Biodiversity Survey, the MCAP keeps these volunteers engaged in nature appreciation and conservation through talks and workshops, SCUBA diving, citizen science activities and nature ambassador opportunities.
 ,   
     Page number
               58.00
     Add exact paragraph
               Another initiative under CIN is the Citizen Science programme. Volunteers conduct surveys of various animal groups, such as butterflies, birds and dragonflies.
 ,   
     Page number
               62.00
     Add exact paragraph
               Access to our justice system is important to ensure inclusivity and effectiveness. Pro bono legal services are provided through a partnership between the Government, the Law Society of Singapore, various volunteers and volunteer welfare organisations.
 ,   
     Page number
               63.00
     Add exact paragraph
               In a significant shift of policy, the Government started direct funding of criminal legal aid since 2015. This was supported by a significant increase in resources from volunteer lawyers and law firms. The number of CLAS applicants who received full representation or unbundled legal services increased fourfold between 2014 and 2017</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/19439Singapores_Voluntary_National_Review_Report_v2.pdf</t>
   </si>
   <si>
     <t>Slovakia</t>
   </si>
   <si>
+    <t>Page number
+              124.00
+    Add exact paragraph
+              The total amount of ODA provided by the Slovak Republic reached approximately EUR 142 million in 2021. For the period 2018-2020, the Ministry of Foreign and European Affairs / Slovak Aid Agency launched 39 calls for grant applications, supporting 169 projects for a total amount of more than EUR 12.5 million. In 2018-2020, the Slovak Republic also funded the deployment of 69 volunteers to developing countries, provided financial contributions through its embassies (microgrants) totalling approximately EUR 1.64 million and carried out 37 activities under the CETIR/Sharing Slovak Expertise programme. Although Slovakia is continuously committed to the international target of 0.33% of ODA to GNI by 2030, it is lagging behind meeting this target (0.15% of GNI in 2022).</t>
+  </si>
+  <si>
+    <t>https://hlpf.un.org/sites/default/files/vnrs/2023/VNR%202023%20Slovakia%20Report.pdf</t>
+  </si>
+  <si>
     <t>SDG 12, SDG 13, Cross-cutting</t>
   </si>
   <si>
     <t>Page number
               17.00
     Add exact paragraph
               Apart from the above described formal mechanisms, the Slovak government recognises the crucial importance of individual commitment and cross-generational engagement to implement the 2030 Agenda. To foster and scale up citizens’ voluntary activities aimed at sustainability, the Slovak government has approved a microgranting scheme, which will support microprojects focusing on sustainable development implemented by local communities, schools and civil society organisations. In addition, voluntary engagement is promoted through the Volunteer of the Year award, which was in 2018 for the first time presented also in a special category devoted to contribution to the 2030 Agenda. Voluntary commitment to sustainability by the private sector is crucial as well. Companies can change Slovakia for the better by treating their employees, their suppliers, the environment, and the local community fairly.
 ,   
     Page number
               54.00
     Add exact paragraph
               An important mechanism to support civil society organisations financially, is the possibility to assign 2 % of an individual’s annual personal income tax to a selected non-profit organisation. If an individual has been engaged in volunteering activities in the previous year, they have an opportunity to designate 3 % of their income tax.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/19604Slovakia_Agenda2030_VNR_Slovakia.pdf</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://hlpf.un.org/sites/default/files/vnrs/2023/VNR%202023%20Slovakia%20Report.pdf</t>
   </si>
   <si>
     <t>Slovenia</t>
   </si>
   <si>
     <t>SDG 1, SDG 4, SDG 8, Cross-cutting</t>
   </si>
   <si>
     <t>Page number
               17.00
     Add exact paragraph
               Slovenia strives to address key challenges in securing quality life for all, and our activities will be focused on: [...] Enhancing cooperation, solidarity, and volunteerism, including through promoting social innovations
 ,   
     Page number
               18.00
     Add exact paragraph
               By co-financing social security programmes over a long period, the Republic of Slovenia promotes and provides employment to more than 500 experts (social workers, psychologists, educators, etc.) in a range of 400 positions of full-time employment. These programmes include approximately 8,400 volunteers, whose work and (in particular) experience is a significant contribution to the greater quality of the implementation of the programmes. As a rule, the funds are used to cover the labour costs of professional staff and the material costs necessary for the implementation of the programmes.
 ,   
     Page number
               62.00
     Add exact paragraph
               As the key representative of Slovenian youth, the priority areas of MSS are youth employability, housing issues, education, health, participation, mobility, information-sharing, volunteering, and youth organising. The UN Youth Delegate of Slovenia in 2017 is focused on youth participation, including economic participation (decent work, accessible housing, quality education, non-formal education, employability, and entrepreneurship), political participation (formal and informal participation, active citizenship, and advocacy), and community participation (youth policies on local level, youth organising, volunteering, youth work, and intergenerational and intercultural dialogue).
 ,   
     Page number
               65.00
@@ -5579,82 +5579,82 @@
               The Government should establish a formal mechanism to engage volunteers in the country’s SDGs implementation process, including problem solving, monitoring and evaluation, financial mobilization for sustainable development, as well as raising public awareness on the SDGs.
 ,   
     Page number
               75.00
     Add exact paragraph
               Sectors who participated in the VNR process included the following: 1. Civil society organisations and volunteer networks were consulted through networks previously-established under the Open-Ended Working Group for the SDGs, hosted by the Ministry of Foreign Affairs. The VNR process was informed by data and case studies contributed by: (1) the Volunteer Spirit Network; (2) the Graduate Volunteer Project under Songklanakharin University; (3) Handup Volunteer organization; and (4) the Volunteers for Society Foundation, among many others.[...]
 ,   
     Page number
               76.00
     Add exact paragraph
               Pages 76-77:
 1. Civil Society and Volunteer Networks: 1.1. Overall Views on Sustainable Development: Volunteers are a vital human resource in advancing sustainable development within the country. The promotion of the role of volunteerism serves to create committed and responsible citizens to further the country’s development, while volunteers comprise active citizens that can lay a role in resolving problems. The development of volunteers at all ages is both a target and a means to create a society with social responsibility. Volunteer work should be supported by the government and private sectors in order to institutionalise volunteerism as a tradition in Thailand. 1.2 Challenges: (1) While Thailand has many policies that help to support enabling mechanisms for volunteerism, the Government can play a larger role in supporting volunteers. This includes in coordinating the role of state agencies and local government authorities in coordinating the work of volunteers across the country in a systematic manner. Volunteerism should be promoted in line with the priorities of local communities and areas. Volunteers should also be further empowered to support Thailand’s advancement of the SDGs. (2) The COVID-19 pandemic has resulted in a reduction in the total number of volunteers, given the limitations for joint activities and economic impacts from the crisis. This has led to a shift to online volunteering. However, the existing mechanisms for online volunteering in Thailand are insufficient. (3) The structure, working processes, and regulations of government agencies can sometimes cause delays to projects or lack clarity in implementation. 1.3 Recommendations:  (1) The Government should accelerate the establishment of the National Volunteer Centre in order to set up a dedicated organisation for volunteering. This will allow the effective management of volunteering within the country, leading to improved implementation and raising the capacities of volunteers in a systematic manner in line with international standards. This organisation should be independent and flexible. (2) Thailand should introduce legislation that can support volunteer work, in order to support standardized volunteering and improve on welfare for volunteers. (3) The Government should support the establishment of volunteer centres at the tambon level to act as the central actor in coordinating volunteerism in normal times and in times of crisis. This will also support the participation of the population in resolving local problems sustainably. (4) Thailand should develop a masterplan on promoting the participation of the people and volunteers in advancing sustainable development. This should be developed in tandem with the system and tools to manage volunteerism including through the application of modern technology. (5) The Government should work together with the private sector in creating new forms of volunteering work, in order to respond to the needs of society, the business sector, and the people as a whole. (6) The country should promote research on raising the capacities and number of volunteers, and support the development of curricula and other means of creating more volunteers in education institutions across the country. This will lead to a more professional approach to learning on volunteerism.
 ,   
     Page number
               79.00
     Add exact paragraph
               Thailand has recorded significant progress in its advancement of the 2030 Agenda for Sustainable Development and the 17 Sustainable Development Goals, building on its extensive success in the achievement of the Millennium Development Goals. This has been achieved through the combined efforts and collaboration of the Government and all sectors within Thai society, including the private sector, civil society and volunteers, academia, and ordinary citizens.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/279482021_VNR_Report_Thailand.pdf</t>
   </si>
   <si>
     <t>Timor-Leste</t>
   </si>
   <si>
+    <t>SDG 3, SDG 4</t>
+  </si>
+  <si>
+    <t>Page number
+              112.00
+    Add exact paragraph
+              Therefore, keeping health services operational during the restrictions and continue reaching those needed, the role of volunteer organizations and volunteers in reaching remote communities and ensuring health services are not interrupted was important during Covid-19. This is something not only new during Covid-19, in fact Timor-Leste’s National Health Sector Strategic Plan 2011-2030 recognizes the engagement of volunteers into health promotion and behaviour change communication initiatives.
+,   
+    Page number
+              113.00
+    Add exact paragraph
+              Good Practice 11: Volunteer health professionals bring vital medical care and Covid -19 vaccination to unreached areas of Timor-Leste The Saude ba Ema Hotu (SABEH, health for all) that provides medical consultation services directly to  communities in the most remote areas through a group of volunteer health care professionals comprising of General Doctors, nurses, midwifes, public health officers, and non-health persons who assist in the delivery of SABEH programmes for community development. In 2021, SABEH engaged 78 volunteers who provided free medical consultation to 7 remotes villages in 4 Municipalities across Timor-Leste, many of which have had no access to regular health services or mobile clinics. Having reached total number of 14,210 patients volunteers provided basic medical consultations, health promotion and prevention, Covid-19 awareness raising, prevention and vaccination, patient home visit and care, and Ante Natal Care programme. SABEH’s volunteers also supported the rollout of Covid-19 vaccinations, which included the administration of 10,458 doses of the Covid-19 vaccine and advocacy for vaccinations to the communities. In addition, SABEH also works with other non-health entities who are interested and willing to perform volunteer services for other social issues in remote communities.
+,   
+    Page number
+              127.00
+    Add exact paragraph
+              With no buildings or students to start with, Kasian visited every household, identifying children between the ages of 2.5 and 4 years old to enroll in her preschools and persuading parents. She began teaching the children herself, giving them basic lessons on reading and writing, and eventually sought out volunteer teachers to help her.</t>
+  </si>
+  <si>
+    <t>https://hlpf.un.org/sites/default/files/vnrs/2023/VNR%202023%20Timor%20Leste%20Report.pdf</t>
+  </si>
+  <si>
     <t>SDG 3, SDG 10, SDG 11</t>
   </si>
   <si>
     <t>Page number
               61.00
     Add exact paragraph
               Box 13: Using volunteers to ensure no one is left behind Although the Saude na Familia programme has enabled doctors to reach rural areas, there are still remote locations where doctors do not reach. Saude Ba Ema Hotu - SABEH (Health for all), a locally registered health association,was established by a single doctor to fill the gap where domiciliary visits may miss certain households. Despite the increase in the number of health posts,there are still a number of remote Sucos (villages) that do not have a doctorstationed there or have not seen a doctor for a number of years and have access to little or no medicine. Volunteer doctors, midwifes and nurses who all sign up for a one-year voluntary period, travel to remote mountainous areas, carrying medicines and equipment on their backs. They provide free medical services to Sucos with no access to a doctor. The volunteers then provide regular visits twice a month for these Sucos. This is the first long-term voluntary programme in the country and aims to encourage Timorese doctors to consider working in rural areas. This programme, while only small, has succeeded in creating partnerships with some private sector companies and individuals to help raise funds for transportation and medicine.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=1573&amp;menu=3170</t>
-  </si>
-[...20 lines deleted...]
-    <t>https://hlpf.un.org/sites/default/files/vnrs/2023/VNR%202023%20Timor%20Leste%20Report.pdf</t>
   </si>
   <si>
     <t>Togo</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2022/VNR%202022%20Togo%20Report.pdf</t>
   </si>
   <si>
     <t>Cross-cutting, SDG 1, SDG 17, SDG 8</t>
   </si>
   <si>
     <t>Page number
               35.00
     Add exact paragraph
               In addition, conscious of the key role of volunteering as a powerful human and transversal means of implementing the SDGs, the Togolese State established the Togolese National Volunteering Agency (ANVT) in 2015. This agency is today a tool for mobilizing Togolese volunteers to serve in the fight against poverty, the consolidation of a strong growth foundation and the socioeconomic development of the country.  Togo has thus been striving to build a strong partnership with its citizens towards achieving the 17 SDGs by mobilizing, since 2011, more than 27,000 national and international volunteers for development projects.
 ,   
     Page number
               36.00
     Add exact paragraph
               In the interests of inclusion, Togo launched an innovative volunteering programme in 2016, which enabled it to reach out to a vast target group that had been previously excluded from most youth programmes.  This programme, called Civic Commitment Volunteerism (Volontariat d’Engagement citoyen– VEC), is open to out-of-school and partially schooled youths. The initiative has benefited 8,127 young Togolese nationals, of whom a high proportion were women – 5,446 (i.e. 67 per cent). Another innovative type of volunteering that Togo is currently developing is international reciprocal volunteering, which enables the exchange of volunteers between Togo and other African countries as well as other continents.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/20341Togo_ENGLISH_RAPPORT_DU_TOGO_Version_anglaise.pdf</t>
   </si>
   <si>
@@ -5809,71 +5809,71 @@
     <t>Page number
               25.00
     Add exact paragraph
               People With Disability (PWD): The Fusi Alofa Association together with the Tuvalu Red Cross Society and volunteers assisted as necessary by the Health Department are the institutions that cater for the PWD. The group will further fall behind if they are denied development opportunities. Persons with disabilities living in the outer islands of Tuvalu feel particularly disadvantaged in regard to service provision. In particular they noted that most of the outer island schools do not cater for children with
 disabilities; assistive devices are generally not available; there is a lack of accessibility for people
 with mobility impairments due to poor road conditions and no ramps in public buildings. Persons with disabilities living on the outer islands have asked for equipment, tools for garden work and for housing support. On Funafuti persons with disabilities get together daily to study Braille, play, exercise and share their nourishment. They lack a place for boarding and live with families who bring them daily to a center rented by Fusi Alofa. One of the main difficulties PWDs experience to their full participation in the society is accessibility in terms of physical barriers such as transport or difficult buildings followed by a smaller number of cases of shame or stigma or communication difficulties3. A total of 466 people with disabilities (4.5 per cent of the population) were interviewed in the first study on people with disabilities in Tuvalu;
 ,   
     Page number
               44.00
     Add exact paragraph
               SDG 2: Zero Hunge: Tuvalu has made progress in reducing hunger and improving food security and nutrition. Donors support funding for infrastructure development in education, health, energy, agriculture, etc. The Taiwan Technical Mission dispatched by the Republic of China (Taiwan), has cooperated with the Agriculture Department since 2003. The current projects mainly focus on the production of vegetables and fruits. Demonstration farms have been set up on the main island of Tuvalu and the outer islands, and the cultivation area and crop yield have been continuously expanded. It also assists in holding vegetable and fruit markets. In addition to crop production, it has also worked with the public health department to promote a balanced diet in recent years. The R.O.C.(Taiwan) government has also sent teaching, environment, and information volunteers to assist in school teaching, environmental hygiene, and hospital information system maintenance. Many activities contribute to this such as the Live and Learned project, which focus on promoting household gardening. Live and Learn (LL) Environmental Education is an International NGO base in Melbourne, Australia. There are 12 Offices of LL with 10 in the Pacific and 2 in South East Asia. LL Tuvalu was established in April 2019. There are about 4 main thematic areas for LL which includes: climate change; women in empowerment; livelihood; and water, sanitation and hygiene.
 ,   
     Page number
               60.00
     Add exact paragraph
               The Faka-Laafiga Network then seeks to complement the work of Government service providers by coordinating them with the NGO members and volunteers of the network, who are being trained to be first responders, case workers, and counsellors. Additional contributions to counter domestic violence came from Pacific Women Shaping Pacific Development, which trained 20 volunteer counsellors and mentored on self-care and basic counselling skills including for gender-based violence. More sexual and reproductive health services are available in rural and remote areas with an expansion of outreach clinics by the Tuvalu Family Health Association (TuFHA) including through peer volunteers. Tuvaluans in outer islands learn about TuFHA’s services and outreach schedules through radio broadcasts.
 TuFHA is also a member of the Faka-Laafiga Network and the Tuvalu National Advisory Committee for Children’s Rights, which successfully pushed for legislative amendment repealing corporal punishment in schools in 2017.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=2947&amp;menu=3170</t>
   </si>
   <si>
     <t>Uganda</t>
   </si>
   <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/10689Uganda%20Review%20Report_CDs1.pdf</t>
+  </si>
+  <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2024/VNR%202024%20Uganda%20Report_1.pdf</t>
   </si>
   <si>
     <t>SDG 17, SDG 4, SDG 6</t>
   </si>
   <si>
     <t>Page number
               16.00
     Add exact paragraph
               Through the concerted efforts of volunteers, Government, civil society, the private sector and the United Nations, Uganda is seeking to strengthen people’s ownership of the 2030 Agenda.
 ,   
     Page number
               33.00
     Add exact paragraph
               Early childhood enrolment can be significantly enhanced if Community-based Early Childhood Development centres, normally managed by untrained volunteers, are supported in terms of state funding, the provision of equipment and learning aids, and basic services such as clean water and toilet facilities.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=2295&amp;menu=3170</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://sustainabledevelopment.un.org/content/documents/10689Uganda%20Review%20Report_CDs1.pdf</t>
   </si>
   <si>
     <t>Ukraine</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=1699&amp;menu=3170</t>
   </si>
   <si>
     <t>United Arab Emirates</t>
   </si>
   <si>
     <t>Cross-cutting, SDG 14, SDG 16, SDG 2</t>
   </si>
   <si>
     <t>Page number
               44.00
     Add exact paragraph
               Examples of initiatives under the pillar ‘Happiness and Positivity as a Lifestyle’: [...] Engaging volunteers through the Friends of Happiness platform under the NPHP
 ,   
     Page number
               52.00
     Add exact paragraph
               The UAE Food Bank collaborates with local authorities as well as local and international charity organizations to introduce a comprehensive ecosystem aimed at improving the efficiency of food storage, packaging and distribution. It partners with food producers such as hotels, restaurants, supermarkets and farms to store and package excess fresh food effectively. It then works with volunteers and partners to distribute the well-packaged food within and outside of the UAE.
 ,   
     Page number
@@ -6004,118 +6004,118 @@
               The UK public more broadly is also contributing to achieve the Goals domestically and internationally: people are generously donating their money and their time to the causes they care about and initiatives such as UK Aid Match and employer-supported volunteering.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=1185&amp;menu=3170</t>
   </si>
   <si>
     <t>United Republic of Tanzania</t>
   </si>
   <si>
     <t>Page number
               12.00
     Add exact paragraph
               Voluntary National Review (VNR) in Tanzania had been conducted in a participatory and inclusive manner. The process involved a range of stakeholders including Government departments and agencies, UN agencies, civil society organizations, the private sector, the Union Parliament, the Zanzibar House of Representatives, human rights institutions, volunteers and the media.  /.../
 Volunteers contributed to the implementation progress, identifying gaps, and formulating strategies for sustainable development. </t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2023/VNR%202023%20Tanzania%20Report.pdf</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/23429VNR_Report_Tanzania_2019_FINAL.pdf</t>
   </si>
   <si>
     <t>Uruguay</t>
   </si>
   <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/15781Uruguay2.pdf</t>
+  </si>
+  <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/20323203232018_Informe_Nacional_Voluntario_Uruguay_ODS_1.pdf</t>
+  </si>
+  <si>
     <t>SDG 5, SDG 8, SDG 11, SDG 16, SDG 17</t>
   </si>
   <si>
     <t>Page number
               293.00
     Add exact paragraph
               Supplementary Indicator 16.7.2: Percentage of participation of young people (aged 12-29) in different activities, year 2018: Charitable or voluntary organisations, Male 31.04%; Female 33.40%.</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2022/VNR%202022%20Uruguay%20Report.pdf</t>
   </si>
   <si>
     <t>Page number
               48.00
     Add exact paragraph
               Our guiding principle is subsidiarity, which implies that public intervention is more responsive and efficient when performed by the actors closest to the stakeholders. This implies a strong commitment to decentralization, delegation, partnership between public actors (e.g. between municipalities) and cooperation with voluntary organizations.
 ,   
     Page number
               498.00
     Add exact paragraph
               Supplementary indicator 16.7.2: Percentage of participation of young people (12–29 years of age) in different activities, for 2018 [...] Charitable or voluntary organizations: Men 31.04. Women 33.40.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/283682021_VNR_Report_Uruguay.pdf</t>
   </si>
   <si>
-    <t>https://sustainabledevelopment.un.org/content/documents/15781Uruguay2.pdf</t>
-[...4 lines deleted...]
-  <si>
     <t>Uzbekistan</t>
   </si>
   <si>
     <t>SDG 8, SDG 10, SDG 17</t>
   </si>
   <si>
     <t>Page number
               15.00
     Add exact paragraph
               A new system has been introduced, aimed at ensuring employment of young people and solving their problems – the "Youth Notebook" and "Youth Programs". The single electronic platform "yoshlardaftari.uz" has been launched, which makes it possible to digitalize the system, ensure transparency of benefits provided to young people, and monitor on-the ground work (SDG 8). It should be noted that, in order to consistently increase employment and real incomes of the population, "Monomarkaz" LLC was created, which provides services to the unemployed population. To date, there are 14 "Ishga Marhamat" mono-centers, 30 vocational training centers, 11 short-term vocational training courses and 136 vocational training centers for Sports was established on the basis of the Agency and the Ministry of Sports the mahalla population in the regions, which is the result of reforms in this area (SDG 8). Volunteering has been further developed with the adoption of the new Law "On Amendments and Additions to the Law of the Republic of Uzbekistan "On Volunteering". Some notable changes include the involvement of volunteers in the Ministry of Justice, the cooperation between volunteers and state bodies, and the inclusion of volunteers in public councils at each state agency. In general, as a result of the implementation of the Action Strategy, radical structural and institutional transformations have taken place in Uzbekistan.
 ,   
     Page number
               20.00
     Add exact paragraph
               In the period of 2016-2020, the cash flow of non-governmental and nonprofit organizations increased by more than 12 times. In addition, citizens volunteered in activities to achieve the most important SDGs for them. Thus, volunteering was almost ubiquitous with a rate of 92% among the population in 2020- 2021. Most volunteer work is done by helping friends and neighbors and participating in a government program or campaign. In general, there is an active process of efficient development of civil society, the functioning of which requires further improvement of the legislative and legal framework.</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2023/VNR%202023%20Uzbekistan%20Report.pdf</t>
   </si>
   <si>
     <t>Page number
               188.00
     Add exact paragraph
               So far people-centered response by the Government have received a positive feedback from the population. The Government was publishing regular data on the COVID-19 outbreak and conducting a commendable state public awareness campaign about risks, supporting a strong policy response. It included providing hourly updates, debunking rumors and false information through official social media channels. Interaction with citizens through official communication channels and community institutions played a critical role in the response process. There were joint efforts of citizens and government to reduce transmission of infection and enhance recovery. Volunteer groups of citizens joined the law-enforcement agencies to provide logistics support and care for vulnerable households. The government secured supporting religious and community leaders to help ensure policy physical distance, as well as to support the detection process and detection of diseases.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=2180&amp;menu=3170</t>
   </si>
   <si>
     <t>Vanuatu</t>
   </si>
   <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/23336Republic_of_Vanuatu_VNR_2019.pdf</t>
+  </si>
+  <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2024/VNR%202024%20Vanuatu%20Report.pdf</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://sustainabledevelopment.un.org/content/documents/23336Republic_of_Vanuatu_VNR_2019.pdf</t>
   </si>
   <si>
     <t>Venezuela</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/10527Venezuela-%20PNV%20DEFINITIVO%20JUNIO%202016%20%20DEFINITIVO%2017062016%20(1).pdf</t>
   </si>
   <si>
     <t>Viet Nam</t>
   </si>
   <si>
     <t>Page number
               74.00
     Add exact paragraph
               To date, the alliance has cooperated with nearly 20 cruise companies, local and international businesses as well as NGOs. It has mobilized more than USD 210,000 from private businesses for awareness raising and community development in Hai Phong city and Quang Ninh province. It set up three large-scale clean-up programmes of coastline with more than 300 volunteers, collecting nearly four tonnes of waste along 4km of coastline of islands in Ha Long Bay. With more than 60 per-cent of collected waste polystyrene, the alliance has engaged Ha Long People’s Committee to issue a decision on banning this material in Ha Long Bay and and worked with Hai Phong People’s Committee on alternatives to polystyrene</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/19967VNR_of_Viet_Nam.pdf</t>
   </si>
   <si>
     <t>Yemen</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2024/VNR%202024%20Yemen%20Report.pdf</t>
   </si>
@@ -6128,71 +6128,71 @@
     Add exact paragraph
               To enhance health service delivery and improve the client-to-health personnel ratio, in 2021 the Government recruited over 11,000 additional health personnel to complement the already existing numbers in the sector. In line with the Community Health Strategy of 2017, the Government has continued to increase access to quality health services through the introduction of the Volunteer cadre known as Community Welfare Assistants Committees. Arising from this measure, it is expected that the client-to-health personnel ratio will respectively reduce to: 3,500 from 6,750 persons per doctor; 3,000 from 4,600 persons per clinical officer; and 500 from 750 persons per nurse/midwife, in 2026 compared to 2020, respectively.
 ,   
     Page number
               114.00
     Add exact paragraph
               VOLUNTEERS WORKING IN VARIOUS SECTORS CONTRIBUTING TO THE ACHIEVEMENT OF THE SDGS By UNITED NATIONS VOLUNTEERS AND MINISTRY OF COMMUNITY DEVELOPMENT AND SOCIAL SERVICES
 Service delivery in Zambia has mainly been supported with the help of Volunteers in various sectors. For instance, in the Ministry of Health (MoH) it has been found to be essential to ensure effective and efficient community health service delivery through frontline health workers in the formal setting who collaborate with the informal setting of voluntary support. The engagement of volunteers in the sector resulted in the MoH coming up with the Community Health Strategy (CHS). The CHS is laid out to strengthen the operationality and functionality of their relationships and facilitate quality and sufficient community healthcare thereby contributing to Goal 3 on Good Health and Well-being. In a study conducted on the Volunteers’ contributions to the achievement of the SDGs in Zambia, the findings indicated that Volunteers’ contributions have a bearing across all the 17 SDGs in different sectors. The Volunteers also exist in most government ministries and civil society organisations (CSOs), assisting in service delivery. There is, however, a limitation to ascertain or quantify the actual Volunteer contributions in the absence of in-depth studies and the lack of documentation in local voluntary CSOs. The World Health Organisation recognises poverty as one of the social determinants of health, and the Volunteers who work on social welfare and support Social Cash Transfer (SCT) implementation through the Ministry of Community Development and Social Services (MCDSS) and primary healthcare programmes under the health sector, are not only contributing to SDG 1 but to SGD 3 as well. In the health sector for instance, it has been long appreciated that the scarcity in human resources of health workers experienced at every service delivery level, including at community outreach interventions, poses a challenge requiring concerted efforts through community engagement. The MoH has recognised the shortages of human resources in service delivery of quality healthcare being critical to the provision of services. The Volunteer cadre known as Community Welfare Assistants Committees (CWACs) under the MCDSS are involved in many programmes, among them community case management and the 1st 1,000 Days under the SCT, piloted in selected districts. The 1st 1,000 Days is a nutrition programme meant to support parents/families as they embark on the journey of raising their children. The contributions made by the Volunteers under the SCT and social welfare and health-related programmes have been immense with about 90,006 Volunteers working under health and 87,750 volunteers for the various programmes under MCDSS. The SCT was initially implemented on a pilot basis in Kalomo District in August 2003. Twenty years down the line, the programme has spread to 116 districts with over 1 million beneficiaries. The increase in beneficiaries exerted pressure on the public service workers who were implementing, but CWACs have been filling the gap as Volunteers.</t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2023/VNR%202023%20Zambia%20Report.pdf</t>
   </si>
   <si>
     <t>Page number
               2.00
     Add exact paragraph
               CSOs, including the youth, were actively involved in the SDG awareness campaigns. In this respect, CSOs identified SDG targets that related to their mandate and contributed in raising awareness for specific SDGs. For instance, the Alliance for Accountability Advocates Zambia, in partnership with UN agencies in Zambia particularly United Nations Volunteers, United Nations Fund for Population Activities and United Nations Development Programme organised a National Youth Conference under the theme "Engaging the Youth in Monitoring and Accountability of the Sustainable Development Goals-SDGs for a Sustainable Zambia”. The conference attracted over 200 youth from all the 10 provinces.</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/index.php?page=view&amp;type=30022&amp;nr=1695&amp;menu=3170</t>
   </si>
   <si>
     <t>Zimbabwe</t>
   </si>
   <si>
+    <t>https://sustainabledevelopment.un.org/content/documents/15866Zimbabwe.pdf</t>
+  </si>
+  <si>
     <t>SDG 8, SDG 17</t>
   </si>
   <si>
     <t>Page number
               118.00
     Add exact paragraph
               Zimbabwe is dedicated to SDG 17 through global partnerships involving government, communities, developmental partners, private sector, civil society, volunteers and other stakeholders. The whole of society approach adopted by the government of Zimbabwe is an attempt to foster inclusive partnerships and promote an all stakeholder approach to development. This approach aims to mobilize resources, share knowledge, and promote technology transfer for sustainable development. Volunteerism is vital for community mobilization and crisis support. The country seeks to foster partnerships for accelerated progress in achieving SDGs.   
 ,   
     Page number
               121.00
     Add exact paragraph
                National Volunteering Programme: Implementation of legal and policy instruments, such us the National Volunteer Strategy 2021-2025 and the National Youth Policy, to standardize and promote volunteerism’s role in SDGs achievement. </t>
   </si>
   <si>
     <t>https://hlpf.un.org/sites/default/files/vnrs/2024/VNR%202024%20Zimbabwe%20Report.pdf</t>
   </si>
   <si>
     <t>https://sustainabledevelopment.un.org/content/documents/279562021_VNR_Report_Zimbabwe.pdf</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://sustainabledevelopment.un.org/content/documents/15866Zimbabwe.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -6666,74 +6666,74 @@
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="1" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="1">
         <v>2019</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="1" t="s">
         <v>24</v>
       </c>
       <c r="B8" s="1">
-        <v>2018</v>
+        <v>2022</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E8" s="1" t="s">
         <v>25</v>
       </c>
       <c r="F8" s="1" t="s">
         <v>26</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="1" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="1">
-        <v>2022</v>
+        <v>2018</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E9" s="1" t="s">
         <v>28</v>
       </c>
       <c r="F9" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B10" s="1">
         <v>2025</v>
       </c>
       <c r="C10" s="1" t="s">
@@ -6771,167 +6771,167 @@
       <c r="A12" s="1" t="s">
         <v>34</v>
       </c>
       <c r="B12" s="1">
         <v>2021</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E12" s="1"/>
       <c r="F12" s="1" t="s">
         <v>35</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="1" t="s">
         <v>37</v>
       </c>
       <c r="B13" s="1">
-        <v>2017</v>
+        <v>2022</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-      <c r="F13" s="1"/>
+        <v>7</v>
+      </c>
+      <c r="E13" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="F13" s="1" t="s">
+        <v>39</v>
+      </c>
       <c r="G13" s="1" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="1" t="s">
         <v>37</v>
       </c>
       <c r="B14" s="1">
-        <v>2022</v>
+        <v>2020</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E14" s="1" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="F14" s="1" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="1" t="s">
         <v>37</v>
       </c>
       <c r="B15" s="1">
-        <v>2020</v>
+        <v>2017</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>7</v>
-[...6 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="E15" s="1"/>
+      <c r="F15" s="1"/>
       <c r="G15" s="1" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="1" t="s">
         <v>45</v>
       </c>
       <c r="B16" s="1">
-        <v>2018</v>
+        <v>2020</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E16" s="1"/>
       <c r="F16" s="1"/>
       <c r="G16" s="1" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="1" t="s">
         <v>45</v>
       </c>
       <c r="B17" s="1">
-        <v>2024</v>
+        <v>2018</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="E17" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E17" s="1"/>
+      <c r="F17" s="1"/>
+      <c r="G17" s="1" t="s">
         <v>47</v>
-      </c>
-[...4 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="1" t="s">
         <v>45</v>
       </c>
       <c r="B18" s="1">
-        <v>2020</v>
+        <v>2024</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-      <c r="F18" s="1"/>
+        <v>7</v>
+      </c>
+      <c r="E18" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="F18" s="1" t="s">
+        <v>49</v>
+      </c>
       <c r="G18" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="1" t="s">
         <v>51</v>
       </c>
       <c r="B19" s="1">
         <v>2018</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E19" s="1" t="s">
         <v>52</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>53</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>54</v>
@@ -7791,73 +7791,73 @@
     </row>
     <row r="60" spans="1:7">
       <c r="A60" s="1" t="s">
         <v>157</v>
       </c>
       <c r="B60" s="1">
         <v>2020</v>
       </c>
       <c r="C60" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D60" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E60" s="1"/>
       <c r="F60" s="1"/>
       <c r="G60" s="1" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61" s="1" t="s">
         <v>159</v>
       </c>
       <c r="B61" s="1">
-        <v>2021</v>
+        <v>2018</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D61" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E61" s="1"/>
       <c r="F61" s="1"/>
       <c r="G61" s="1" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62" s="1" t="s">
         <v>159</v>
       </c>
       <c r="B62" s="1">
-        <v>2018</v>
+        <v>2021</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D62" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E62" s="1"/>
       <c r="F62" s="1"/>
       <c r="G62" s="1" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63" s="1" t="s">
         <v>162</v>
       </c>
       <c r="B63" s="1">
         <v>2023</v>
       </c>
       <c r="C63" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D63" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E63" s="1" t="s">
         <v>163</v>
@@ -7873,74 +7873,74 @@
       <c r="A64" s="1" t="s">
         <v>162</v>
       </c>
       <c r="B64" s="1">
         <v>2019</v>
       </c>
       <c r="C64" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D64" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E64" s="1" t="s">
         <v>166</v>
       </c>
       <c r="F64" s="1" t="s">
         <v>167</v>
       </c>
       <c r="G64" s="1"/>
     </row>
     <row r="65" spans="1:7">
       <c r="A65" s="1" t="s">
         <v>168</v>
       </c>
       <c r="B65" s="1">
-        <v>2019</v>
+        <v>2022</v>
       </c>
       <c r="C65" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D65" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E65" s="1" t="s">
         <v>169</v>
       </c>
       <c r="F65" s="1" t="s">
         <v>170</v>
       </c>
       <c r="G65" s="1" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66" s="1" t="s">
         <v>168</v>
       </c>
       <c r="B66" s="1">
-        <v>2022</v>
+        <v>2019</v>
       </c>
       <c r="C66" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D66" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E66" s="1" t="s">
         <v>172</v>
       </c>
       <c r="F66" s="1" t="s">
         <v>173</v>
       </c>
       <c r="G66" s="1" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67" s="1" t="s">
         <v>175</v>
       </c>
       <c r="B67" s="1">
         <v>2023</v>
       </c>
       <c r="C67" s="1" t="s">
@@ -8259,70 +8259,70 @@
       </c>
       <c r="B82" s="1">
         <v>2024</v>
       </c>
       <c r="C82" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D82" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E82" s="1" t="s">
         <v>212</v>
       </c>
       <c r="F82" s="1" t="s">
         <v>213</v>
       </c>
       <c r="G82" s="1" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="83" spans="1:7">
       <c r="A83" s="1" t="s">
         <v>215</v>
       </c>
       <c r="B83" s="1">
-        <v>2023</v>
+        <v>2020</v>
       </c>
       <c r="C83" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D83" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E83" s="1"/>
       <c r="F83" s="1"/>
       <c r="G83" s="1" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="84" spans="1:7">
       <c r="A84" s="1" t="s">
         <v>215</v>
       </c>
       <c r="B84" s="1">
-        <v>2020</v>
+        <v>2023</v>
       </c>
       <c r="C84" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D84" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E84" s="1"/>
       <c r="F84" s="1"/>
       <c r="G84" s="1" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="85" spans="1:7">
       <c r="A85" s="1" t="s">
         <v>218</v>
       </c>
       <c r="B85" s="1">
         <v>2019</v>
       </c>
       <c r="C85" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D85" s="1" t="s">
         <v>15</v>
@@ -8565,207 +8565,207 @@
       </c>
       <c r="B96" s="1">
         <v>2021</v>
       </c>
       <c r="C96" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D96" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E96" s="1" t="s">
         <v>249</v>
       </c>
       <c r="F96" s="1" t="s">
         <v>250</v>
       </c>
       <c r="G96" s="1" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="97" spans="1:7">
       <c r="A97" s="1" t="s">
         <v>252</v>
       </c>
       <c r="B97" s="1">
-        <v>2017</v>
+        <v>2021</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D97" s="1" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-      <c r="F97" s="1"/>
+        <v>7</v>
+      </c>
+      <c r="E97" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="F97" s="1" t="s">
+        <v>254</v>
+      </c>
       <c r="G97" s="1" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
     </row>
     <row r="98" spans="1:7">
       <c r="A98" s="1" t="s">
         <v>252</v>
       </c>
       <c r="B98" s="1">
-        <v>2025</v>
+        <v>2017</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D98" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="E98" s="1"/>
-      <c r="F98" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F98" s="1"/>
       <c r="G98" s="1" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="99" spans="1:7">
       <c r="A99" s="1" t="s">
         <v>252</v>
       </c>
       <c r="B99" s="1">
-        <v>2021</v>
+        <v>2025</v>
       </c>
       <c r="C99" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D99" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="E99" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E99" s="1"/>
       <c r="F99" s="1" t="s">
         <v>257</v>
       </c>
       <c r="G99" s="1" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="100" spans="1:7">
       <c r="A100" s="1" t="s">
         <v>259</v>
       </c>
       <c r="B100" s="1">
         <v>2021</v>
       </c>
       <c r="C100" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D100" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E100" s="1"/>
       <c r="F100" s="1"/>
       <c r="G100" s="1" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="101" spans="1:7">
       <c r="A101" s="1" t="s">
         <v>261</v>
       </c>
       <c r="B101" s="1">
-        <v>2023</v>
+        <v>2020</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D101" s="1" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="E101" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E101" s="1"/>
+      <c r="F101" s="1"/>
+      <c r="G101" s="1" t="s">
         <v>262</v>
-      </c>
-[...4 lines deleted...]
-        <v>264</v>
       </c>
     </row>
     <row r="102" spans="1:7">
       <c r="A102" s="1" t="s">
         <v>261</v>
       </c>
       <c r="B102" s="1">
-        <v>2020</v>
+        <v>2023</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D102" s="1" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-      <c r="F102" s="1"/>
+        <v>7</v>
+      </c>
+      <c r="E102" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="F102" s="1" t="s">
+        <v>264</v>
+      </c>
       <c r="G102" s="1" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="103" spans="1:7">
       <c r="A103" s="1" t="s">
         <v>266</v>
       </c>
       <c r="B103" s="1">
-        <v>2017</v>
+        <v>2021</v>
       </c>
       <c r="C103" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D103" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E103" s="1" t="s">
-        <v>19</v>
+        <v>267</v>
       </c>
       <c r="F103" s="1" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="104" spans="1:7">
       <c r="A104" s="1" t="s">
         <v>266</v>
       </c>
       <c r="B104" s="1">
-        <v>2021</v>
+        <v>2017</v>
       </c>
       <c r="C104" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D104" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E104" s="1" t="s">
-        <v>269</v>
+        <v>19</v>
       </c>
       <c r="F104" s="1" t="s">
         <v>270</v>
       </c>
       <c r="G104" s="1" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="105" spans="1:7">
       <c r="A105" s="1" t="s">
         <v>272</v>
       </c>
       <c r="B105" s="1">
         <v>2022</v>
       </c>
       <c r="C105" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D105" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E105" s="1"/>
       <c r="F105" s="1"/>
       <c r="G105" s="1" t="s">
         <v>273</v>
@@ -8842,167 +8842,167 @@
       </c>
       <c r="B109" s="1">
         <v>2025</v>
       </c>
       <c r="C109" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D109" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E109" s="1" t="s">
         <v>19</v>
       </c>
       <c r="F109" s="1" t="s">
         <v>282</v>
       </c>
       <c r="G109" s="1" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="110" spans="1:7">
       <c r="A110" s="1" t="s">
         <v>284</v>
       </c>
       <c r="B110" s="1">
-        <v>2024</v>
+        <v>2018</v>
       </c>
       <c r="C110" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D110" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E110" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="F110" s="1" t="s">
         <v>285</v>
       </c>
-      <c r="F110" s="1" t="s">
+      <c r="G110" s="1" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
     </row>
     <row r="111" spans="1:7">
       <c r="A111" s="1" t="s">
         <v>284</v>
       </c>
       <c r="B111" s="1">
-        <v>2018</v>
+        <v>2020</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D111" s="1" t="s">
-        <v>7</v>
-[...6 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="E111" s="1"/>
+      <c r="F111" s="1"/>
       <c r="G111" s="1" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
     </row>
     <row r="112" spans="1:7">
       <c r="A112" s="1" t="s">
         <v>284</v>
       </c>
       <c r="B112" s="1">
-        <v>2020</v>
+        <v>2024</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D112" s="1" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-      <c r="F112" s="1"/>
+        <v>7</v>
+      </c>
+      <c r="E112" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="F112" s="1" t="s">
+        <v>289</v>
+      </c>
       <c r="G112" s="1" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="113" spans="1:7">
       <c r="A113" s="1" t="s">
         <v>291</v>
       </c>
       <c r="B113" s="1">
-        <v>2016</v>
+        <v>2021</v>
       </c>
       <c r="C113" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D113" s="1" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-      <c r="F113" s="1"/>
+        <v>7</v>
+      </c>
+      <c r="E113" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="F113" s="1" t="s">
+        <v>293</v>
+      </c>
       <c r="G113" s="1" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
     </row>
     <row r="114" spans="1:7">
       <c r="A114" s="1" t="s">
         <v>291</v>
       </c>
       <c r="B114" s="1">
-        <v>2018</v>
+        <v>2016</v>
       </c>
       <c r="C114" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D114" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E114" s="1"/>
       <c r="F114" s="1"/>
       <c r="G114" s="1" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
     </row>
     <row r="115" spans="1:7">
       <c r="A115" s="1" t="s">
         <v>291</v>
       </c>
       <c r="B115" s="1">
-        <v>2021</v>
+        <v>2018</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D115" s="1" t="s">
-        <v>7</v>
-[...6 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="E115" s="1"/>
+      <c r="F115" s="1"/>
       <c r="G115" s="1" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="116" spans="1:7">
       <c r="A116" s="1" t="s">
         <v>297</v>
       </c>
       <c r="B116" s="1">
         <v>2022</v>
       </c>
       <c r="C116" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D116" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E116" s="1"/>
       <c r="F116" s="1"/>
       <c r="G116" s="1" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="117" spans="1:7">
       <c r="A117" s="1" t="s">
@@ -9057,97 +9057,97 @@
         <v>15</v>
       </c>
       <c r="D119" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E119" s="1"/>
       <c r="F119" s="1"/>
       <c r="G119" s="1" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="120" spans="1:7">
       <c r="A120" s="1" t="s">
         <v>302</v>
       </c>
       <c r="B120" s="1">
         <v>2024</v>
       </c>
       <c r="C120" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D120" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E120" s="1" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
       <c r="F120" s="1" t="s">
         <v>304</v>
       </c>
       <c r="G120" s="1" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="121" spans="1:7">
       <c r="A121" s="1" t="s">
         <v>306</v>
       </c>
       <c r="B121" s="1">
-        <v>2024</v>
+        <v>2022</v>
       </c>
       <c r="C121" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D121" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E121" s="1" t="s">
-        <v>172</v>
+        <v>104</v>
       </c>
       <c r="F121" s="1" t="s">
         <v>307</v>
       </c>
       <c r="G121" s="1" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="122" spans="1:7">
       <c r="A122" s="1" t="s">
         <v>306</v>
       </c>
       <c r="B122" s="1">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="C122" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D122" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E122" s="1" t="s">
-        <v>104</v>
+        <v>169</v>
       </c>
       <c r="F122" s="1" t="s">
         <v>309</v>
       </c>
       <c r="G122" s="1" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="123" spans="1:7">
       <c r="A123" s="1" t="s">
         <v>311</v>
       </c>
       <c r="B123" s="1">
         <v>2020</v>
       </c>
       <c r="C123" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D123" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E123" s="1" t="s">
         <v>312</v>
       </c>
       <c r="F123" s="1" t="s">
@@ -9229,51 +9229,51 @@
         <v>15</v>
       </c>
       <c r="D127" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E127" s="1"/>
       <c r="F127" s="1"/>
       <c r="G127" s="1" t="s">
         <v>321</v>
       </c>
     </row>
     <row r="128" spans="1:7">
       <c r="A128" s="1" t="s">
         <v>322</v>
       </c>
       <c r="B128" s="1">
         <v>2022</v>
       </c>
       <c r="C128" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D128" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E128" s="1" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
       <c r="F128" s="1" t="s">
         <v>323</v>
       </c>
       <c r="G128" s="1" t="s">
         <v>324</v>
       </c>
     </row>
     <row r="129" spans="1:7">
       <c r="A129" s="1" t="s">
         <v>322</v>
       </c>
       <c r="B129" s="1">
         <v>2025</v>
       </c>
       <c r="C129" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D129" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E129" s="1" t="s">
         <v>19</v>
       </c>
       <c r="F129" s="1" t="s">
@@ -9289,190 +9289,190 @@
       </c>
       <c r="B130" s="1">
         <v>2017</v>
       </c>
       <c r="C130" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D130" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E130" s="1" t="s">
         <v>104</v>
       </c>
       <c r="F130" s="1" t="s">
         <v>327</v>
       </c>
       <c r="G130" s="1" t="s">
         <v>328</v>
       </c>
     </row>
     <row r="131" spans="1:7">
       <c r="A131" s="1" t="s">
         <v>329</v>
       </c>
       <c r="B131" s="1">
-        <v>2023</v>
+        <v>2019</v>
       </c>
       <c r="C131" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D131" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="E131" s="1" t="s">
         <v>330</v>
       </c>
       <c r="F131" s="1" t="s">
         <v>331</v>
       </c>
       <c r="G131" s="1" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="132" spans="1:7">
       <c r="A132" s="1" t="s">
         <v>329</v>
       </c>
       <c r="B132" s="1">
-        <v>2019</v>
+        <v>2023</v>
       </c>
       <c r="C132" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D132" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="E132" s="1" t="s">
         <v>333</v>
       </c>
       <c r="F132" s="1" t="s">
         <v>334</v>
       </c>
       <c r="G132" s="1" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="133" spans="1:7">
       <c r="A133" s="1" t="s">
         <v>336</v>
       </c>
       <c r="B133" s="1">
-        <v>2020</v>
+        <v>2016</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D133" s="1" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="E133" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E133" s="1"/>
+      <c r="F133" s="1"/>
+      <c r="G133" s="1" t="s">
         <v>337</v>
-      </c>
-[...4 lines deleted...]
-        <v>339</v>
       </c>
     </row>
     <row r="134" spans="1:7">
       <c r="A134" s="1" t="s">
         <v>336</v>
       </c>
       <c r="B134" s="1">
-        <v>2025</v>
+        <v>2020</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D134" s="1" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-      <c r="F134" s="1"/>
+        <v>7</v>
+      </c>
+      <c r="E134" s="1" t="s">
+        <v>338</v>
+      </c>
+      <c r="F134" s="1" t="s">
+        <v>339</v>
+      </c>
       <c r="G134" s="1" t="s">
         <v>340</v>
       </c>
     </row>
     <row r="135" spans="1:7">
       <c r="A135" s="1" t="s">
         <v>336</v>
       </c>
       <c r="B135" s="1">
-        <v>2016</v>
+        <v>2025</v>
       </c>
       <c r="C135" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D135" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E135" s="1"/>
       <c r="F135" s="1"/>
       <c r="G135" s="1" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="136" spans="1:7">
       <c r="A136" s="1" t="s">
         <v>342</v>
       </c>
       <c r="B136" s="1">
-        <v>2023</v>
+        <v>2016</v>
       </c>
       <c r="C136" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D136" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E136" s="1" t="s">
-        <v>172</v>
+        <v>200</v>
       </c>
       <c r="F136" s="1" t="s">
         <v>343</v>
       </c>
       <c r="G136" s="1" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="137" spans="1:7">
       <c r="A137" s="1" t="s">
         <v>342</v>
       </c>
       <c r="B137" s="1">
-        <v>2016</v>
+        <v>2023</v>
       </c>
       <c r="C137" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D137" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E137" s="1" t="s">
-        <v>200</v>
+        <v>169</v>
       </c>
       <c r="F137" s="1" t="s">
         <v>345</v>
       </c>
       <c r="G137" s="1" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="138" spans="1:7">
       <c r="A138" s="1" t="s">
         <v>347</v>
       </c>
       <c r="B138" s="1">
         <v>2022</v>
       </c>
       <c r="C138" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D138" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E138" s="1"/>
       <c r="F138" s="1"/>
       <c r="G138" s="1" t="s">
         <v>348</v>
@@ -9522,160 +9522,160 @@
     </row>
     <row r="141" spans="1:7">
       <c r="A141" s="1" t="s">
         <v>349</v>
       </c>
       <c r="B141" s="1">
         <v>2025</v>
       </c>
       <c r="C141" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D141" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E141" s="1"/>
       <c r="F141" s="1"/>
       <c r="G141" s="1" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="142" spans="1:7">
       <c r="A142" s="1" t="s">
         <v>354</v>
       </c>
       <c r="B142" s="1">
-        <v>2024</v>
+        <v>2016</v>
       </c>
       <c r="C142" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D142" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E142" s="1"/>
       <c r="F142" s="1"/>
       <c r="G142" s="1" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="143" spans="1:7">
       <c r="A143" s="1" t="s">
         <v>354</v>
       </c>
       <c r="B143" s="1">
-        <v>2016</v>
+        <v>2020</v>
       </c>
       <c r="C143" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D143" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E143" s="1"/>
       <c r="F143" s="1"/>
       <c r="G143" s="1" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="144" spans="1:7">
       <c r="A144" s="1" t="s">
         <v>354</v>
       </c>
       <c r="B144" s="1">
-        <v>2020</v>
+        <v>2024</v>
       </c>
       <c r="C144" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D144" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E144" s="1"/>
       <c r="F144" s="1"/>
       <c r="G144" s="1" t="s">
         <v>357</v>
       </c>
     </row>
     <row r="145" spans="1:7">
       <c r="A145" s="1" t="s">
         <v>358</v>
       </c>
       <c r="B145" s="1">
-        <v>2025</v>
+        <v>2021</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D145" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E145" s="1" t="s">
-[...2 lines deleted...]
-      <c r="F145" s="1" t="s">
+      <c r="E145" s="1"/>
+      <c r="F145" s="1"/>
+      <c r="G145" s="1" t="s">
         <v>359</v>
       </c>
-      <c r="G145" s="1"/>
     </row>
     <row r="146" spans="1:7">
       <c r="A146" s="1" t="s">
         <v>358</v>
       </c>
       <c r="B146" s="1">
-        <v>2021</v>
+        <v>2016</v>
       </c>
       <c r="C146" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D146" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E146" s="1"/>
       <c r="F146" s="1"/>
       <c r="G146" s="1" t="s">
         <v>360</v>
       </c>
     </row>
     <row r="147" spans="1:7">
       <c r="A147" s="1" t="s">
         <v>358</v>
       </c>
       <c r="B147" s="1">
-        <v>2016</v>
+        <v>2025</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D147" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E147" s="1"/>
-[...1 lines deleted...]
-      <c r="G147" s="1" t="s">
+      <c r="E147" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="F147" s="1" t="s">
         <v>361</v>
       </c>
+      <c r="G147" s="1"/>
     </row>
     <row r="148" spans="1:7">
       <c r="A148" s="1" t="s">
         <v>362</v>
       </c>
       <c r="B148" s="1">
         <v>2022</v>
       </c>
       <c r="C148" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D148" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E148" s="1" t="s">
         <v>200</v>
       </c>
       <c r="F148" s="1" t="s">
         <v>363</v>
       </c>
       <c r="G148" s="1" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="149" spans="1:7">
@@ -9707,222 +9707,222 @@
       </c>
       <c r="B150" s="1">
         <v>2025</v>
       </c>
       <c r="C150" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D150" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E150" s="1" t="s">
         <v>368</v>
       </c>
       <c r="F150" s="1" t="s">
         <v>369</v>
       </c>
       <c r="G150" s="1" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="151" spans="1:7">
       <c r="A151" s="1" t="s">
         <v>371</v>
       </c>
       <c r="B151" s="1">
-        <v>2022</v>
+        <v>2018</v>
       </c>
       <c r="C151" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D151" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E151" s="1" t="s">
         <v>372</v>
       </c>
       <c r="F151" s="1" t="s">
         <v>373</v>
       </c>
       <c r="G151" s="1" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="152" spans="1:7">
       <c r="A152" s="1" t="s">
         <v>371</v>
       </c>
       <c r="B152" s="1">
-        <v>2018</v>
+        <v>2022</v>
       </c>
       <c r="C152" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D152" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E152" s="1" t="s">
         <v>375</v>
       </c>
       <c r="F152" s="1" t="s">
         <v>376</v>
       </c>
       <c r="G152" s="1" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="153" spans="1:7">
       <c r="A153" s="1" t="s">
         <v>378</v>
       </c>
       <c r="B153" s="1">
         <v>2022</v>
       </c>
       <c r="C153" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D153" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E153" s="1" t="s">
         <v>100</v>
       </c>
       <c r="F153" s="1" t="s">
         <v>379</v>
       </c>
       <c r="G153" s="1" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="154" spans="1:7">
       <c r="A154" s="1" t="s">
         <v>381</v>
       </c>
       <c r="B154" s="1">
-        <v>2019</v>
+        <v>2021</v>
       </c>
       <c r="C154" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D154" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="E154" s="1" t="s">
-        <v>154</v>
+        <v>382</v>
       </c>
       <c r="F154" s="1" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
     </row>
     <row r="155" spans="1:7">
       <c r="A155" s="1" t="s">
         <v>381</v>
       </c>
       <c r="B155" s="1">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D155" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E155" s="1"/>
-[...1 lines deleted...]
-      <c r="G155" s="1"/>
+      <c r="E155" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="F155" s="1" t="s">
+        <v>386</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>387</v>
+      </c>
     </row>
     <row r="156" spans="1:7">
       <c r="A156" s="1" t="s">
         <v>381</v>
       </c>
       <c r="B156" s="1">
-        <v>2021</v>
+        <v>2017</v>
       </c>
       <c r="C156" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D156" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E156" s="1" t="s">
-        <v>384</v>
+        <v>388</v>
       </c>
       <c r="F156" s="1" t="s">
-        <v>385</v>
+        <v>389</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>386</v>
+        <v>390</v>
       </c>
     </row>
     <row r="157" spans="1:7">
       <c r="A157" s="1" t="s">
         <v>381</v>
       </c>
       <c r="B157" s="1">
-        <v>2025</v>
+        <v>2019</v>
       </c>
       <c r="C157" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D157" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E157" s="1" t="s">
-        <v>387</v>
+        <v>154</v>
       </c>
       <c r="F157" s="1" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
     </row>
     <row r="158" spans="1:7">
       <c r="A158" s="1" t="s">
         <v>381</v>
       </c>
       <c r="B158" s="1">
-        <v>2017</v>
+        <v>2023</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D158" s="1" t="s">
-        <v>7</v>
-[...9 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="E158" s="1"/>
+      <c r="F158" s="1"/>
+      <c r="G158" s="1"/>
     </row>
     <row r="159" spans="1:7">
       <c r="A159" s="1" t="s">
         <v>393</v>
       </c>
       <c r="B159" s="1">
         <v>2024</v>
       </c>
       <c r="C159" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D159" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E159" s="1" t="s">
         <v>394</v>
       </c>
       <c r="F159" s="1" t="s">
         <v>395</v>
       </c>
       <c r="G159" s="1"/>
     </row>
     <row r="160" spans="1:7">
       <c r="A160" s="1" t="s">
         <v>393</v>
@@ -9998,93 +9998,93 @@
       </c>
       <c r="B163" s="1">
         <v>2023</v>
       </c>
       <c r="C163" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D163" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E163" s="1" t="s">
         <v>407</v>
       </c>
       <c r="F163" s="1" t="s">
         <v>408</v>
       </c>
       <c r="G163" s="1" t="s">
         <v>409</v>
       </c>
     </row>
     <row r="164" spans="1:7">
       <c r="A164" s="1" t="s">
         <v>410</v>
       </c>
       <c r="B164" s="1">
-        <v>2017</v>
+        <v>2024</v>
       </c>
       <c r="C164" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D164" s="1" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-      <c r="F164" s="1"/>
+        <v>7</v>
+      </c>
+      <c r="E164" s="1" t="s">
+        <v>411</v>
+      </c>
+      <c r="F164" s="1" t="s">
+        <v>412</v>
+      </c>
       <c r="G164" s="1" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
     </row>
     <row r="165" spans="1:7">
       <c r="A165" s="1" t="s">
         <v>410</v>
       </c>
       <c r="B165" s="1">
-        <v>2020</v>
+        <v>2017</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D165" s="1" t="s">
-        <v>7</v>
-[...6 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="E165" s="1"/>
+      <c r="F165" s="1"/>
       <c r="G165" s="1" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="166" spans="1:7">
       <c r="A166" s="1" t="s">
         <v>410</v>
       </c>
       <c r="B166" s="1">
-        <v>2024</v>
+        <v>2020</v>
       </c>
       <c r="C166" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D166" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E166" s="1" t="s">
         <v>415</v>
       </c>
       <c r="F166" s="1" t="s">
         <v>416</v>
       </c>
       <c r="G166" s="1" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="167" spans="1:7">
       <c r="A167" s="1" t="s">
         <v>418</v>
       </c>
       <c r="B167" s="1">
         <v>2018</v>
       </c>
       <c r="C167" s="1" t="s">
@@ -10128,192 +10128,192 @@
       </c>
       <c r="B169" s="1">
         <v>2019</v>
       </c>
       <c r="C169" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D169" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E169" s="1" t="s">
         <v>424</v>
       </c>
       <c r="F169" s="1" t="s">
         <v>425</v>
       </c>
       <c r="G169" s="1" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="170" spans="1:7">
       <c r="A170" s="1" t="s">
         <v>427</v>
       </c>
       <c r="B170" s="1">
-        <v>2017</v>
+        <v>2025</v>
       </c>
       <c r="C170" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D170" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="E170" s="1"/>
-      <c r="F170" s="1"/>
+      <c r="F170" s="1" t="s">
+        <v>428</v>
+      </c>
       <c r="G170" s="1" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
     </row>
     <row r="171" spans="1:7">
       <c r="A171" s="1" t="s">
         <v>427</v>
       </c>
       <c r="B171" s="1">
-        <v>2020</v>
+        <v>2017</v>
       </c>
       <c r="C171" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D171" s="1" t="s">
-        <v>7</v>
-[...4 lines deleted...]
-      <c r="F171" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E171" s="1"/>
+      <c r="F171" s="1"/>
+      <c r="G171" s="1" t="s">
         <v>430</v>
-      </c>
-[...1 lines deleted...]
-        <v>431</v>
       </c>
     </row>
     <row r="172" spans="1:7">
       <c r="A172" s="1" t="s">
         <v>427</v>
       </c>
       <c r="B172" s="1">
-        <v>2025</v>
+        <v>2020</v>
       </c>
       <c r="C172" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D172" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="E172" s="1"/>
+      <c r="E172" s="1" t="s">
+        <v>431</v>
+      </c>
       <c r="F172" s="1" t="s">
         <v>432</v>
       </c>
       <c r="G172" s="1" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="173" spans="1:7">
       <c r="A173" s="1" t="s">
         <v>434</v>
       </c>
       <c r="B173" s="1">
-        <v>2017</v>
+        <v>2019</v>
       </c>
       <c r="C173" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D173" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E173" s="1" t="s">
-        <v>104</v>
+        <v>435</v>
       </c>
       <c r="F173" s="1" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="G173" s="1" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
     </row>
     <row r="174" spans="1:7">
       <c r="A174" s="1" t="s">
         <v>434</v>
       </c>
       <c r="B174" s="1">
-        <v>2025</v>
+        <v>2021</v>
       </c>
       <c r="C174" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D174" s="1" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-      <c r="F174" s="1"/>
+        <v>7</v>
+      </c>
+      <c r="E174" s="1" t="s">
+        <v>438</v>
+      </c>
+      <c r="F174" s="1" t="s">
+        <v>439</v>
+      </c>
       <c r="G174" s="1" t="s">
-        <v>437</v>
+        <v>440</v>
       </c>
     </row>
     <row r="175" spans="1:7">
       <c r="A175" s="1" t="s">
         <v>434</v>
       </c>
       <c r="B175" s="1">
-        <v>2019</v>
+        <v>2017</v>
       </c>
       <c r="C175" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D175" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E175" s="1" t="s">
-        <v>438</v>
+        <v>104</v>
       </c>
       <c r="F175" s="1" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="G175" s="1" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="176" spans="1:7">
       <c r="A176" s="1" t="s">
         <v>434</v>
       </c>
       <c r="B176" s="1">
-        <v>2021</v>
+        <v>2025</v>
       </c>
       <c r="C176" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D176" s="1" t="s">
-        <v>7</v>
-[...6 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="E176" s="1"/>
+      <c r="F176" s="1"/>
       <c r="G176" s="1" t="s">
         <v>443</v>
       </c>
     </row>
     <row r="177" spans="1:7">
       <c r="A177" s="1" t="s">
         <v>444</v>
       </c>
       <c r="B177" s="1">
         <v>2025</v>
       </c>
       <c r="C177" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D177" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E177" s="1"/>
       <c r="F177" s="1" t="s">
         <v>445</v>
       </c>
       <c r="G177" s="1" t="s">
         <v>446</v>
       </c>
     </row>
@@ -10346,83 +10346,83 @@
       </c>
       <c r="B179" s="1">
         <v>2019</v>
       </c>
       <c r="C179" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D179" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E179" s="1" t="s">
         <v>451</v>
       </c>
       <c r="F179" s="1" t="s">
         <v>452</v>
       </c>
       <c r="G179" s="1" t="s">
         <v>453</v>
       </c>
     </row>
     <row r="180" spans="1:7">
       <c r="A180" s="1" t="s">
         <v>454</v>
       </c>
       <c r="B180" s="1">
-        <v>2023</v>
+        <v>2018</v>
       </c>
       <c r="C180" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D180" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E180" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="F180" s="1" t="s">
         <v>455</v>
       </c>
-      <c r="F180" s="1" t="s">
+      <c r="G180" s="1" t="s">
         <v>456</v>
-      </c>
-[...1 lines deleted...]
-        <v>457</v>
       </c>
     </row>
     <row r="181" spans="1:7">
       <c r="A181" s="1" t="s">
         <v>454</v>
       </c>
       <c r="B181" s="1">
-        <v>2018</v>
+        <v>2023</v>
       </c>
       <c r="C181" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D181" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E181" s="1" t="s">
-        <v>98</v>
+        <v>457</v>
       </c>
       <c r="F181" s="1" t="s">
         <v>458</v>
       </c>
       <c r="G181" s="1" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="182" spans="1:7">
       <c r="A182" s="1" t="s">
         <v>460</v>
       </c>
       <c r="B182" s="1">
         <v>2025</v>
       </c>
       <c r="C182" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D182" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E182" s="1"/>
       <c r="F182" s="1" t="s">
         <v>461</v>
       </c>
@@ -10482,150 +10482,150 @@
       </c>
       <c r="B185" s="1">
         <v>2017</v>
       </c>
       <c r="C185" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D185" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E185" s="1" t="s">
         <v>104</v>
       </c>
       <c r="F185" s="1" t="s">
         <v>470</v>
       </c>
       <c r="G185" s="1" t="s">
         <v>471</v>
       </c>
     </row>
     <row r="186" spans="1:7">
       <c r="A186" s="1" t="s">
         <v>472</v>
       </c>
       <c r="B186" s="1">
-        <v>2022</v>
+        <v>2018</v>
       </c>
       <c r="C186" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D186" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E186" s="1" t="s">
-        <v>119</v>
+        <v>237</v>
       </c>
       <c r="F186" s="1" t="s">
         <v>473</v>
       </c>
       <c r="G186" s="1" t="s">
         <v>474</v>
       </c>
     </row>
     <row r="187" spans="1:7">
       <c r="A187" s="1" t="s">
         <v>472</v>
       </c>
       <c r="B187" s="1">
-        <v>2018</v>
+        <v>2022</v>
       </c>
       <c r="C187" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D187" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E187" s="1" t="s">
-        <v>237</v>
+        <v>119</v>
       </c>
       <c r="F187" s="1" t="s">
         <v>475</v>
       </c>
       <c r="G187" s="1" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="188" spans="1:7">
       <c r="A188" s="1" t="s">
         <v>477</v>
       </c>
       <c r="B188" s="1">
-        <v>2017</v>
+        <v>2025</v>
       </c>
       <c r="C188" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D188" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="E188" s="1"/>
-      <c r="F188" s="1"/>
+      <c r="F188" s="1" t="s">
+        <v>478</v>
+      </c>
       <c r="G188" s="1" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="189" spans="1:7">
       <c r="A189" s="1" t="s">
         <v>477</v>
       </c>
       <c r="B189" s="1">
-        <v>2025</v>
+        <v>2021</v>
       </c>
       <c r="C189" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D189" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="E189" s="1"/>
+      <c r="E189" s="1" t="s">
+        <v>480</v>
+      </c>
       <c r="F189" s="1" t="s">
-        <v>479</v>
+        <v>481</v>
       </c>
       <c r="G189" s="1" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
     </row>
     <row r="190" spans="1:7">
       <c r="A190" s="1" t="s">
         <v>477</v>
       </c>
       <c r="B190" s="1">
-        <v>2021</v>
+        <v>2017</v>
       </c>
       <c r="C190" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D190" s="1" t="s">
-        <v>7</v>
-[...6 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="E190" s="1"/>
+      <c r="F190" s="1"/>
       <c r="G190" s="1" t="s">
         <v>483</v>
       </c>
     </row>
     <row r="191" spans="1:7">
       <c r="A191" s="1" t="s">
         <v>484</v>
       </c>
       <c r="B191" s="1">
         <v>2022</v>
       </c>
       <c r="C191" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D191" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E191" s="1" t="s">
         <v>485</v>
       </c>
       <c r="F191" s="1" t="s">
         <v>486</v>
       </c>
       <c r="G191" s="1" t="s">
         <v>487</v>
@@ -10637,173 +10637,173 @@
       </c>
       <c r="B192" s="1">
         <v>2017</v>
       </c>
       <c r="C192" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D192" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E192" s="1" t="s">
         <v>488</v>
       </c>
       <c r="F192" s="1" t="s">
         <v>489</v>
       </c>
       <c r="G192" s="1" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="193" spans="1:7">
       <c r="A193" s="1" t="s">
         <v>491</v>
       </c>
       <c r="B193" s="1">
-        <v>2019</v>
+        <v>2025</v>
       </c>
       <c r="C193" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D193" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E193" s="1" t="s">
-        <v>237</v>
+        <v>19</v>
       </c>
       <c r="F193" s="1" t="s">
         <v>492</v>
       </c>
       <c r="G193" s="1" t="s">
         <v>493</v>
       </c>
     </row>
     <row r="194" spans="1:7">
       <c r="A194" s="1" t="s">
         <v>491</v>
       </c>
       <c r="B194" s="1">
-        <v>2022</v>
+        <v>2019</v>
       </c>
       <c r="C194" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D194" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E194" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="F194" s="1" t="s">
         <v>494</v>
       </c>
-      <c r="F194" s="1" t="s">
+      <c r="G194" s="1" t="s">
         <v>495</v>
-      </c>
-[...1 lines deleted...]
-        <v>496</v>
       </c>
     </row>
     <row r="195" spans="1:7">
       <c r="A195" s="1" t="s">
         <v>491</v>
       </c>
       <c r="B195" s="1">
-        <v>2025</v>
+        <v>2022</v>
       </c>
       <c r="C195" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D195" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E195" s="1" t="s">
-        <v>19</v>
+        <v>496</v>
       </c>
       <c r="F195" s="1" t="s">
         <v>497</v>
       </c>
       <c r="G195" s="1" t="s">
         <v>498</v>
       </c>
     </row>
     <row r="196" spans="1:7">
       <c r="A196" s="1" t="s">
         <v>499</v>
       </c>
       <c r="B196" s="1">
-        <v>2020</v>
+        <v>2024</v>
       </c>
       <c r="C196" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D196" s="1" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="E196" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E196" s="1"/>
+      <c r="F196" s="1" t="s">
         <v>500</v>
       </c>
-      <c r="F196" s="1" t="s">
+      <c r="G196" s="1" t="s">
         <v>501</v>
-      </c>
-[...1 lines deleted...]
-        <v>502</v>
       </c>
     </row>
     <row r="197" spans="1:7">
       <c r="A197" s="1" t="s">
         <v>499</v>
       </c>
       <c r="B197" s="1">
-        <v>2017</v>
+        <v>2020</v>
       </c>
       <c r="C197" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D197" s="1" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-      <c r="F197" s="1"/>
+        <v>7</v>
+      </c>
+      <c r="E197" s="1" t="s">
+        <v>502</v>
+      </c>
+      <c r="F197" s="1" t="s">
+        <v>503</v>
+      </c>
       <c r="G197" s="1" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
     </row>
     <row r="198" spans="1:7">
       <c r="A198" s="1" t="s">
         <v>499</v>
       </c>
       <c r="B198" s="1">
-        <v>2024</v>
+        <v>2017</v>
       </c>
       <c r="C198" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D198" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E198" s="1"/>
-      <c r="F198" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F198" s="1"/>
       <c r="G198" s="1" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="199" spans="1:7">
       <c r="A199" s="1" t="s">
         <v>506</v>
       </c>
       <c r="B199" s="1">
         <v>2018</v>
       </c>
       <c r="C199" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D199" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E199" s="1" t="s">
         <v>19</v>
       </c>
       <c r="F199" s="1" t="s">
         <v>507</v>
       </c>
       <c r="G199" s="1" t="s">
         <v>508</v>
@@ -10834,186 +10834,186 @@
       </c>
       <c r="B201" s="1">
         <v>2023</v>
       </c>
       <c r="C201" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D201" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E201" s="1" t="s">
         <v>511</v>
       </c>
       <c r="F201" s="1" t="s">
         <v>512</v>
       </c>
       <c r="G201" s="1" t="s">
         <v>513</v>
       </c>
     </row>
     <row r="202" spans="1:7">
       <c r="A202" s="1" t="s">
         <v>514</v>
       </c>
       <c r="B202" s="1">
-        <v>2026</v>
+        <v>2020</v>
       </c>
       <c r="C202" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D202" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E202" s="1"/>
       <c r="F202" s="1"/>
       <c r="G202" s="1" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="203" spans="1:7">
       <c r="A203" s="1" t="s">
         <v>514</v>
       </c>
       <c r="B203" s="1">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C203" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D203" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E203" s="1"/>
       <c r="F203" s="1"/>
       <c r="G203" s="1" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
     </row>
     <row r="204" spans="1:7">
       <c r="A204" s="1" t="s">
         <v>514</v>
       </c>
       <c r="B204" s="1">
-        <v>2020</v>
+        <v>2025</v>
       </c>
       <c r="C204" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D204" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E204" s="1"/>
       <c r="F204" s="1"/>
       <c r="G204" s="1" t="s">
         <v>516</v>
       </c>
     </row>
     <row r="205" spans="1:7">
       <c r="A205" s="1" t="s">
         <v>517</v>
       </c>
       <c r="B205" s="1">
-        <v>2018</v>
+        <v>2024</v>
       </c>
       <c r="C205" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D205" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E205" s="1" t="s">
         <v>518</v>
       </c>
       <c r="F205" s="1" t="s">
         <v>519</v>
       </c>
       <c r="G205" s="1" t="s">
         <v>520</v>
       </c>
     </row>
     <row r="206" spans="1:7">
       <c r="A206" s="1" t="s">
         <v>517</v>
       </c>
       <c r="B206" s="1">
-        <v>2021</v>
+        <v>2018</v>
       </c>
       <c r="C206" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D206" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E206" s="1" t="s">
         <v>521</v>
       </c>
       <c r="F206" s="1" t="s">
         <v>522</v>
       </c>
       <c r="G206" s="1" t="s">
         <v>523</v>
       </c>
     </row>
     <row r="207" spans="1:7">
       <c r="A207" s="1" t="s">
         <v>517</v>
       </c>
       <c r="B207" s="1">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="C207" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D207" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E207" s="1" t="s">
         <v>524</v>
       </c>
       <c r="F207" s="1" t="s">
         <v>525</v>
       </c>
       <c r="G207" s="1" t="s">
         <v>526</v>
       </c>
     </row>
     <row r="208" spans="1:7">
       <c r="A208" s="1" t="s">
         <v>527</v>
       </c>
       <c r="B208" s="1">
         <v>2022</v>
       </c>
       <c r="C208" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D208" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E208" s="1" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
       <c r="F208" s="1" t="s">
         <v>528</v>
       </c>
       <c r="G208" s="1" t="s">
         <v>529</v>
       </c>
     </row>
     <row r="209" spans="1:7">
       <c r="A209" s="1" t="s">
         <v>527</v>
       </c>
       <c r="B209" s="1">
         <v>2018</v>
       </c>
       <c r="C209" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D209" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E209" s="1"/>
       <c r="F209" s="1"/>
       <c r="G209" s="1" t="s">
         <v>530</v>
@@ -11025,175 +11025,175 @@
       </c>
       <c r="B210" s="1">
         <v>2018</v>
       </c>
       <c r="C210" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D210" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E210" s="1" t="s">
         <v>532</v>
       </c>
       <c r="F210" s="1" t="s">
         <v>533</v>
       </c>
       <c r="G210" s="1" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="211" spans="1:7">
       <c r="A211" s="1" t="s">
         <v>535</v>
       </c>
       <c r="B211" s="1">
-        <v>2019</v>
+        <v>2022</v>
       </c>
       <c r="C211" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D211" s="1" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="E211" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E211" s="1"/>
+      <c r="F211" s="1"/>
+      <c r="G211" s="1" t="s">
         <v>536</v>
-      </c>
-[...4 lines deleted...]
-        <v>538</v>
       </c>
     </row>
     <row r="212" spans="1:7">
       <c r="A212" s="1" t="s">
         <v>535</v>
       </c>
       <c r="B212" s="1">
-        <v>2022</v>
+        <v>2025</v>
       </c>
       <c r="C212" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D212" s="1" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-      <c r="F212" s="1"/>
+        <v>7</v>
+      </c>
+      <c r="E212" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="F212" s="1" t="s">
+        <v>537</v>
+      </c>
       <c r="G212" s="1" t="s">
-        <v>539</v>
+        <v>538</v>
       </c>
     </row>
     <row r="213" spans="1:7">
       <c r="A213" s="1" t="s">
         <v>535</v>
       </c>
       <c r="B213" s="1">
-        <v>2025</v>
+        <v>2019</v>
       </c>
       <c r="C213" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D213" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E213" s="1" t="s">
-        <v>19</v>
+        <v>539</v>
       </c>
       <c r="F213" s="1" t="s">
         <v>540</v>
       </c>
       <c r="G213" s="1" t="s">
         <v>541</v>
       </c>
     </row>
     <row r="214" spans="1:7">
       <c r="A214" s="1" t="s">
         <v>542</v>
       </c>
       <c r="B214" s="1">
-        <v>2020</v>
+        <v>2022</v>
       </c>
       <c r="C214" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D214" s="1" t="s">
-        <v>7</v>
-[...9 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="E214" s="1"/>
+      <c r="F214" s="1"/>
+      <c r="G214" s="1"/>
     </row>
     <row r="215" spans="1:7">
       <c r="A215" s="1" t="s">
         <v>542</v>
       </c>
       <c r="B215" s="1">
-        <v>2022</v>
+        <v>2020</v>
       </c>
       <c r="C215" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D215" s="1" t="s">
-        <v>15</v>
-[...3 lines deleted...]
-      <c r="G215" s="1"/>
+        <v>7</v>
+      </c>
+      <c r="E215" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="F215" s="1" t="s">
+        <v>543</v>
+      </c>
+      <c r="G215" s="1" t="s">
+        <v>544</v>
+      </c>
     </row>
     <row r="216" spans="1:7">
       <c r="A216" s="1" t="s">
         <v>545</v>
       </c>
       <c r="B216" s="1">
-        <v>2020</v>
+        <v>2024</v>
       </c>
       <c r="C216" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D216" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E216" s="1"/>
       <c r="F216" s="1"/>
       <c r="G216" s="1" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="217" spans="1:7">
       <c r="A217" s="1" t="s">
         <v>545</v>
       </c>
       <c r="B217" s="1">
-        <v>2024</v>
+        <v>2020</v>
       </c>
       <c r="C217" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D217" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E217" s="1"/>
       <c r="F217" s="1"/>
       <c r="G217" s="1" t="s">
         <v>547</v>
       </c>
     </row>
     <row r="218" spans="1:7">
       <c r="A218" s="1" t="s">
         <v>548</v>
       </c>
       <c r="B218" s="1">
         <v>2019</v>
       </c>
       <c r="C218" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D218" s="1" t="s">
         <v>7</v>
@@ -11256,257 +11256,257 @@
       </c>
       <c r="B221" s="1">
         <v>2023</v>
       </c>
       <c r="C221" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D221" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E221" s="1" t="s">
         <v>555</v>
       </c>
       <c r="F221" s="1" t="s">
         <v>556</v>
       </c>
       <c r="G221" s="1" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="222" spans="1:7">
       <c r="A222" s="1" t="s">
         <v>558</v>
       </c>
       <c r="B222" s="1">
-        <v>2017</v>
+        <v>2022</v>
       </c>
       <c r="C222" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D222" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E222" s="1"/>
       <c r="F222" s="1"/>
       <c r="G222" s="1" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="223" spans="1:7">
       <c r="A223" s="1" t="s">
         <v>558</v>
       </c>
       <c r="B223" s="1">
-        <v>2022</v>
+        <v>2017</v>
       </c>
       <c r="C223" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D223" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E223" s="1"/>
       <c r="F223" s="1"/>
       <c r="G223" s="1" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="224" spans="1:7">
       <c r="A224" s="1" t="s">
         <v>561</v>
       </c>
       <c r="B224" s="1">
-        <v>2021</v>
+        <v>2016</v>
       </c>
       <c r="C224" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D224" s="1" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="E224" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E224" s="1"/>
+      <c r="F224" s="1"/>
+      <c r="G224" s="1" t="s">
         <v>562</v>
-      </c>
-[...4 lines deleted...]
-        <v>564</v>
       </c>
     </row>
     <row r="225" spans="1:7">
       <c r="A225" s="1" t="s">
         <v>561</v>
       </c>
       <c r="B225" s="1">
-        <v>2016</v>
+        <v>2021</v>
       </c>
       <c r="C225" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D225" s="1" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-      <c r="F225" s="1"/>
+        <v>7</v>
+      </c>
+      <c r="E225" s="1" t="s">
+        <v>563</v>
+      </c>
+      <c r="F225" s="1" t="s">
+        <v>564</v>
+      </c>
       <c r="G225" s="1" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="226" spans="1:7">
       <c r="A226" s="1" t="s">
         <v>566</v>
       </c>
       <c r="B226" s="1">
-        <v>2020</v>
+        <v>2022</v>
       </c>
       <c r="C226" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D226" s="1" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="E226" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E226" s="1"/>
+      <c r="F226" s="1"/>
+      <c r="G226" s="1" t="s">
         <v>567</v>
-      </c>
-[...4 lines deleted...]
-        <v>569</v>
       </c>
     </row>
     <row r="227" spans="1:7">
       <c r="A227" s="1" t="s">
         <v>566</v>
       </c>
       <c r="B227" s="1">
-        <v>2022</v>
+        <v>2020</v>
       </c>
       <c r="C227" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D227" s="1" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-      <c r="F227" s="1"/>
+        <v>7</v>
+      </c>
+      <c r="E227" s="1" t="s">
+        <v>568</v>
+      </c>
+      <c r="F227" s="1" t="s">
+        <v>569</v>
+      </c>
       <c r="G227" s="1" t="s">
         <v>570</v>
       </c>
     </row>
     <row r="228" spans="1:7">
       <c r="A228" s="1" t="s">
         <v>571</v>
       </c>
       <c r="B228" s="1">
-        <v>2021</v>
+        <v>2017</v>
       </c>
       <c r="C228" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D228" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E228" s="1" t="s">
-        <v>448</v>
+        <v>385</v>
       </c>
       <c r="F228" s="1" t="s">
         <v>572</v>
       </c>
       <c r="G228" s="1" t="s">
         <v>573</v>
       </c>
     </row>
     <row r="229" spans="1:7">
       <c r="A229" s="1" t="s">
         <v>571</v>
       </c>
       <c r="B229" s="1">
-        <v>2025</v>
+        <v>2021</v>
       </c>
       <c r="C229" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D229" s="1" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-      <c r="F229" s="1"/>
+        <v>7</v>
+      </c>
+      <c r="E229" s="1" t="s">
+        <v>448</v>
+      </c>
+      <c r="F229" s="1" t="s">
+        <v>574</v>
+      </c>
       <c r="G229" s="1" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
     </row>
     <row r="230" spans="1:7">
       <c r="A230" s="1" t="s">
         <v>571</v>
       </c>
       <c r="B230" s="1">
-        <v>2017</v>
+        <v>2025</v>
       </c>
       <c r="C230" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D230" s="1" t="s">
-        <v>7</v>
-[...6 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="E230" s="1"/>
+      <c r="F230" s="1"/>
       <c r="G230" s="1" t="s">
         <v>576</v>
       </c>
     </row>
     <row r="231" spans="1:7">
       <c r="A231" s="1" t="s">
         <v>577</v>
       </c>
       <c r="B231" s="1">
-        <v>2023</v>
+        <v>2017</v>
       </c>
       <c r="C231" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D231" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E231" s="1"/>
       <c r="F231" s="1"/>
       <c r="G231" s="1" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="232" spans="1:7">
       <c r="A232" s="1" t="s">
         <v>577</v>
       </c>
       <c r="B232" s="1">
-        <v>2017</v>
+        <v>2023</v>
       </c>
       <c r="C232" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D232" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E232" s="1"/>
       <c r="F232" s="1"/>
       <c r="G232" s="1" t="s">
         <v>579</v>
       </c>
     </row>
     <row r="233" spans="1:7">
       <c r="A233" s="1" t="s">
         <v>580</v>
       </c>
       <c r="B233" s="1">
         <v>2022</v>
       </c>
       <c r="C233" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D233" s="1" t="s">
         <v>7</v>
@@ -11527,82 +11527,82 @@
       </c>
       <c r="B234" s="1">
         <v>2018</v>
       </c>
       <c r="C234" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D234" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E234" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F234" s="1" t="s">
         <v>584</v>
       </c>
       <c r="G234" s="1" t="s">
         <v>585</v>
       </c>
     </row>
     <row r="235" spans="1:7">
       <c r="A235" s="1" t="s">
         <v>586</v>
       </c>
       <c r="B235" s="1">
-        <v>2018</v>
+        <v>2025</v>
       </c>
       <c r="C235" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D235" s="1" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="E235" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E235" s="1"/>
+      <c r="F235" s="1" t="s">
         <v>587</v>
       </c>
-      <c r="F235" s="1" t="s">
+      <c r="G235" s="1" t="s">
         <v>588</v>
-      </c>
-[...1 lines deleted...]
-        <v>589</v>
       </c>
     </row>
     <row r="236" spans="1:7">
       <c r="A236" s="1" t="s">
         <v>586</v>
       </c>
       <c r="B236" s="1">
-        <v>2025</v>
+        <v>2018</v>
       </c>
       <c r="C236" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D236" s="1" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="E236" s="1"/>
+        <v>7</v>
+      </c>
+      <c r="E236" s="1" t="s">
+        <v>589</v>
+      </c>
       <c r="F236" s="1" t="s">
         <v>590</v>
       </c>
       <c r="G236" s="1" t="s">
         <v>591</v>
       </c>
     </row>
     <row r="237" spans="1:7">
       <c r="A237" s="1" t="s">
         <v>592</v>
       </c>
       <c r="B237" s="1">
         <v>2021</v>
       </c>
       <c r="C237" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D237" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E237" s="1"/>
       <c r="F237" s="1"/>
       <c r="G237" s="1" t="s">
         <v>593</v>
       </c>
@@ -11668,167 +11668,167 @@
       <c r="A241" s="1" t="s">
         <v>597</v>
       </c>
       <c r="B241" s="1">
         <v>2024</v>
       </c>
       <c r="C241" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D241" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E241" s="1"/>
       <c r="F241" s="1" t="s">
         <v>599</v>
       </c>
       <c r="G241" s="1" t="s">
         <v>600</v>
       </c>
     </row>
     <row r="242" spans="1:7">
       <c r="A242" s="1" t="s">
         <v>601</v>
       </c>
       <c r="B242" s="1">
-        <v>2021</v>
+        <v>2016</v>
       </c>
       <c r="C242" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D242" s="1" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="E242" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E242" s="1"/>
+      <c r="F242" s="1"/>
+      <c r="G242" s="1" t="s">
         <v>602</v>
-      </c>
-[...4 lines deleted...]
-        <v>604</v>
       </c>
     </row>
     <row r="243" spans="1:7">
       <c r="A243" s="1" t="s">
         <v>601</v>
       </c>
       <c r="B243" s="1">
-        <v>2018</v>
+        <v>2024</v>
       </c>
       <c r="C243" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D243" s="1" t="s">
-        <v>7</v>
-[...6 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="E243" s="1"/>
+      <c r="F243" s="1"/>
       <c r="G243" s="1" t="s">
-        <v>606</v>
+        <v>603</v>
       </c>
     </row>
     <row r="244" spans="1:7">
       <c r="A244" s="1" t="s">
         <v>601</v>
       </c>
       <c r="B244" s="1">
-        <v>2016</v>
+        <v>2021</v>
       </c>
       <c r="C244" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D244" s="1" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-      <c r="F244" s="1"/>
+        <v>7</v>
+      </c>
+      <c r="E244" s="1" t="s">
+        <v>604</v>
+      </c>
+      <c r="F244" s="1" t="s">
+        <v>605</v>
+      </c>
       <c r="G244" s="1" t="s">
-        <v>607</v>
+        <v>606</v>
       </c>
     </row>
     <row r="245" spans="1:7">
       <c r="A245" s="1" t="s">
         <v>601</v>
       </c>
       <c r="B245" s="1">
-        <v>2024</v>
+        <v>2018</v>
       </c>
       <c r="C245" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D245" s="1" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-      <c r="F245" s="1"/>
+        <v>7</v>
+      </c>
+      <c r="E245" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="F245" s="1" t="s">
+        <v>607</v>
+      </c>
       <c r="G245" s="1" t="s">
         <v>608</v>
       </c>
     </row>
     <row r="246" spans="1:7">
       <c r="A246" s="1" t="s">
         <v>609</v>
       </c>
       <c r="B246" s="1">
-        <v>2020</v>
+        <v>2025</v>
       </c>
       <c r="C246" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D246" s="1" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-      <c r="F246" s="1"/>
+        <v>7</v>
+      </c>
+      <c r="E246" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="F246" s="1" t="s">
+        <v>610</v>
+      </c>
       <c r="G246" s="1" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
     </row>
     <row r="247" spans="1:7">
       <c r="A247" s="1" t="s">
         <v>609</v>
       </c>
       <c r="B247" s="1">
-        <v>2025</v>
+        <v>2020</v>
       </c>
       <c r="C247" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D247" s="1" t="s">
-        <v>7</v>
-[...6 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="E247" s="1"/>
+      <c r="F247" s="1"/>
       <c r="G247" s="1" t="s">
         <v>612</v>
       </c>
     </row>
     <row r="248" spans="1:7">
       <c r="A248" s="1" t="s">
         <v>613</v>
       </c>
       <c r="B248" s="1">
         <v>2017</v>
       </c>
       <c r="C248" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D248" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E248" s="1"/>
       <c r="F248" s="1"/>
       <c r="G248" s="1" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="249" spans="1:7">
       <c r="A249" s="1" t="s">
@@ -11859,80 +11859,80 @@
       </c>
       <c r="B250" s="1">
         <v>2023</v>
       </c>
       <c r="C250" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D250" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E250" s="1" t="s">
         <v>618</v>
       </c>
       <c r="F250" s="1" t="s">
         <v>619</v>
       </c>
       <c r="G250" s="1" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="251" spans="1:7">
       <c r="A251" s="1" t="s">
         <v>621</v>
       </c>
       <c r="B251" s="1">
-        <v>2016</v>
+        <v>2022</v>
       </c>
       <c r="C251" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D251" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E251" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E251" s="1"/>
       <c r="F251" s="1"/>
       <c r="G251" s="1" t="s">
         <v>622</v>
       </c>
     </row>
     <row r="252" spans="1:7">
       <c r="A252" s="1" t="s">
         <v>621</v>
       </c>
       <c r="B252" s="1">
-        <v>2022</v>
+        <v>2016</v>
       </c>
       <c r="C252" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D252" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E252" s="1"/>
+      <c r="E252" s="1" t="s">
+        <v>100</v>
+      </c>
       <c r="F252" s="1"/>
       <c r="G252" s="1" t="s">
         <v>623</v>
       </c>
     </row>
     <row r="253" spans="1:7">
       <c r="A253" s="1" t="s">
         <v>624</v>
       </c>
       <c r="B253" s="1">
         <v>2016</v>
       </c>
       <c r="C253" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D253" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E253" s="1"/>
       <c r="F253" s="1"/>
       <c r="G253" s="1" t="s">
         <v>625</v>
       </c>
     </row>
     <row r="254" spans="1:7">
@@ -12070,51 +12070,51 @@
         <v>15</v>
       </c>
       <c r="D260" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E260" s="1"/>
       <c r="F260" s="1"/>
       <c r="G260" s="1" t="s">
         <v>639</v>
       </c>
     </row>
     <row r="261" spans="1:7">
       <c r="A261" s="1" t="s">
         <v>638</v>
       </c>
       <c r="B261" s="1">
         <v>2020</v>
       </c>
       <c r="C261" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D261" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E261" s="1" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
       <c r="F261" s="1" t="s">
         <v>640</v>
       </c>
       <c r="G261" s="1" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="262" spans="1:7">
       <c r="A262" s="1" t="s">
         <v>638</v>
       </c>
       <c r="B262" s="1">
         <v>2017</v>
       </c>
       <c r="C262" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D262" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E262" s="1" t="s">
         <v>642</v>
       </c>
       <c r="F262" s="1" t="s">
@@ -12181,74 +12181,74 @@
       </c>
       <c r="E265" s="1" t="s">
         <v>19</v>
       </c>
       <c r="F265" s="1" t="s">
         <v>651</v>
       </c>
       <c r="G265" s="1" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="266" spans="1:7">
       <c r="A266" s="1" t="s">
         <v>653</v>
       </c>
       <c r="B266" s="1">
         <v>2021</v>
       </c>
       <c r="C266" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D266" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E266" s="1" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="F266" s="1" t="s">
         <v>654</v>
       </c>
       <c r="G266" s="1" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="267" spans="1:7">
       <c r="A267" s="1" t="s">
         <v>656</v>
       </c>
       <c r="B267" s="1">
         <v>2020</v>
       </c>
       <c r="C267" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D267" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E267" s="1" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
       <c r="F267" s="1" t="s">
         <v>657</v>
       </c>
       <c r="G267" s="1" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="268" spans="1:7">
       <c r="A268" s="1" t="s">
         <v>656</v>
       </c>
       <c r="B268" s="1">
         <v>2021</v>
       </c>
       <c r="C268" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D268" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E268" s="1" t="s">
         <v>104</v>
       </c>
       <c r="F268" s="1" t="s">
@@ -12499,51 +12499,51 @@
       </c>
       <c r="E279" s="1" t="s">
         <v>368</v>
       </c>
       <c r="F279" s="1" t="s">
         <v>691</v>
       </c>
       <c r="G279" s="1" t="s">
         <v>692</v>
       </c>
     </row>
     <row r="280" spans="1:7">
       <c r="A280" s="1" t="s">
         <v>693</v>
       </c>
       <c r="B280" s="1">
         <v>2024</v>
       </c>
       <c r="C280" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D280" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E280" s="1" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="F280" s="1" t="s">
         <v>694</v>
       </c>
       <c r="G280" s="1" t="s">
         <v>695</v>
       </c>
     </row>
     <row r="281" spans="1:7">
       <c r="A281" s="1" t="s">
         <v>693</v>
       </c>
       <c r="B281" s="1">
         <v>2019</v>
       </c>
       <c r="C281" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D281" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E281" s="1"/>
       <c r="F281" s="1"/>
       <c r="G281" s="1" t="s">
         <v>696</v>
@@ -12629,139 +12629,139 @@
       </c>
       <c r="E285" s="1" t="s">
         <v>275</v>
       </c>
       <c r="F285" s="1" t="s">
         <v>705</v>
       </c>
       <c r="G285" s="1" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="286" spans="1:7">
       <c r="A286" s="1" t="s">
         <v>707</v>
       </c>
       <c r="B286" s="1">
         <v>2021</v>
       </c>
       <c r="C286" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D286" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E286" s="1" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F286" s="1" t="s">
         <v>708</v>
       </c>
       <c r="G286" s="1" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="287" spans="1:7">
       <c r="A287" s="1" t="s">
         <v>707</v>
       </c>
       <c r="B287" s="1">
         <v>2018</v>
       </c>
       <c r="C287" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D287" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E287" s="1"/>
       <c r="F287" s="1"/>
       <c r="G287" s="1" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="288" spans="1:7">
       <c r="A288" s="1" t="s">
         <v>711</v>
       </c>
       <c r="B288" s="1">
-        <v>2024</v>
+        <v>2020</v>
       </c>
       <c r="C288" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D288" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="E288" s="1" t="s">
+        <v>368</v>
+      </c>
+      <c r="F288" s="1" t="s">
         <v>712</v>
       </c>
-      <c r="F288" s="1" t="s">
+      <c r="G288" s="1" t="s">
         <v>713</v>
-      </c>
-[...1 lines deleted...]
-        <v>714</v>
       </c>
     </row>
     <row r="289" spans="1:7">
       <c r="A289" s="1" t="s">
         <v>711</v>
       </c>
       <c r="B289" s="1">
-        <v>2017</v>
+        <v>2024</v>
       </c>
       <c r="C289" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D289" s="1" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-      <c r="F289" s="1"/>
+        <v>7</v>
+      </c>
+      <c r="E289" s="1" t="s">
+        <v>714</v>
+      </c>
+      <c r="F289" s="1" t="s">
+        <v>715</v>
+      </c>
       <c r="G289" s="1" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
     </row>
     <row r="290" spans="1:7">
       <c r="A290" s="1" t="s">
         <v>711</v>
       </c>
       <c r="B290" s="1">
-        <v>2020</v>
+        <v>2017</v>
       </c>
       <c r="C290" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D290" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E290" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="E290" s="1"/>
+      <c r="F290" s="1"/>
       <c r="G290" s="1" t="s">
         <v>717</v>
       </c>
     </row>
     <row r="291" spans="1:7">
       <c r="A291" s="1" t="s">
         <v>718</v>
       </c>
       <c r="B291" s="1">
         <v>2025</v>
       </c>
       <c r="C291" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D291" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E291" s="1" t="s">
         <v>19</v>
       </c>
       <c r="F291" s="1" t="s">
         <v>719</v>
       </c>
       <c r="G291" s="1" t="s">
         <v>720</v>
@@ -12861,83 +12861,83 @@
       </c>
       <c r="B296" s="1">
         <v>2023</v>
       </c>
       <c r="C296" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D296" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E296" s="1" t="s">
         <v>732</v>
       </c>
       <c r="F296" s="1" t="s">
         <v>733</v>
       </c>
       <c r="G296" s="1" t="s">
         <v>734</v>
       </c>
     </row>
     <row r="297" spans="1:7">
       <c r="A297" s="1" t="s">
         <v>735</v>
       </c>
       <c r="B297" s="1">
-        <v>2017</v>
+        <v>2023</v>
       </c>
       <c r="C297" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D297" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E297" s="1" t="s">
-        <v>275</v>
+        <v>736</v>
       </c>
       <c r="F297" s="1" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="G297" s="1" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="298" spans="1:7">
       <c r="A298" s="1" t="s">
         <v>735</v>
       </c>
       <c r="B298" s="1">
-        <v>2023</v>
+        <v>2017</v>
       </c>
       <c r="C298" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D298" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E298" s="1" t="s">
-        <v>738</v>
+        <v>275</v>
       </c>
       <c r="F298" s="1" t="s">
         <v>739</v>
       </c>
       <c r="G298" s="1" t="s">
         <v>740</v>
       </c>
     </row>
     <row r="299" spans="1:7">
       <c r="A299" s="1" t="s">
         <v>741</v>
       </c>
       <c r="B299" s="1">
         <v>2025</v>
       </c>
       <c r="C299" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D299" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E299" s="1" t="s">
         <v>19</v>
       </c>
       <c r="F299" s="1" t="s">
@@ -13035,291 +13035,291 @@
       </c>
       <c r="B304" s="1">
         <v>2020</v>
       </c>
       <c r="C304" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D304" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E304" s="1" t="s">
         <v>753</v>
       </c>
       <c r="F304" s="1" t="s">
         <v>754</v>
       </c>
       <c r="G304" s="1" t="s">
         <v>755</v>
       </c>
     </row>
     <row r="305" spans="1:7">
       <c r="A305" s="1" t="s">
         <v>756</v>
       </c>
       <c r="B305" s="1">
-        <v>2018</v>
+        <v>2023</v>
       </c>
       <c r="C305" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D305" s="1" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-      <c r="F305" s="1"/>
+        <v>7</v>
+      </c>
+      <c r="E305" s="1" t="s">
+        <v>757</v>
+      </c>
+      <c r="F305" s="1" t="s">
+        <v>758</v>
+      </c>
       <c r="G305" s="1" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
     </row>
     <row r="306" spans="1:7">
       <c r="A306" s="1" t="s">
         <v>756</v>
       </c>
       <c r="B306" s="1">
-        <v>2023</v>
+        <v>2018</v>
       </c>
       <c r="C306" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D306" s="1" t="s">
-        <v>7</v>
-[...6 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="E306" s="1"/>
+      <c r="F306" s="1"/>
       <c r="G306" s="1" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="307" spans="1:7">
       <c r="A307" s="1" t="s">
         <v>761</v>
       </c>
       <c r="B307" s="1">
         <v>2020</v>
       </c>
       <c r="C307" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D307" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E307" s="1" t="s">
         <v>762</v>
       </c>
       <c r="F307" s="1" t="s">
         <v>763</v>
       </c>
       <c r="G307" s="1" t="s">
         <v>764</v>
       </c>
     </row>
     <row r="308" spans="1:7">
       <c r="A308" s="1" t="s">
         <v>765</v>
       </c>
       <c r="B308" s="1">
-        <v>2019</v>
+        <v>2023</v>
       </c>
       <c r="C308" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D308" s="1" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-      <c r="F308" s="1"/>
+        <v>7</v>
+      </c>
+      <c r="E308" s="1" t="s">
+        <v>766</v>
+      </c>
+      <c r="F308" s="1" t="s">
+        <v>767</v>
+      </c>
       <c r="G308" s="1" t="s">
-        <v>766</v>
+        <v>768</v>
       </c>
     </row>
     <row r="309" spans="1:7">
       <c r="A309" s="1" t="s">
         <v>765</v>
       </c>
       <c r="B309" s="1">
-        <v>2023</v>
+        <v>2019</v>
       </c>
       <c r="C309" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D309" s="1" t="s">
-        <v>7</v>
-[...6 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="E309" s="1"/>
+      <c r="F309" s="1"/>
       <c r="G309" s="1" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="310" spans="1:7">
       <c r="A310" s="1" t="s">
         <v>770</v>
       </c>
       <c r="B310" s="1">
         <v>2023</v>
       </c>
       <c r="C310" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D310" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E310" s="1"/>
       <c r="F310" s="1"/>
       <c r="G310" s="1" t="s">
         <v>771</v>
       </c>
     </row>
     <row r="311" spans="1:7">
       <c r="A311" s="1" t="s">
         <v>772</v>
       </c>
       <c r="B311" s="1">
-        <v>2025</v>
+        <v>2019</v>
       </c>
       <c r="C311" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D311" s="1" t="s">
-        <v>7</v>
-[...3 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="E311" s="1"/>
       <c r="F311" s="1"/>
       <c r="G311" s="1" t="s">
         <v>773</v>
       </c>
     </row>
     <row r="312" spans="1:7">
       <c r="A312" s="1" t="s">
         <v>772</v>
       </c>
       <c r="B312" s="1">
-        <v>2019</v>
+        <v>2025</v>
       </c>
       <c r="C312" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D312" s="1" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="E312" s="1"/>
+        <v>7</v>
+      </c>
+      <c r="E312" s="1" t="s">
+        <v>19</v>
+      </c>
       <c r="F312" s="1"/>
       <c r="G312" s="1" t="s">
         <v>774</v>
       </c>
     </row>
     <row r="313" spans="1:7">
       <c r="A313" s="1" t="s">
         <v>775</v>
       </c>
       <c r="B313" s="1">
         <v>2020</v>
       </c>
       <c r="C313" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D313" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E313" s="1"/>
       <c r="F313" s="1"/>
       <c r="G313" s="1" t="s">
         <v>776</v>
       </c>
     </row>
     <row r="314" spans="1:7">
       <c r="A314" s="1" t="s">
         <v>777</v>
       </c>
       <c r="B314" s="1">
-        <v>2024</v>
+        <v>2016</v>
       </c>
       <c r="C314" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D314" s="1" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="E314" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E314" s="1"/>
+      <c r="F314" s="1"/>
+      <c r="G314" s="1" t="s">
         <v>778</v>
-      </c>
-[...4 lines deleted...]
-        <v>780</v>
       </c>
     </row>
     <row r="315" spans="1:7">
       <c r="A315" s="1" t="s">
         <v>777</v>
       </c>
       <c r="B315" s="1">
-        <v>2020</v>
+        <v>2024</v>
       </c>
       <c r="C315" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D315" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E315" s="1" t="s">
+        <v>779</v>
+      </c>
+      <c r="F315" s="1" t="s">
+        <v>780</v>
+      </c>
+      <c r="G315" s="1" t="s">
         <v>781</v>
-      </c>
-[...4 lines deleted...]
-        <v>783</v>
       </c>
     </row>
     <row r="316" spans="1:7">
       <c r="A316" s="1" t="s">
         <v>777</v>
       </c>
       <c r="B316" s="1">
-        <v>2016</v>
+        <v>2020</v>
       </c>
       <c r="C316" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D316" s="1" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-      <c r="F316" s="1"/>
+        <v>7</v>
+      </c>
+      <c r="E316" s="1" t="s">
+        <v>782</v>
+      </c>
+      <c r="F316" s="1" t="s">
+        <v>783</v>
+      </c>
       <c r="G316" s="1" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="317" spans="1:7">
       <c r="A317" s="1" t="s">
         <v>785</v>
       </c>
       <c r="B317" s="1">
         <v>2021</v>
       </c>
       <c r="C317" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D317" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E317" s="1" t="s">
         <v>19</v>
       </c>
       <c r="F317" s="1" t="s">
         <v>786</v>
       </c>
       <c r="G317" s="1" t="s">
         <v>787</v>
@@ -13428,127 +13428,127 @@
       </c>
       <c r="B323" s="1">
         <v>2020</v>
       </c>
       <c r="C323" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D323" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E323" s="1" t="s">
         <v>104</v>
       </c>
       <c r="F323" s="1" t="s">
         <v>798</v>
       </c>
       <c r="G323" s="1" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="324" spans="1:7">
       <c r="A324" s="1" t="s">
         <v>800</v>
       </c>
       <c r="B324" s="1">
-        <v>2024</v>
+        <v>2016</v>
       </c>
       <c r="C324" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D324" s="1" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="E324" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E324" s="1"/>
+      <c r="F324" s="1"/>
+      <c r="G324" s="1" t="s">
         <v>801</v>
-      </c>
-[...4 lines deleted...]
-        <v>803</v>
       </c>
     </row>
     <row r="325" spans="1:7">
       <c r="A325" s="1" t="s">
         <v>800</v>
       </c>
       <c r="B325" s="1">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="C325" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D325" s="1" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="E325" s="1"/>
+        <v>7</v>
+      </c>
+      <c r="E325" s="1" t="s">
+        <v>802</v>
+      </c>
       <c r="F325" s="1" t="s">
+        <v>803</v>
+      </c>
+      <c r="G325" s="1" t="s">
         <v>804</v>
-      </c>
-[...1 lines deleted...]
-        <v>805</v>
       </c>
     </row>
     <row r="326" spans="1:7">
       <c r="A326" s="1" t="s">
         <v>800</v>
       </c>
       <c r="B326" s="1">
-        <v>2019</v>
+        <v>2021</v>
       </c>
       <c r="C326" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D326" s="1" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="E326" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E326" s="1"/>
+      <c r="F326" s="1" t="s">
+        <v>805</v>
+      </c>
+      <c r="G326" s="1" t="s">
         <v>806</v>
-      </c>
-[...4 lines deleted...]
-        <v>808</v>
       </c>
     </row>
     <row r="327" spans="1:7">
       <c r="A327" s="1" t="s">
         <v>800</v>
       </c>
       <c r="B327" s="1">
-        <v>2016</v>
+        <v>2019</v>
       </c>
       <c r="C327" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D327" s="1" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-      <c r="F327" s="1"/>
+        <v>7</v>
+      </c>
+      <c r="E327" s="1" t="s">
+        <v>807</v>
+      </c>
+      <c r="F327" s="1" t="s">
+        <v>808</v>
+      </c>
       <c r="G327" s="1" t="s">
         <v>809</v>
       </c>
     </row>
     <row r="328" spans="1:7">
       <c r="A328" s="1" t="s">
         <v>810</v>
       </c>
       <c r="B328" s="1">
         <v>2023</v>
       </c>
       <c r="C328" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D328" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E328" s="1" t="s">
         <v>811</v>
       </c>
       <c r="F328" s="1" t="s">
         <v>812</v>
       </c>
       <c r="G328" s="1" t="s">
         <v>813</v>
@@ -13560,83 +13560,83 @@
       </c>
       <c r="B329" s="1">
         <v>2018</v>
       </c>
       <c r="C329" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D329" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E329" s="1" t="s">
         <v>814</v>
       </c>
       <c r="F329" s="1" t="s">
         <v>815</v>
       </c>
       <c r="G329" s="1" t="s">
         <v>816</v>
       </c>
     </row>
     <row r="330" spans="1:7">
       <c r="A330" s="1" t="s">
         <v>817</v>
       </c>
       <c r="B330" s="1">
-        <v>2018</v>
+        <v>2023</v>
       </c>
       <c r="C330" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D330" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E330" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="F330" s="1" t="s">
         <v>818</v>
       </c>
-      <c r="F330" s="1" t="s">
+      <c r="G330" s="1" t="s">
         <v>819</v>
-      </c>
-[...1 lines deleted...]
-        <v>820</v>
       </c>
     </row>
     <row r="331" spans="1:7">
       <c r="A331" s="1" t="s">
         <v>817</v>
       </c>
       <c r="B331" s="1">
-        <v>2023</v>
+        <v>2018</v>
       </c>
       <c r="C331" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D331" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E331" s="1" t="s">
-        <v>172</v>
+        <v>820</v>
       </c>
       <c r="F331" s="1" t="s">
         <v>821</v>
       </c>
       <c r="G331" s="1" t="s">
         <v>822</v>
       </c>
     </row>
     <row r="332" spans="1:7">
       <c r="A332" s="1" t="s">
         <v>823</v>
       </c>
       <c r="B332" s="1">
         <v>2017</v>
       </c>
       <c r="C332" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D332" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E332" s="1" t="s">
         <v>824</v>
       </c>
       <c r="F332" s="1" t="s">
@@ -13661,51 +13661,51 @@
       </c>
       <c r="E333" s="1" t="s">
         <v>827</v>
       </c>
       <c r="F333" s="1" t="s">
         <v>828</v>
       </c>
       <c r="G333" s="1" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="334" spans="1:7">
       <c r="A334" s="1" t="s">
         <v>830</v>
       </c>
       <c r="B334" s="1">
         <v>2024</v>
       </c>
       <c r="C334" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D334" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E334" s="1" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
       <c r="F334" s="1" t="s">
         <v>831</v>
       </c>
       <c r="G334" s="1" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="335" spans="1:7">
       <c r="A335" s="1" t="s">
         <v>830</v>
       </c>
       <c r="B335" s="1">
         <v>2020</v>
       </c>
       <c r="C335" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D335" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E335" s="1" t="s">
         <v>833</v>
       </c>
       <c r="F335" s="1" t="s">
@@ -14242,74 +14242,74 @@
       </c>
       <c r="B361" s="1">
         <v>2021</v>
       </c>
       <c r="C361" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D361" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E361" s="1" t="s">
         <v>893</v>
       </c>
       <c r="F361" s="1" t="s">
         <v>894</v>
       </c>
       <c r="G361" s="1" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="362" spans="1:7">
       <c r="A362" s="1" t="s">
         <v>896</v>
       </c>
       <c r="B362" s="1">
-        <v>2019</v>
+        <v>2023</v>
       </c>
       <c r="C362" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D362" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E362" s="1" t="s">
         <v>897</v>
       </c>
       <c r="F362" s="1" t="s">
         <v>898</v>
       </c>
       <c r="G362" s="1" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="363" spans="1:7">
       <c r="A363" s="1" t="s">
         <v>896</v>
       </c>
       <c r="B363" s="1">
-        <v>2023</v>
+        <v>2019</v>
       </c>
       <c r="C363" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D363" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E363" s="1" t="s">
         <v>900</v>
       </c>
       <c r="F363" s="1" t="s">
         <v>901</v>
       </c>
       <c r="G363" s="1" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="364" spans="1:7">
       <c r="A364" s="1" t="s">
         <v>903</v>
       </c>
       <c r="B364" s="1">
         <v>2022</v>
       </c>
       <c r="C364" s="1" t="s">
@@ -14526,139 +14526,139 @@
       </c>
       <c r="E374" s="1" t="s">
         <v>63</v>
       </c>
       <c r="F374" s="1" t="s">
         <v>926</v>
       </c>
       <c r="G374" s="1" t="s">
         <v>927</v>
       </c>
     </row>
     <row r="375" spans="1:7">
       <c r="A375" s="1" t="s">
         <v>925</v>
       </c>
       <c r="B375" s="1">
         <v>2023</v>
       </c>
       <c r="C375" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D375" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E375" s="1" t="s">
-        <v>481</v>
+        <v>480</v>
       </c>
       <c r="F375" s="1" t="s">
         <v>928</v>
       </c>
       <c r="G375" s="1" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="376" spans="1:7">
       <c r="A376" s="1" t="s">
         <v>930</v>
       </c>
       <c r="B376" s="1">
         <v>2022</v>
       </c>
       <c r="C376" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D376" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E376" s="1" t="s">
         <v>931</v>
       </c>
       <c r="F376" s="1" t="s">
         <v>932</v>
       </c>
       <c r="G376" s="1" t="s">
         <v>933</v>
       </c>
     </row>
     <row r="377" spans="1:7">
       <c r="A377" s="1" t="s">
         <v>934</v>
       </c>
       <c r="B377" s="1">
-        <v>2024</v>
+        <v>2016</v>
       </c>
       <c r="C377" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D377" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E377" s="1"/>
       <c r="F377" s="1"/>
       <c r="G377" s="1" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="378" spans="1:7">
       <c r="A378" s="1" t="s">
         <v>934</v>
       </c>
       <c r="B378" s="1">
-        <v>2020</v>
+        <v>2024</v>
       </c>
       <c r="C378" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D378" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E378" s="1" t="s">
+      <c r="E378" s="1"/>
+      <c r="F378" s="1"/>
+      <c r="G378" s="1" t="s">
         <v>936</v>
-      </c>
-[...4 lines deleted...]
-        <v>938</v>
       </c>
     </row>
     <row r="379" spans="1:7">
       <c r="A379" s="1" t="s">
         <v>934</v>
       </c>
       <c r="B379" s="1">
-        <v>2016</v>
+        <v>2020</v>
       </c>
       <c r="C379" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D379" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E379" s="1"/>
-      <c r="F379" s="1"/>
+      <c r="E379" s="1" t="s">
+        <v>937</v>
+      </c>
+      <c r="F379" s="1" t="s">
+        <v>938</v>
+      </c>
       <c r="G379" s="1" t="s">
         <v>939</v>
       </c>
     </row>
     <row r="380" spans="1:7">
       <c r="A380" s="1" t="s">
         <v>940</v>
       </c>
       <c r="B380" s="1">
         <v>2020</v>
       </c>
       <c r="C380" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D380" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E380" s="1"/>
       <c r="F380" s="1"/>
       <c r="G380" s="1" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="381" spans="1:7">
       <c r="A381" s="1" t="s">
@@ -14721,158 +14721,158 @@
       </c>
       <c r="E383" s="1" t="s">
         <v>950</v>
       </c>
       <c r="F383" s="1" t="s">
         <v>951</v>
       </c>
       <c r="G383" s="1" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="384" spans="1:7">
       <c r="A384" s="1" t="s">
         <v>953</v>
       </c>
       <c r="B384" s="1">
         <v>2023</v>
       </c>
       <c r="C384" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D384" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E384" s="1" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
       <c r="F384" s="1" t="s">
         <v>954</v>
       </c>
       <c r="G384" s="1" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="385" spans="1:7">
       <c r="A385" s="1" t="s">
         <v>953</v>
       </c>
       <c r="B385" s="1">
         <v>2019</v>
       </c>
       <c r="C385" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D385" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E385" s="1"/>
       <c r="F385" s="1"/>
       <c r="G385" s="1" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="386" spans="1:7">
       <c r="A386" s="1" t="s">
         <v>957</v>
       </c>
       <c r="B386" s="1">
-        <v>2022</v>
+        <v>2017</v>
       </c>
       <c r="C386" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D386" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E386" s="1" t="s">
+      <c r="E386" s="1"/>
+      <c r="F386" s="1"/>
+      <c r="G386" s="1" t="s">
         <v>958</v>
-      </c>
-[...4 lines deleted...]
-        <v>960</v>
       </c>
     </row>
     <row r="387" spans="1:7">
       <c r="A387" s="1" t="s">
         <v>957</v>
       </c>
       <c r="B387" s="1">
-        <v>2021</v>
+        <v>2018</v>
       </c>
       <c r="C387" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D387" s="1" t="s">
-        <v>7</v>
-[...6 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="E387" s="1"/>
+      <c r="F387" s="1"/>
       <c r="G387" s="1" t="s">
-        <v>962</v>
+        <v>959</v>
       </c>
     </row>
     <row r="388" spans="1:7">
       <c r="A388" s="1" t="s">
         <v>957</v>
       </c>
       <c r="B388" s="1">
-        <v>2017</v>
+        <v>2022</v>
       </c>
       <c r="C388" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D388" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E388" s="1"/>
-      <c r="F388" s="1"/>
+      <c r="E388" s="1" t="s">
+        <v>960</v>
+      </c>
+      <c r="F388" s="1" t="s">
+        <v>961</v>
+      </c>
       <c r="G388" s="1" t="s">
-        <v>963</v>
+        <v>962</v>
       </c>
     </row>
     <row r="389" spans="1:7">
       <c r="A389" s="1" t="s">
         <v>957</v>
       </c>
       <c r="B389" s="1">
-        <v>2018</v>
+        <v>2021</v>
       </c>
       <c r="C389" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D389" s="1" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-      <c r="F389" s="1"/>
+        <v>7</v>
+      </c>
+      <c r="E389" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="F389" s="1" t="s">
+        <v>963</v>
+      </c>
       <c r="G389" s="1" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="390" spans="1:7">
       <c r="A390" s="1" t="s">
         <v>965</v>
       </c>
       <c r="B390" s="1">
         <v>2023</v>
       </c>
       <c r="C390" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D390" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E390" s="1" t="s">
         <v>966</v>
       </c>
       <c r="F390" s="1" t="s">
         <v>967</v>
       </c>
       <c r="G390" s="1" t="s">
         <v>968</v>
@@ -14884,238 +14884,238 @@
       </c>
       <c r="B391" s="1">
         <v>2020</v>
       </c>
       <c r="C391" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D391" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E391" s="1" t="s">
         <v>104</v>
       </c>
       <c r="F391" s="1" t="s">
         <v>969</v>
       </c>
       <c r="G391" s="1" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="392" spans="1:7">
       <c r="A392" s="1" t="s">
         <v>971</v>
       </c>
       <c r="B392" s="1">
-        <v>2024</v>
+        <v>2019</v>
       </c>
       <c r="C392" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D392" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E392" s="1"/>
       <c r="F392" s="1"/>
       <c r="G392" s="1" t="s">
         <v>972</v>
       </c>
     </row>
     <row r="393" spans="1:7">
       <c r="A393" s="1" t="s">
         <v>971</v>
       </c>
       <c r="B393" s="1">
-        <v>2019</v>
+        <v>2024</v>
       </c>
       <c r="C393" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D393" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E393" s="1"/>
       <c r="F393" s="1"/>
       <c r="G393" s="1" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="394" spans="1:7">
       <c r="A394" s="1" t="s">
         <v>974</v>
       </c>
       <c r="B394" s="1">
         <v>2016</v>
       </c>
       <c r="C394" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D394" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E394" s="1"/>
       <c r="F394" s="1"/>
       <c r="G394" s="1" t="s">
         <v>975</v>
       </c>
     </row>
     <row r="395" spans="1:7">
       <c r="A395" s="1" t="s">
         <v>976</v>
       </c>
       <c r="B395" s="1">
         <v>2018</v>
       </c>
       <c r="C395" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D395" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E395" s="1" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F395" s="1" t="s">
         <v>977</v>
       </c>
       <c r="G395" s="1" t="s">
         <v>978</v>
       </c>
     </row>
     <row r="396" spans="1:7">
       <c r="A396" s="1" t="s">
         <v>979</v>
       </c>
       <c r="B396" s="1">
         <v>2024</v>
       </c>
       <c r="C396" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D396" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E396" s="1"/>
       <c r="F396" s="1"/>
       <c r="G396" s="1" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="397" spans="1:7">
       <c r="A397" s="1" t="s">
         <v>981</v>
       </c>
       <c r="B397" s="1">
         <v>2023</v>
       </c>
       <c r="C397" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D397" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E397" s="1" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="F397" s="1" t="s">
         <v>982</v>
       </c>
       <c r="G397" s="1" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="398" spans="1:7">
       <c r="A398" s="1" t="s">
         <v>981</v>
       </c>
       <c r="B398" s="1">
         <v>2020</v>
       </c>
       <c r="C398" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D398" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E398" s="1" t="s">
         <v>488</v>
       </c>
       <c r="F398" s="1" t="s">
         <v>984</v>
       </c>
       <c r="G398" s="1" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="399" spans="1:7">
       <c r="A399" s="1" t="s">
         <v>986</v>
       </c>
       <c r="B399" s="1">
-        <v>2024</v>
+        <v>2017</v>
       </c>
       <c r="C399" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D399" s="1" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="E399" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E399" s="1"/>
+      <c r="F399" s="1"/>
+      <c r="G399" s="1" t="s">
         <v>987</v>
-      </c>
-[...4 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="400" spans="1:7">
       <c r="A400" s="1" t="s">
         <v>986</v>
       </c>
       <c r="B400" s="1">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="C400" s="1" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D400" s="1" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-      <c r="F400" s="1"/>
+        <v>7</v>
+      </c>
+      <c r="E400" s="1" t="s">
+        <v>988</v>
+      </c>
+      <c r="F400" s="1" t="s">
+        <v>989</v>
+      </c>
       <c r="G400" s="1" t="s">
         <v>990</v>
       </c>
     </row>
     <row r="401" spans="1:7">
       <c r="A401" s="1" t="s">
         <v>986</v>
       </c>
       <c r="B401" s="1">
-        <v>2017</v>
+        <v>2021</v>
       </c>
       <c r="C401" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D401" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E401" s="1"/>
       <c r="F401" s="1"/>
       <c r="G401" s="1" t="s">
         <v>991</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>